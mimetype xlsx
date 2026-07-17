--- v0 (2025-10-09)
+++ v1 (2026-07-17)
@@ -5,107 +5,107 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10720"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10118"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ella7284/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02C0E8EE-BF2A-D347-BEF2-EFB26E31DF61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26A484EC-F9B0-2244-B452-672A46E2B43F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25980" yWindow="520" windowWidth="17740" windowHeight="19400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="21600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blank" sheetId="1" r:id="rId1"/>
     <sheet name="Sample Completed" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J13" i="1" l="1"/>
   <c r="K17" i="2"/>
   <c r="L18" i="1"/>
   <c r="L6" i="1"/>
-  <c r="B13" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="B6" i="1"/>
+  <c r="B6" i="1" l="1"/>
+  <c r="B7" i="1" s="1"/>
+  <c r="B8" i="1" s="1"/>
+  <c r="B9" i="1" s="1"/>
+  <c r="B10" i="1" s="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
-  <c r="B18" i="1"/>
-[...4 lines deleted...]
-  <c r="E13" i="1" l="1"/>
+  <c r="B12" i="1" l="1"/>
+  <c r="B13" i="1" s="1"/>
+  <c r="B14" i="1" s="1"/>
+  <c r="B15" i="1" s="1"/>
+  <c r="B16" i="1" s="1"/>
+  <c r="B17" i="1" s="1"/>
+  <c r="B18" i="1" s="1"/>
+  <c r="B11" i="1"/>
+  <c r="E13" i="1"/>
   <c r="D13" i="1"/>
   <c r="F13" i="1" l="1"/>
   <c r="I23" i="1" l="1"/>
   <c r="H23" i="1"/>
   <c r="G23" i="1"/>
   <c r="F23" i="1"/>
   <c r="E23" i="1"/>
   <c r="D23" i="1"/>
   <c r="I22" i="1"/>
   <c r="H22" i="1"/>
   <c r="G22" i="1"/>
   <c r="F22" i="1"/>
   <c r="E22" i="1"/>
   <c r="D22" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="D21" i="1"/>
   <c r="I20" i="1"/>
   <c r="H20" i="1"/>
   <c r="G20" i="1"/>
   <c r="F20" i="1"/>
   <c r="E20" i="1"/>
@@ -454,102 +454,93 @@
   <c r="F21" i="2"/>
   <c r="G21" i="2" s="1"/>
   <c r="B23" i="2"/>
   <c r="D22" i="2"/>
   <c r="E22" i="2" s="1"/>
   <c r="H45" i="2"/>
   <c r="I45" i="2" s="1"/>
   <c r="G45" i="2"/>
   <c r="F46" i="2"/>
   <c r="K41" i="2" s="1"/>
   <c r="H21" i="2" l="1"/>
   <c r="I21" i="2" s="1"/>
   <c r="F22" i="2"/>
   <c r="H22" i="2" s="1"/>
   <c r="I22" i="2" s="1"/>
   <c r="G46" i="2"/>
   <c r="H46" i="2"/>
   <c r="I46" i="2" s="1"/>
   <c r="G22" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="50">
   <si>
-    <t>Fall Award</t>
-[...4 lines deleted...]
-  <si>
     <t>Remaining</t>
   </si>
   <si>
     <t>Hours</t>
   </si>
   <si>
     <t>Pay Period</t>
   </si>
   <si>
     <t>Pay</t>
   </si>
   <si>
     <t>Gross</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Per</t>
   </si>
   <si>
     <t>Ending Date</t>
   </si>
   <si>
     <t>Rate</t>
   </si>
   <si>
     <t>Worked</t>
   </si>
   <si>
     <t>Earnings</t>
   </si>
   <si>
     <t>Award</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Total FALL Remaining</t>
-  </si>
-[...1 lines deleted...]
-    <t>Total Award</t>
   </si>
   <si>
     <t>HR Emplid</t>
   </si>
   <si>
     <t>Under Remaining Hours Section</t>
   </si>
   <si>
     <t>Mouse, Mickey</t>
   </si>
   <si>
     <t>Emplid</t>
   </si>
   <si>
     <t>XXXXXXXXX</t>
   </si>
   <si>
     <t>XXXXXX</t>
   </si>
   <si>
     <t>SA 2, step 1</t>
   </si>
   <si>
     <t>Approved for hourly for fall</t>
   </si>
@@ -562,66 +553,57 @@
   <si>
     <t>SA 2, step 4</t>
   </si>
   <si>
     <t>SA 4, step 1</t>
   </si>
   <si>
     <t xml:space="preserve">Press F2 or select cell and it will take you into that cell and you can see how the other employers earnings were added </t>
   </si>
   <si>
     <t>Any usused spring work-study is cancelled and DOES NOT carry over to summer.</t>
   </si>
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>Student ID:</t>
   </si>
   <si>
     <t>See sample on other tab</t>
   </si>
   <si>
     <t>Or Change the award amounts once awards have been adjusted in CUSIS</t>
   </si>
   <si>
-    <t>If the student is working for 2 employers or more using their work-study award you can enter the gross pay column and enter their dollar amount earned there.</t>
-[...1 lines deleted...]
-  <si>
     <t>Students not graduating in the fall can continue to work. Fall term ends on 12/20/25. Must be enrolled by 12/21/2025 to begin using their work-study for the spring term.</t>
   </si>
   <si>
     <t>Any unused fall work-study will carry over to spring. You may need to adjust the 12/20/25 pay period by adding the amount in column J back into formula.</t>
   </si>
   <si>
     <t>Total: How much in dollars the student has left to earn until the end of fall or spring term</t>
-  </si>
-[...4 lines deleted...]
-    <t>Per Pay Period: How many hours a student should work in a bi-weekly pay period to not go over their award and go until the end of fall or spring term</t>
   </si>
   <si>
     <t>XXXXXX-2 employers</t>
   </si>
   <si>
     <t>Remaining hourly amount</t>
   </si>
   <si>
     <t>move box to field if they went over</t>
   </si>
   <si>
     <t xml:space="preserve">may need to change the "+" or "-" </t>
   </si>
   <si>
     <t>to calculate correctly</t>
   </si>
   <si>
     <t>Approved for hourly for spring</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">STUDENTS WHO GRADUATE IN THE </t>
     </r>
     <r>
       <rPr>
@@ -658,50 +640,68 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SPRING</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TERM MUST STOP WORKING ON </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>5/2/26</t>
     </r>
+  </si>
+  <si>
+    <t>Spring Amount</t>
+  </si>
+  <si>
+    <t>Fall Amount</t>
+  </si>
+  <si>
+    <t>Total Work-Study</t>
+  </si>
+  <si>
+    <t>Per Week: How many hours a student should work in a week to not go over their amount and go until the end of fall or spring term</t>
+  </si>
+  <si>
+    <t>Per Pay Period: How many hours a student should work in a bi-weekly pay period to not go over their amount and go until the end of fall or spring term</t>
+  </si>
+  <si>
+    <t>If the student is working for 2 employers or more using their work-study amount you can enter the gross pay column and enter their dollar amount earned there.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="12"/>
@@ -1693,117 +1693,50 @@
       <xdr:colOff>485775</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>133349</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>28574</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 1" descr="Press F2 or select cell and it will take you into that cell and you can see how the other employers earnings were added" title="Example calculation">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2019300" y="4667249"/>
           <a:ext cx="790575" cy="219075"/>
-        </a:xfrm>
-[...65 lines deleted...]
-          <a:ext cx="6962775" cy="504825"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -2099,914 +2032,914 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="211" zoomScaleNormal="211" zoomScaleSheetLayoutView="50" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="211" zoomScaleNormal="211" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="19.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="13.25" customHeight="1" thickTop="1">
       <c r="A1" s="31" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B1" s="31" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C1" s="32"/>
       <c r="D1" s="33" t="s">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E1" s="34"/>
       <c r="F1" s="35" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="G1" s="36"/>
       <c r="H1" s="37" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1" s="38" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
     </row>
     <row r="2" spans="1:16" s="1" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A2" s="39" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="40"/>
       <c r="D2" s="41"/>
       <c r="E2" s="42"/>
       <c r="F2" s="43"/>
       <c r="G2" s="44"/>
       <c r="H2" s="45" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I2" s="46">
         <f>+D2+F2</f>
         <v>0</v>
       </c>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="98"/>
       <c r="O2" s="98"/>
       <c r="P2" s="22"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="13.25" customHeight="1">
       <c r="A3" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="E3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F3" s="50" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G3" s="51"/>
       <c r="H3" s="52" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I3" s="53" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
     </row>
     <row r="4" spans="1:16" s="1" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A4" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="D4" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="56" t="s">
+      <c r="F4" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="55" t="s">
+      <c r="G4" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="57" t="s">
+      <c r="H4" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="60" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
     </row>
     <row r="5" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A5" s="99">
         <v>45899</v>
       </c>
       <c r="B5" s="61"/>
       <c r="C5" s="62"/>
       <c r="D5" s="63" t="str">
         <f t="shared" ref="D5:D23" si="0">IF(C5="","",B5*C5)</f>
         <v/>
       </c>
       <c r="E5" s="64" t="str">
         <f>IF(C5="","",D5)</f>
         <v/>
       </c>
       <c r="F5" s="65" t="str">
         <f>IF(C5="","",D2-E5)</f>
         <v/>
       </c>
       <c r="G5" s="100" t="str">
         <f t="shared" ref="G5:G23" si="1">IF(C5="","",F5/B5)</f>
         <v/>
       </c>
       <c r="H5" s="100" t="str">
         <f>IF(C5="","",F5/(B5*18))</f>
         <v/>
       </c>
       <c r="I5" s="101" t="str">
         <f t="shared" ref="I5:I23" si="2">IF(C5="","",H5*2)</f>
         <v/>
       </c>
       <c r="J5" s="85"/>
       <c r="K5" s="85"/>
       <c r="L5" s="24">
         <v>0</v>
       </c>
       <c r="M5" s="97" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="N5" s="85"/>
       <c r="O5" s="85"/>
       <c r="P5" s="85"/>
     </row>
     <row r="6" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A6" s="102">
         <v>45913</v>
       </c>
-      <c r="B6" s="67" t="str">
+      <c r="B6" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("9/07/2025"),B5,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C6" s="62"/>
       <c r="D6" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E6" s="68" t="str">
         <f t="shared" ref="E6:E9" si="3">IF(C6="","",E5+D6)</f>
         <v/>
       </c>
       <c r="F6" s="69" t="str">
         <f>IF(C6="","",D2-E6)</f>
         <v/>
       </c>
       <c r="G6" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H6" s="79" t="str">
         <f>IF(C6="","",F6/(B6*16))</f>
         <v/>
       </c>
       <c r="I6" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J6" s="85"/>
       <c r="K6" s="85"/>
       <c r="L6" s="24">
         <f>SUM(-L5-J9)</f>
         <v>0</v>
       </c>
       <c r="M6" s="96" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N6" s="85"/>
       <c r="O6" s="85"/>
       <c r="P6" s="85"/>
     </row>
     <row r="7" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A7" s="102">
         <v>45927</v>
       </c>
-      <c r="B7" s="67" t="str">
+      <c r="B7" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("9/21/2025"),B6,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C7" s="62"/>
       <c r="D7" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E7" s="68" t="str">
         <f>IF(C7="","",E6+D7)</f>
         <v/>
       </c>
       <c r="F7" s="69" t="str">
         <f>IF(C7="","",D2-E7)</f>
         <v/>
       </c>
       <c r="G7" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H7" s="79" t="str">
         <f>IF(C7="","",F7/(B7*14))</f>
         <v/>
       </c>
       <c r="I7" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J7" s="85"/>
       <c r="K7" s="85"/>
       <c r="L7" s="85" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="M7" s="88"/>
       <c r="N7" s="85"/>
       <c r="O7" s="85"/>
       <c r="P7" s="85"/>
     </row>
     <row r="8" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A8" s="102">
         <v>45941</v>
       </c>
-      <c r="B8" s="67" t="str">
+      <c r="B8" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("10/05/2025"),B7,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C8" s="62"/>
       <c r="D8" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E8" s="68" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F8" s="69" t="str">
         <f>IF(C8="","",D2-E8)</f>
         <v/>
       </c>
       <c r="G8" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H8" s="79" t="str">
         <f>IF(C8="","",F8/(B8*12))</f>
         <v/>
       </c>
       <c r="I8" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J8" s="85"/>
       <c r="K8" s="85"/>
       <c r="L8" s="85" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M8" s="88"/>
       <c r="N8" s="85"/>
       <c r="O8" s="85"/>
       <c r="P8" s="85"/>
     </row>
     <row r="9" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A9" s="102">
         <v>45955</v>
       </c>
-      <c r="B9" s="67" t="str">
+      <c r="B9" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("10/19/2025"),B8,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C9" s="62"/>
       <c r="D9" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E9" s="68" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F9" s="69" t="str">
         <f>IF(C9="","",D2-E9)</f>
         <v/>
       </c>
       <c r="G9" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H9" s="79" t="str">
         <f>IF(C9="","",F9/(B9*10))</f>
         <v/>
       </c>
       <c r="I9" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J9" s="85"/>
       <c r="K9" s="85"/>
       <c r="L9" s="85" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="M9" s="88"/>
       <c r="N9" s="85"/>
       <c r="O9" s="85"/>
       <c r="P9" s="85"/>
     </row>
     <row r="10" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A10" s="102">
         <v>45969</v>
       </c>
-      <c r="B10" s="67" t="str">
+      <c r="B10" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/02/2025"),B9,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C10" s="62"/>
       <c r="D10" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E10" s="68" t="str">
         <f>IF(C10="","",E9+D10)</f>
         <v/>
       </c>
       <c r="F10" s="69" t="str">
         <f>IF(C10="","",D2-E10)</f>
         <v/>
       </c>
       <c r="G10" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H10" s="79" t="str">
         <f>IF(C10="","",F10/(B10*8))</f>
         <v/>
       </c>
       <c r="I10" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J10" s="85"/>
       <c r="K10" s="85"/>
       <c r="L10" s="85"/>
       <c r="M10" s="88"/>
       <c r="N10" s="85"/>
       <c r="O10" s="85"/>
       <c r="P10" s="85"/>
     </row>
     <row r="11" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A11" s="102">
         <v>45983</v>
       </c>
-      <c r="B11" s="67" t="str">
+      <c r="B11" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/16/2025"),B10,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C11" s="62"/>
       <c r="D11" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E11" s="68" t="str">
         <f>IF(C11="","",E10+D11)</f>
         <v/>
       </c>
       <c r="F11" s="69" t="str">
         <f>IF(C11="","",D2-E11)</f>
         <v/>
       </c>
       <c r="G11" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H11" s="79" t="str">
         <f>IF(C11="","",F11/(B11*6))</f>
         <v/>
       </c>
       <c r="I11" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J11" s="85"/>
       <c r="K11" s="85"/>
       <c r="L11" s="85"/>
       <c r="M11" s="88"/>
       <c r="N11" s="85"/>
       <c r="O11" s="85"/>
       <c r="P11" s="85"/>
     </row>
     <row r="12" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A12" s="102">
         <v>45997</v>
       </c>
-      <c r="B12" s="67" t="str">
+      <c r="B12" s="67">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/30/2025"),B10,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C12" s="62"/>
       <c r="D12" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E12" s="68" t="str">
         <f>IF(C12="","",E11+D12)</f>
         <v/>
       </c>
       <c r="F12" s="69" t="str">
         <f>IF(C12="","",D2-E12)</f>
         <v/>
       </c>
       <c r="G12" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H12" s="79" t="str">
         <f>IF(C12="","",F12/(B12*4))</f>
         <v/>
       </c>
       <c r="I12" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J12" s="89"/>
       <c r="K12" s="85"/>
       <c r="L12" s="85"/>
       <c r="M12" s="88"/>
       <c r="N12" s="85"/>
       <c r="O12" s="85"/>
       <c r="P12" s="85"/>
     </row>
     <row r="13" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A13" s="105">
         <v>46011</v>
       </c>
-      <c r="B13" s="70" t="str">
+      <c r="B13" s="70">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("12/28/2025"),B12,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C13" s="71"/>
       <c r="D13" s="72" t="str">
         <f>IF(C13="","",B13*C13)</f>
         <v/>
       </c>
       <c r="E13" s="64" t="str">
         <f>IF(C13="","",E12+D13)</f>
         <v/>
       </c>
       <c r="F13" s="73" t="str">
         <f>IF(C13="","",D2-E13+F2)</f>
         <v/>
       </c>
       <c r="G13" s="106" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H13" s="107" t="str">
         <f>IF(C13="","",F13/(B13*0))</f>
         <v/>
       </c>
       <c r="I13" s="108" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J13" s="89" t="e">
         <f>D2-E13</f>
         <v>#VALUE!</v>
       </c>
       <c r="K13" s="85" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="L13" s="85"/>
       <c r="M13" s="85"/>
       <c r="N13" s="85"/>
       <c r="O13" s="85"/>
       <c r="P13" s="85"/>
     </row>
     <row r="14" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1" thickTop="1">
       <c r="A14" s="99">
         <v>46025</v>
       </c>
-      <c r="B14" s="74" t="str">
+      <c r="B14" s="74">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("1/11/2026"),B13,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C14" s="75"/>
       <c r="D14" s="64" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E14" s="76" t="str">
         <f>IF(C14="","",D14)</f>
         <v/>
       </c>
       <c r="F14" s="77" t="str">
         <f t="shared" ref="F14:F15" si="4">IF(C14="","",F13-D14)</f>
         <v/>
       </c>
       <c r="G14" s="100" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H14" s="100" t="str">
         <f>IF(C14="","",F14/(B14*18))</f>
         <v/>
       </c>
       <c r="I14" s="101" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J14" s="85"/>
       <c r="K14" s="85"/>
       <c r="L14" s="85"/>
       <c r="M14" s="85"/>
       <c r="N14" s="85"/>
       <c r="O14" s="85"/>
       <c r="P14" s="85"/>
     </row>
     <row r="15" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A15" s="102">
         <v>46039</v>
       </c>
-      <c r="B15" s="78" t="str">
+      <c r="B15" s="78">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("01/25/2026"),B14,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C15" s="79"/>
       <c r="D15" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E15" s="68" t="str">
         <f t="shared" ref="E15:E18" si="5">IF(C15="","",E14+D15)</f>
         <v/>
       </c>
       <c r="F15" s="69" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="G15" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H15" s="79" t="str">
         <f>IF(C15="","",F15/(B15*16))</f>
         <v/>
       </c>
       <c r="I15" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J15" s="85"/>
       <c r="K15" s="85"/>
       <c r="L15" s="85"/>
       <c r="M15" s="85"/>
       <c r="N15" s="85"/>
       <c r="O15" s="85"/>
       <c r="P15" s="85"/>
     </row>
     <row r="16" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A16" s="102">
         <v>46053</v>
       </c>
-      <c r="B16" s="78" t="str">
+      <c r="B16" s="78">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("02/08/2026"),B15,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C16" s="62"/>
       <c r="D16" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E16" s="68" t="str">
         <f>IF(C16="","",E15+D16)</f>
         <v/>
       </c>
       <c r="F16" s="69" t="str">
         <f>IF(C16="","",F15-D16)</f>
         <v/>
       </c>
       <c r="G16" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H16" s="79" t="str">
         <f>IF(C16="","",F16/(B16*14))</f>
         <v/>
       </c>
       <c r="I16" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J16" s="85"/>
       <c r="K16" s="85"/>
       <c r="L16" s="85"/>
       <c r="M16" s="85"/>
       <c r="N16" s="85"/>
       <c r="O16" s="85"/>
       <c r="P16" s="85"/>
     </row>
     <row r="17" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A17" s="102">
         <v>46067</v>
       </c>
-      <c r="B17" s="80" t="str">
+      <c r="B17" s="80">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("02/22/2026"),B16,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C17" s="62"/>
       <c r="D17" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E17" s="68" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="F17" s="69" t="str">
         <f>IF(C17="","",F16-D17)</f>
         <v/>
       </c>
       <c r="G17" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H17" s="79" t="str">
         <f>IF(C17="","",F17/(B17*12))</f>
         <v/>
       </c>
       <c r="I17" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J17" s="85"/>
       <c r="K17" s="85"/>
       <c r="L17" s="90">
         <v>0</v>
       </c>
       <c r="M17" s="97" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="N17" s="85"/>
       <c r="O17" s="85"/>
       <c r="P17" s="85"/>
     </row>
     <row r="18" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A18" s="102">
         <v>46081</v>
       </c>
-      <c r="B18" s="78" t="str">
+      <c r="B18" s="78">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("03/07/2026"),B17,"")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="C18" s="62"/>
       <c r="D18" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E18" s="68" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="F18" s="69" t="str">
         <f t="shared" ref="F18" si="6">IF(C18="","",F17-D18)</f>
         <v/>
       </c>
       <c r="G18" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H18" s="79" t="str">
         <f>IF(C18="","",F18/(B18*10))</f>
         <v/>
       </c>
       <c r="I18" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J18" s="85"/>
       <c r="K18" s="85"/>
       <c r="L18" s="90">
         <f>+L17-J21</f>
         <v>0</v>
       </c>
       <c r="M18" s="96" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N18" s="85"/>
       <c r="O18" s="85"/>
       <c r="P18" s="85"/>
     </row>
     <row r="19" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A19" s="102">
-        <v>46092</v>
+        <v>46095</v>
       </c>
       <c r="B19" s="78" t="str">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("03/21/2026"),B18,"")</f>
         <v/>
       </c>
       <c r="C19" s="62"/>
       <c r="D19" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E19" s="68" t="str">
         <f>IF(C19="","",E18+D19)</f>
         <v/>
       </c>
       <c r="F19" s="69" t="str">
         <f>IF(C19="","",F18-D19)</f>
         <v/>
       </c>
       <c r="G19" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H19" s="79" t="str">
         <f>IF(C19="","",F19/(B19*8))</f>
         <v/>
       </c>
       <c r="I19" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J19" s="85"/>
       <c r="K19" s="85"/>
       <c r="L19" s="85" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="M19" s="85"/>
       <c r="N19" s="85"/>
       <c r="O19" s="85"/>
       <c r="P19" s="85"/>
     </row>
     <row r="20" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A20" s="102">
         <v>46109</v>
       </c>
       <c r="B20" s="81" t="str">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("04/04/2026"),B19,"")</f>
         <v/>
       </c>
       <c r="C20" s="62"/>
       <c r="D20" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E20" s="68" t="str">
         <f t="shared" ref="E20:E23" si="7">IF(C20="","",E19+D20)</f>
         <v/>
       </c>
       <c r="F20" s="69" t="str">
         <f t="shared" ref="F20:F23" si="8">IF(C20="","",F19-D20)</f>
         <v/>
       </c>
       <c r="G20" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H20" s="79" t="str">
         <f>IF(C20="","",F20/(B20*6))</f>
         <v/>
       </c>
       <c r="I20" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J20" s="85"/>
       <c r="K20" s="85"/>
       <c r="L20" s="85" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M20" s="85"/>
       <c r="N20" s="85"/>
       <c r="O20" s="85"/>
       <c r="P20" s="85"/>
     </row>
     <row r="21" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A21" s="102">
         <v>46123</v>
       </c>
       <c r="B21" s="81" t="str">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("04/18/2026"),B20,"")</f>
         <v/>
       </c>
       <c r="C21" s="62"/>
       <c r="D21" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E21" s="68" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="F21" s="69" t="str">
         <f>IF(C21="","",F20-D21)</f>
         <v/>
       </c>
       <c r="G21" s="103" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H21" s="79" t="str">
         <f>IF(C21="","",F21/(B21*4))</f>
         <v/>
       </c>
       <c r="I21" s="104" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J21" s="85"/>
       <c r="K21" s="85"/>
       <c r="L21" s="85" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="M21" s="85"/>
       <c r="N21" s="85"/>
       <c r="O21" s="85"/>
       <c r="P21" s="85"/>
     </row>
     <row r="22" spans="1:16" s="66" customFormat="1" ht="13.25" customHeight="1">
       <c r="A22" s="102">
         <v>46137</v>
       </c>
       <c r="B22" s="80" t="str">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("05/02/2026"),B21,"")</f>
         <v/>
       </c>
       <c r="C22" s="62"/>
       <c r="D22" s="63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E22" s="68" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="F22" s="69" t="str">
         <f t="shared" si="8"/>
@@ -3046,283 +2979,283 @@
         <v/>
       </c>
       <c r="E23" s="84" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="F23" s="73" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="G23" s="109" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H23" s="109" t="str">
         <f>IF(C23="","",F23/(B23*0))</f>
         <v/>
       </c>
       <c r="I23" s="108" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:16" s="85" customFormat="1" ht="14" thickTop="1">
       <c r="A24" s="30" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:16" s="85" customFormat="1">
       <c r="A25" s="85" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="85" customFormat="1">
       <c r="A26" s="85" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:16" s="85" customFormat="1">
       <c r="A27" s="85" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:16" s="85" customFormat="1"/>
     <row r="29" spans="1:16" s="85" customFormat="1">
       <c r="A29" s="85" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:16" s="85" customFormat="1">
       <c r="A30" s="85" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:16" s="85" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="30" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:16" s="85" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="30" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:1" s="85" customFormat="1">
       <c r="A33" s="30" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:1" s="85" customFormat="1"/>
     <row r="35" spans="1:1" s="85" customFormat="1">
       <c r="A35" s="85" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:1" s="85" customFormat="1">
       <c r="A36" s="29" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:1" s="85" customFormat="1">
       <c r="A37" s="85" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:1" s="85" customFormat="1"/>
     <row r="39" spans="1:1" s="85" customFormat="1"/>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:L52"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="N37" sqref="N37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="13.83203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.1640625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="22" customFormat="1" ht="13.25" customHeight="1" thickTop="1">
       <c r="A1" s="86" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B1" s="31" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C1" s="32"/>
       <c r="D1" s="33" t="s">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E1" s="34"/>
       <c r="F1" s="35" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="G1" s="36"/>
       <c r="H1" s="37" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I1" s="38" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="L1" s="23"/>
     </row>
     <row r="2" spans="1:12" s="22" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A2" s="87" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B2" s="39" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2" s="40"/>
       <c r="D2" s="41">
         <f>1250+152+53.8</f>
         <v>1455.8</v>
       </c>
       <c r="E2" s="42"/>
       <c r="F2" s="41">
         <f>1250+152+1500</f>
         <v>2902</v>
       </c>
       <c r="G2" s="44"/>
       <c r="H2" s="45" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I2" s="46">
         <f>+D2+F2</f>
         <v>4357.8</v>
       </c>
       <c r="L2" s="23"/>
     </row>
     <row r="3" spans="1:12" s="22" customFormat="1" ht="13.25" customHeight="1">
       <c r="A3" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="E3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F3" s="50" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G3" s="51"/>
       <c r="H3" s="52" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I3" s="53" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L3" s="23"/>
     </row>
     <row r="4" spans="1:12" s="22" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A4" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="D4" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="56" t="s">
+      <c r="F4" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="55" t="s">
+      <c r="G4" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="57" t="s">
+      <c r="H4" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="60" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L4" s="23"/>
     </row>
     <row r="5" spans="1:12" s="85" customFormat="1">
       <c r="A5" s="2">
         <v>41517</v>
       </c>
       <c r="B5" s="3">
         <v>10.039999999999999</v>
       </c>
       <c r="C5" s="4">
         <v>2.5</v>
       </c>
       <c r="D5" s="63">
         <f t="shared" ref="D5:D23" si="0">IF(C5="","",B5*C5)</f>
         <v>25.099999999999998</v>
       </c>
       <c r="E5" s="64">
         <f>IF(C5="","",D5)</f>
         <v>25.099999999999998</v>
       </c>
       <c r="F5" s="65">
         <f>IF(C5="","",D2-E5)</f>
         <v>1430.7</v>
       </c>
       <c r="G5" s="6">
         <f t="shared" ref="G5:G23" si="1">IF(C5="","",F5/B5)</f>
         <v>142.50000000000003</v>
       </c>
       <c r="H5" s="6">
         <f>IF(C5="","",F5/(B5*16))</f>
         <v>8.9062500000000018</v>
       </c>
       <c r="I5" s="7">
         <f>IF(C5="","",H5*2)</f>
         <v>17.812500000000004</v>
       </c>
       <c r="J5" s="85" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="L5" s="88"/>
     </row>
     <row r="6" spans="1:12" s="85" customFormat="1">
       <c r="A6" s="8">
         <v>41531</v>
       </c>
       <c r="B6" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("9/16/2013"),B5,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C6" s="4">
         <v>12</v>
       </c>
       <c r="D6" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>120.47999999999999</v>
       </c>
       <c r="E6" s="68">
         <f ca="1">IF(C6="","",E5+D6)</f>
         <v>145.57999999999998</v>
       </c>
       <c r="F6" s="69">
         <f ca="1">IF(C6="","",D2-E6)</f>
         <v>1310.22</v>
@@ -3395,94 +3328,94 @@
       </c>
       <c r="E8" s="68">
         <f ca="1">IF(C8="","",E7+D8)</f>
         <v>547.17999999999995</v>
       </c>
       <c r="F8" s="69">
         <f ca="1">IF(C8="","",D2-E8)</f>
         <v>908.62</v>
       </c>
       <c r="G8" s="10">
         <f t="shared" ca="1" si="1"/>
         <v>90.500000000000014</v>
       </c>
       <c r="H8" s="20">
         <f ca="1">IF(C8="","",F8/(B8*10))</f>
         <v>9.0500000000000007</v>
       </c>
       <c r="I8" s="11">
         <f t="shared" ca="1" si="2"/>
         <v>18.100000000000001</v>
       </c>
       <c r="K8" s="24">
         <v>0</v>
       </c>
       <c r="L8" s="25" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="85" customFormat="1">
       <c r="A9" s="8">
         <v>41573</v>
       </c>
       <c r="B9" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("10/28/2013"),B8,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C9" s="4">
         <v>15.75</v>
       </c>
       <c r="D9" s="63">
         <f ca="1">IF(C9="","",B9*C9)</f>
         <v>158.13</v>
       </c>
       <c r="E9" s="68">
         <f t="shared" ca="1" si="3"/>
         <v>705.31</v>
       </c>
       <c r="F9" s="69">
         <f ca="1">IF(C9="","",D2-E9)</f>
         <v>750.49</v>
       </c>
       <c r="G9" s="10">
         <f ca="1">IF(C9="","",F9/B9)</f>
         <v>74.750000000000014</v>
       </c>
       <c r="H9" s="20">
         <f ca="1">IF(C9="","",F9/(B9*8))</f>
         <v>9.3437500000000018</v>
       </c>
       <c r="I9" s="11">
         <f ca="1">IF(C9="","",H9*2)</f>
         <v>18.687500000000004</v>
       </c>
       <c r="K9" s="24">
         <f>SUM(-K8-F24)</f>
         <v>0</v>
       </c>
       <c r="L9" s="26" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="85" customFormat="1">
       <c r="A10" s="8">
         <v>41587</v>
       </c>
       <c r="B10" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/11/2013"),B9,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C10" s="4">
         <v>13</v>
       </c>
       <c r="D10" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>130.51999999999998</v>
       </c>
       <c r="E10" s="68">
         <f t="shared" ca="1" si="3"/>
         <v>835.82999999999993</v>
       </c>
       <c r="F10" s="69">
         <f ca="1">IF(C10="","",D2-E10)</f>
         <v>619.97</v>
       </c>
@@ -3629,51 +3562,51 @@
       <c r="E14" s="76">
         <f ca="1">IF(C14="","",D14)</f>
         <v>0</v>
       </c>
       <c r="F14" s="77">
         <f t="shared" ref="F14:F23" ca="1" si="4">IF(C14="","",F13-D14)</f>
         <v>2902</v>
       </c>
       <c r="G14" s="6">
         <f t="shared" ca="1" si="1"/>
         <v>289.04382470119526</v>
       </c>
       <c r="H14" s="6">
         <f ca="1">IF(C14="","",F14/(B14*18))</f>
         <v>16.057990261177515</v>
       </c>
       <c r="I14" s="7">
         <f ca="1">IF(C14="","",H14*2)</f>
         <v>32.115980522355031</v>
       </c>
       <c r="J14" s="89">
         <f ca="1">D2-E14</f>
         <v>1455.8</v>
       </c>
       <c r="K14" s="85" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="L14" s="88"/>
     </row>
     <row r="15" spans="1:12" s="85" customFormat="1">
       <c r="A15" s="8">
         <v>41657</v>
       </c>
       <c r="B15" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("1/20/2013"),B14,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>0</v>
       </c>
       <c r="E15" s="68">
         <f ca="1">IF(C15="","",E14+D15)</f>
         <v>0</v>
       </c>
       <c r="F15" s="69">
         <f t="shared" ca="1" si="4"/>
         <v>2902</v>
@@ -3709,211 +3642,211 @@
       </c>
       <c r="E16" s="68">
         <f t="shared" ref="E16:E23" ca="1" si="5">IF(C16="","",E15+D16)</f>
         <v>180.71999999999997</v>
       </c>
       <c r="F16" s="69">
         <f ca="1">IF(C16="","",F15-D16)</f>
         <v>2721.28</v>
       </c>
       <c r="G16" s="10">
         <f t="shared" ca="1" si="1"/>
         <v>271.04382470119526</v>
       </c>
       <c r="H16" s="20">
         <f ca="1">IF(C16="","",F16/(B16*14))</f>
         <v>19.360273192942518</v>
       </c>
       <c r="I16" s="11">
         <f t="shared" ca="1" si="2"/>
         <v>38.720546385885036</v>
       </c>
       <c r="K16" s="90">
         <v>0</v>
       </c>
       <c r="L16" s="91" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="85" customFormat="1">
       <c r="A17" s="8">
         <v>41685</v>
       </c>
       <c r="B17" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("2/17/2013"),B16,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C17" s="4">
         <v>21.75</v>
       </c>
       <c r="D17" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>218.36999999999998</v>
       </c>
       <c r="E17" s="68">
         <f ca="1">IF(C17="","",E16+D17)</f>
         <v>399.08999999999992</v>
       </c>
       <c r="F17" s="69">
         <f ca="1">IF(C17="","",F16-D17)</f>
         <v>2502.9100000000003</v>
       </c>
       <c r="G17" s="10">
         <f t="shared" ca="1" si="1"/>
         <v>249.29382470119526</v>
       </c>
       <c r="H17" s="20">
         <f ca="1">IF(C17="","",F17/(B17*12))</f>
         <v>20.774485391766273</v>
       </c>
       <c r="I17" s="11">
         <f t="shared" ca="1" si="2"/>
         <v>41.548970783532546</v>
       </c>
       <c r="K17" s="92">
         <f>+K16-G24</f>
         <v>0</v>
       </c>
       <c r="L17" s="93" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="85" customFormat="1">
       <c r="A18" s="8">
         <v>41699</v>
       </c>
       <c r="B18" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("03/03/2013"),B17,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C18" s="4">
         <v>22.25</v>
       </c>
       <c r="D18" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>223.39</v>
       </c>
       <c r="E18" s="68">
         <f ca="1">IF(C18="","",E17+D18)</f>
         <v>622.4799999999999</v>
       </c>
       <c r="F18" s="69">
         <f t="shared" ca="1" si="4"/>
         <v>2279.5200000000004</v>
       </c>
       <c r="G18" s="10">
         <f t="shared" ca="1" si="1"/>
         <v>227.04382470119529</v>
       </c>
       <c r="H18" s="20">
         <f ca="1">IF(C18="","",F18/(B18*10))</f>
         <v>22.70438247011953</v>
       </c>
       <c r="I18" s="11">
         <f t="shared" ca="1" si="2"/>
         <v>45.40876494023906</v>
       </c>
       <c r="K18" s="85" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="85" customFormat="1">
       <c r="A19" s="8">
         <v>41713</v>
       </c>
       <c r="B19" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("3/17/2013"),B18,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C19" s="4">
         <v>21.25</v>
       </c>
       <c r="D19" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>213.35</v>
       </c>
       <c r="E19" s="68">
         <f t="shared" ca="1" si="5"/>
         <v>835.82999999999993</v>
       </c>
       <c r="F19" s="69">
         <f t="shared" ca="1" si="4"/>
         <v>2066.1700000000005</v>
       </c>
       <c r="G19" s="10">
         <f t="shared" ca="1" si="1"/>
         <v>205.79382470119529</v>
       </c>
       <c r="H19" s="20">
         <f ca="1">IF(C19="","",F19/(B19*8))</f>
         <v>25.724228087649411</v>
       </c>
       <c r="I19" s="11">
         <f t="shared" ca="1" si="2"/>
         <v>51.448456175298823</v>
       </c>
       <c r="K19" s="85" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="85" customFormat="1">
       <c r="A20" s="8">
         <v>41727</v>
       </c>
       <c r="B20" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("3/31/2013"),B19,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C20" s="4">
         <v>8</v>
       </c>
       <c r="D20" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>80.319999999999993</v>
       </c>
       <c r="E20" s="68">
         <f ca="1">IF(C20="","",E19+D20)</f>
         <v>916.14999999999986</v>
       </c>
       <c r="F20" s="69">
         <f t="shared" ca="1" si="4"/>
         <v>1985.8500000000006</v>
       </c>
       <c r="G20" s="10">
         <f t="shared" ca="1" si="1"/>
         <v>197.79382470119529</v>
       </c>
       <c r="H20" s="20">
         <f ca="1">IF(C20="","",F20/(B20*6))</f>
         <v>32.965637450199218</v>
       </c>
       <c r="I20" s="11">
         <f t="shared" ca="1" si="2"/>
         <v>65.931274900398435</v>
       </c>
       <c r="K20" s="85" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="85" customFormat="1">
       <c r="A21" s="8">
         <v>41741</v>
       </c>
       <c r="B21" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("4/14/2013"),B20,"")</f>
         <v>10.039999999999999</v>
       </c>
       <c r="C21" s="4">
         <v>16.75</v>
       </c>
       <c r="D21" s="63">
         <f t="shared" ca="1" si="0"/>
         <v>168.17</v>
       </c>
       <c r="E21" s="68">
         <f t="shared" ca="1" si="5"/>
         <v>1084.32</v>
       </c>
       <c r="F21" s="69">
         <f t="shared" ca="1" si="4"/>
         <v>1817.6800000000005</v>
       </c>
@@ -3984,194 +3917,194 @@
       <c r="E23" s="84" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="F23" s="73" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="G23" s="19" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H23" s="19" t="str">
         <f>IF(C23="","",F23/(B23*0))</f>
         <v/>
       </c>
       <c r="I23" s="14" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L23" s="88"/>
     </row>
     <row r="24" spans="1:12" s="85" customFormat="1" ht="11.25" customHeight="1" thickTop="1" thickBot="1"/>
     <row r="25" spans="1:12" s="85" customFormat="1" ht="13.25" customHeight="1" thickTop="1">
       <c r="A25" s="86" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B25" s="31" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C25" s="32"/>
       <c r="D25" s="33" t="s">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="E25" s="34"/>
       <c r="F25" s="35" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="G25" s="36"/>
       <c r="H25" s="37" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I25" s="38" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="L25" s="88"/>
     </row>
     <row r="26" spans="1:12" s="85" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A26" s="87" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B26" s="39" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C26" s="40"/>
       <c r="D26" s="41">
         <v>2000</v>
       </c>
       <c r="E26" s="42"/>
       <c r="F26" s="41">
         <v>2000</v>
       </c>
       <c r="G26" s="44"/>
       <c r="H26" s="45" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I26" s="46">
         <f>+D26+F26</f>
         <v>4000</v>
       </c>
       <c r="L26" s="88"/>
     </row>
     <row r="27" spans="1:12" s="85" customFormat="1" ht="13.25" customHeight="1">
       <c r="A27" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="48" t="s">
+      <c r="E27" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="C27" s="49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="50" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G27" s="51"/>
       <c r="H27" s="52" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I27" s="53" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L27" s="88"/>
     </row>
     <row r="28" spans="1:12" s="85" customFormat="1" ht="13.25" customHeight="1" thickBot="1">
       <c r="A28" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="55" t="s">
+      <c r="D28" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="56" t="s">
+      <c r="F28" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="D28" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="55" t="s">
+      <c r="G28" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="F28" s="57" t="s">
+      <c r="H28" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="G28" s="58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I28" s="60" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L28" s="88"/>
     </row>
     <row r="29" spans="1:12" s="85" customFormat="1">
       <c r="A29" s="2">
         <v>41517</v>
       </c>
       <c r="B29" s="3">
         <v>10.95</v>
       </c>
       <c r="C29" s="4">
         <v>27.25</v>
       </c>
       <c r="D29" s="63">
         <f>IF(C29="","",B29*C29)</f>
         <v>298.38749999999999</v>
       </c>
       <c r="E29" s="64">
         <f>IF(C29="","",D29)</f>
         <v>298.38749999999999</v>
       </c>
       <c r="F29" s="65">
         <f>IF(C29="","",D26-E29)</f>
         <v>1701.6125</v>
       </c>
       <c r="G29" s="6">
         <f t="shared" ref="G29:G47" si="6">IF(C29="","",F29/B29)</f>
         <v>155.39840182648402</v>
       </c>
       <c r="H29" s="6">
         <f>IF(C29="","",F29/(B29*16))</f>
         <v>9.7124001141552512</v>
       </c>
       <c r="I29" s="7">
         <f>IF(C29="","",H29*2)</f>
         <v>19.424800228310502</v>
       </c>
       <c r="J29" s="85" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="L29" s="85" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:12" s="85" customFormat="1">
       <c r="A30" s="8">
         <v>41531</v>
       </c>
       <c r="B30" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("9/16/2013"),B29,"")</f>
         <v>10.95</v>
       </c>
       <c r="C30" s="4">
         <v>12.5</v>
       </c>
       <c r="D30" s="63">
         <f ca="1">IF(C30="","",B30*C30)+156.71</f>
         <v>293.58500000000004</v>
       </c>
       <c r="E30" s="68">
         <f ca="1">IF(C30="","",E29+D30)</f>
         <v>591.97250000000008</v>
       </c>
       <c r="F30" s="69">
         <f ca="1">IF(C30="","",D26-E30)</f>
         <v>1408.0274999999999</v>
       </c>
@@ -4202,300 +4135,300 @@
       <c r="D31" s="63">
         <f>IF(C31="","",B31*C31)+139.66</f>
         <v>278.26</v>
       </c>
       <c r="E31" s="68">
         <f t="shared" ref="E31:E37" ca="1" si="8">IF(C31="","",E30+D31)</f>
         <v>870.23250000000007</v>
       </c>
       <c r="F31" s="69">
         <f ca="1">IF(C31="","",D26-E31)</f>
         <v>1129.7674999999999</v>
       </c>
       <c r="G31" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>89.664087301587301</v>
       </c>
       <c r="H31" s="20">
         <f ca="1">IF(C31="","",F31/(B31*12))</f>
         <v>7.4720072751322748</v>
       </c>
       <c r="I31" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>14.94401455026455</v>
       </c>
       <c r="J31" s="85" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="L31" s="88"/>
     </row>
     <row r="32" spans="1:12" s="85" customFormat="1">
       <c r="A32" s="8">
         <v>41559</v>
       </c>
       <c r="B32" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("10/14/2013"),B31,"")</f>
         <v>12.6</v>
       </c>
       <c r="C32" s="4">
         <v>12.75</v>
       </c>
       <c r="D32" s="63">
         <f ca="1">IF(C32="","",B32*C32)+83.98</f>
         <v>244.63</v>
       </c>
       <c r="E32" s="68">
         <f ca="1">IF(C32="","",E31+D32)</f>
         <v>1114.8625000000002</v>
       </c>
       <c r="F32" s="69">
         <f ca="1">IF(C32="","",D26-E32)</f>
         <v>885.13749999999982</v>
       </c>
       <c r="G32" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>70.249007936507923</v>
       </c>
       <c r="H32" s="20">
         <f ca="1">IF(C32="","",F32/(B32*10))</f>
         <v>7.0249007936507919</v>
       </c>
       <c r="I32" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>14.049801587301584</v>
       </c>
       <c r="K32" s="90">
         <v>2000</v>
       </c>
       <c r="L32" s="97" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:12" s="85" customFormat="1">
       <c r="A33" s="8">
         <v>41573</v>
       </c>
       <c r="B33" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("10/28/2013"),B32,"")</f>
         <v>12.6</v>
       </c>
       <c r="C33" s="4">
         <v>14</v>
       </c>
       <c r="D33" s="63">
         <f ca="1">IF(C33="","",B33*C33)+85.72</f>
         <v>262.12</v>
       </c>
       <c r="E33" s="68">
         <f t="shared" ca="1" si="8"/>
         <v>1376.9825000000001</v>
       </c>
       <c r="F33" s="69">
         <f ca="1">IF(C33="","",D26-E33)</f>
         <v>623.01749999999993</v>
       </c>
       <c r="G33" s="10">
         <f ca="1">IF(C33="","",F33/B33)</f>
         <v>49.445833333333326</v>
       </c>
       <c r="H33" s="20">
         <f ca="1">IF(C33="","",F33/(B33*8))</f>
         <v>6.1807291666666657</v>
       </c>
       <c r="I33" s="11">
         <f ca="1">IF(C33="","",H33*2)</f>
         <v>12.361458333333331</v>
       </c>
       <c r="K33" s="92">
         <f ca="1">+(K32+F36)-D37</f>
         <v>1332.0875000000001</v>
       </c>
       <c r="L33" s="96" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:12" s="85" customFormat="1">
       <c r="A34" s="8">
         <v>41587</v>
       </c>
       <c r="B34" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/11/2013"),B33,"")</f>
         <v>12.6</v>
       </c>
       <c r="C34" s="4">
         <v>12.75</v>
       </c>
       <c r="D34" s="63">
         <f ca="1">IF(C34="","",B34*C34)</f>
         <v>160.65</v>
       </c>
       <c r="E34" s="68">
         <f t="shared" ca="1" si="8"/>
         <v>1537.6325000000002</v>
       </c>
       <c r="F34" s="69">
         <f ca="1">IF(C34="","",D26-E34)</f>
         <v>462.36749999999984</v>
       </c>
       <c r="G34" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>36.695833333333319</v>
       </c>
       <c r="H34" s="20">
         <f ca="1">IF(C34="","",F34/(B34*6))</f>
         <v>6.1159722222222204</v>
       </c>
       <c r="I34" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>12.231944444444441</v>
       </c>
       <c r="K34" s="85" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="L34" s="94"/>
     </row>
     <row r="35" spans="1:12" s="85" customFormat="1">
       <c r="A35" s="8">
         <v>41601</v>
       </c>
       <c r="B35" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/25/2013"),B34,"")</f>
         <v>12.6</v>
       </c>
       <c r="C35" s="4">
         <v>17.25</v>
       </c>
       <c r="D35" s="63">
         <f ca="1">IF(C35="","",B35*C35)</f>
         <v>217.35</v>
       </c>
       <c r="E35" s="68">
         <f ca="1">IF(C35="","",E34+D35)+223.08</f>
         <v>1978.0625</v>
       </c>
       <c r="F35" s="69">
         <f ca="1">IF(C35="","",D26-E35)</f>
         <v>21.9375</v>
       </c>
       <c r="G35" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>1.7410714285714286</v>
       </c>
       <c r="H35" s="20">
         <f ca="1">IF(C35="","",F35/(B35*4))</f>
         <v>0.43526785714285715</v>
       </c>
       <c r="I35" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>0.8705357142857143</v>
       </c>
       <c r="K35" s="85" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="L35" s="94"/>
     </row>
     <row r="36" spans="1:12" s="85" customFormat="1">
       <c r="A36" s="8">
         <v>41615</v>
       </c>
       <c r="B36" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("11/25/2013"),B35,"")</f>
         <v>12.6</v>
       </c>
       <c r="C36" s="4">
         <v>28.5</v>
       </c>
       <c r="D36" s="63">
         <f ca="1">IF(C36="","",B36*C36)</f>
         <v>359.09999999999997</v>
       </c>
       <c r="E36" s="68">
         <f t="shared" ca="1" si="8"/>
         <v>2337.1624999999999</v>
       </c>
       <c r="F36" s="69">
         <f ca="1">IF(C36="","",D26-E36)</f>
         <v>-337.16249999999991</v>
       </c>
       <c r="G36" s="10">
         <f ca="1">IF(C36="","",F36/B36)</f>
         <v>-26.758928571428566</v>
       </c>
       <c r="H36" s="20">
         <f ca="1">IF(C36="","",F36/(B36*2))</f>
         <v>-13.379464285714283</v>
       </c>
       <c r="I36" s="11">
         <f ca="1">IF(C36="","",H36*2)</f>
         <v>-26.758928571428566</v>
       </c>
       <c r="K36" s="85" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="L36" s="94"/>
     </row>
     <row r="37" spans="1:12" s="85" customFormat="1" ht="14" thickBot="1">
       <c r="A37" s="12">
         <v>41629</v>
       </c>
       <c r="B37" s="5">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("12/08/2013"),B36,"")</f>
         <v>12.6</v>
       </c>
       <c r="C37" s="4">
         <v>26.25</v>
       </c>
       <c r="D37" s="72">
         <f ca="1">IF(C37="","",B37*C37)</f>
         <v>330.75</v>
       </c>
       <c r="E37" s="64">
         <f t="shared" ca="1" si="8"/>
         <v>2667.9124999999999</v>
       </c>
       <c r="F37" s="73">
         <f ca="1">IF(C37="","",D26-E37+F26)+667.91</f>
         <v>1999.9974999999999</v>
       </c>
       <c r="G37" s="13">
         <f t="shared" ca="1" si="6"/>
         <v>158.72996031746032</v>
       </c>
       <c r="H37" s="21" t="e">
         <f ca="1">IF(C37="","",F37/(B37*0))</f>
         <v>#DIV/0!</v>
       </c>
       <c r="I37" s="14" t="e">
         <f t="shared" ca="1" si="7"/>
         <v>#DIV/0!</v>
       </c>
       <c r="J37" s="89">
         <f ca="1">D26-E37</f>
         <v>-667.91249999999991</v>
       </c>
       <c r="K37" s="85" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="L37" s="95"/>
     </row>
     <row r="38" spans="1:12" s="85" customFormat="1" ht="14" thickTop="1">
       <c r="A38" s="2">
         <v>41643</v>
       </c>
       <c r="B38" s="15">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("01/06/2013"),B37,"")</f>
         <v>12.6</v>
       </c>
       <c r="C38" s="16">
         <v>22</v>
       </c>
       <c r="D38" s="64">
         <f ca="1">IF(C38="","",B38*C38)</f>
         <v>277.2</v>
       </c>
       <c r="E38" s="76">
         <f ca="1">IF(C38="","",D38)</f>
         <v>277.2</v>
       </c>
       <c r="F38" s="77">
         <f t="shared" ref="F38:F47" ca="1" si="9">IF(C38="","",F37-D38)</f>
         <v>1722.7974999999999</v>
@@ -4568,212 +4501,212 @@
       </c>
       <c r="E40" s="68">
         <f t="shared" ref="E40:E47" ca="1" si="10">IF(C40="","",E39+D40)</f>
         <v>1307.8699999999999</v>
       </c>
       <c r="F40" s="69">
         <f ca="1">IF(C40="","",F39-D40)</f>
         <v>692.12749999999994</v>
       </c>
       <c r="G40" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>54.930753968253967</v>
       </c>
       <c r="H40" s="20">
         <f ca="1">IF(C40="","",F40/(B40*14))</f>
         <v>3.9236252834467114</v>
       </c>
       <c r="I40" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>7.8472505668934227</v>
       </c>
       <c r="K40" s="90">
         <v>2000</v>
       </c>
       <c r="L40" s="97" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:12" s="85" customFormat="1">
       <c r="A41" s="8">
         <v>41685</v>
       </c>
       <c r="B41" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("2/17/2013"),B40,"")</f>
         <v>12.6</v>
       </c>
       <c r="C41" s="4">
         <v>16.5</v>
       </c>
       <c r="D41" s="63">
         <f ca="1">IF(C41="","",B41*C41)+103.19</f>
         <v>311.09000000000003</v>
       </c>
       <c r="E41" s="68">
         <f ca="1">IF(C41="","",E40+D41)</f>
         <v>1618.96</v>
       </c>
       <c r="F41" s="69">
         <f ca="1">IF(C41="","",F40-D41)</f>
         <v>381.03749999999991</v>
       </c>
       <c r="G41" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>30.241071428571423</v>
       </c>
       <c r="H41" s="20">
         <f ca="1">IF(C41="","",F41/(B41*12))</f>
         <v>2.5200892857142851</v>
       </c>
       <c r="I41" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>5.0401785714285703</v>
       </c>
       <c r="K41" s="92">
         <f ca="1">(K40+F46)</f>
         <v>1000.7474999999998</v>
       </c>
       <c r="L41" s="96" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:12" s="85" customFormat="1">
       <c r="A42" s="8">
         <v>41699</v>
       </c>
       <c r="B42" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("03/03/2013"),B41,"")</f>
         <v>12.6</v>
       </c>
       <c r="C42" s="4">
         <v>22</v>
       </c>
       <c r="D42" s="63">
         <f ca="1">IF(C42="","",B42*C42)+95.55</f>
         <v>372.75</v>
       </c>
       <c r="E42" s="68">
         <f ca="1">IF(C42="","",E41+D42)</f>
         <v>1991.71</v>
       </c>
       <c r="F42" s="69">
         <f t="shared" ca="1" si="9"/>
         <v>8.2874999999999091</v>
       </c>
       <c r="G42" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>0.65773809523808802</v>
       </c>
       <c r="H42" s="20">
         <f ca="1">IF(C42="","",F42/(B42*10))</f>
         <v>6.5773809523808804E-2</v>
       </c>
       <c r="I42" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>0.13154761904761761</v>
       </c>
       <c r="K42" s="85" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="L42" s="94"/>
     </row>
     <row r="43" spans="1:12" s="85" customFormat="1">
       <c r="A43" s="8">
         <v>41713</v>
       </c>
       <c r="B43" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("3/17/2013"),B42,"")</f>
         <v>12.6</v>
       </c>
       <c r="C43" s="4">
         <v>16.75</v>
       </c>
       <c r="D43" s="63">
         <f ca="1">IF(C43="","",B43*C43)+96.32</f>
         <v>307.37</v>
       </c>
       <c r="E43" s="68">
         <f t="shared" ca="1" si="10"/>
         <v>2299.08</v>
       </c>
       <c r="F43" s="69">
         <f t="shared" ca="1" si="9"/>
         <v>-299.0825000000001</v>
       </c>
       <c r="G43" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>-23.736706349206358</v>
       </c>
       <c r="H43" s="20">
         <f ca="1">IF(C43="","",F43/(B43*8))</f>
         <v>-2.9670882936507947</v>
       </c>
       <c r="I43" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>-5.9341765873015895</v>
       </c>
       <c r="K43" s="85" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:12" s="85" customFormat="1">
       <c r="A44" s="8">
         <v>41727</v>
       </c>
       <c r="B44" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("3/31/2013"),B43,"")</f>
         <v>12.6</v>
       </c>
       <c r="C44" s="4">
         <v>11.75</v>
       </c>
       <c r="D44" s="63">
         <f ca="1">IF(C44="","",B44*C44)+45.54</f>
         <v>193.58999999999997</v>
       </c>
       <c r="E44" s="68">
         <f ca="1">IF(C44="","",E43+D44)</f>
         <v>2492.67</v>
       </c>
       <c r="F44" s="69">
         <f t="shared" ca="1" si="9"/>
         <v>-492.67250000000007</v>
       </c>
       <c r="G44" s="10">
         <f t="shared" ca="1" si="6"/>
         <v>-39.100992063492072</v>
       </c>
       <c r="H44" s="20">
         <f ca="1">IF(C44="","",F44/(B44*6))</f>
         <v>-6.5168320105820117</v>
       </c>
       <c r="I44" s="11">
         <f t="shared" ca="1" si="7"/>
         <v>-13.033664021164023</v>
       </c>
       <c r="K44" s="85" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:12" s="85" customFormat="1">
       <c r="A45" s="8">
         <v>41741</v>
       </c>
       <c r="B45" s="9">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("4/14/2013"),B44,"")</f>
         <v>12.6</v>
       </c>
       <c r="C45" s="4">
         <v>16.5</v>
       </c>
       <c r="D45" s="63">
         <f ca="1">IF(C45="","",B45*C45)+97.08</f>
         <v>304.98</v>
       </c>
       <c r="E45" s="68">
         <f t="shared" ca="1" si="10"/>
         <v>2797.65</v>
       </c>
       <c r="F45" s="69">
         <f t="shared" ca="1" si="9"/>
         <v>-797.65250000000015</v>
       </c>
@@ -4873,56 +4806,58 @@
     <row r="51" spans="12:12" s="27" customFormat="1">
       <c r="L51" s="28"/>
     </row>
     <row r="52" spans="12:12" s="27" customFormat="1">
       <c r="L52" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ab10b93-db63-4fb1-bc68-6418726465f5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4ADDA4092FD0A41914E87F89F170681" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c97bcb058901c0b86de7a64a0c4c45fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4ab10b93-db63-4fb1-bc68-6418726465f5" xmlns:ns3="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="835504019801e5106006985801652ce0" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
     <xsd:import namespace="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -5122,102 +5057,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23CAE8FA-6806-4D70-8F9C-FAF566987310}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7E1B02-9BD9-44AC-9127-1F41DA7C579C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06227BB7-A7F9-4C18-B9A2-3B95DA828CC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
     <ds:schemaRef ds:uri="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7E1B02-9BD9-44AC-9127-1F41DA7C579C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23CAE8FA-6806-4D70-8F9C-FAF566987310}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Blank</vt:lpstr>
       <vt:lpstr>Sample Completed</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>