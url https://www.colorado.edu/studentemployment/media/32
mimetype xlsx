--- v0 (2025-10-13)
+++ v1 (2026-07-17)
@@ -1,290 +1,296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29819"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ella7284/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu.sharepoint.com/sites/finaid/Shared Documents/Student Employment/Forms/25-26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24B24841-FC3C-E846-96A9-E5F0A9AB43C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BBB4A3AE-7F06-4673-92B8-37E3ACB7F577}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2200" yWindow="2820" windowWidth="26620" windowHeight="12700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="390" windowWidth="28560" windowHeight="12660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summer" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R24" i="5" l="1"/>
-[...17 lines deleted...]
-  <c r="R6" i="5"/>
   <c r="D7" i="5" l="1"/>
   <c r="D6" i="5"/>
   <c r="F6" i="5" s="1"/>
   <c r="D24" i="5" l="1"/>
   <c r="F24" i="5" s="1"/>
   <c r="H24" i="5" s="1"/>
   <c r="J24" i="5" s="1"/>
   <c r="L24" i="5" s="1"/>
   <c r="N24" i="5" s="1"/>
   <c r="P24" i="5" s="1"/>
+  <c r="R24" i="5" s="1"/>
   <c r="D23" i="5"/>
   <c r="F23" i="5" s="1"/>
   <c r="H23" i="5" s="1"/>
   <c r="J23" i="5" s="1"/>
   <c r="L23" i="5" s="1"/>
   <c r="N23" i="5" s="1"/>
   <c r="P23" i="5" s="1"/>
+  <c r="R23" i="5" s="1"/>
   <c r="D22" i="5"/>
   <c r="F22" i="5" s="1"/>
   <c r="H22" i="5" s="1"/>
   <c r="J22" i="5" s="1"/>
   <c r="L22" i="5" s="1"/>
   <c r="N22" i="5" s="1"/>
   <c r="P22" i="5" s="1"/>
+  <c r="R22" i="5" s="1"/>
   <c r="D21" i="5"/>
   <c r="F21" i="5" s="1"/>
   <c r="H21" i="5" s="1"/>
   <c r="J21" i="5" s="1"/>
   <c r="L21" i="5" s="1"/>
   <c r="N21" i="5" s="1"/>
   <c r="P21" i="5" s="1"/>
+  <c r="R21" i="5" s="1"/>
   <c r="D20" i="5"/>
   <c r="F20" i="5" s="1"/>
   <c r="H20" i="5" s="1"/>
   <c r="J20" i="5" s="1"/>
   <c r="L20" i="5" s="1"/>
   <c r="N20" i="5" s="1"/>
   <c r="P20" i="5" s="1"/>
+  <c r="R20" i="5" s="1"/>
   <c r="D19" i="5"/>
   <c r="F19" i="5" s="1"/>
   <c r="H19" i="5" s="1"/>
   <c r="J19" i="5" s="1"/>
   <c r="L19" i="5" s="1"/>
   <c r="N19" i="5" s="1"/>
   <c r="P19" i="5" s="1"/>
+  <c r="R19" i="5" s="1"/>
   <c r="D18" i="5"/>
   <c r="F18" i="5" s="1"/>
   <c r="H18" i="5" s="1"/>
   <c r="J18" i="5" s="1"/>
   <c r="L18" i="5" s="1"/>
   <c r="N18" i="5" s="1"/>
   <c r="P18" i="5" s="1"/>
+  <c r="R18" i="5" s="1"/>
   <c r="D17" i="5"/>
   <c r="F17" i="5" s="1"/>
   <c r="H17" i="5" s="1"/>
   <c r="J17" i="5" s="1"/>
   <c r="L17" i="5" s="1"/>
   <c r="N17" i="5" s="1"/>
   <c r="P17" i="5" s="1"/>
+  <c r="R17" i="5" s="1"/>
   <c r="D16" i="5"/>
-  <c r="F16" i="5"/>
-  <c r="H16" i="5"/>
+  <c r="F16" i="5" s="1"/>
+  <c r="H16" i="5" s="1"/>
   <c r="J16" i="5" s="1"/>
   <c r="L16" i="5" s="1"/>
   <c r="N16" i="5" s="1"/>
   <c r="P16" i="5" s="1"/>
+  <c r="R16" i="5" s="1"/>
   <c r="D15" i="5"/>
   <c r="F15" i="5" s="1"/>
   <c r="H15" i="5" s="1"/>
   <c r="J15" i="5" s="1"/>
   <c r="L15" i="5" s="1"/>
   <c r="N15" i="5" s="1"/>
   <c r="P15" i="5" s="1"/>
+  <c r="R15" i="5" s="1"/>
   <c r="D14" i="5"/>
   <c r="F14" i="5" s="1"/>
   <c r="H14" i="5" s="1"/>
   <c r="J14" i="5" s="1"/>
   <c r="L14" i="5" s="1"/>
   <c r="N14" i="5" s="1"/>
   <c r="P14" i="5" s="1"/>
+  <c r="R14" i="5" s="1"/>
   <c r="D13" i="5"/>
   <c r="F13" i="5" s="1"/>
   <c r="H13" i="5" s="1"/>
   <c r="J13" i="5" s="1"/>
   <c r="L13" i="5" s="1"/>
   <c r="N13" i="5" s="1"/>
   <c r="P13" i="5" s="1"/>
+  <c r="R13" i="5" s="1"/>
   <c r="D12" i="5"/>
-  <c r="F12" i="5"/>
+  <c r="F12" i="5" s="1"/>
   <c r="H12" i="5" s="1"/>
   <c r="J12" i="5" s="1"/>
   <c r="L12" i="5" s="1"/>
   <c r="N12" i="5" s="1"/>
   <c r="P12" i="5" s="1"/>
+  <c r="R12" i="5" s="1"/>
   <c r="D11" i="5"/>
   <c r="F11" i="5" s="1"/>
   <c r="H11" i="5" s="1"/>
   <c r="J11" i="5" s="1"/>
   <c r="L11" i="5" s="1"/>
   <c r="N11" i="5" s="1"/>
   <c r="P11" i="5" s="1"/>
+  <c r="R11" i="5" s="1"/>
   <c r="D10" i="5"/>
   <c r="F10" i="5" s="1"/>
   <c r="H10" i="5" s="1"/>
   <c r="J10" i="5" s="1"/>
   <c r="L10" i="5" s="1"/>
   <c r="N10" i="5" s="1"/>
   <c r="P10" i="5" s="1"/>
+  <c r="R10" i="5" s="1"/>
   <c r="D9" i="5"/>
   <c r="F9" i="5" s="1"/>
   <c r="H9" i="5" s="1"/>
   <c r="J9" i="5" s="1"/>
   <c r="L9" i="5" s="1"/>
   <c r="N9" i="5" s="1"/>
   <c r="P9" i="5" s="1"/>
+  <c r="R9" i="5" s="1"/>
   <c r="D8" i="5"/>
   <c r="F8" i="5" s="1"/>
   <c r="H8" i="5" s="1"/>
   <c r="J8" i="5" s="1"/>
   <c r="L8" i="5" s="1"/>
   <c r="N8" i="5" s="1"/>
   <c r="P8" i="5" s="1"/>
+  <c r="R8" i="5" s="1"/>
   <c r="F7" i="5"/>
   <c r="H7" i="5" s="1"/>
   <c r="J7" i="5" s="1"/>
   <c r="L7" i="5" s="1"/>
   <c r="N7" i="5" s="1"/>
   <c r="P7" i="5" s="1"/>
+  <c r="R7" i="5" s="1"/>
   <c r="H6" i="5"/>
   <c r="J6" i="5" s="1"/>
   <c r="L6" i="5" s="1"/>
   <c r="N6" i="5" s="1"/>
   <c r="P6" i="5" s="1"/>
+  <c r="R6" i="5" s="1"/>
   <c r="D5" i="5"/>
   <c r="F5" i="5" s="1"/>
   <c r="H5" i="5" s="1"/>
   <c r="J5" i="5" s="1"/>
   <c r="L5" i="5" s="1"/>
   <c r="N5" i="5" s="1"/>
   <c r="P5" i="5" s="1"/>
   <c r="R5" i="5" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="11">
+  <si>
+    <t>REMAINING WORK-STUDY CALCULATION</t>
+  </si>
+  <si>
+    <t>STUDENTS WHO GRADUATE IN THE SUMMER TERM MUST STOP WORKING ON 8/13/26</t>
+  </si>
+  <si>
+    <t>SUMMER TERM 2026</t>
+  </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Work-Study Award</t>
   </si>
   <si>
     <t>Hourly Wage</t>
   </si>
   <si>
     <t>Hours Available (Award ÷ $/hr)</t>
   </si>
   <si>
     <t>Hours Remaining</t>
   </si>
   <si>
-    <t>REMAINING WORK-STUDY CALCULATION</t>
-[...1 lines deleted...]
-  <si>
     <t>SAMPLE NAME</t>
   </si>
   <si>
     <t>2500</t>
-  </si>
-[...4 lines deleted...]
-    <t>STUDENTS WHO GRADUATE IN THE SUMMER TERM MUST STOP WORKING ON 8/16/25</t>
   </si>
   <si>
     <t>Went over their award on the 8/2/25 &amp; 8/16/25 pay periods.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
@@ -769,159 +775,159 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.83203125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="12.33203125" customWidth="1"/>
+    <col min="1" max="1" width="20.85546875" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="8" max="8" width="11.42578125" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
-    <col min="12" max="12" width="11.5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="11.5" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.28515625" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.42578125" customWidth="1"/>
+    <col min="17" max="17" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:19" s="6" customFormat="1" ht="15">
       <c r="A1" s="6" t="s">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="G1" s="11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:19" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" s="6" customFormat="1" ht="15">
       <c r="A2" s="6" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B2" s="9"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:19">
       <c r="A3" s="11"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
     </row>
-    <row r="4" spans="1:19" ht="56" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:19" ht="51">
       <c r="A4" s="16" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E4" s="19">
-        <v>45801</v>
+        <v>46165</v>
       </c>
       <c r="F4" s="18" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G4" s="19">
-        <v>45815</v>
+        <v>46179</v>
       </c>
       <c r="H4" s="18" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I4" s="19">
-        <v>45829</v>
+        <v>46193</v>
       </c>
       <c r="J4" s="20" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K4" s="21">
-        <v>45843</v>
+        <v>46207</v>
       </c>
       <c r="L4" s="18" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M4" s="19">
-        <v>45857</v>
+        <v>46221</v>
       </c>
       <c r="N4" s="18" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O4" s="19">
-        <v>45871</v>
+        <v>46235</v>
       </c>
       <c r="P4" s="18" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="Q4" s="19">
-        <v>45885</v>
+        <v>46249</v>
       </c>
       <c r="R4" s="18" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="15">
       <c r="A5" s="1" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C5" s="2">
         <v>15</v>
       </c>
       <c r="D5" s="3">
         <f t="shared" ref="D5:D24" si="0">SUM(B5/C5)</f>
         <v>166.66666666666666</v>
       </c>
       <c r="E5" s="4">
         <v>30</v>
       </c>
       <c r="F5" s="3">
         <f t="shared" ref="F5:F24" si="1">SUM(D5-E5)</f>
         <v>136.66666666666666</v>
       </c>
       <c r="G5" s="4">
         <v>30</v>
       </c>
       <c r="H5" s="3">
         <f t="shared" ref="H5:H24" si="2">SUM(F5-G5)</f>
         <v>106.66666666666666</v>
       </c>
       <c r="I5" s="4">
         <v>35</v>
       </c>
@@ -939,843 +945,843 @@
       <c r="M5" s="4">
         <v>30</v>
       </c>
       <c r="N5" s="3">
         <f t="shared" ref="N5:N24" si="5">SUM(L5-M5)</f>
         <v>11.666666666666657</v>
       </c>
       <c r="O5" s="4">
         <v>45</v>
       </c>
       <c r="P5" s="3">
         <f t="shared" ref="P5:P24" si="6">SUM(N5-O5)</f>
         <v>-33.333333333333343</v>
       </c>
       <c r="Q5" s="4">
         <v>45</v>
       </c>
       <c r="R5" s="3">
         <f t="shared" ref="R5" si="7">SUM(P5-Q5)</f>
         <v>-78.333333333333343</v>
       </c>
       <c r="S5" s="15" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:19" ht="15">
       <c r="A6" s="1"/>
       <c r="B6" s="8"/>
       <c r="C6" s="2"/>
       <c r="D6" s="12" t="e">
         <f>SUM(B6/C6)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="3" t="e">
         <f>SUM(D6-E6)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G6" s="4"/>
       <c r="H6" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I6" s="4"/>
       <c r="J6" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K6" s="13"/>
       <c r="L6" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M6" s="4"/>
       <c r="N6" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O6" s="4"/>
       <c r="P6" s="3" t="e">
         <f>SUM(N6-O6)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="3" t="e">
         <f>SUM(P6-Q6)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:19" ht="15">
       <c r="A7" s="1"/>
       <c r="B7" s="8"/>
       <c r="C7" s="2"/>
       <c r="D7" s="12" t="e">
         <f>SUM(B7/C7)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G7" s="4"/>
       <c r="H7" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M7" s="4"/>
       <c r="N7" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O7" s="4"/>
       <c r="P7" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="3" t="e">
         <f t="shared" ref="R7:R24" si="8">SUM(P7-Q7)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:19" ht="15">
       <c r="A8" s="1"/>
       <c r="B8" s="8"/>
       <c r="C8" s="2"/>
       <c r="D8" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G8" s="4"/>
       <c r="H8" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K8" s="13"/>
       <c r="L8" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M8" s="4"/>
       <c r="N8" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O8" s="4"/>
       <c r="P8" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:19" ht="15">
       <c r="A9" s="1"/>
       <c r="B9" s="8"/>
       <c r="C9" s="2"/>
       <c r="D9" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G9" s="4"/>
       <c r="H9" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I9" s="4"/>
       <c r="J9" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K9" s="13"/>
       <c r="L9" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M9" s="4"/>
       <c r="N9" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O9" s="4"/>
       <c r="P9" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:19" ht="15">
       <c r="A10" s="1"/>
       <c r="B10" s="8"/>
       <c r="C10" s="2"/>
       <c r="D10" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I10" s="4"/>
       <c r="J10" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K10" s="13"/>
       <c r="L10" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M10" s="4"/>
       <c r="N10" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O10" s="4"/>
       <c r="P10" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" ht="15">
       <c r="A11" s="1"/>
       <c r="B11" s="8"/>
       <c r="C11" s="2"/>
       <c r="D11" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I11" s="4"/>
       <c r="J11" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K11" s="13"/>
       <c r="L11" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M11" s="4"/>
       <c r="N11" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O11" s="4"/>
       <c r="P11" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" ht="15">
       <c r="A12" s="1"/>
       <c r="B12" s="8"/>
       <c r="C12" s="2"/>
       <c r="D12" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I12" s="4"/>
       <c r="J12" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K12" s="13"/>
       <c r="L12" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M12" s="4"/>
       <c r="N12" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O12" s="4"/>
       <c r="P12" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:19" ht="15">
       <c r="A13" s="1"/>
       <c r="B13" s="8"/>
       <c r="C13" s="2"/>
       <c r="D13" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I13" s="4"/>
       <c r="J13" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K13" s="13"/>
       <c r="L13" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M13" s="4"/>
       <c r="N13" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O13" s="4"/>
       <c r="P13" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" ht="15">
       <c r="A14" s="1"/>
       <c r="B14" s="8"/>
       <c r="C14" s="2"/>
       <c r="D14" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I14" s="4"/>
       <c r="J14" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K14" s="13"/>
       <c r="L14" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M14" s="4"/>
       <c r="N14" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O14" s="4"/>
       <c r="P14" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" ht="15">
       <c r="A15" s="1"/>
       <c r="B15" s="8"/>
       <c r="C15" s="2"/>
       <c r="D15" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I15" s="4"/>
       <c r="J15" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K15" s="13"/>
       <c r="L15" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M15" s="4"/>
       <c r="N15" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O15" s="4"/>
       <c r="P15" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="16" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" ht="15">
       <c r="A16" s="1"/>
       <c r="B16" s="8"/>
       <c r="C16" s="2"/>
       <c r="D16" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I16" s="4"/>
       <c r="J16" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K16" s="13"/>
       <c r="L16" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M16" s="4"/>
       <c r="N16" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O16" s="4"/>
       <c r="P16" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:18" ht="15">
       <c r="A17" s="1"/>
       <c r="B17" s="8"/>
       <c r="C17" s="2"/>
       <c r="D17" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I17" s="4"/>
       <c r="J17" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K17" s="13"/>
       <c r="L17" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M17" s="4"/>
       <c r="N17" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O17" s="4"/>
       <c r="P17" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:18" ht="15">
       <c r="A18" s="1"/>
       <c r="B18" s="8"/>
       <c r="C18" s="2"/>
       <c r="D18" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I18" s="4"/>
       <c r="J18" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K18" s="13"/>
       <c r="L18" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M18" s="4"/>
       <c r="N18" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O18" s="4"/>
       <c r="P18" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:18" ht="15">
       <c r="A19" s="1"/>
       <c r="B19" s="8"/>
       <c r="C19" s="2"/>
       <c r="D19" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I19" s="4"/>
       <c r="J19" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K19" s="13"/>
       <c r="L19" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M19" s="4"/>
       <c r="N19" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O19" s="4"/>
       <c r="P19" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:18" ht="15">
       <c r="A20" s="1"/>
       <c r="B20" s="8"/>
       <c r="C20" s="2"/>
       <c r="D20" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I20" s="4"/>
       <c r="J20" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K20" s="13"/>
       <c r="L20" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M20" s="4"/>
       <c r="N20" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O20" s="4"/>
       <c r="P20" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:18" ht="15">
       <c r="A21" s="1"/>
       <c r="B21" s="8"/>
       <c r="C21" s="2"/>
       <c r="D21" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I21" s="4"/>
       <c r="J21" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K21" s="13"/>
       <c r="L21" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M21" s="4"/>
       <c r="N21" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O21" s="4"/>
       <c r="P21" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:18" ht="15">
       <c r="A22" s="1"/>
       <c r="B22" s="8"/>
       <c r="C22" s="2"/>
       <c r="D22" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I22" s="4"/>
       <c r="J22" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K22" s="13"/>
       <c r="L22" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M22" s="4"/>
       <c r="N22" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O22" s="4"/>
       <c r="P22" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:18" ht="15">
       <c r="A23" s="1"/>
       <c r="B23" s="8"/>
       <c r="C23" s="2"/>
       <c r="D23" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I23" s="4"/>
       <c r="J23" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K23" s="13"/>
       <c r="L23" s="3" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
       <c r="M23" s="4"/>
       <c r="N23" s="3" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="O23" s="4"/>
       <c r="P23" s="3" t="e">
         <f t="shared" si="6"/>
         <v>#DIV/0!</v>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="3" t="e">
         <f t="shared" si="8"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="16" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:18" ht="15">
       <c r="A24" s="1"/>
       <c r="B24" s="8"/>
       <c r="C24" s="2"/>
       <c r="D24" s="3" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="3" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="3" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="14" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K24" s="13"/>
       <c r="L24" s="3" t="e">
         <f t="shared" si="4"/>
@@ -2038,138 +2044,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ab10b93-db63-4fb1-bc68-6418726465f5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F38406-B12D-432B-8015-3E616832708D}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F38406-B12D-432B-8015-3E616832708D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{060498CE-0E4D-40E9-AE40-52DA6FD6C82C}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{165929BB-5548-40A5-A2DA-55263FB0130D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{165929BB-5548-40A5-A2DA-55263FB0130D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{060498CE-0E4D-40E9-AE40-52DA6FD6C82C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>University of Colorado</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Office of Financial Aid</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E4ADDA4092FD0A41914E87F89F170681</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>