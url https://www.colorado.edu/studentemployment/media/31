--- v0 (2025-10-12)
+++ v1 (2026-07-23)
@@ -5,255 +5,255 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28926"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29819"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu.sharepoint.com/sites/finaid/Shared Documents/Student Employment/Forms/24-25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu.sharepoint.com/sites/finaid/Shared Documents/Student Employment/Forms/25-26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="147" documentId="13_ncr:1_{CEE48116-0F44-4B1F-94C5-3D6A95CFAAF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{33D29E66-6176-4521-BB48-97312C2404E5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{87992E93-3BBE-48F5-BCFA-9547AEA4F06E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1095" yWindow="3135" windowWidth="27315" windowHeight="11520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="2025" windowWidth="28560" windowHeight="12660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="blank form" sheetId="1" r:id="rId1"/>
     <sheet name="Sample Completed" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K5" i="1" l="1"/>
-  <c r="K6" i="2"/>
-  <c r="D23" i="2" l="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B9" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
   <c r="B6" i="1"/>
-  <c r="E6" i="1"/>
+  <c r="K5" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B7" i="2" s="1"/>
   <c r="I11" i="1" l="1"/>
   <c r="D11" i="1"/>
   <c r="D10" i="1"/>
   <c r="D9" i="1"/>
   <c r="D8" i="1"/>
   <c r="D7" i="1"/>
   <c r="D6" i="1"/>
   <c r="D5" i="1"/>
   <c r="E5" i="1" s="1"/>
-  <c r="F5" i="1" s="1"/>
+  <c r="F5" i="1" l="1"/>
   <c r="G5" i="1" s="1"/>
   <c r="H5" i="1" s="1"/>
   <c r="I5" i="1" s="1"/>
-  <c r="E7" i="1" l="1"/>
+  <c r="E6" i="1"/>
+  <c r="E7" i="1" s="1"/>
   <c r="H11" i="1"/>
   <c r="F6" i="1" l="1"/>
   <c r="G6" i="1" s="1"/>
   <c r="H6" i="1" s="1"/>
   <c r="I6" i="1" s="1"/>
   <c r="F7" i="1"/>
   <c r="G7" i="1" s="1"/>
   <c r="H7" i="1" s="1"/>
   <c r="I7" i="1" s="1"/>
   <c r="E8" i="1"/>
   <c r="B19" i="2"/>
   <c r="D19" i="2" s="1"/>
-  <c r="B6" i="2"/>
-  <c r="D6" i="2" s="1"/>
+  <c r="D6" i="2"/>
   <c r="I24" i="2"/>
   <c r="D18" i="2"/>
-  <c r="E18" i="2"/>
+  <c r="E18" i="2" s="1"/>
+  <c r="F18" i="2" s="1"/>
+  <c r="G18" i="2" s="1"/>
+  <c r="H18" i="2" s="1"/>
+  <c r="I18" i="2" s="1"/>
   <c r="I11" i="2"/>
   <c r="D5" i="2"/>
   <c r="E5" i="2" s="1"/>
   <c r="F5" i="2" s="1"/>
   <c r="G5" i="2" s="1"/>
   <c r="H5" i="2" s="1"/>
   <c r="I5" i="2" s="1"/>
   <c r="B24" i="2"/>
-  <c r="H24" i="2" l="1"/>
-[...5 lines deleted...]
-  <c r="E19" i="2"/>
+  <c r="H24" i="2" s="1"/>
+  <c r="D23" i="2"/>
+  <c r="E19" i="2" l="1"/>
   <c r="F19" i="2" s="1"/>
   <c r="G19" i="2" s="1"/>
   <c r="H19" i="2" s="1"/>
   <c r="I19" i="2" s="1"/>
   <c r="E9" i="1"/>
   <c r="F8" i="1"/>
   <c r="G8" i="1" s="1"/>
   <c r="H8" i="1" s="1"/>
   <c r="I8" i="1" s="1"/>
   <c r="E6" i="2"/>
   <c r="F6" i="2" s="1"/>
   <c r="G6" i="2" s="1"/>
   <c r="H6" i="2" s="1"/>
   <c r="I6" i="2" s="1"/>
   <c r="B20" i="2"/>
   <c r="D20" i="2" s="1"/>
-  <c r="B7" i="2"/>
-  <c r="D7" i="2" s="1"/>
+  <c r="D24" i="2"/>
+  <c r="D7" i="2"/>
   <c r="E20" i="2" l="1"/>
-  <c r="F20" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="I20" i="2" s="1"/>
   <c r="E10" i="1"/>
   <c r="F9" i="1"/>
   <c r="G9" i="1" s="1"/>
   <c r="H9" i="1" s="1"/>
   <c r="I9" i="1" s="1"/>
   <c r="E7" i="2"/>
   <c r="F7" i="2" s="1"/>
   <c r="G7" i="2" s="1"/>
   <c r="H7" i="2" s="1"/>
   <c r="I7" i="2" s="1"/>
   <c r="B21" i="2"/>
   <c r="B22" i="2" s="1"/>
   <c r="D22" i="2" s="1"/>
   <c r="B8" i="2"/>
   <c r="D8" i="2" s="1"/>
+  <c r="F20" i="2"/>
+  <c r="G20" i="2" s="1"/>
+  <c r="H20" i="2" s="1"/>
+  <c r="I20" i="2" s="1"/>
   <c r="F10" i="1" l="1"/>
   <c r="G10" i="1" s="1"/>
   <c r="H10" i="1" s="1"/>
   <c r="I10" i="1" s="1"/>
   <c r="E11" i="1"/>
   <c r="F11" i="1" s="1"/>
   <c r="G11" i="1" s="1"/>
   <c r="E8" i="2"/>
   <c r="F8" i="2" s="1"/>
   <c r="G8" i="2" s="1"/>
   <c r="H8" i="2" s="1"/>
   <c r="I8" i="2" s="1"/>
   <c r="D21" i="2"/>
   <c r="E21" i="2" s="1"/>
   <c r="E22" i="2" s="1"/>
   <c r="B9" i="2"/>
   <c r="D9" i="2" s="1"/>
   <c r="E9" i="2" l="1"/>
   <c r="F9" i="2" s="1"/>
   <c r="G9" i="2" s="1"/>
   <c r="H9" i="2" s="1"/>
   <c r="I9" i="2" s="1"/>
   <c r="F21" i="2"/>
   <c r="G21" i="2" s="1"/>
   <c r="H21" i="2" s="1"/>
   <c r="I21" i="2" s="1"/>
   <c r="B10" i="2"/>
   <c r="D10" i="2" s="1"/>
   <c r="E23" i="2"/>
   <c r="F22" i="2"/>
   <c r="G22" i="2" s="1"/>
   <c r="H22" i="2" s="1"/>
   <c r="I22" i="2" s="1"/>
   <c r="E10" i="2" l="1"/>
   <c r="F10" i="2" s="1"/>
   <c r="G10" i="2" s="1"/>
   <c r="H10" i="2" s="1"/>
   <c r="I10" i="2" s="1"/>
   <c r="B11" i="2"/>
   <c r="H11" i="2" s="1"/>
   <c r="E24" i="2"/>
   <c r="F24" i="2" s="1"/>
-  <c r="K19" i="2" s="1"/>
   <c r="F23" i="2"/>
-  <c r="G23" i="2" s="1"/>
+  <c r="G24" i="2" l="1"/>
+  <c r="K18" i="2"/>
+  <c r="G23" i="2"/>
   <c r="H23" i="2" s="1"/>
   <c r="I23" i="2" s="1"/>
-  <c r="G24" i="2" l="1"/>
   <c r="D11" i="2"/>
   <c r="E11" i="2" s="1"/>
   <c r="F11" i="2" s="1"/>
-  <c r="G11" i="2" l="1"/>
+  <c r="G11" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="39">
-[...1 lines deleted...]
-    <t>Name</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="38">
+  <si>
+    <t>Mickey Mouse</t>
   </si>
   <si>
     <t>Empl ID</t>
   </si>
   <si>
     <t>Term:</t>
   </si>
   <si>
     <t>Award:</t>
   </si>
   <si>
     <t>Remaining</t>
   </si>
   <si>
-    <t>Student ID</t>
+    <t>810-00-0000</t>
   </si>
   <si>
     <t>Summer</t>
   </si>
   <si>
     <t>Enter amount</t>
   </si>
   <si>
     <t>Hours</t>
   </si>
   <si>
     <t>Pay Period</t>
   </si>
   <si>
     <t>Pay</t>
   </si>
   <si>
     <t>Gross</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Per</t>
   </si>
@@ -272,177 +272,162 @@
   <si>
     <t>Award</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Approved for hourly for fall</t>
   </si>
   <si>
     <t>Remaining hourly amount</t>
   </si>
   <si>
     <t>move box to field if they went over</t>
   </si>
   <si>
     <t xml:space="preserve">may need to change the "+" or "-" </t>
   </si>
   <si>
     <t>to calculate correctly</t>
   </si>
   <si>
-    <t>**Students who will graduate in the SUMMER 2025 must stop working on 8/16/25</t>
+    <t>**Students who will graduate in the SUMMER 2026 must stop working on 8/13/26</t>
   </si>
   <si>
     <t>Under Remaining Hours Section</t>
+  </si>
+  <si>
+    <t xml:space="preserve">u </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Total: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t>How much in dollars the student has left to earn until the end of fall or spring term</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Per Week: </t>
+      <t>Per Week:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
-      <t>How many hours a student should work in a week to not go over their award and go until the end of fall or spring term</t>
+      <t xml:space="preserve"> How many hours a student should work in a week to not go over their award and go until the end of fall or spring term</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Per Pay Period: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t>How many hours a student should work in a bi-weekly pay period to not go over their award and go until the end of fall or spring term</t>
     </r>
   </si>
   <si>
     <t>If the student is working for 2 employers or more using their work-study award you can enter the gross pay column and enter their dollar amount earned there. See sample on other tab</t>
   </si>
   <si>
     <t>Any unused summer work-study will be cancelled at the end of the summer term.</t>
   </si>
   <si>
     <t>See sample on other tab</t>
-  </si>
-[...4 lines deleted...]
-    <t>810-00-0000</t>
   </si>
   <si>
     <t>**Students who will graduate in the summer 2017 must stop working on 8/12/17</t>
   </si>
   <si>
     <t>123456-2 employers</t>
   </si>
   <si>
     <t xml:space="preserve">Press F2 or select cell and it will take you into that cell and you can see how the other employers earnings were added </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9.5"/>
       <color indexed="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF006100"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -455,183 +440,255 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
@@ -725,417 +782,454 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
-[...41 lines deleted...]
-      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="7" fontId="10" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="7" fontId="11" fillId="6" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...72 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 1" descr="Callout&#10;" title="Callout">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2743200" y="3429000"/>
-          <a:ext cx="676275" cy="190500"/>
+          <a:off x="2743200" y="3409950"/>
+          <a:ext cx="676275" cy="228600"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
-      <xdr:row>28</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Oval 2" descr="Instructions" title="Instructions">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="4295775"/>
-          <a:ext cx="7124700" cy="447675"/>
+          <a:off x="0" y="4248150"/>
+          <a:ext cx="6896100" cy="514350"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -1424,1394 +1518,1372 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9" t="s">
+      <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="10"/>
-      <c r="D1" s="10" t="s">
+      <c r="C1" s="7"/>
+      <c r="D1" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="10"/>
-      <c r="F1" s="11" t="s">
+      <c r="E1" s="7"/>
+      <c r="F1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="12"/>
-      <c r="H1" s="12" t="s">
+      <c r="G1" s="9"/>
+      <c r="H1" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="I1" s="13"/>
+      <c r="I1" s="10"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="14"/>
-[...1 lines deleted...]
-      <c r="D2" s="15" t="s">
+      <c r="B2" s="11">
+        <v>123456</v>
+      </c>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="15"/>
-      <c r="F2" s="16" t="s">
+      <c r="E2" s="12"/>
+      <c r="F2" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="15"/>
-      <c r="H2" s="15" t="s">
+      <c r="G2" s="12"/>
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="16"/>
+      <c r="I2" s="13"/>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1">
-      <c r="A3" s="17" t="s">
+      <c r="A3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="18" t="s">
+      <c r="B3" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="F3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="19"/>
-      <c r="H3" s="19" t="s">
+      <c r="G3" s="16"/>
+      <c r="H3" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="20" t="s">
+      <c r="I3" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="2" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="22" t="s">
+      <c r="E4" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="22" t="s">
+      <c r="G4" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="22" t="s">
+      <c r="H4" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="21" t="s">
+      <c r="I4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="3">
         <v>0</v>
       </c>
-      <c r="L4" s="50" t="s">
+      <c r="L4" s="47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="2" customFormat="1">
-      <c r="A5" s="46">
-[...4 lines deleted...]
-      <c r="D5" s="27" t="str">
+      <c r="A5" s="20">
+        <v>46165</v>
+      </c>
+      <c r="B5" s="21"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="23" t="str">
         <f t="shared" ref="D5:D11" si="0">IF(C5="","",B5*C5)</f>
         <v/>
       </c>
-      <c r="E5" s="27" t="str">
+      <c r="E5" s="23" t="str">
         <f>IF(C5="","",D5)</f>
         <v/>
       </c>
-      <c r="F5" s="28" t="str">
+      <c r="F5" s="24" t="str">
         <f>IF(C5="","",F2-E5)</f>
         <v/>
       </c>
-      <c r="G5" s="29" t="str">
+      <c r="G5" s="25" t="str">
         <f t="shared" ref="G5:G11" si="1">IF(C5="","",F5/B5)</f>
         <v/>
       </c>
-      <c r="H5" s="30" t="str">
+      <c r="H5" s="26" t="str">
         <f>IF(C5="","",G5/12)</f>
         <v/>
       </c>
-      <c r="I5" s="31" t="str">
+      <c r="I5" s="27" t="str">
         <f t="shared" ref="I5:I10" si="2">IF(C5="","",H5*2)</f>
         <v/>
       </c>
-      <c r="K5" s="5">
+      <c r="K5" s="4">
         <f>+K4-G12</f>
         <v>0</v>
       </c>
-      <c r="L5" s="51" t="s">
+      <c r="L5" s="48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:12" s="2" customFormat="1">
-      <c r="A6" s="47">
-[...7 lines deleted...]
-      <c r="D6" s="32" t="str">
+      <c r="A6" s="28">
+        <v>46179</v>
+      </c>
+      <c r="B6" s="29" t="str">
+        <f ca="1">IF(TODAY()&gt;DATEVALUE("06/6/2026"),B5,"")</f>
+        <v/>
+      </c>
+      <c r="C6" s="30"/>
+      <c r="D6" s="31" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E6" s="32" t="str">
+      <c r="E6" s="31" t="str">
         <f>IF(C6="","",E5+D6)</f>
         <v/>
       </c>
-      <c r="F6" s="34" t="str">
+      <c r="F6" s="32" t="str">
         <f>IF(C6="","",F2-E6)</f>
         <v/>
       </c>
-      <c r="G6" s="35" t="str">
+      <c r="G6" s="33" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H6" s="33" t="str">
+      <c r="H6" s="30" t="str">
         <f>IF(C6="","",G6/10)</f>
         <v/>
       </c>
-      <c r="I6" s="36" t="str">
+      <c r="I6" s="34" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="2" customFormat="1">
-      <c r="A7" s="48">
-[...7 lines deleted...]
-      <c r="D7" s="32" t="str">
+      <c r="A7" s="35">
+        <v>46193</v>
+      </c>
+      <c r="B7" s="29" t="str">
+        <f ca="1">IF(TODAY()&gt;DATEVALUE("06/20/2026"),B6,"")</f>
+        <v/>
+      </c>
+      <c r="C7" s="30"/>
+      <c r="D7" s="31" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E7" s="32" t="str">
+      <c r="E7" s="31" t="str">
         <f t="shared" ref="E7:E11" si="3">IF(C7="","",E6+D7)</f>
         <v/>
       </c>
-      <c r="F7" s="34" t="str">
+      <c r="F7" s="32" t="str">
         <f>IF(C7="","",F2-E7)</f>
         <v/>
       </c>
-      <c r="G7" s="35" t="str">
+      <c r="G7" s="33" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H7" s="33" t="str">
+      <c r="H7" s="30" t="str">
         <f>IF(C7="","",G7/8)</f>
         <v/>
       </c>
-      <c r="I7" s="36" t="str">
+      <c r="I7" s="34" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="2" customFormat="1">
-      <c r="A8" s="48">
-[...7 lines deleted...]
-      <c r="D8" s="32" t="str">
+      <c r="A8" s="35">
+        <v>46207</v>
+      </c>
+      <c r="B8" s="29" t="str">
+        <f ca="1">IF(TODAY()&gt;DATEVALUE("07/4/2026"),B7,"")</f>
+        <v/>
+      </c>
+      <c r="C8" s="30"/>
+      <c r="D8" s="31" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E8" s="32" t="str">
+      <c r="E8" s="31" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="F8" s="34" t="str">
+      <c r="F8" s="32" t="str">
         <f>IF(C8="","",F2-E8)</f>
         <v/>
       </c>
-      <c r="G8" s="35" t="str">
+      <c r="G8" s="33" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H8" s="33" t="str">
+      <c r="H8" s="30" t="str">
         <f>IF(C8="","",G8/6)</f>
         <v/>
       </c>
-      <c r="I8" s="36" t="str">
+      <c r="I8" s="34" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="2" customFormat="1">
-      <c r="A9" s="47">
-[...7 lines deleted...]
-      <c r="D9" s="32" t="str">
+      <c r="A9" s="28">
+        <v>46221</v>
+      </c>
+      <c r="B9" s="29" t="str">
+        <f ca="1">IF(TODAY()&gt;DATEVALUE("07/18/2026"),B8,"")</f>
+        <v/>
+      </c>
+      <c r="C9" s="30"/>
+      <c r="D9" s="31" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E9" s="32" t="str">
+      <c r="E9" s="31" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="F9" s="34" t="str">
+      <c r="F9" s="32" t="str">
         <f>IF(C9="","",F2-E9)</f>
         <v/>
       </c>
-      <c r="G9" s="35" t="str">
+      <c r="G9" s="33" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H9" s="33" t="str">
+      <c r="H9" s="30" t="str">
         <f>IF(C9="","",G9/4)</f>
         <v/>
       </c>
-      <c r="I9" s="36" t="str">
+      <c r="I9" s="34" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:12" s="2" customFormat="1">
-      <c r="A10" s="47">
-[...7 lines deleted...]
-      <c r="D10" s="32" t="str">
+      <c r="A10" s="28">
+        <v>46235</v>
+      </c>
+      <c r="B10" s="29" t="str">
+        <f ca="1">IF(TODAY()&gt;DATEVALUE("08/01/2026"),B9,"")</f>
+        <v/>
+      </c>
+      <c r="C10" s="30"/>
+      <c r="D10" s="31" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E10" s="32" t="str">
+      <c r="E10" s="31" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="F10" s="34" t="str">
+      <c r="F10" s="32" t="str">
         <f>IF(C10="","",F2-E10)</f>
         <v/>
       </c>
-      <c r="G10" s="35" t="str">
+      <c r="G10" s="33" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H10" s="33" t="str">
+      <c r="H10" s="30" t="str">
         <f>IF(C10="","",G10/2)</f>
         <v/>
       </c>
-      <c r="I10" s="36" t="str">
+      <c r="I10" s="34" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="11" spans="1:12" s="2" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A11" s="49">
-[...7 lines deleted...]
-      <c r="D11" s="37" t="str">
+      <c r="A11" s="36">
+        <v>46249</v>
+      </c>
+      <c r="B11" s="37" t="str">
+        <f ca="1">IF(TODAY()&gt;DATEVALUE("08/15/2026"),B10,"")</f>
+        <v/>
+      </c>
+      <c r="C11" s="38"/>
+      <c r="D11" s="39" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E11" s="37" t="str">
+      <c r="E11" s="39" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="F11" s="38" t="str">
+      <c r="F11" s="40" t="str">
         <f>IF(C11="","",F2-E11)</f>
         <v/>
       </c>
-      <c r="G11" s="39" t="str">
+      <c r="G11" s="41" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="H11" s="40" t="str">
+      <c r="H11" s="42" t="str">
         <f ca="1">IF(B11="","","-")</f>
         <v/>
       </c>
-      <c r="I11" s="41" t="str">
+      <c r="I11" s="43" t="str">
         <f>IF(C11="","","-")</f>
         <v/>
       </c>
     </row>
     <row r="12" spans="1:12" s="2" customFormat="1">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="24"/>
-[...9 lines deleted...]
-      <c r="L12" s="24"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="24"/>
-[...10 lines deleted...]
-      <c r="L13" s="24"/>
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="24"/>
-[...10 lines deleted...]
-      <c r="L14" s="24"/>
+      <c r="A14" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="23" t="s">
-[...12 lines deleted...]
-      <c r="L15" s="24"/>
+      <c r="A15" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="24" t="s">
-[...12 lines deleted...]
-      <c r="L16" s="24"/>
+      <c r="A16" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="24" t="s">
-[...12 lines deleted...]
-      <c r="L17" s="24"/>
+      <c r="A17" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="24" t="s">
-[...12 lines deleted...]
-      <c r="L18" s="24"/>
+      <c r="A18" s="45"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="24"/>
-[...10 lines deleted...]
-      <c r="L19" s="24"/>
+      <c r="A19" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="25" t="s">
-[...12 lines deleted...]
-      <c r="L20" s="24"/>
+      <c r="A20" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="8" t="s">
-[...5 lines deleted...]
-        <v>33</v>
+      <c r="A21" s="5"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.33" right="0.6" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K5" sqref="K5:L9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="2"/>
+    <col min="4" max="6" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="2" customFormat="1">
-[...3 lines deleted...]
-      <c r="B1" s="9" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="10"/>
-      <c r="D1" s="10" t="s">
+      <c r="C1" s="7"/>
+      <c r="D1" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="10"/>
-      <c r="F1" s="11" t="s">
+      <c r="E1" s="7"/>
+      <c r="F1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="12"/>
-      <c r="H1" s="12" t="s">
+      <c r="G1" s="9"/>
+      <c r="H1" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="I1" s="13"/>
-[...5 lines deleted...]
-      <c r="B2" s="14">
+      <c r="I1" s="10"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="11">
         <v>123456</v>
       </c>
-      <c r="C2" s="15"/>
-      <c r="D2" s="15" t="s">
+      <c r="C2" s="12"/>
+      <c r="D2" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="15"/>
-      <c r="F2" s="16">
+      <c r="E2" s="12"/>
+      <c r="F2" s="13">
         <v>4736.28</v>
       </c>
-      <c r="G2" s="15"/>
-      <c r="H2" s="15" t="s">
+      <c r="G2" s="12"/>
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="16"/>
-[...2 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="I2" s="13"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="48"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="18" t="s">
+      <c r="B3" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="F3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="19"/>
-      <c r="H3" s="19" t="s">
+      <c r="G3" s="16"/>
+      <c r="H3" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="20" t="s">
+      <c r="I3" s="17" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A4" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="22" t="s">
+      <c r="E4" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="22" t="s">
+      <c r="G4" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="22" t="s">
+      <c r="H4" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="21" t="s">
+      <c r="I4" s="18" t="s">
         <v>9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="43">
+      <c r="K4" s="3">
+        <v>0</v>
+      </c>
+      <c r="L4" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="49">
+        <v>46165</v>
+      </c>
+      <c r="B5" s="50">
         <v>16</v>
       </c>
-      <c r="C5" s="26">
-[...2 lines deleted...]
-      <c r="D5" s="27">
+      <c r="C5" s="51">
+        <v>0</v>
+      </c>
+      <c r="D5" s="23">
         <f t="shared" ref="D5:D11" si="0">IF(C5="","",B5*C5)</f>
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="E5" s="27">
+        <v>0</v>
+      </c>
+      <c r="E5" s="23">
         <f>IF(C5="","",D5)</f>
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="F5" s="28">
+        <v>0</v>
+      </c>
+      <c r="F5" s="24">
         <f>IF(C5="","",F2-E5)</f>
-        <v>4096.28</v>
-[...1 lines deleted...]
-      <c r="G5" s="29">
+        <v>4736.28</v>
+      </c>
+      <c r="G5" s="25">
         <f t="shared" ref="G5:G11" si="1">IF(C5="","",F5/B5)</f>
-        <v>256.01749999999998</v>
-[...1 lines deleted...]
-      <c r="H5" s="30">
+        <v>296.01749999999998</v>
+      </c>
+      <c r="H5" s="26">
         <f>IF(C5="","",G5/12)</f>
-        <v>21.334791666666664</v>
-[...1 lines deleted...]
-      <c r="I5" s="31">
+        <v>24.668125</v>
+      </c>
+      <c r="I5" s="27">
         <f t="shared" ref="I5:I10" si="2">IF(C5="","",H5*2)</f>
-        <v>42.669583333333328</v>
+        <v>49.33625</v>
       </c>
       <c r="K5" s="3">
+        <f>+K4-G12</f>
         <v>0</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="44">
+      <c r="L5" s="48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="52">
+        <v>46179</v>
+      </c>
+      <c r="B6" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("06/6/2016"),B5,"")</f>
         <v>16</v>
       </c>
-      <c r="C6" s="33">
-[...2 lines deleted...]
-      <c r="D6" s="32">
+      <c r="C6" s="30">
+        <v>11</v>
+      </c>
+      <c r="D6" s="31">
         <f t="shared" ca="1" si="0"/>
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="E6" s="32">
+        <v>176</v>
+      </c>
+      <c r="E6" s="31">
         <f t="shared" ref="E6:E11" ca="1" si="3">IF(C6="","",E5+D6)</f>
-        <v>1280</v>
-[...1 lines deleted...]
-      <c r="F6" s="34">
+        <v>176</v>
+      </c>
+      <c r="F6" s="32">
         <f ca="1">IF(C6="","",F2-E6)</f>
-        <v>3456.2799999999997</v>
-[...1 lines deleted...]
-      <c r="G6" s="35">
+        <v>4560.28</v>
+      </c>
+      <c r="G6" s="33">
         <f t="shared" ca="1" si="1"/>
-        <v>216.01749999999998</v>
-[...1 lines deleted...]
-      <c r="H6" s="33">
+        <v>285.01749999999998</v>
+      </c>
+      <c r="H6" s="30">
         <f ca="1">IF(C6="","",G6/10)</f>
-        <v>21.601749999999999</v>
-[...1 lines deleted...]
-      <c r="I6" s="36">
+        <v>28.501749999999998</v>
+      </c>
+      <c r="I6" s="34">
         <f t="shared" ca="1" si="2"/>
-        <v>43.203499999999998</v>
-[...13 lines deleted...]
-      <c r="B7" s="44">
+        <v>57.003499999999995</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="54">
+        <v>46193</v>
+      </c>
+      <c r="B7" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("06/20/2016"),B6,"")</f>
         <v>16</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="30">
         <v>22</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D7" s="31">
         <f t="shared" ca="1" si="0"/>
         <v>352</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="31">
         <f t="shared" ca="1" si="3"/>
-        <v>1632</v>
-[...1 lines deleted...]
-      <c r="F7" s="34">
+        <v>528</v>
+      </c>
+      <c r="F7" s="32">
         <f ca="1">IF(C7="","",F2-E7)</f>
-        <v>3104.2799999999997</v>
-[...1 lines deleted...]
-      <c r="G7" s="35">
+        <v>4208.28</v>
+      </c>
+      <c r="G7" s="33">
         <f t="shared" ca="1" si="1"/>
-        <v>194.01749999999998</v>
-[...1 lines deleted...]
-      <c r="H7" s="33">
+        <v>263.01749999999998</v>
+      </c>
+      <c r="H7" s="30">
         <f ca="1">IF(C7="","",G7/8)</f>
-        <v>24.252187499999998</v>
-[...1 lines deleted...]
-      <c r="I7" s="36">
+        <v>32.877187499999998</v>
+      </c>
+      <c r="I7" s="34">
         <f t="shared" ca="1" si="2"/>
-        <v>48.504374999999996</v>
+        <v>65.754374999999996</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      <c r="B8" s="44">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="54">
+        <v>46207</v>
+      </c>
+      <c r="B8" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("07/4/2016"),B7,"")</f>
         <v>16</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="30">
         <v>22.25</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="31">
         <f t="shared" ca="1" si="0"/>
         <v>356</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="31">
         <f t="shared" ca="1" si="3"/>
-        <v>1988</v>
-[...1 lines deleted...]
-      <c r="F8" s="34">
+        <v>884</v>
+      </c>
+      <c r="F8" s="32">
         <f ca="1">IF(C8="","",F2-E8)</f>
-        <v>2748.2799999999997</v>
-[...1 lines deleted...]
-      <c r="G8" s="35">
+        <v>3852.2799999999997</v>
+      </c>
+      <c r="G8" s="33">
         <f t="shared" ca="1" si="1"/>
-        <v>171.76749999999998</v>
-[...1 lines deleted...]
-      <c r="H8" s="33">
+        <v>240.76749999999998</v>
+      </c>
+      <c r="H8" s="30">
         <f ca="1">IF(C8="","",G8/6)</f>
-        <v>28.627916666666664</v>
-[...1 lines deleted...]
-      <c r="I8" s="36">
+        <v>40.127916666666664</v>
+      </c>
+      <c r="I8" s="34">
         <f t="shared" ca="1" si="2"/>
-        <v>57.255833333333328</v>
+        <v>80.255833333333328</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      <c r="B9" s="44">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="52">
+        <v>46221</v>
+      </c>
+      <c r="B9" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("07/18/2016"),B8,"")</f>
         <v>16</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="30">
         <v>20.5</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="31">
         <f t="shared" ca="1" si="0"/>
         <v>328</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="31">
         <f t="shared" ca="1" si="3"/>
-        <v>2316</v>
-[...1 lines deleted...]
-      <c r="F9" s="34">
+        <v>1212</v>
+      </c>
+      <c r="F9" s="32">
         <f ca="1">IF(C9="","",F2-E9)-0.01</f>
-        <v>2420.2699999999995</v>
-[...1 lines deleted...]
-      <c r="G9" s="35">
+        <v>3524.2699999999995</v>
+      </c>
+      <c r="G9" s="33">
         <f t="shared" ca="1" si="1"/>
-        <v>151.26687499999997</v>
-[...1 lines deleted...]
-      <c r="H9" s="33">
+        <v>220.26687499999997</v>
+      </c>
+      <c r="H9" s="30">
         <f ca="1">IF(C9="","",G9/4)</f>
-        <v>37.816718749999993</v>
-[...1 lines deleted...]
-      <c r="I9" s="36">
+        <v>55.066718749999993</v>
+      </c>
+      <c r="I9" s="34">
         <f t="shared" ca="1" si="2"/>
-        <v>75.633437499999985</v>
-[...9 lines deleted...]
-      <c r="B10" s="44">
+        <v>110.13343749999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="52">
+        <v>46235</v>
+      </c>
+      <c r="B10" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("08/01/2016"),B9,"")</f>
         <v>16</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="30">
         <v>63.5</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <f t="shared" ca="1" si="0"/>
         <v>1016</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <f t="shared" ca="1" si="3"/>
-        <v>3332</v>
-[...1 lines deleted...]
-      <c r="F10" s="34">
+        <v>2228</v>
+      </c>
+      <c r="F10" s="32">
         <f ca="1">IF(C10="","",F2-E10)</f>
-        <v>1404.2799999999997</v>
-[...1 lines deleted...]
-      <c r="G10" s="35">
+        <v>2508.2799999999997</v>
+      </c>
+      <c r="G10" s="33">
         <f t="shared" ca="1" si="1"/>
-        <v>87.767499999999984</v>
-[...1 lines deleted...]
-      <c r="H10" s="33">
+        <v>156.76749999999998</v>
+      </c>
+      <c r="H10" s="30">
         <f ca="1">IF(C10="","",G10/2)</f>
-        <v>43.883749999999992</v>
-[...1 lines deleted...]
-      <c r="I10" s="36">
+        <v>78.383749999999992</v>
+      </c>
+      <c r="I10" s="34">
         <f t="shared" ca="1" si="2"/>
-        <v>87.767499999999984</v>
-[...6 lines deleted...]
-      <c r="B11" s="45">
+        <v>156.76749999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A11" s="52">
+        <v>46249</v>
+      </c>
+      <c r="B11" s="55">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("08/15/2016"),B10,"")</f>
         <v>16</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="56">
         <v>65</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="39">
         <f t="shared" ca="1" si="0"/>
         <v>1040</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="39">
         <f t="shared" ca="1" si="3"/>
-        <v>4372</v>
-[...1 lines deleted...]
-      <c r="F11" s="38">
+        <v>3268</v>
+      </c>
+      <c r="F11" s="40">
         <f ca="1">IF(C11="","",F2-E11)</f>
-        <v>364.27999999999975</v>
-[...1 lines deleted...]
-      <c r="G11" s="39">
+        <v>1468.2799999999997</v>
+      </c>
+      <c r="G11" s="41">
         <f t="shared" ca="1" si="1"/>
-        <v>22.767499999999984</v>
-[...1 lines deleted...]
-      <c r="H11" s="40" t="str">
+        <v>91.767499999999984</v>
+      </c>
+      <c r="H11" s="42" t="str">
         <f ca="1">IF(B11="","","-")</f>
         <v>-</v>
       </c>
-      <c r="I11" s="41" t="str">
+      <c r="I11" s="43" t="str">
         <f>IF(C11="","","-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1">
+    <row r="12" spans="1:13">
       <c r="A12" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="13.5" thickBot="1"/>
+    <row r="14" spans="1:13">
+      <c r="A14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="I14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A15" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="11" t="s">
         <v>36</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="H14" s="12" t="s">
+      <c r="C15" s="12"/>
+      <c r="D15" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" s="12"/>
+      <c r="F15" s="13">
+        <v>2000</v>
+      </c>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="13"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="I14" s="13"/>
-[...23 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="G16" s="16"/>
+      <c r="H16" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" thickBot="1">
+      <c r="A17" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="18" t="s">
-[...29 lines deleted...]
-      <c r="C17" s="22" t="s">
+      <c r="K17" s="3">
+        <v>500</v>
+      </c>
+      <c r="L17" s="47" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="49">
+        <v>46165</v>
+      </c>
+      <c r="B18" s="50">
         <v>16</v>
       </c>
-      <c r="D17" s="22" t="s">
-[...28 lines deleted...]
-      <c r="C18" s="26">
+      <c r="C18" s="51">
         <v>0</v>
       </c>
-      <c r="D18" s="27">
-        <f t="shared" ref="D18:D21" si="4">IF(C18="","",B18*C18)</f>
+      <c r="D18" s="23">
+        <f t="shared" ref="D18:D24" si="4">IF(C18="","",B18*C18)</f>
         <v>0</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="23">
         <f>IF(C18="","",D18)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="24">
         <f>IF(C18="","",F15-E18)</f>
         <v>2000</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G18" s="25">
         <f t="shared" ref="G18:G24" si="5">IF(C18="","",F18/B18)</f>
         <v>125</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="26">
         <f>IF(C18="","",G18/12)</f>
         <v>10.416666666666666</v>
       </c>
-      <c r="I18" s="31">
+      <c r="I18" s="27">
         <f t="shared" ref="I18:I23" si="6">IF(C18="","",H18*2)</f>
         <v>20.833333333333332</v>
       </c>
       <c r="K18" s="3">
-        <v>500</v>
-[...9 lines deleted...]
-      <c r="B19" s="44">
+        <f ca="1">+K17+F24</f>
+        <v>228.05000000000018</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="52">
+        <v>46179</v>
+      </c>
+      <c r="B19" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("06/6/2016"),B18,"")</f>
         <v>16</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="30">
         <v>0</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <f t="shared" ca="1" si="4"/>
         <v>0</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <f t="shared" ref="E19:E24" ca="1" si="7">IF(C19="","",E18+D19)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="34">
+      <c r="F19" s="32">
         <f ca="1">IF(C19="","",F15-E19)</f>
         <v>2000</v>
       </c>
-      <c r="G19" s="35">
+      <c r="G19" s="33">
         <f t="shared" ca="1" si="5"/>
         <v>125</v>
       </c>
-      <c r="H19" s="33">
+      <c r="H19" s="30">
         <f ca="1">IF(C19="","",G19/10)</f>
         <v>12.5</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="34">
         <f t="shared" ca="1" si="6"/>
         <v>25</v>
       </c>
-      <c r="K19" s="5">
-[...11 lines deleted...]
-      <c r="B20" s="44">
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="54">
+        <v>46193</v>
+      </c>
+      <c r="B20" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("06/20/2016"),B19,"")</f>
         <v>16</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="30">
         <v>0</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <f t="shared" ca="1" si="4"/>
         <v>0</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <f t="shared" ca="1" si="7"/>
         <v>0</v>
       </c>
-      <c r="F20" s="34">
+      <c r="F20" s="32">
         <f ca="1">IF(C20="","",F15-E20)</f>
         <v>2000</v>
       </c>
-      <c r="G20" s="35">
+      <c r="G20" s="33">
         <f t="shared" ca="1" si="5"/>
         <v>125</v>
       </c>
-      <c r="H20" s="33">
+      <c r="H20" s="30">
         <f ca="1">IF(C20="","",G20/8)</f>
         <v>15.625</v>
       </c>
-      <c r="I20" s="36">
+      <c r="I20" s="34">
         <f t="shared" ca="1" si="6"/>
         <v>31.25</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1">
-[...3 lines deleted...]
-      <c r="B21" s="44">
+    <row r="21" spans="1:12">
+      <c r="A21" s="54">
+        <v>46207</v>
+      </c>
+      <c r="B21" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("07/4/2016"),B20,"")</f>
         <v>16</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="30">
         <v>0</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <f t="shared" ca="1" si="4"/>
         <v>0</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <f t="shared" ca="1" si="7"/>
         <v>0</v>
       </c>
-      <c r="F21" s="34">
+      <c r="F21" s="32">
         <f ca="1">IF(C21="","",F15-E21)</f>
         <v>2000</v>
       </c>
-      <c r="G21" s="35">
+      <c r="G21" s="33">
         <f t="shared" ca="1" si="5"/>
         <v>125</v>
       </c>
-      <c r="H21" s="33">
+      <c r="H21" s="30">
         <f ca="1">IF(C21="","",G21/6)</f>
         <v>20.833333333333332</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="34">
         <f t="shared" ca="1" si="6"/>
         <v>41.666666666666664</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="2" customFormat="1">
-[...3 lines deleted...]
-      <c r="B22" s="44">
+    <row r="22" spans="1:12">
+      <c r="A22" s="52">
+        <v>46221</v>
+      </c>
+      <c r="B22" s="53">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("07/18/2016"),B21,"")</f>
         <v>16</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="30">
         <v>58.25</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <f ca="1">IF(C22="","",B22*C22)+125.15</f>
         <v>1057.1500000000001</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <f t="shared" ca="1" si="7"/>
         <v>1057.1500000000001</v>
       </c>
-      <c r="F22" s="34">
+      <c r="F22" s="32">
         <f ca="1">IF(C22="","",F15-E22)</f>
         <v>942.84999999999991</v>
       </c>
-      <c r="G22" s="35">
+      <c r="G22" s="33">
         <f t="shared" ca="1" si="5"/>
         <v>58.928124999999994</v>
       </c>
-      <c r="H22" s="33">
+      <c r="H22" s="30">
         <f ca="1">IF(C22="","",G22/4)</f>
         <v>14.732031249999999</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I22" s="34">
         <f t="shared" ca="1" si="6"/>
         <v>29.464062499999997</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="2" customFormat="1">
-[...3 lines deleted...]
-      <c r="B23" s="44">
+    <row r="23" spans="1:12">
+      <c r="A23" s="52">
+        <v>46235</v>
+      </c>
+      <c r="B23" s="53">
         <v>12.6</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="30">
         <v>52.75</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <f>IF(C23="","",B23*C23)+235.15</f>
         <v>899.8</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <f t="shared" ca="1" si="7"/>
         <v>1956.95</v>
       </c>
-      <c r="F23" s="34">
+      <c r="F23" s="32">
         <f ca="1">IF(C23="","",F15-E23)</f>
         <v>43.049999999999955</v>
       </c>
-      <c r="G23" s="35">
+      <c r="G23" s="33">
         <f t="shared" ca="1" si="5"/>
         <v>3.416666666666663</v>
       </c>
-      <c r="H23" s="33">
+      <c r="H23" s="30">
         <f ca="1">IF(C23="","",G23/2)</f>
         <v>1.7083333333333315</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I23" s="34">
         <f t="shared" ca="1" si="6"/>
         <v>3.416666666666663</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1">
-[...3 lines deleted...]
-      <c r="B24" s="45">
+    <row r="24" spans="1:12" ht="13.5" thickBot="1">
+      <c r="A24" s="52">
+        <v>46249</v>
+      </c>
+      <c r="B24" s="55">
         <f ca="1">IF(TODAY()&gt;DATEVALUE("08/15/2016"),B23,"")</f>
         <v>12.6</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="56">
         <v>25</v>
       </c>
-      <c r="D24" s="37">
-        <f ca="1">IF(C24="","",B24*C24)</f>
+      <c r="D24" s="39">
+        <f t="shared" ca="1" si="4"/>
         <v>315</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="39">
         <f t="shared" ca="1" si="7"/>
         <v>2271.9499999999998</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="40">
         <f ca="1">IF(C24="","",F15-E24)</f>
         <v>-271.94999999999982</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="41">
         <f t="shared" ca="1" si="5"/>
         <v>-21.583333333333318</v>
       </c>
-      <c r="H24" s="40" t="str">
+      <c r="H24" s="42" t="str">
         <f ca="1">IF(B24="","","-")</f>
         <v>-</v>
       </c>
-      <c r="I24" s="41" t="str">
+      <c r="I24" s="43" t="str">
         <f>IF(C24="","","-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="2" customFormat="1">
+    <row r="25" spans="1:12">
       <c r="A25" s="1" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        <v>38</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="2" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4ADDA4092FD0A41914E87F89F170681" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c97bcb058901c0b86de7a64a0c4c45fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4ab10b93-db63-4fb1-bc68-6418726465f5" xmlns:ns3="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="835504019801e5106006985801652ce0" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
     <xsd:import namespace="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3007,73 +3079,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ab10b93-db63-4fb1-bc68-6418726465f5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95115450-4ED8-4AE1-A198-D9DF12E1731C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3729A3F4-E4BD-401B-9F81-491DD11D4742}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF5870C-5CD0-49C5-BB86-140E0BAA7CF5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3729A3F4-E4BD-401B-9F81-491DD11D4742}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95115450-4ED8-4AE1-A198-D9DF12E1731C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>University of Colorado</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Office of Financial Aid</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E4ADDA4092FD0A41914E87F89F170681</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>