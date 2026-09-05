--- v0 (2025-10-29)
+++ v1 (2026-09-05)
@@ -4,182 +4,174 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10112"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10208"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/joe-local/Desktop/Joe-BioFrontiers/CU Core Facilities/CU Cores Support/CF Voucher Program/FY26 VP_UI/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/joe-local/Desktop/Joe-BioFrontiers/CU Core Facilities/CU Cores Support/CF Voucher Program/Voucher Program_UI/FY27 VP_UI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E10D5EFF-22A1-7A4B-BD4C-159D652DA3B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21ED37F9-322C-9F4A-96CA-BA95085C2BE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-62720" yWindow="5280" windowWidth="23180" windowHeight="17180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7060" yWindow="680" windowWidth="23180" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget Template" sheetId="7" r:id="rId1"/>
     <sheet name="Information" sheetId="11" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G7" i="7" l="1"/>
-  <c r="G10" i="7" s="1"/>
-[...3 lines deleted...]
-  <c r="G15" i="7" s="1"/>
+  <c r="G12" i="7" s="1"/>
+  <c r="G8" i="7" l="1"/>
+  <c r="G11" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Operational Costs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Total Direct Costs</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>460000</t>
-  </si>
-[...1 lines deleted...]
-    <t>Total Expense BEFORE GAR/GIR</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t xml:space="preserve">Campus Cost Allocation </t>
   </si>
   <si>
     <t>https://www.colorado.edu/bfp/planning-resources/campus-cost-allocations</t>
   </si>
   <si>
     <t>F&amp;A and GAIR Rates</t>
   </si>
   <si>
     <t>https://www.colorado.edu/controller/accounting/fa-and-gair-rates</t>
   </si>
   <si>
     <t>530000</t>
   </si>
   <si>
     <t>532500</t>
   </si>
   <si>
     <t>Field Research expenses</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>* Operating Expense</t>
   </si>
   <si>
     <t>** Laboratory/Technical Shop expenses</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Examples include Machine and Electronics shops</t>
   </si>
   <si>
     <t>Core Facility costs and the purchase of any consumables</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>GAIR Costs***</t>
-[...1 lines deleted...]
-  <si>
     <t>***</t>
   </si>
   <si>
     <t>GAR/GIR (GAIR) will not be paid for by RIO</t>
   </si>
   <si>
-    <t xml:space="preserve">Potential GAR/GIR Charges </t>
+    <t xml:space="preserve">Total Request Max*** = </t>
   </si>
   <si>
-    <t>Gen admin rchg</t>
+    <t>RIO FY27 CFVP-UI Budget Template</t>
   </si>
   <si>
-    <t>Gen infrastruct rchg</t>
+    <t>Total Expense BEFORE GAR/GIR***</t>
   </si>
   <si>
-    <t xml:space="preserve">Total Request Max = </t>
+    <t>Total Direct Costs for the proposal</t>
   </si>
   <si>
-    <t>RIO FY26 CFVP-UI Budget Template</t>
+    <t>GAIR</t>
+  </si>
+  <si>
+    <t>FY27 GAIR Rate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -323,59 +315,59 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -627,54 +619,54 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/controller/accounting/fa-and-gair-rates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bfp/planning-resources/campus-cost-allocations" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I231"/>
+  <dimension ref="A1:J228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.83203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5" style="12" customWidth="1"/>
     <col min="6" max="6" width="3.83203125" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="234" width="12.5" style="8"/>
     <col min="235" max="235" width="32.5" style="8" customWidth="1"/>
     <col min="236" max="236" width="3" style="8" customWidth="1"/>
     <col min="237" max="237" width="2.83203125" style="8" customWidth="1"/>
     <col min="238" max="238" width="3.5" style="8" customWidth="1"/>
     <col min="239" max="239" width="17.83203125" style="8" customWidth="1"/>
     <col min="240" max="240" width="9.5" style="8" customWidth="1"/>
     <col min="241" max="241" width="9.1640625" style="8" customWidth="1"/>
     <col min="242" max="242" width="9.83203125" style="8" customWidth="1"/>
     <col min="243" max="243" width="10" style="8" customWidth="1"/>
     <col min="244" max="244" width="2.1640625" style="8" customWidth="1"/>
     <col min="245" max="245" width="11.33203125" style="8" customWidth="1"/>
     <col min="246" max="246" width="2.1640625" style="8" customWidth="1"/>
@@ -2158,296 +2150,291 @@
     <col min="16108" max="16108" width="3" style="8" customWidth="1"/>
     <col min="16109" max="16109" width="2.83203125" style="8" customWidth="1"/>
     <col min="16110" max="16110" width="3.5" style="8" customWidth="1"/>
     <col min="16111" max="16111" width="17.83203125" style="8" customWidth="1"/>
     <col min="16112" max="16112" width="9.5" style="8" customWidth="1"/>
     <col min="16113" max="16113" width="9.1640625" style="8" customWidth="1"/>
     <col min="16114" max="16114" width="9.83203125" style="8" customWidth="1"/>
     <col min="16115" max="16115" width="10" style="8" customWidth="1"/>
     <col min="16116" max="16116" width="2.1640625" style="8" customWidth="1"/>
     <col min="16117" max="16117" width="11.33203125" style="8" customWidth="1"/>
     <col min="16118" max="16118" width="2.1640625" style="8" customWidth="1"/>
     <col min="16119" max="16119" width="11.33203125" style="8" customWidth="1"/>
     <col min="16120" max="16120" width="2.1640625" style="8" customWidth="1"/>
     <col min="16121" max="16121" width="11.33203125" style="8" customWidth="1"/>
     <col min="16122" max="16122" width="2.1640625" style="8" customWidth="1"/>
     <col min="16123" max="16123" width="11.33203125" style="8" customWidth="1"/>
     <col min="16124" max="16124" width="2.1640625" style="8" customWidth="1"/>
     <col min="16125" max="16125" width="11.33203125" style="8" customWidth="1"/>
     <col min="16126" max="16126" width="2.1640625" style="8" customWidth="1"/>
     <col min="16127" max="16127" width="12.5" style="8"/>
     <col min="16128" max="16128" width="3.5" style="8" customWidth="1"/>
     <col min="16129" max="16129" width="13.5" style="8" customWidth="1"/>
     <col min="16130" max="16384" width="12.5" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="D1" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E2" s="8"/>
       <c r="F2" s="5"/>
       <c r="G2" s="9" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H2" s="10"/>
       <c r="I2" s="11"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="14"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="24" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C4" s="25" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G4" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
       <c r="B5" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="15"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="3"/>
+      <c r="B6" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="25" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="G6" s="13"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26" t="s">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="G7" s="14">
         <f>G4+G5+G6</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="3"/>
-      <c r="B8" s="3" t="s">
+      <c r="B8" s="3"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="32">
+        <f>G7*J8</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="31">
+        <v>9.1300000000000006E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G9" s="14"/>
+    </row>
+    <row r="10" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G10" s="14"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D11" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="26"/>
-[...5 lines deleted...]
-        <v>960100</v>
+      <c r="E11" s="30">
+        <v>1500</v>
       </c>
-      <c r="C9" s="25" t="s">
-[...6 lines deleted...]
-        <f>ROUND((G7)*E9,0)</f>
+      <c r="G11" s="7">
+        <f>IF(G7&lt;=E11,G7,E11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>960200</v>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="D12" s="27" t="s">
+        <v>24</v>
       </c>
-      <c r="C10" s="25" t="s">
-[...6 lines deleted...]
-        <f>ROUND((G7)*E10,0)</f>
+      <c r="G12" s="7">
+        <f>G7</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>24</v>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" s="16"/>
+      <c r="B14" s="16"/>
+      <c r="C14" s="29" t="s">
+        <v>18</v>
       </c>
-      <c r="G11" s="14">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="G14" s="14"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="16"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="2" t="s">
+        <v>12</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>27</v>
+      <c r="D15" s="2" t="s">
+        <v>17</v>
       </c>
-      <c r="E14" s="32">
-        <v>1500</v>
+      <c r="E15" s="17"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="16"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="2" t="s">
+        <v>15</v>
       </c>
-      <c r="G14" s="7">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="D16" s="2" t="s">
+        <v>16</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
+      <c r="E16" s="17"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="19"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="16"/>
       <c r="B17" s="16"/>
-      <c r="C17" s="30" t="s">
+      <c r="C17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G17" s="14"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="19"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="16"/>
       <c r="B18" s="16"/>
-      <c r="C18" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
       <c r="E18" s="17"/>
       <c r="F18" s="18"/>
       <c r="G18" s="19"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="16"/>
       <c r="B19" s="16"/>
-      <c r="C19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
       <c r="E19" s="17"/>
       <c r="F19" s="18"/>
       <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="16"/>
       <c r="B20" s="16"/>
-      <c r="C20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
       <c r="E20" s="17"/>
       <c r="F20" s="18"/>
       <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="16"/>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="17"/>
       <c r="F21" s="18"/>
       <c r="G21" s="19"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
-      <c r="D22" s="16"/>
+      <c r="D22" s="16" t="s">
+        <v>1</v>
+      </c>
       <c r="E22" s="17"/>
       <c r="F22" s="18"/>
       <c r="G22" s="19"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="16"/>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
-      <c r="D23" s="16"/>
+      <c r="D23" s="16" t="s">
+        <v>2</v>
+      </c>
       <c r="E23" s="17"/>
       <c r="F23" s="18"/>
       <c r="G23" s="19"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="17"/>
       <c r="F24" s="18"/>
       <c r="G24" s="19"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="16"/>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
-      <c r="D25" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="16"/>
       <c r="E25" s="17"/>
       <c r="F25" s="18"/>
       <c r="G25" s="19"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="16"/>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
-      <c r="D26" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D26" s="16"/>
       <c r="E26" s="17"/>
       <c r="F26" s="18"/>
       <c r="G26" s="19"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="17"/>
       <c r="F27" s="18"/>
       <c r="G27" s="19"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="16"/>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="17"/>
       <c r="F28" s="18"/>
       <c r="G28" s="19"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="16"/>
       <c r="B29" s="16"/>
@@ -4028,69 +4015,69 @@
       <c r="B204" s="16"/>
       <c r="C204" s="16"/>
       <c r="D204" s="16"/>
       <c r="E204" s="17"/>
       <c r="F204" s="18"/>
       <c r="G204" s="19"/>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A205" s="16"/>
       <c r="B205" s="16"/>
       <c r="C205" s="16"/>
       <c r="D205" s="16"/>
       <c r="E205" s="17"/>
       <c r="F205" s="18"/>
       <c r="G205" s="19"/>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A206" s="16"/>
       <c r="B206" s="16"/>
       <c r="C206" s="16"/>
       <c r="D206" s="16"/>
       <c r="E206" s="17"/>
       <c r="F206" s="18"/>
       <c r="G206" s="19"/>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="16"/>
       <c r="B207" s="16"/>
       <c r="C207" s="16"/>
       <c r="D207" s="16"/>
       <c r="E207" s="17"/>
       <c r="F207" s="18"/>
       <c r="G207" s="19"/>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A208" s="16"/>
       <c r="B208" s="16"/>
       <c r="C208" s="16"/>
       <c r="D208" s="16"/>
       <c r="E208" s="17"/>
       <c r="F208" s="18"/>
       <c r="G208" s="19"/>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="16"/>
       <c r="B209" s="16"/>
       <c r="C209" s="16"/>
       <c r="D209" s="16"/>
       <c r="E209" s="17"/>
       <c r="F209" s="18"/>
       <c r="G209" s="19"/>
     </row>
     <row r="210" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="16"/>
       <c r="B210" s="16"/>
       <c r="C210" s="16"/>
       <c r="D210" s="16"/>
       <c r="E210" s="17"/>
       <c r="F210" s="18"/>
       <c r="G210" s="19"/>
     </row>
     <row r="211" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="16"/>
       <c r="B211" s="16"/>
       <c r="C211" s="16"/>
       <c r="D211" s="16"/>
       <c r="E211" s="17"/>
       <c r="F211" s="18"/>
       <c r="G211" s="19"/>
@@ -4137,75 +4124,75 @@
       <c r="C216" s="16"/>
       <c r="D216" s="16"/>
       <c r="E216" s="17"/>
       <c r="F216" s="18"/>
       <c r="G216" s="19"/>
     </row>
     <row r="217" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="16"/>
       <c r="B217" s="16"/>
       <c r="C217" s="16"/>
       <c r="D217" s="16"/>
       <c r="E217" s="17"/>
       <c r="F217" s="18"/>
       <c r="G217" s="19"/>
     </row>
     <row r="218" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="16"/>
       <c r="B218" s="16"/>
       <c r="C218" s="16"/>
       <c r="D218" s="16"/>
       <c r="E218" s="17"/>
       <c r="F218" s="18"/>
       <c r="G218" s="19"/>
     </row>
     <row r="219" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="16"/>
-[...5 lines deleted...]
-      <c r="G219" s="19"/>
+      <c r="A219" s="20"/>
+      <c r="B219" s="20"/>
+      <c r="C219" s="20"/>
+      <c r="D219" s="20"/>
+      <c r="E219" s="21"/>
+      <c r="F219" s="22"/>
+      <c r="G219" s="23"/>
     </row>
     <row r="220" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="16"/>
-[...5 lines deleted...]
-      <c r="G220" s="19"/>
+      <c r="A220" s="20"/>
+      <c r="B220" s="20"/>
+      <c r="C220" s="20"/>
+      <c r="D220" s="20"/>
+      <c r="E220" s="21"/>
+      <c r="F220" s="22"/>
+      <c r="G220" s="23"/>
     </row>
     <row r="221" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="16"/>
-[...5 lines deleted...]
-      <c r="G221" s="19"/>
+      <c r="A221" s="20"/>
+      <c r="B221" s="20"/>
+      <c r="C221" s="20"/>
+      <c r="D221" s="20"/>
+      <c r="E221" s="21"/>
+      <c r="F221" s="22"/>
+      <c r="G221" s="23"/>
     </row>
     <row r="222" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A222" s="20"/>
       <c r="B222" s="20"/>
       <c r="C222" s="20"/>
       <c r="D222" s="20"/>
       <c r="E222" s="21"/>
       <c r="F222" s="22"/>
       <c r="G222" s="23"/>
     </row>
     <row r="223" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="20"/>
       <c r="B223" s="20"/>
       <c r="C223" s="20"/>
       <c r="D223" s="20"/>
       <c r="E223" s="21"/>
       <c r="F223" s="22"/>
       <c r="G223" s="23"/>
     </row>
     <row r="224" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="20"/>
       <c r="B224" s="20"/>
       <c r="C224" s="20"/>
       <c r="D224" s="20"/>
       <c r="E224" s="21"/>
@@ -4226,139 +4213,127 @@
       <c r="B226" s="20"/>
       <c r="C226" s="20"/>
       <c r="D226" s="20"/>
       <c r="E226" s="21"/>
       <c r="F226" s="22"/>
       <c r="G226" s="23"/>
     </row>
     <row r="227" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="20"/>
       <c r="B227" s="20"/>
       <c r="C227" s="20"/>
       <c r="D227" s="20"/>
       <c r="E227" s="21"/>
       <c r="F227" s="22"/>
       <c r="G227" s="23"/>
     </row>
     <row r="228" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="20"/>
       <c r="B228" s="20"/>
       <c r="C228" s="20"/>
       <c r="D228" s="20"/>
       <c r="E228" s="21"/>
       <c r="F228" s="22"/>
       <c r="G228" s="23"/>
     </row>
-    <row r="229" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-    </row>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WUR983004 E65500 IF65500 SB65500 ABX65500 ALT65500 AVP65500 BFL65500 BPH65500 BZD65500 CIZ65500 CSV65500 DCR65500 DMN65500 DWJ65500 EGF65500 EQB65500 EZX65500 FJT65500 FTP65500 GDL65500 GNH65500 GXD65500 HGZ65500 HQV65500 IAR65500 IKN65500 IUJ65500 JEF65500 JOB65500 JXX65500 KHT65500 KRP65500 LBL65500 LLH65500 LVD65500 MEZ65500 MOV65500 MYR65500 NIN65500 NSJ65500 OCF65500 OMB65500 OVX65500 PFT65500 PPP65500 PZL65500 QJH65500 QTD65500 RCZ65500 RMV65500 RWR65500 SGN65500 SQJ65500 TAF65500 TKB65500 TTX65500 UDT65500 UNP65500 UXL65500 VHH65500 VRD65500 WAZ65500 WKV65500 WUR65500 E131036 IF131036 SB131036 ABX131036 ALT131036 AVP131036 BFL131036 BPH131036 BZD131036 CIZ131036 CSV131036 DCR131036 DMN131036 DWJ131036 EGF131036 EQB131036 EZX131036 FJT131036 FTP131036 GDL131036 GNH131036 GXD131036 HGZ131036 HQV131036 IAR131036 IKN131036 IUJ131036 JEF131036 JOB131036 JXX131036 KHT131036 KRP131036 LBL131036 LLH131036 LVD131036 MEZ131036 MOV131036 MYR131036 NIN131036 NSJ131036 OCF131036 OMB131036 OVX131036 PFT131036 PPP131036 PZL131036 QJH131036 QTD131036 RCZ131036 RMV131036 RWR131036 SGN131036 SQJ131036 TAF131036 TKB131036 TTX131036 UDT131036 UNP131036 UXL131036 VHH131036 VRD131036 WAZ131036 WKV131036 WUR131036 E196572 IF196572 SB196572 ABX196572 ALT196572 AVP196572 BFL196572 BPH196572 BZD196572 CIZ196572 CSV196572 DCR196572 DMN196572 DWJ196572 EGF196572 EQB196572 EZX196572 FJT196572 FTP196572 GDL196572 GNH196572 GXD196572 HGZ196572 HQV196572 IAR196572 IKN196572 IUJ196572 JEF196572 JOB196572 JXX196572 KHT196572 KRP196572 LBL196572 LLH196572 LVD196572 MEZ196572 MOV196572 MYR196572 NIN196572 NSJ196572 OCF196572 OMB196572 OVX196572 PFT196572 PPP196572 PZL196572 QJH196572 QTD196572 RCZ196572 RMV196572 RWR196572 SGN196572 SQJ196572 TAF196572 TKB196572 TTX196572 UDT196572 UNP196572 UXL196572 VHH196572 VRD196572 WAZ196572 WKV196572 WUR196572 E262108 IF262108 SB262108 ABX262108 ALT262108 AVP262108 BFL262108 BPH262108 BZD262108 CIZ262108 CSV262108 DCR262108 DMN262108 DWJ262108 EGF262108 EQB262108 EZX262108 FJT262108 FTP262108 GDL262108 GNH262108 GXD262108 HGZ262108 HQV262108 IAR262108 IKN262108 IUJ262108 JEF262108 JOB262108 JXX262108 KHT262108 KRP262108 LBL262108 LLH262108 LVD262108 MEZ262108 MOV262108 MYR262108 NIN262108 NSJ262108 OCF262108 OMB262108 OVX262108 PFT262108 PPP262108 PZL262108 QJH262108 QTD262108 RCZ262108 RMV262108 RWR262108 SGN262108 SQJ262108 TAF262108 TKB262108 TTX262108 UDT262108 UNP262108 UXL262108 VHH262108 VRD262108 WAZ262108 WKV262108 WUR262108 E327644 IF327644 SB327644 ABX327644 ALT327644 AVP327644 BFL327644 BPH327644 BZD327644 CIZ327644 CSV327644 DCR327644 DMN327644 DWJ327644 EGF327644 EQB327644 EZX327644 FJT327644 FTP327644 GDL327644 GNH327644 GXD327644 HGZ327644 HQV327644 IAR327644 IKN327644 IUJ327644 JEF327644 JOB327644 JXX327644 KHT327644 KRP327644 LBL327644 LLH327644 LVD327644 MEZ327644 MOV327644 MYR327644 NIN327644 NSJ327644 OCF327644 OMB327644 OVX327644 PFT327644 PPP327644 PZL327644 QJH327644 QTD327644 RCZ327644 RMV327644 RWR327644 SGN327644 SQJ327644 TAF327644 TKB327644 TTX327644 UDT327644 UNP327644 UXL327644 VHH327644 VRD327644 WAZ327644 WKV327644 WUR327644 E393180 IF393180 SB393180 ABX393180 ALT393180 AVP393180 BFL393180 BPH393180 BZD393180 CIZ393180 CSV393180 DCR393180 DMN393180 DWJ393180 EGF393180 EQB393180 EZX393180 FJT393180 FTP393180 GDL393180 GNH393180 GXD393180 HGZ393180 HQV393180 IAR393180 IKN393180 IUJ393180 JEF393180 JOB393180 JXX393180 KHT393180 KRP393180 LBL393180 LLH393180 LVD393180 MEZ393180 MOV393180 MYR393180 NIN393180 NSJ393180 OCF393180 OMB393180 OVX393180 PFT393180 PPP393180 PZL393180 QJH393180 QTD393180 RCZ393180 RMV393180 RWR393180 SGN393180 SQJ393180 TAF393180 TKB393180 TTX393180 UDT393180 UNP393180 UXL393180 VHH393180 VRD393180 WAZ393180 WKV393180 WUR393180 E458716 IF458716 SB458716 ABX458716 ALT458716 AVP458716 BFL458716 BPH458716 BZD458716 CIZ458716 CSV458716 DCR458716 DMN458716 DWJ458716 EGF458716 EQB458716 EZX458716 FJT458716 FTP458716 GDL458716 GNH458716 GXD458716 HGZ458716 HQV458716 IAR458716 IKN458716 IUJ458716 JEF458716 JOB458716 JXX458716 KHT458716 KRP458716 LBL458716 LLH458716 LVD458716 MEZ458716 MOV458716 MYR458716 NIN458716 NSJ458716 OCF458716 OMB458716 OVX458716 PFT458716 PPP458716 PZL458716 QJH458716 QTD458716 RCZ458716 RMV458716 RWR458716 SGN458716 SQJ458716 TAF458716 TKB458716 TTX458716 UDT458716 UNP458716 UXL458716 VHH458716 VRD458716 WAZ458716 WKV458716 WUR458716 E524252 IF524252 SB524252 ABX524252 ALT524252 AVP524252 BFL524252 BPH524252 BZD524252 CIZ524252 CSV524252 DCR524252 DMN524252 DWJ524252 EGF524252 EQB524252 EZX524252 FJT524252 FTP524252 GDL524252 GNH524252 GXD524252 HGZ524252 HQV524252 IAR524252 IKN524252 IUJ524252 JEF524252 JOB524252 JXX524252 KHT524252 KRP524252 LBL524252 LLH524252 LVD524252 MEZ524252 MOV524252 MYR524252 NIN524252 NSJ524252 OCF524252 OMB524252 OVX524252 PFT524252 PPP524252 PZL524252 QJH524252 QTD524252 RCZ524252 RMV524252 RWR524252 SGN524252 SQJ524252 TAF524252 TKB524252 TTX524252 UDT524252 UNP524252 UXL524252 VHH524252 VRD524252 WAZ524252 WKV524252 WUR524252 E589788 IF589788 SB589788 ABX589788 ALT589788 AVP589788 BFL589788 BPH589788 BZD589788 CIZ589788 CSV589788 DCR589788 DMN589788 DWJ589788 EGF589788 EQB589788 EZX589788 FJT589788 FTP589788 GDL589788 GNH589788 GXD589788 HGZ589788 HQV589788 IAR589788 IKN589788 IUJ589788 JEF589788 JOB589788 JXX589788 KHT589788 KRP589788 LBL589788 LLH589788 LVD589788 MEZ589788 MOV589788 MYR589788 NIN589788 NSJ589788 OCF589788 OMB589788 OVX589788 PFT589788 PPP589788 PZL589788 QJH589788 QTD589788 RCZ589788 RMV589788 RWR589788 SGN589788 SQJ589788 TAF589788 TKB589788 TTX589788 UDT589788 UNP589788 UXL589788 VHH589788 VRD589788 WAZ589788 WKV589788 WUR589788 E655324 IF655324 SB655324 ABX655324 ALT655324 AVP655324 BFL655324 BPH655324 BZD655324 CIZ655324 CSV655324 DCR655324 DMN655324 DWJ655324 EGF655324 EQB655324 EZX655324 FJT655324 FTP655324 GDL655324 GNH655324 GXD655324 HGZ655324 HQV655324 IAR655324 IKN655324 IUJ655324 JEF655324 JOB655324 JXX655324 KHT655324 KRP655324 LBL655324 LLH655324 LVD655324 MEZ655324 MOV655324 MYR655324 NIN655324 NSJ655324 OCF655324 OMB655324 OVX655324 PFT655324 PPP655324 PZL655324 QJH655324 QTD655324 RCZ655324 RMV655324 RWR655324 SGN655324 SQJ655324 TAF655324 TKB655324 TTX655324 UDT655324 UNP655324 UXL655324 VHH655324 VRD655324 WAZ655324 WKV655324 WUR655324 E720860 IF720860 SB720860 ABX720860 ALT720860 AVP720860 BFL720860 BPH720860 BZD720860 CIZ720860 CSV720860 DCR720860 DMN720860 DWJ720860 EGF720860 EQB720860 EZX720860 FJT720860 FTP720860 GDL720860 GNH720860 GXD720860 HGZ720860 HQV720860 IAR720860 IKN720860 IUJ720860 JEF720860 JOB720860 JXX720860 KHT720860 KRP720860 LBL720860 LLH720860 LVD720860 MEZ720860 MOV720860 MYR720860 NIN720860 NSJ720860 OCF720860 OMB720860 OVX720860 PFT720860 PPP720860 PZL720860 QJH720860 QTD720860 RCZ720860 RMV720860 RWR720860 SGN720860 SQJ720860 TAF720860 TKB720860 TTX720860 UDT720860 UNP720860 UXL720860 VHH720860 VRD720860 WAZ720860 WKV720860 WUR720860 E786396 IF786396 SB786396 ABX786396 ALT786396 AVP786396 BFL786396 BPH786396 BZD786396 CIZ786396 CSV786396 DCR786396 DMN786396 DWJ786396 EGF786396 EQB786396 EZX786396 FJT786396 FTP786396 GDL786396 GNH786396 GXD786396 HGZ786396 HQV786396 IAR786396 IKN786396 IUJ786396 JEF786396 JOB786396 JXX786396 KHT786396 KRP786396 LBL786396 LLH786396 LVD786396 MEZ786396 MOV786396 MYR786396 NIN786396 NSJ786396 OCF786396 OMB786396 OVX786396 PFT786396 PPP786396 PZL786396 QJH786396 QTD786396 RCZ786396 RMV786396 RWR786396 SGN786396 SQJ786396 TAF786396 TKB786396 TTX786396 UDT786396 UNP786396 UXL786396 VHH786396 VRD786396 WAZ786396 WKV786396 WUR786396 E851932 IF851932 SB851932 ABX851932 ALT851932 AVP851932 BFL851932 BPH851932 BZD851932 CIZ851932 CSV851932 DCR851932 DMN851932 DWJ851932 EGF851932 EQB851932 EZX851932 FJT851932 FTP851932 GDL851932 GNH851932 GXD851932 HGZ851932 HQV851932 IAR851932 IKN851932 IUJ851932 JEF851932 JOB851932 JXX851932 KHT851932 KRP851932 LBL851932 LLH851932 LVD851932 MEZ851932 MOV851932 MYR851932 NIN851932 NSJ851932 OCF851932 OMB851932 OVX851932 PFT851932 PPP851932 PZL851932 QJH851932 QTD851932 RCZ851932 RMV851932 RWR851932 SGN851932 SQJ851932 TAF851932 TKB851932 TTX851932 UDT851932 UNP851932 UXL851932 VHH851932 VRD851932 WAZ851932 WKV851932 WUR851932 E917468 IF917468 SB917468 ABX917468 ALT917468 AVP917468 BFL917468 BPH917468 BZD917468 CIZ917468 CSV917468 DCR917468 DMN917468 DWJ917468 EGF917468 EQB917468 EZX917468 FJT917468 FTP917468 GDL917468 GNH917468 GXD917468 HGZ917468 HQV917468 IAR917468 IKN917468 IUJ917468 JEF917468 JOB917468 JXX917468 KHT917468 KRP917468 LBL917468 LLH917468 LVD917468 MEZ917468 MOV917468 MYR917468 NIN917468 NSJ917468 OCF917468 OMB917468 OVX917468 PFT917468 PPP917468 PZL917468 QJH917468 QTD917468 RCZ917468 RMV917468 RWR917468 SGN917468 SQJ917468 TAF917468 TKB917468 TTX917468 UDT917468 UNP917468 UXL917468 VHH917468 VRD917468 WAZ917468 WKV917468 WUR917468 E983004 IF983004 SB983004 ABX983004 ALT983004 AVP983004 BFL983004 BPH983004 BZD983004 CIZ983004 CSV983004 DCR983004 DMN983004 DWJ983004 EGF983004 EQB983004 EZX983004 FJT983004 FTP983004 GDL983004 GNH983004 GXD983004 HGZ983004 HQV983004 IAR983004 IKN983004 IUJ983004 JEF983004 JOB983004 JXX983004 KHT983004 KRP983004 LBL983004 LLH983004 LVD983004 MEZ983004 MOV983004 MYR983004 NIN983004 NSJ983004 OCF983004 OMB983004 OVX983004 PFT983004 PPP983004 PZL983004 QJH983004 QTD983004 RCZ983004 RMV983004 RWR983004 SGN983004 SQJ983004 TAF983004 TKB983004 TTX983004 UDT983004 UNP983004 UXL983004 VHH983004 VRD983004 WAZ983004 WKV983004" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>$D$25:$D$26</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WUR983001 WKV983001 WAZ983001 VRD983001 VHH983001 UXL983001 UNP983001 UDT983001 TTX983001 TKB983001 TAF983001 SQJ983001 SGN983001 RWR983001 RMV983001 RCZ983001 QTD983001 QJH983001 PZL983001 PPP983001 PFT983001 OVX983001 OMB983001 OCF983001 NSJ983001 NIN983001 MYR983001 MOV983001 MEZ983001 LVD983001 LLH983001 LBL983001 KRP983001 KHT983001 JXX983001 JOB983001 JEF983001 IUJ983001 IKN983001 IAR983001 HQV983001 HGZ983001 GXD983001 GNH983001 GDL983001 FTP983001 FJT983001 EZX983001 EQB983001 EGF983001 DWJ983001 DMN983001 DCR983001 CSV983001 CIZ983001 BZD983001 BPH983001 BFL983001 AVP983001 ALT983001 ABX983001 SB983001 IF983001 E983001 WUR917465 WKV917465 WAZ917465 VRD917465 VHH917465 UXL917465 UNP917465 UDT917465 TTX917465 TKB917465 TAF917465 SQJ917465 SGN917465 RWR917465 RMV917465 RCZ917465 QTD917465 QJH917465 PZL917465 PPP917465 PFT917465 OVX917465 OMB917465 OCF917465 NSJ917465 NIN917465 MYR917465 MOV917465 MEZ917465 LVD917465 LLH917465 LBL917465 KRP917465 KHT917465 JXX917465 JOB917465 JEF917465 IUJ917465 IKN917465 IAR917465 HQV917465 HGZ917465 GXD917465 GNH917465 GDL917465 FTP917465 FJT917465 EZX917465 EQB917465 EGF917465 DWJ917465 DMN917465 DCR917465 CSV917465 CIZ917465 BZD917465 BPH917465 BFL917465 AVP917465 ALT917465 ABX917465 SB917465 IF917465 E917465 WUR851929 WKV851929 WAZ851929 VRD851929 VHH851929 UXL851929 UNP851929 UDT851929 TTX851929 TKB851929 TAF851929 SQJ851929 SGN851929 RWR851929 RMV851929 RCZ851929 QTD851929 QJH851929 PZL851929 PPP851929 PFT851929 OVX851929 OMB851929 OCF851929 NSJ851929 NIN851929 MYR851929 MOV851929 MEZ851929 LVD851929 LLH851929 LBL851929 KRP851929 KHT851929 JXX851929 JOB851929 JEF851929 IUJ851929 IKN851929 IAR851929 HQV851929 HGZ851929 GXD851929 GNH851929 GDL851929 FTP851929 FJT851929 EZX851929 EQB851929 EGF851929 DWJ851929 DMN851929 DCR851929 CSV851929 CIZ851929 BZD851929 BPH851929 BFL851929 AVP851929 ALT851929 ABX851929 SB851929 IF851929 E851929 WUR786393 WKV786393 WAZ786393 VRD786393 VHH786393 UXL786393 UNP786393 UDT786393 TTX786393 TKB786393 TAF786393 SQJ786393 SGN786393 RWR786393 RMV786393 RCZ786393 QTD786393 QJH786393 PZL786393 PPP786393 PFT786393 OVX786393 OMB786393 OCF786393 NSJ786393 NIN786393 MYR786393 MOV786393 MEZ786393 LVD786393 LLH786393 LBL786393 KRP786393 KHT786393 JXX786393 JOB786393 JEF786393 IUJ786393 IKN786393 IAR786393 HQV786393 HGZ786393 GXD786393 GNH786393 GDL786393 FTP786393 FJT786393 EZX786393 EQB786393 EGF786393 DWJ786393 DMN786393 DCR786393 CSV786393 CIZ786393 BZD786393 BPH786393 BFL786393 AVP786393 ALT786393 ABX786393 SB786393 IF786393 E786393 WUR720857 WKV720857 WAZ720857 VRD720857 VHH720857 UXL720857 UNP720857 UDT720857 TTX720857 TKB720857 TAF720857 SQJ720857 SGN720857 RWR720857 RMV720857 RCZ720857 QTD720857 QJH720857 PZL720857 PPP720857 PFT720857 OVX720857 OMB720857 OCF720857 NSJ720857 NIN720857 MYR720857 MOV720857 MEZ720857 LVD720857 LLH720857 LBL720857 KRP720857 KHT720857 JXX720857 JOB720857 JEF720857 IUJ720857 IKN720857 IAR720857 HQV720857 HGZ720857 GXD720857 GNH720857 GDL720857 FTP720857 FJT720857 EZX720857 EQB720857 EGF720857 DWJ720857 DMN720857 DCR720857 CSV720857 CIZ720857 BZD720857 BPH720857 BFL720857 AVP720857 ALT720857 ABX720857 SB720857 IF720857 E720857 WUR655321 WKV655321 WAZ655321 VRD655321 VHH655321 UXL655321 UNP655321 UDT655321 TTX655321 TKB655321 TAF655321 SQJ655321 SGN655321 RWR655321 RMV655321 RCZ655321 QTD655321 QJH655321 PZL655321 PPP655321 PFT655321 OVX655321 OMB655321 OCF655321 NSJ655321 NIN655321 MYR655321 MOV655321 MEZ655321 LVD655321 LLH655321 LBL655321 KRP655321 KHT655321 JXX655321 JOB655321 JEF655321 IUJ655321 IKN655321 IAR655321 HQV655321 HGZ655321 GXD655321 GNH655321 GDL655321 FTP655321 FJT655321 EZX655321 EQB655321 EGF655321 DWJ655321 DMN655321 DCR655321 CSV655321 CIZ655321 BZD655321 BPH655321 BFL655321 AVP655321 ALT655321 ABX655321 SB655321 IF655321 E655321 WUR589785 WKV589785 WAZ589785 VRD589785 VHH589785 UXL589785 UNP589785 UDT589785 TTX589785 TKB589785 TAF589785 SQJ589785 SGN589785 RWR589785 RMV589785 RCZ589785 QTD589785 QJH589785 PZL589785 PPP589785 PFT589785 OVX589785 OMB589785 OCF589785 NSJ589785 NIN589785 MYR589785 MOV589785 MEZ589785 LVD589785 LLH589785 LBL589785 KRP589785 KHT589785 JXX589785 JOB589785 JEF589785 IUJ589785 IKN589785 IAR589785 HQV589785 HGZ589785 GXD589785 GNH589785 GDL589785 FTP589785 FJT589785 EZX589785 EQB589785 EGF589785 DWJ589785 DMN589785 DCR589785 CSV589785 CIZ589785 BZD589785 BPH589785 BFL589785 AVP589785 ALT589785 ABX589785 SB589785 IF589785 E589785 WUR524249 WKV524249 WAZ524249 VRD524249 VHH524249 UXL524249 UNP524249 UDT524249 TTX524249 TKB524249 TAF524249 SQJ524249 SGN524249 RWR524249 RMV524249 RCZ524249 QTD524249 QJH524249 PZL524249 PPP524249 PFT524249 OVX524249 OMB524249 OCF524249 NSJ524249 NIN524249 MYR524249 MOV524249 MEZ524249 LVD524249 LLH524249 LBL524249 KRP524249 KHT524249 JXX524249 JOB524249 JEF524249 IUJ524249 IKN524249 IAR524249 HQV524249 HGZ524249 GXD524249 GNH524249 GDL524249 FTP524249 FJT524249 EZX524249 EQB524249 EGF524249 DWJ524249 DMN524249 DCR524249 CSV524249 CIZ524249 BZD524249 BPH524249 BFL524249 AVP524249 ALT524249 ABX524249 SB524249 IF524249 E524249 WUR458713 WKV458713 WAZ458713 VRD458713 VHH458713 UXL458713 UNP458713 UDT458713 TTX458713 TKB458713 TAF458713 SQJ458713 SGN458713 RWR458713 RMV458713 RCZ458713 QTD458713 QJH458713 PZL458713 PPP458713 PFT458713 OVX458713 OMB458713 OCF458713 NSJ458713 NIN458713 MYR458713 MOV458713 MEZ458713 LVD458713 LLH458713 LBL458713 KRP458713 KHT458713 JXX458713 JOB458713 JEF458713 IUJ458713 IKN458713 IAR458713 HQV458713 HGZ458713 GXD458713 GNH458713 GDL458713 FTP458713 FJT458713 EZX458713 EQB458713 EGF458713 DWJ458713 DMN458713 DCR458713 CSV458713 CIZ458713 BZD458713 BPH458713 BFL458713 AVP458713 ALT458713 ABX458713 SB458713 IF458713 E458713 WUR393177 WKV393177 WAZ393177 VRD393177 VHH393177 UXL393177 UNP393177 UDT393177 TTX393177 TKB393177 TAF393177 SQJ393177 SGN393177 RWR393177 RMV393177 RCZ393177 QTD393177 QJH393177 PZL393177 PPP393177 PFT393177 OVX393177 OMB393177 OCF393177 NSJ393177 NIN393177 MYR393177 MOV393177 MEZ393177 LVD393177 LLH393177 LBL393177 KRP393177 KHT393177 JXX393177 JOB393177 JEF393177 IUJ393177 IKN393177 IAR393177 HQV393177 HGZ393177 GXD393177 GNH393177 GDL393177 FTP393177 FJT393177 EZX393177 EQB393177 EGF393177 DWJ393177 DMN393177 DCR393177 CSV393177 CIZ393177 BZD393177 BPH393177 BFL393177 AVP393177 ALT393177 ABX393177 SB393177 IF393177 E393177 WUR327641 WKV327641 WAZ327641 VRD327641 VHH327641 UXL327641 UNP327641 UDT327641 TTX327641 TKB327641 TAF327641 SQJ327641 SGN327641 RWR327641 RMV327641 RCZ327641 QTD327641 QJH327641 PZL327641 PPP327641 PFT327641 OVX327641 OMB327641 OCF327641 NSJ327641 NIN327641 MYR327641 MOV327641 MEZ327641 LVD327641 LLH327641 LBL327641 KRP327641 KHT327641 JXX327641 JOB327641 JEF327641 IUJ327641 IKN327641 IAR327641 HQV327641 HGZ327641 GXD327641 GNH327641 GDL327641 FTP327641 FJT327641 EZX327641 EQB327641 EGF327641 DWJ327641 DMN327641 DCR327641 CSV327641 CIZ327641 BZD327641 BPH327641 BFL327641 AVP327641 ALT327641 ABX327641 SB327641 IF327641 E327641 WUR262105 WKV262105 WAZ262105 VRD262105 VHH262105 UXL262105 UNP262105 UDT262105 TTX262105 TKB262105 TAF262105 SQJ262105 SGN262105 RWR262105 RMV262105 RCZ262105 QTD262105 QJH262105 PZL262105 PPP262105 PFT262105 OVX262105 OMB262105 OCF262105 NSJ262105 NIN262105 MYR262105 MOV262105 MEZ262105 LVD262105 LLH262105 LBL262105 KRP262105 KHT262105 JXX262105 JOB262105 JEF262105 IUJ262105 IKN262105 IAR262105 HQV262105 HGZ262105 GXD262105 GNH262105 GDL262105 FTP262105 FJT262105 EZX262105 EQB262105 EGF262105 DWJ262105 DMN262105 DCR262105 CSV262105 CIZ262105 BZD262105 BPH262105 BFL262105 AVP262105 ALT262105 ABX262105 SB262105 IF262105 E262105 WUR196569 WKV196569 WAZ196569 VRD196569 VHH196569 UXL196569 UNP196569 UDT196569 TTX196569 TKB196569 TAF196569 SQJ196569 SGN196569 RWR196569 RMV196569 RCZ196569 QTD196569 QJH196569 PZL196569 PPP196569 PFT196569 OVX196569 OMB196569 OCF196569 NSJ196569 NIN196569 MYR196569 MOV196569 MEZ196569 LVD196569 LLH196569 LBL196569 KRP196569 KHT196569 JXX196569 JOB196569 JEF196569 IUJ196569 IKN196569 IAR196569 HQV196569 HGZ196569 GXD196569 GNH196569 GDL196569 FTP196569 FJT196569 EZX196569 EQB196569 EGF196569 DWJ196569 DMN196569 DCR196569 CSV196569 CIZ196569 BZD196569 BPH196569 BFL196569 AVP196569 ALT196569 ABX196569 SB196569 IF196569 E196569 WUR131033 WKV131033 WAZ131033 VRD131033 VHH131033 UXL131033 UNP131033 UDT131033 TTX131033 TKB131033 TAF131033 SQJ131033 SGN131033 RWR131033 RMV131033 RCZ131033 QTD131033 QJH131033 PZL131033 PPP131033 PFT131033 OVX131033 OMB131033 OCF131033 NSJ131033 NIN131033 MYR131033 MOV131033 MEZ131033 LVD131033 LLH131033 LBL131033 KRP131033 KHT131033 JXX131033 JOB131033 JEF131033 IUJ131033 IKN131033 IAR131033 HQV131033 HGZ131033 GXD131033 GNH131033 GDL131033 FTP131033 FJT131033 EZX131033 EQB131033 EGF131033 DWJ131033 DMN131033 DCR131033 CSV131033 CIZ131033 BZD131033 BPH131033 BFL131033 AVP131033 ALT131033 ABX131033 SB131033 IF131033 E131033 WUR65497 WKV65497 WAZ65497 VRD65497 VHH65497 UXL65497 UNP65497 UDT65497 TTX65497 TKB65497 TAF65497 SQJ65497 SGN65497 RWR65497 RMV65497 RCZ65497 QTD65497 QJH65497 PZL65497 PPP65497 PFT65497 OVX65497 OMB65497 OCF65497 NSJ65497 NIN65497 MYR65497 MOV65497 MEZ65497 LVD65497 LLH65497 LBL65497 KRP65497 KHT65497 JXX65497 JOB65497 JEF65497 IUJ65497 IKN65497 IAR65497 HQV65497 HGZ65497 GXD65497 GNH65497 GDL65497 FTP65497 FJT65497 EZX65497 EQB65497 EGF65497 DWJ65497 DMN65497 DCR65497 CSV65497 CIZ65497 BZD65497 BPH65497 BFL65497 AVP65497 ALT65497 ABX65497 SB65497 IF65497 E65497" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>$D$22:$D$23</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29" t="s">
+      <c r="B3" s="28" t="s">
         <v>8</v>
-      </c>
-[...6 lines deleted...]
-        <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B3" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000AA3EAC9FA3ECC4ABB6AA3B971CEDC2D" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="672a2f638422f4e2434cf055f62f59a6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0c51407a-ac9f-4ed6-b70b-492e83f57885" xmlns:ns4="c4ae4b3f-e719-4c46-8e4e-fab9b24a6354" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ff0db5f393b298c798e642889a4c135" ns3:_="" ns4:_="">
     <xsd:import namespace="0c51407a-ac9f-4ed6-b70b-492e83f57885"/>
     <xsd:import namespace="c4ae4b3f-e719-4c46-8e4e-fab9b24a6354"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4537,105 +4512,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78F76A4-99B6-402B-AFA6-1710BAC8C34E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{976648C2-5CA8-4B14-8384-C35A678C1A45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c4ae4b3f-e719-4c46-8e4e-fab9b24a6354"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0c51407a-ac9f-4ed6-b70b-492e83f57885"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6475BD2-B16F-4688-8395-207307FAB2B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0c51407a-ac9f-4ed6-b70b-492e83f57885"/>
     <ds:schemaRef ds:uri="c4ae4b3f-e719-4c46-8e4e-fab9b24a6354"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Budget Template</vt:lpstr>
       <vt:lpstr>Information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>