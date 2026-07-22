--- v0 (2025-10-12)
+++ v1 (2026-07-22)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="10720"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="10517"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ella7284/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{369B17CD-B7F2-6A4F-8D5D-AA9F5D760610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{344F75F7-1ADF-C249-A676-752264351E3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-38400" yWindow="0" windowWidth="38400" windowHeight="21600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38400" yWindow="600" windowWidth="38400" windowHeight="21000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tuition Remssion Exception" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="fund">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Tuition Remssion Exception'!$A$1:$I$40</definedName>
     <definedName name="SPA">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="40">
   <si>
     <t>ORG</t>
   </si>
   <si>
     <t>Speedtype</t>
   </si>
   <si>
     <t>Student Name</t>
   </si>
   <si>
@@ -139,88 +139,65 @@
   <si>
     <t>remission system being used to charge the tuition?  (Required):</t>
   </si>
   <si>
     <t>Anticipated # weeks working on project</t>
   </si>
   <si>
     <t># weeks</t>
   </si>
   <si>
     <t xml:space="preserve">·      In the event that the tuition posted to a sponsored project exceeds the maximum amount allowed by the sponsor </t>
   </si>
   <si>
     <t>(FUND 30/31 &amp;  Fund 12 cost-share accounts Only)</t>
   </si>
   <si>
     <t>Email:</t>
   </si>
   <si>
     <t>Person Authoring Pymt:</t>
   </si>
   <si>
     <t>Item Type:</t>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-  <si>
     <t xml:space="preserve">GRADUATE TUITION REMISSION EXCEPTION FORM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Email form to schlp_processing@colorado.edu for routing and processing. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="000\-00\-0000"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Cambria"/>
       <family val="1"/>
@@ -246,58 +223,50 @@
       <family val="1"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Cambria"/>
       <family val="1"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
-      <name val="Cambria"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <name val="Cambria"/>
       <family val="1"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Cambria"/>
       <family val="1"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.14999847407452621"/>
       <name val="Cambria"/>
       <family val="1"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0" tint="-0.14999847407452621"/>
       <name val="Cambria"/>
@@ -745,142 +714,166 @@
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -928,78 +921,54 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1349,294 +1318,294 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:DO47"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+      <selection activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="7.33203125" customWidth="1"/>
     <col min="2" max="2" width="11.83203125" customWidth="1"/>
     <col min="3" max="3" width="15.6640625" customWidth="1"/>
     <col min="4" max="4" width="18" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" customWidth="1"/>
     <col min="7" max="7" width="9.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="11.5" customWidth="1"/>
     <col min="9" max="9" width="10.83203125" customWidth="1"/>
     <col min="10" max="10" width="14.1640625" customWidth="1"/>
     <col min="11" max="11" width="11.5" customWidth="1"/>
     <col min="12" max="12" width="16.1640625" customWidth="1"/>
     <col min="13" max="13" width="12.83203125" customWidth="1"/>
     <col min="14" max="14" width="8.83203125" customWidth="1"/>
     <col min="15" max="15" width="11.5" customWidth="1"/>
     <col min="16" max="125" width="9.1640625"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="80" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="115" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="115"/>
+      <c r="A1" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
       <c r="J1" s="79"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="116" t="s">
+      <c r="A2" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="116"/>
-[...6 lines deleted...]
-      <c r="I2" s="116"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="117" t="s">
+      <c r="A3" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="117"/>
-[...6 lines deleted...]
-      <c r="I3" s="117"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="83"/>
-      <c r="B4" s="118" t="s">
+      <c r="B4" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="118"/>
-[...5 lines deleted...]
-      <c r="I4" s="118"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
     </row>
     <row r="5" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="94"/>
-      <c r="C5" s="95"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="103"/>
       <c r="D5" s="31"/>
       <c r="E5" s="32"/>
       <c r="F5" s="33" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="31"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="93"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="101"/>
       <c r="K5" s="6"/>
     </row>
     <row r="6" spans="1:13" ht="16" x14ac:dyDescent="0.2">
-      <c r="A6" s="89"/>
-[...7 lines deleted...]
-      <c r="I6" s="91"/>
+      <c r="A6" s="97"/>
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="98"/>
+      <c r="I6" s="99"/>
       <c r="K6" s="6"/>
     </row>
     <row r="7" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="109" t="s">
+      <c r="A7" s="117" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="110"/>
-[...2 lines deleted...]
-      <c r="E7" s="119" t="s">
+      <c r="B7" s="91"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="107"/>
+      <c r="E7" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="110"/>
+      <c r="F7" s="91"/>
       <c r="G7" s="23"/>
-      <c r="H7" s="96"/>
-      <c r="I7" s="97"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="105"/>
       <c r="J7" s="4"/>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="105" t="s">
+      <c r="A8" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="106"/>
+      <c r="B8" s="114"/>
       <c r="C8" s="73"/>
       <c r="D8" s="71"/>
-      <c r="E8" s="119" t="s">
+      <c r="E8" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="110"/>
+      <c r="F8" s="91"/>
       <c r="G8" s="72"/>
-      <c r="H8" s="103"/>
-      <c r="I8" s="104"/>
+      <c r="H8" s="111"/>
+      <c r="I8" s="112"/>
       <c r="J8" s="4"/>
       <c r="K8" s="6"/>
     </row>
     <row r="9" spans="1:13" ht="16" x14ac:dyDescent="0.2">
-      <c r="A9" s="89"/>
-[...7 lines deleted...]
-      <c r="I9" s="91"/>
+      <c r="A9" s="97"/>
+      <c r="B9" s="98"/>
+      <c r="C9" s="98"/>
+      <c r="D9" s="98"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="98"/>
+      <c r="G9" s="98"/>
+      <c r="H9" s="98"/>
+      <c r="I9" s="99"/>
       <c r="J9" s="4"/>
       <c r="K9" s="6"/>
     </row>
     <row r="10" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="111" t="s">
+      <c r="A10" s="118" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="112"/>
-[...1 lines deleted...]
-      <c r="D10" s="114"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="84"/>
+      <c r="D10" s="85"/>
       <c r="E10" s="76"/>
       <c r="F10" s="78"/>
       <c r="G10" s="74"/>
       <c r="H10" s="77"/>
       <c r="I10" s="75"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.15">
-      <c r="A11" s="107"/>
-[...7 lines deleted...]
-      <c r="I11" s="91"/>
+      <c r="A11" s="115"/>
+      <c r="B11" s="116"/>
+      <c r="C11" s="116"/>
+      <c r="D11" s="116"/>
+      <c r="E11" s="116"/>
+      <c r="F11" s="116"/>
+      <c r="G11" s="98"/>
+      <c r="H11" s="98"/>
+      <c r="I11" s="99"/>
       <c r="K11" s="4"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A12" s="34"/>
       <c r="B12" s="8"/>
       <c r="C12" s="14"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="35"/>
       <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A13" s="34"/>
       <c r="B13" s="8"/>
       <c r="C13" s="14"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="35"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.15">
       <c r="A14" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="14"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="35"/>
     </row>
     <row r="15" spans="1:13" ht="26" x14ac:dyDescent="0.15">
       <c r="A15" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D15" s="101" t="s">
+      <c r="D15" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="E15" s="102"/>
-      <c r="F15" s="100" t="s">
+      <c r="E15" s="110"/>
+      <c r="F15" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="G15" s="100"/>
-      <c r="H15" s="100"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
       <c r="I15" s="38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="64"/>
       <c r="B16" s="65"/>
       <c r="C16" s="65"/>
-      <c r="D16" s="87"/>
-[...3 lines deleted...]
-      <c r="H16" s="86"/>
+      <c r="D16" s="95"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="92"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="94"/>
       <c r="I16" s="66"/>
       <c r="K16" s="5"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:119" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A17" s="60"/>
       <c r="B17" s="61"/>
       <c r="C17" s="61"/>
       <c r="D17" s="62"/>
       <c r="E17" s="62"/>
       <c r="F17" s="62"/>
       <c r="G17" s="62"/>
       <c r="H17" s="62"/>
       <c r="I17" s="63"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
@@ -2107,61 +2076,61 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
     </row>
     <row r="21" spans="1:119" x14ac:dyDescent="0.15">
-      <c r="A21" s="89" t="s">
+      <c r="A21" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="90"/>
-[...6 lines deleted...]
-      <c r="I21" s="91"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="99"/>
     </row>
     <row r="22" spans="1:119" x14ac:dyDescent="0.15">
       <c r="A22" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="50"/>
     </row>
     <row r="23" spans="1:119" x14ac:dyDescent="0.15">
       <c r="A23" s="81" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
@@ -2331,59 +2300,61 @@
       <c r="D37" s="46"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
       <c r="I37" s="47"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A38" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="46"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="47"/>
     </row>
     <row r="39" spans="1:9" s="15" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A39" s="59"/>
       <c r="B39" s="59"/>
       <c r="C39" s="59"/>
       <c r="D39" s="59"/>
-      <c r="E39" s="59"/>
+      <c r="E39" s="59">
+        <v>0</v>
+      </c>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="47"/>
     </row>
     <row r="40" spans="1:9" s="15" customFormat="1" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="51" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B40" s="52"/>
       <c r="C40" s="52"/>
       <c r="D40" s="53"/>
       <c r="E40" s="52"/>
       <c r="F40" s="52"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="54"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A44" s="8"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="14"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A45" s="8"/>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
@@ -2397,73 +2368,73 @@
     <row r="46" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A46" s="8"/>
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="14"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A47" s="8"/>
       <c r="B47" s="8"/>
       <c r="C47" s="8"/>
       <c r="D47" s="14"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="23">
-    <mergeCell ref="C10:D10"/>
-[...5 lines deleted...]
-    <mergeCell ref="E8:F8"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="4">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please select from the drop-down menu." sqref="A16" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>fund</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C10:D10" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>12</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16:H16" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>8</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D20" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>8</formula1>
       <formula2>9</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.54" bottom="0.23" header="0" footer="0.25"/>
   <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CRevised 6/2014</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>