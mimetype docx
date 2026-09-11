--- v1 (2025-12-08)
+++ v2 (2026-09-11)
@@ -1,7396 +1,12480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="777A3770" w14:textId="77777777" w:rsidR="0070233F" w:rsidRDefault="0070233F" w:rsidP="0041591C">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0070233F" w:rsidSect="004D1563">
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="991" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="4"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E4406" w:rsidRPr="00440CE2" w14:paraId="6CCE7D3D" w14:textId="77777777" w:rsidTr="00C43A01">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B3E60E" w14:textId="01FB683A" w:rsidR="009E4406" w:rsidRPr="008F5DF7" w:rsidRDefault="009E4406" w:rsidP="009E4406">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F5DF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before continuing with this </w:t>
+            </w:r>
+            <w:r w:rsidR="006443FB" w:rsidRPr="008F5DF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5DF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please note:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3547D326" w14:textId="5177973F" w:rsidR="000125A5" w:rsidRPr="00440CE2" w:rsidRDefault="0070277A" w:rsidP="000125A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="000125A5" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">se the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="000125A5" w:rsidRPr="009E4406">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Exempt Determination Self-Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="000125A5" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tool to help you decide if your research qualifies for </w:t>
+            </w:r>
+            <w:r w:rsidR="0064659E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Exempt status</w:t>
+            </w:r>
+            <w:r w:rsidR="000125A5" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F12BE8" w14:textId="4EEFA5C3" w:rsidR="006F4F47" w:rsidRDefault="00B50799" w:rsidP="009E4406">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4F47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B50799">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be completed</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4F47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="006F4F47" w:rsidRPr="00B50799">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Microsoft Word</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4F47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (desktop or </w:t>
+            </w:r>
+            <w:r w:rsidR="009B54CF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>web version).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE5B1C0" w14:textId="71E755EC" w:rsidR="006F030E" w:rsidRDefault="006F030E" w:rsidP="009E4406">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070277A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Save and submit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the document as a M</w:t>
+            </w:r>
+            <w:r w:rsidR="00D75736">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>icrosoft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Word document. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478D710A" w14:textId="493E5289" w:rsidR="009E4406" w:rsidRPr="00440CE2" w:rsidRDefault="009E4406" w:rsidP="009E4406">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An explanation of Exempt research categories, types of research, and limitations for including vulnerable populations is located on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="002C3BCF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>IRB website</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA10F22" w14:textId="3B4A01A3" w:rsidR="009E4406" w:rsidRPr="00440CE2" w:rsidRDefault="009E4406" w:rsidP="009E4406">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>If your research does not qualify for Exempt</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4F35">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you must use </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00440CE2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>a Non-Exempt Protocol Template</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C3BCF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>do not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> continue with this </w:t>
+            </w:r>
+            <w:r w:rsidR="002C3BCF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B10D7AB" w14:textId="2B8AB0B8" w:rsidR="00471C97" w:rsidRPr="00196236" w:rsidRDefault="00586811" w:rsidP="00196236">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00377AED" w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00377AED" w:rsidRPr="00196236">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2584" w:rsidRPr="00196236">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style2"/>
+          </w:rPr>
+          <w:id w:val="1184172860"/>
+          <w:placeholder>
+            <w:docPart w:val="100228FF5A9B43A5B0E739AD8C759599"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00147E63" w:rsidRPr="00147E63">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1F45BC53" w14:textId="591650B9" w:rsidR="00F565C2" w:rsidRPr="00196236" w:rsidRDefault="00FF7DA2" w:rsidP="00196236">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>IRB Record</w:t>
+      </w:r>
+      <w:r w:rsidR="00477777" w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/Protocol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196236">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="1137073912"/>
+          <w:placeholder>
+            <w:docPart w:val="3D24D72ECE434EECA8BB88E2E46240AF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00147E63" w:rsidRPr="00147E63">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="415E295B" w14:textId="2D0ED2CB" w:rsidR="00461351" w:rsidRPr="00196236" w:rsidRDefault="00377AED" w:rsidP="00196236">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocol </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07947" w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="565A5C"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ersion Date:</w:t>
+      </w:r>
+      <w:r w:rsidR="00461351" w:rsidRPr="00196236">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2584" w:rsidRPr="00196236">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="-1810778125"/>
+          <w:placeholder>
+            <w:docPart w:val="5FD3021F98D546728E2FA451A3A0A737"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00147E63" w:rsidRPr="00147E63">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="63E1E552" w14:textId="77777777" w:rsidR="00BC7FC9" w:rsidRPr="00440CE2" w:rsidRDefault="00BC7FC9" w:rsidP="00FE6CA9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510A7EFC" w14:textId="0B00A320" w:rsidR="00B2069E" w:rsidRPr="008E0123" w:rsidRDefault="00ED4173" w:rsidP="00FE6CA9">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Principal Investigator (PI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB66257" w14:textId="63B996BB" w:rsidR="002E4B61" w:rsidRPr="002C3BCF" w:rsidRDefault="002E4B61" w:rsidP="00FE6CA9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04944" w:rsidRPr="002C3BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style3"/>
+          </w:rPr>
+          <w:id w:val="-1535267801"/>
+          <w:placeholder>
+            <w:docPart w:val="6E791BB0088E40389092C6DFB9861BDB"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006774E6" w:rsidRPr="002C3BCF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="046BE224" w14:textId="46152B32" w:rsidR="002E4B61" w:rsidRPr="002C3BCF" w:rsidRDefault="002E4B61" w:rsidP="00FE6CA9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telephone: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04944" w:rsidRPr="002C3BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style3"/>
+          </w:rPr>
+          <w:id w:val="-567107777"/>
+          <w:placeholder>
+            <w:docPart w:val="EEB7B51BCB964401AD35FFFBF7DF85F2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AA66E6" w:rsidRPr="002C3BCF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="39CF21B2" w14:textId="4C050796" w:rsidR="002E4B61" w:rsidRPr="002C3BCF" w:rsidRDefault="002E4B61" w:rsidP="00FE6CA9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04944" w:rsidRPr="002C3BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style3"/>
+          </w:rPr>
+          <w:id w:val="-140968976"/>
+          <w:placeholder>
+            <w:docPart w:val="32AC0824C7B841D5A26E747971B8F0D1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AA66E6" w:rsidRPr="002C3BCF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="62EDA132" w14:textId="7F0C03F4" w:rsidR="00AF5DCA" w:rsidRPr="008E0123" w:rsidRDefault="00AF5DCA" w:rsidP="00861997">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A56">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Key Personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0123">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="160"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00861997" w:rsidRPr="00440CE2" w14:paraId="3FCF2BFF" w14:textId="77777777" w:rsidTr="00C43A01">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="4795EC32" w14:textId="77777777" w:rsidR="00861997" w:rsidRPr="001C46DB" w:rsidRDefault="00861997" w:rsidP="00861997">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C46DB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">A “+” will appear to the right of the row when typing. Click the “+” to add additional rows. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D93222A" w14:textId="77777777" w:rsidR="00861997" w:rsidRPr="00147875" w:rsidRDefault="00861997" w:rsidP="00861997">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70928397" w14:textId="3ABBF7B6" w:rsidR="00861997" w:rsidRPr="00440CE2" w:rsidRDefault="00861997" w:rsidP="00861997">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Do not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> include external/non-CU Boulder study staff in this section. List </w:t>
+            </w:r>
+            <w:r w:rsidR="005D0E58">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>those</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> individuals in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230F96">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Working with Other Institutions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="656BAAE2" w14:textId="77777777" w:rsidR="000D38FD" w:rsidRPr="00440CE2" w:rsidRDefault="000D38FD" w:rsidP="0041591C">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009001C8" w14:paraId="423EA5DF" w14:textId="77777777" w:rsidTr="00310C5E">
+      <w:tr w:rsidR="0012334E" w:rsidRPr="00440CE2" w14:paraId="07CD9938" w14:textId="77777777" w:rsidTr="00D147A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="2A39604C" w14:textId="77777777" w:rsidR="0013114D" w:rsidRDefault="0013114D" w:rsidP="0013114D">
+          <w:p w14:paraId="125E9C88" w14:textId="796EF3F5" w:rsidR="0012334E" w:rsidRPr="002F6B2B" w:rsidRDefault="0012334E" w:rsidP="00F07D9A">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:t>Instructions for this template</w:t>
+            <w:r w:rsidRPr="002F6B2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A11E3A8" w14:textId="77777777" w:rsidR="009001C8" w:rsidRPr="008426F5" w:rsidRDefault="009001C8" w:rsidP="009001C8">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A7BB69" w14:textId="59D59989" w:rsidR="0012334E" w:rsidRPr="002F6B2B" w:rsidRDefault="002F6B2B" w:rsidP="00F07D9A">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...383 lines deleted...]
-              <w:t xml:space="preserve"> document.</w:t>
+            <w:r w:rsidRPr="002F6B2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="582723058"/>
+          <w15:repeatingSection/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="658122846"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
+              </w:placeholder>
+              <w15:repeatingSectionItem/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:tr w:rsidR="0012334E" w:rsidRPr="00440CE2" w14:paraId="73464B57" w14:textId="77777777" w:rsidTr="0012334E">
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:id w:val="-1494946915"/>
+                    <w:placeholder>
+                      <w:docPart w:val="241FEE6327AC403EA1C85833971B4D67"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:color w:val="262626"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="4675" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="757BA64C" w14:textId="264468F6" w:rsidR="0012334E" w:rsidRPr="00440CE2" w:rsidRDefault="00D534A6" w:rsidP="00F07D9A">
+                        <w:pPr>
+                          <w:ind w:firstLine="0"/>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00440CE2">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:id w:val="1360779539"/>
+                    <w:placeholder>
+                      <w:docPart w:val="C94F4562F81E40ED8AF5F705CD9224D7"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:color w:val="262626"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="4675" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="23A7B137" w14:textId="0B6845F0" w:rsidR="00354C16" w:rsidRPr="00440CE2" w:rsidRDefault="00821B65" w:rsidP="00F07D9A">
+                        <w:pPr>
+                          <w:ind w:firstLine="0"/>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00440CE2">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:tr>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
     </w:tbl>
-    <w:p w14:paraId="436E7409" w14:textId="3D5B3E32" w:rsidR="00F565C2" w:rsidRPr="008426F5" w:rsidRDefault="00F565C2" w:rsidP="0041591C">
-[...23 lines deleted...]
-    <w:p w14:paraId="1B10D7AB" w14:textId="0E52B66E" w:rsidR="00471C97" w:rsidRPr="00BB46B9" w:rsidRDefault="00586811" w:rsidP="00BB46B9">
+    <w:p w14:paraId="2848396F" w14:textId="7E295274" w:rsidR="006A28BF" w:rsidRPr="008E0123" w:rsidRDefault="00E22F32" w:rsidP="00861997">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
           <w14:textFill>
             <w14:solidFill>
-              <w14:schemeClr w14:val="tx1">
+              <w14:srgbClr w14:val="565A5C">
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
-              </w14:schemeClr>
+              </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>Title</w:t>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F162F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
           <w14:textFill>
             <w14:solidFill>
-              <w14:schemeClr w14:val="tx1">
+              <w14:srgbClr w14:val="565A5C">
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
-              </w14:schemeClr>
+              </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>:</w:t>
-[...290 lines deleted...]
-      </w:pPr>
+        <w:t>General Research Staff</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B660A" w14:paraId="55195713" w14:textId="77777777" w:rsidTr="0013114D">
+      <w:tr w:rsidR="006A28BF" w:rsidRPr="00440CE2" w14:paraId="670CF43D" w14:textId="77777777" w:rsidTr="00E866C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="420857B3" w14:textId="201B1BAB" w:rsidR="002B660A" w:rsidRDefault="002B660A" w:rsidP="00B57AFA">
+          <w:p w14:paraId="025827A8" w14:textId="56E14900" w:rsidR="006A28BF" w:rsidRPr="00440CE2" w:rsidRDefault="006A28BF" w:rsidP="006A28BF">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008426F5">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">We suggest that you add a version number </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Research Staff are individuals who are engaged in the conduct of the research but are not Key Personnel (e.g., students who rotate every semester in a lab). These individuals do not need to be </w:t>
             </w:r>
-            <w:r w:rsidR="004038A3" w:rsidRPr="008426F5">
-[...3 lines deleted...]
-              <w:t>to</w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">named, but their specific responsibilities </w:t>
             </w:r>
-            <w:r w:rsidRPr="008426F5">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> maintain an accurate and current record throughout the life of the study. Version numbers follow IRB approvals. The initial approved version will always be Version 1</w:t>
+            <w:r w:rsidR="000D1269" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must </w:t>
             </w:r>
-            <w:r w:rsidR="009238F6">
-[...3 lines deleted...]
-              <w:t>,</w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>be described</w:t>
             </w:r>
-            <w:r w:rsidR="00B57AFA">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> regardless of how many times it is revised before it is approved. I</w:t>
+            <w:r w:rsidR="000D1269" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008426F5">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">f you amend the protocol after approval, the next will be Version 2, and so forth. </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> These individuals have the same</w:t>
+            </w:r>
+            <w:r w:rsidR="00045D38" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> human subjects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> training requirements (CITI)</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1B1B" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Conflicts of Interest reporting</w:t>
+            </w:r>
+            <w:r w:rsidR="00543930" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (DEPA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as Key Personnel; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>it is the PI’s responsibility to ensure this training is complete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A59E1AA" w14:textId="77777777" w:rsidR="006A28BF" w:rsidRPr="0046194E" w:rsidRDefault="006A28BF" w:rsidP="006A28BF">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF60059" w14:textId="638452BE" w:rsidR="006A28BF" w:rsidRPr="00440CE2" w:rsidRDefault="006A28BF" w:rsidP="006A28BF">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>If you have General Research Staff for your protocol, list how many, state training responsibilities, and describe their activities here.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>For example:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382F9363" w14:textId="77777777" w:rsidR="006A28BF" w:rsidRPr="0046194E" w:rsidRDefault="006A28BF" w:rsidP="006A28BF">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A77FF2C" w14:textId="17445DB0" w:rsidR="006A28BF" w:rsidRPr="00440CE2" w:rsidRDefault="006A28BF" w:rsidP="006A28BF">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>“Four undergraduate/graduate research assistants will assist with this protocol at a time. The PI will ensure appropriate CITI and protocol specific training is maintained</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB1BF1" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and DEPA reporting is conducted annually</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. General Research Staff responsibilities will include distributing flyers, administering survey instruments, and data entry.” </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF14FC9" w14:textId="0FC523F2" w:rsidR="3948CD28" w:rsidRPr="0046194E" w:rsidRDefault="3948CD28" w:rsidP="3948CD28">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A854DF7" w14:textId="6F1CF4D0" w:rsidR="006A28BF" w:rsidRPr="00440CE2" w:rsidRDefault="3948CD28" w:rsidP="00C96592">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRB staff will make determinations about the appropriateness of General Research Staff responsibilities on a case-by-case basis. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22EE01AE" w14:textId="49CA3409" w:rsidR="00F565C2" w:rsidRPr="008426F5" w:rsidRDefault="00F565C2" w:rsidP="00461351">
-      <w:pPr>
+    <w:p w14:paraId="0F18EC51" w14:textId="7E20354C" w:rsidR="00D04201" w:rsidRDefault="0067598D" w:rsidP="00861997">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Will General Research Staff assist with this research?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="510A7EFC" w14:textId="0B00A320" w:rsidR="00B2069E" w:rsidRPr="00AF5DCA" w:rsidRDefault="00ED4173" w:rsidP="00AF5DCA">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="688642254"/>
+        <w:placeholder>
+          <w:docPart w:val="30046451DC494337B195DB9F6C0624AB"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2286A9C7" w14:textId="43ECFCC5" w:rsidR="00424CF5" w:rsidRPr="00E2115B" w:rsidRDefault="00052604" w:rsidP="00FE6CA9">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidR="00A40D14" w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5EAADD3B" w14:textId="5471C3B7" w:rsidR="00324B00" w:rsidRPr="00212031" w:rsidRDefault="00F821D5" w:rsidP="0062602A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0062602A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If YES, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00216035">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escribe General Research Staff activities: </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1977022107"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5D84FDF2" w14:textId="0B4011E6" w:rsidR="00266F1A" w:rsidRPr="007B4AB6" w:rsidRDefault="00266F1A" w:rsidP="001F2FFA">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00DB29DF" w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidR="00DB29DF" w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4249F06A" w14:textId="77777777" w:rsidR="00AD591A" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="001F2FFA">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2035C44A" w14:textId="77777777" w:rsidR="00E96833" w:rsidRPr="00E77B93" w:rsidRDefault="00E96833" w:rsidP="00861997">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Principal Investigator (PI)</w:t>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1210FA45" w14:textId="77777777" w:rsidR="00167D70" w:rsidRDefault="00167D70" w:rsidP="0041591C">
+    <w:p w14:paraId="7365B74C" w14:textId="719D703F" w:rsidR="00E96833" w:rsidRDefault="00DC0A5D" w:rsidP="002A503C">
       <w:pPr>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A503C">
+        <w:t>Is this study funded</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12584" w:rsidRPr="002A503C">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="756717799"/>
+        <w:placeholder>
+          <w:docPart w:val="2D01B9A504304240885490EDDF3D8B8B"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1BB9977C" w14:textId="77777777" w:rsidR="00052604" w:rsidRPr="00E2115B" w:rsidRDefault="00052604" w:rsidP="00052604">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="62029C91" w14:textId="58AE42A8" w:rsidR="001F2FFA" w:rsidRDefault="00555A0C" w:rsidP="001F2FFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A503C">
+        <w:t>If YES, l</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6370" w:rsidRPr="002A503C">
+        <w:t xml:space="preserve">ist/describe </w:t>
+      </w:r>
+      <w:r w:rsidR="00954C10" w:rsidRPr="002A503C">
+        <w:t>study funding:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AB66257" w14:textId="1B07B755" w:rsidR="002E4B61" w:rsidRPr="00F04944" w:rsidRDefault="002E4B61" w:rsidP="0041591C">
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-625625836"/>
+        <w:placeholder>
+          <w:docPart w:val="10185CCAD85744D8A9C970DC98CF9F45"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="18CC9B5D" w14:textId="5E2F920B" w:rsidR="001F2FFA" w:rsidRPr="005D4F35" w:rsidRDefault="001F2FFA" w:rsidP="001F2FFA">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5A50909C" w14:textId="77777777" w:rsidR="00AD591A" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="001F2FFA">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1EB99D0C" w14:textId="10B39079" w:rsidR="00B2069E" w:rsidRPr="00E77B93" w:rsidRDefault="00E866C6" w:rsidP="00861997">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00737E92" w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="006443FB" w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Significance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0329921B" w14:textId="1B80FA03" w:rsidR="009874C9" w:rsidRDefault="00194A35" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State the </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Research Question</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7109">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1096636047"/>
+        <w:placeholder>
+          <w:docPart w:val="CED4B5D6B1E0469AB9823B18B6FDFA19"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5FEF69E0" w14:textId="4A142DB0" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7EBD917C" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="76942B23" w14:textId="09CC4430" w:rsidR="009874C9" w:rsidRDefault="00FE6CA9" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypotheses: </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-417026954"/>
+        <w:placeholder>
+          <w:docPart w:val="DA04C4B8779C49559D1175473B0C60DD"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3F766FDE" w14:textId="79CADD2E" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3DAE6486" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2BAF6BEC" w14:textId="14B2F037" w:rsidR="009874C9" w:rsidRDefault="000B11A2" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State study </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Objective(s):</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="462850616"/>
+        <w:placeholder>
+          <w:docPart w:val="3410CF3105DF402DB39933814D095B3C"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7A5A1E63" w14:textId="0D91C140" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6E4CC408" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3F2E7B00" w14:textId="7128AC71" w:rsidR="009874C9" w:rsidRDefault="000B11A2" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain the significance of the research (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27B35">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>why is it important, how will it add to existing knowledge):</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1045109530"/>
+        <w:placeholder>
+          <w:docPart w:val="73F8FCA6527A47FAB293F7F8EBB946B9"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7C2A83D9" w14:textId="67EB0BBF" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="06111179" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7F060824" w14:textId="4839F14B" w:rsidR="00B2069E" w:rsidRPr="00E77B93" w:rsidRDefault="00E866C6" w:rsidP="00BC5255">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Study Design</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647D4" w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B660A" w:rsidRPr="00440CE2" w14:paraId="09FD5AB6" w14:textId="77777777" w:rsidTr="007A119F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FDC03B" w14:textId="240955D2" w:rsidR="00675C80" w:rsidRPr="00440CE2" w:rsidRDefault="00675C80" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4BAB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Study Design</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> discussion </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3ECD" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>explains “what” data is being collected</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1D18" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C07290" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>should include the following information</w:t>
+            </w:r>
+            <w:r w:rsidR="00732144" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00C07290" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5ED50E" w14:textId="77777777" w:rsidR="003F1DE9" w:rsidRPr="00CE1C1D" w:rsidRDefault="003F1DE9" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EEE6D9A" w14:textId="5CF0ED5E" w:rsidR="00C07290" w:rsidRPr="00440CE2" w:rsidRDefault="00A54255" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>The study design and research methods used to meet the study objectives stated above (e.g., survey</w:t>
+            </w:r>
+            <w:r w:rsidR="00E522AF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures</w:t>
+            </w:r>
+            <w:r w:rsidR="006556FC" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, open ended interviews, participant observation, benign behavioral intervention, etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7396" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5630B085" w14:textId="7F8C3049" w:rsidR="00CB7396" w:rsidRPr="00440CE2" w:rsidRDefault="00CB7396" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>A description of the</w:t>
+            </w:r>
+            <w:r w:rsidR="005302DF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> individual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data collection tools used and what data each collects. </w:t>
+            </w:r>
+            <w:r w:rsidR="006750E6" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explain whether these are standardized in the field of study or designed for this specific study. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5300D1A5" w14:textId="22B84EF5" w:rsidR="007C599D" w:rsidRPr="00440CE2" w:rsidRDefault="007C599D" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>If there are multiple participant groups, explain the groups and the data collected from each.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72958DC2" w14:textId="6E6C3EA4" w:rsidR="00E43DE2" w:rsidRPr="00440CE2" w:rsidRDefault="00E43DE2" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Describe randomization procedures, if used.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57694FB0" w14:textId="74E5F6B5" w:rsidR="00E43DE2" w:rsidRPr="00440CE2" w:rsidRDefault="00E43DE2" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B245F6" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndicate how many participants will complete the study and provide the sample size calculation/justification and power analyses. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58FA3644" w14:textId="308A7FDE" w:rsidR="007C599D" w:rsidRPr="00440CE2" w:rsidRDefault="007C599D" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Address how the data will be analyzed in support of your research question, objectives and/or hypotheses</w:t>
+            </w:r>
+            <w:r w:rsidR="009C29C5" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e., quantitatively, or qualitatively and what statistical tests are planned), how the interpretation will address the research questions, and how the research will be disseminated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B1E896" w14:textId="05A8CCDE" w:rsidR="0022637B" w:rsidRPr="00440CE2" w:rsidRDefault="0077172B" w:rsidP="002F1D1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5703C" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the expected duration of the study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5643" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the start of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recruitment through </w:t>
+            </w:r>
+            <w:r w:rsidR="00527A48" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">analysis and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>study closure.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A81B247" w14:textId="19D99C80" w:rsidR="002B660A" w:rsidRPr="00CE1C1D" w:rsidRDefault="002B660A" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C962B98" w14:textId="2FEBFA4C" w:rsidR="002B660A" w:rsidRPr="00440CE2" w:rsidRDefault="002B660A" w:rsidP="007E0B87">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: Data collection instruments </w:t>
+            </w:r>
+            <w:r w:rsidR="0083486D" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>surveys, questionnaires, etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083486D" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E0B87" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>must be uploaded</w:t>
+            </w:r>
+            <w:r w:rsidR="00517F90" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00606156" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your submission in eRA. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146BE054" w14:textId="77777777" w:rsidR="002B660A" w:rsidRPr="00E86D37" w:rsidRDefault="002B660A" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AC7C32B" w14:textId="4A0A50C9" w:rsidR="00732144" w:rsidRPr="00440CE2" w:rsidRDefault="0077172B" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4BAB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Procedures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> discussion</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1D18" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explains “how” </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6946" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the data is collected; it outlines the participant’s experience. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54DA5" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Describe, in</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2D12" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chronological order, all research activities involving </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54DA5" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>participants using</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51B50" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="0093703E" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>data collection tools described above</w:t>
+            </w:r>
+            <w:r w:rsidR="00785B58" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA230E" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="119E062A" w14:textId="42C9E47B" w:rsidR="00732144" w:rsidRPr="00440CE2" w:rsidRDefault="00732144" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Procedures </w:t>
+            </w:r>
+            <w:r w:rsidR="002D4BAB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should include the following information as applicable: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435E4D29" w14:textId="31862E8E" w:rsidR="00457A9D" w:rsidRPr="00DD0694" w:rsidRDefault="000A6D87" w:rsidP="00DD0694">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Where procedures will take place</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0EFB" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008049F4" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>in person at “X” location, online via “X” platform, phone call, etc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F08A53D" w14:textId="311964F9" w:rsidR="000A6D87" w:rsidRPr="00440CE2" w:rsidRDefault="00583FF5" w:rsidP="001A6023">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Include an estimate of the time each participant will spend completing the activities (in minutes or hours), the number of sessions the participant will engage in, and the total length of participation (in days, weeks, months, or years) from the beginning to the end of the study.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308C9EB5" w14:textId="44A8E6E3" w:rsidR="00C52259" w:rsidRPr="00440CE2" w:rsidRDefault="00AE0EFB" w:rsidP="000C6525">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any plans to conduct audio or video </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>recording</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of research participants. State whether audio/video recording is optional or mandatory for participation in the research</w:t>
+            </w:r>
+            <w:r w:rsidR="002C4EA2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Note, all recordings are identifiable. You will discuss in the </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4EA2" w:rsidRPr="002C4EA2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data Management</w:t>
+            </w:r>
+            <w:r w:rsidR="002C4EA2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section how the recording will be stored and </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5359">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any plans to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004E5359">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>deidentify</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E5359">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the recordings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11872E06" w14:textId="353A62AC" w:rsidR="00330B10" w:rsidRPr="00B23B60" w:rsidRDefault="000B1DA7" w:rsidP="00B23B60">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>If follow-up with participants is planned, discuss the procedures and under what circumstances follow-up will occur.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C52C147" w14:textId="257CD040" w:rsidR="009874C9" w:rsidRDefault="00FC53A1" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Study Design:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1824394963"/>
+        <w:placeholder>
+          <w:docPart w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="026DB712" w14:textId="169B3BD3" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4614F0F9" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3D41715B" w14:textId="0252190F" w:rsidR="009874C9" w:rsidRDefault="00E20A5B" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-616215470"/>
+        <w:placeholder>
+          <w:docPart w:val="8D6EE2177B4C49129CB3F897F9EC5C15"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="23FAF320" w14:textId="2DAC1229" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6D4DDC34" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6FB484F4" w14:textId="66119A3F" w:rsidR="00B2069E" w:rsidRPr="00CC0ED4" w:rsidRDefault="00287D07" w:rsidP="00BC5255">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">About the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A44A7" w:rsidRPr="007A119F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FAA12E" w14:textId="722702A2" w:rsidR="009238F6" w:rsidRPr="00440CE2" w:rsidRDefault="00AF1DF5" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Number of participants to be enrolled:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB71A5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style3"/>
+          </w:rPr>
+          <w:id w:val="1573618085"/>
+          <w:placeholder>
+            <w:docPart w:val="AF1D4C153ADD4683A62FDA37EF3B2AF7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AB71A5" w:rsidRPr="00DB29DF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3CB44F1B" w14:textId="154EE886" w:rsidR="00200126" w:rsidRDefault="00200126" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is there more than one </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2A5C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>participant group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB29DF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-2063406142"/>
+        <w:placeholder>
+          <w:docPart w:val="110DB6D7F1C340E8B03309D540946C55"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="69A607E1" w14:textId="77777777" w:rsidR="00052604" w:rsidRPr="00E2115B" w:rsidRDefault="00052604" w:rsidP="00052604">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="24BDCAA7" w14:textId="7F144D8E" w:rsidR="009874C9" w:rsidRDefault="0006591E" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If YES</w:t>
+      </w:r>
+      <w:r w:rsidR="0076163F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00200126" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>escribe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70784" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each group:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1701907142"/>
+        <w:placeholder>
+          <w:docPart w:val="4843866E84EC4231A3E41A6AF5992E82"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="469E96DE" w14:textId="3D7DF8C7" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4D0E9F8F" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5D449BEE" w14:textId="454FB991" w:rsidR="00B70784" w:rsidRPr="00440CE2" w:rsidRDefault="00B70784" w:rsidP="00FC53A1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Number to be enrolled in each group:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB71A5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1698071564"/>
+          <w:placeholder>
+            <w:docPart w:val="7488DD4B36B1492CB0BB78A71BA192ED"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DB29DF" w:rsidRPr="00DB29DF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="09E7A3D3" w14:textId="4DEA0592" w:rsidR="00AF1DF5" w:rsidRDefault="00200126" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Age range of participants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3E8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB71A5" w:rsidRPr="00DC3E8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE1EA79" w14:textId="6394DFE2" w:rsidR="009874C9" w:rsidRDefault="00B70784" w:rsidP="009874C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the ethnic distribution of participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1456208034"/>
+        <w:placeholder>
+          <w:docPart w:val="9F16094405E2465B8008C89C240EC3CB"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6B8B87AD" w14:textId="5D4DC741" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="62E0E5EA" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6365F41A" w14:textId="54CF2F34" w:rsidR="00C5528D" w:rsidRDefault="002E5C00" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List the inclusion criteria (criteria that must be met </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE110D" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for individuals to be enrolled in the study)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1713570846"/>
+        <w:placeholder>
+          <w:docPart w:val="00D56C08844E4F0885DCC40A8AD9A50C"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="38B0E7BA" w14:textId="2BE3F620" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="75B6AB26" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="65F08486" w14:textId="15C4D70C" w:rsidR="00C5528D" w:rsidRDefault="00BE110D" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>List the exclusion criteria (characteristics that would exclude</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9316B" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an otherwise eligible individual)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1687947560"/>
+        <w:placeholder>
+          <w:docPart w:val="0972EEF9F05F426984C26CCCC5E4F28F"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4A611B5F" w14:textId="7C766AEA" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0A63E5CE" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="77C802F0" w14:textId="451F4EDE" w:rsidR="000C4EE4" w:rsidRDefault="000C4EE4" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does the research recruit vulnerable populations? </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-2130774439"/>
+        <w:placeholder>
+          <w:docPart w:val="88DDBFAA819441178152BA6D805D4CFC"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0EFD1AAC" w14:textId="77777777" w:rsidR="00E2115B" w:rsidRPr="00E2115B" w:rsidRDefault="00E2115B" w:rsidP="00E2115B">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="28F5BAF3" w14:textId="742ADEC4" w:rsidR="004402B3" w:rsidRPr="00440CE2" w:rsidRDefault="00944F16" w:rsidP="004D392C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If YES,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D392C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004402B3" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>check all that apply</w:t>
+      </w:r>
+      <w:r w:rsidR="004D392C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="004402B3" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>some vulnerable populations cannot participate in Exempt research.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="002D2BCF" w:rsidRPr="002C3BCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>IRB website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D2BCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for details.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D392C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2031BC55" w14:textId="70827A1C" w:rsidR="000C4EE4" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="809988342"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004C5FB6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5555A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Minors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64989869" w14:textId="6B1FABC8" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1101181790"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D392C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5555A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pregnant women</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A4EBEE" w14:textId="6827192C" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-781730961"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D392C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5555A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F35C82C" w14:textId="2CFD6B3F" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1184786518"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004C5FB6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0E6B" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cognitively impaired individuals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4740CC65" w14:textId="50E85708" w:rsidR="00BD0E6B" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1728991386"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D392C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0E6B" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Educationally</w:t>
+      </w:r>
+      <w:r w:rsidR="000917E7" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or economically disadvantaged individuals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68365892" w14:textId="7BAD87D3" w:rsidR="00CC1322" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="64846961"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D392C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1322" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC1322" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>English speaking</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC1322" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D79263D" w14:textId="72588FA9" w:rsidR="00862E75" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-69651662"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D392C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00862E75" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Members of Native American groups or nations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3903EF7F" w14:textId="7982E1D4" w:rsidR="00CC1322" w:rsidRDefault="000B357E" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does the research involve </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4EDC" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>third party/secondary participant populations</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6D6E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? (If </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4EDC" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary participants </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6D6E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60AC4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asked to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="002C65AE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">private identifiable </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60AC4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information about </w:t>
+      </w:r>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60AC4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>family member or other social contact</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6D6E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, th</w:t>
+      </w:r>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at person is a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participant.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C65AE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="1525132249"/>
+        <w:placeholder>
+          <w:docPart w:val="8AC8B57B5330492FBD6FE3E6C0EA6085"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0939F27B" w14:textId="77777777" w:rsidR="00CD78AF" w:rsidRPr="00CD78AF" w:rsidRDefault="00CD78AF" w:rsidP="00CD78AF">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0C3C822E" w14:textId="1E7990E6" w:rsidR="00C5528D" w:rsidRDefault="00577C4B" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If YES, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>xplain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046BE224" w14:textId="751AD923" w:rsidR="002E4B61" w:rsidRPr="00F04944" w:rsidRDefault="002E4B61" w:rsidP="0041591C">
-[...61 lines deleted...]
-    <w:p w14:paraId="62EDA132" w14:textId="7F0C03F4" w:rsidR="00AF5DCA" w:rsidRPr="00045641" w:rsidRDefault="00AF5DCA" w:rsidP="00045641">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1266190922"/>
+        <w:placeholder>
+          <w:docPart w:val="5596F3651B144D139001E73AF684950F"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4AAB63B3" w14:textId="7D82567A" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2C1CA79D" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1063B25C" w14:textId="22A66CBF" w:rsidR="0026280D" w:rsidRPr="00CC0ED4" w:rsidRDefault="00B23ECE" w:rsidP="001A3B1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-        <w:spacing w:after="100" w:afterAutospacing="1"/>
-[...163 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052604">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Recruitment</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3EC5" w:rsidRPr="00052604">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Screening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052604">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> Methods</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B660A" w14:paraId="2D08EC07" w14:textId="77777777" w:rsidTr="00E22F32">
+      <w:tr w:rsidR="002B660A" w:rsidRPr="00440CE2" w14:paraId="74F073E6" w14:textId="77777777" w:rsidTr="00B23ECE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="2E95346C" w14:textId="694A71AB" w:rsidR="001C1B06" w:rsidRDefault="00E44073" w:rsidP="00DB7545">
+          <w:p w14:paraId="71DB3309" w14:textId="4F1A8153" w:rsidR="00C614AF" w:rsidRPr="00440CE2" w:rsidRDefault="00C614AF" w:rsidP="00C614AF">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">List all Key Personnel in this section. </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guidance for Recruitment can be found here: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00440CE2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Advertising and Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5F59DF90" w14:textId="77777777" w:rsidR="00C614AF" w:rsidRPr="008168B8" w:rsidRDefault="00C614AF" w:rsidP="002B660A">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AFEB297" w14:textId="4253689B" w:rsidR="00636D7C" w:rsidRPr="00440CE2" w:rsidRDefault="00636D7C" w:rsidP="00636D7C">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Submit any materials (such as emails, scripts, letters, or flyers) that will be used in this process</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4B7F" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003B07F9" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB2C9B1" w14:textId="23311DF4" w:rsidR="002B660A" w:rsidRPr="00440CE2" w:rsidRDefault="00636D7C" w:rsidP="00B54DA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Recruitment materials must be approved by the IRB in their final form, including any graphical elements, before they can be implemented. Audio and video recruitment materials should be accompanied by a script</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA7363">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>; only providing a link is not sufficient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14C2295C" w14:textId="6E5AB4AA" w:rsidR="00140168" w:rsidRDefault="00140168" w:rsidP="00F07D9A">
-      <w:pPr>
+    <w:p w14:paraId="40566C3F" w14:textId="5E8A642E" w:rsidR="00772C9E" w:rsidRPr="00440CE2" w:rsidRDefault="00772C9E" w:rsidP="00E113C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>What recruitment methods will be used in the research? (check all that apply)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2848396F" w14:textId="7E295274" w:rsidR="006A28BF" w:rsidRPr="00E22F32" w:rsidRDefault="00E22F32" w:rsidP="00E22F32">
+    <w:p w14:paraId="677EF54B" w14:textId="6709689D" w:rsidR="00EA6158" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="005A5B5C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="552511597"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00131EA4">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6158" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Flyer/poster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE97D20" w14:textId="77777777" w:rsidR="00131EA4" w:rsidRDefault="00820B6C" w:rsidP="005A5B5C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF7876" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe location(s) they will be posted</w:t>
+      </w:r>
+      <w:r w:rsidR="00131EA4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-2115893254"/>
+        <w:placeholder>
+          <w:docPart w:val="8DF7770D435E43138C1079933A80C928"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="213BF96D" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="14DC9049" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="587ED9CF" w14:textId="3473284B" w:rsidR="00772C9E" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1428109069"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00131EA4">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6158" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB43042" w14:textId="77777777" w:rsidR="00131EA4" w:rsidRDefault="00DF7876" w:rsidP="005A5B5C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6D1D" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe how you have access to the email addresses</w:t>
+      </w:r>
+      <w:r w:rsidR="00131EA4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Style3"/>
+        </w:rPr>
+        <w:id w:val="-1931806857"/>
+        <w:placeholder>
+          <w:docPart w:val="B0A00FC5F5CD41AAB7F7A1CB2C10F257"/>
+        </w:placeholder>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-262612771"/>
+            <w:placeholder>
+              <w:docPart w:val="DB36CC276EBD47F2B3236869B21EB7C6"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="05B06CAE" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+              <w:pPr>
+                <w:spacing w:before="120"/>
+                <w:ind w:left="360" w:firstLine="0"/>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:tab/>
+              </w:r>
+              <w:r w:rsidRPr="001F2FFA">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="8D7334"/>
+                </w:rPr>
+                <w:t>Enter Text Below:</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005D4F35">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="1C8B87DA" w14:textId="6391F5A0" w:rsidR="00DF7876" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+              <w:pPr>
+                <w:ind w:left="360"/>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="18AEC2E3" w14:textId="3DE90300" w:rsidR="00EA6158" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1264444076"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00131EA4">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6158" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Social media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48335095" w14:textId="16FCFB38" w:rsidR="004C5FB6" w:rsidRDefault="00EB6D1D" w:rsidP="004C5FB6">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Style3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>List platforms</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5FB6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00131EA4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="116033244"/>
+        <w:placeholder>
+          <w:docPart w:val="7074E6E3F9EA4310BB82AEB53A85067B"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="04CA6071" w14:textId="778BC5E1" w:rsidR="004C5FB6" w:rsidRPr="005D4F35" w:rsidRDefault="004C5FB6" w:rsidP="004C5FB6">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D4F35">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="37A3B374" w14:textId="000DE896" w:rsidR="004C5FB6" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="004C5FB6">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="394EE4DB" w14:textId="67FF93B1" w:rsidR="0008704F" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1427729484"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00131EA4">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97FD2" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In-person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4C9E4A" w14:textId="742D8682" w:rsidR="00C5528D" w:rsidRDefault="00EB6D1D" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidR="00161028">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the in-person recruitment scenario.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-2051600082"/>
+        <w:placeholder>
+          <w:docPart w:val="1DC315B934FE4930AEE70E1796450CEB"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="34982DC9" w14:textId="743DAE17" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4D213A2E" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="60DA64CB" w14:textId="46BB3CED" w:rsidR="00E97FD2" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1694419572"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00161028">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3268C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Third party participant portals (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0ACA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3268C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Prolific</w:t>
+      </w:r>
+      <w:r w:rsidR="005272D1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507E6D33" w14:textId="131B1F9C" w:rsidR="00A72982" w:rsidRDefault="00062BDD" w:rsidP="00A72982">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Style3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>List</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the service(s) used</w:t>
+      </w:r>
+      <w:r w:rsidR="00161028">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0222">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161028">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1804844578"/>
+        <w:placeholder>
+          <w:docPart w:val="D2BAEDFF860544CD91FC9896CB791EF4"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="18722C0B" w14:textId="1C06EB52" w:rsidR="00A72982" w:rsidRPr="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6F107025" w14:textId="77777777" w:rsidR="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="09708815" w14:textId="7DD978B7" w:rsidR="00097EBF" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-994647144"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00437E71">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00097EBF" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>SONA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA81757" w14:textId="2C62195C" w:rsidR="00097EBF" w:rsidRPr="00440CE2" w:rsidRDefault="00097EBF" w:rsidP="005A5B5C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-2113818282"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008617BA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC5644A" w14:textId="4F5F769F" w:rsidR="00437E71" w:rsidRDefault="00097EBF" w:rsidP="005A5B5C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-66115527"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008617BA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00007D39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Paid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F07E4FA" w14:textId="4293A022" w:rsidR="00437E71" w:rsidRDefault="00F55ACC" w:rsidP="00380BF0">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1067766304"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0064305E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0064305E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3258710D" w14:textId="7896050F" w:rsidR="0064305E" w:rsidRDefault="0064305E" w:rsidP="005A5B5C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Style3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Explain/describe</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0222">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="219405961"/>
+        <w:placeholder>
+          <w:docPart w:val="41A0C3DCC41A4AFE81999618361B1374"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4F920256" w14:textId="77777777" w:rsidR="00A72982" w:rsidRPr="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2F707595" w14:textId="77777777" w:rsidR="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1BA6E9E6" w14:textId="6EF7101B" w:rsidR="00062BDD" w:rsidRDefault="00D77DD4" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will participants </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6377" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be screened for inclusion/exclusion criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6377" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>informed consent (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pre-screening</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6377" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-1283186700"/>
+        <w:placeholder>
+          <w:docPart w:val="8DCD7C92FDEE4C55AA781445D23589A0"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="18F75B61" w14:textId="77777777" w:rsidR="00CD78AF" w:rsidRPr="00CD78AF" w:rsidRDefault="00CD78AF" w:rsidP="00CD78AF">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="78EF2DE7" w14:textId="042903B8" w:rsidR="00C5528D" w:rsidRDefault="005A5B5C" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If YES, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00802566" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>escribe how the pre-screening will take place</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808FD" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and by whom</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BC1" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. phone call </w:t>
+      </w:r>
+      <w:r w:rsidR="00860165" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BC1" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> study staff, </w:t>
+      </w:r>
+      <w:r w:rsidR="00860165" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a link to questionnaire included in recruitment materials, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="344825554"/>
+        <w:placeholder>
+          <w:docPart w:val="1D318F02D3BC42519BF08B4E2A0073A1"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="26EDCFF0" w14:textId="0A29996A" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0C4F03F4" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2FA56890" w14:textId="0ED575C0" w:rsidR="00A33C6B" w:rsidRPr="00975698" w:rsidRDefault="00B23ECE" w:rsidP="001A3B1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>General Research Staff</w:t>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD78AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Compensation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A28BF" w14:paraId="670CF43D" w14:textId="77777777" w:rsidTr="00E866C6">
+      <w:tr w:rsidR="002B660A" w:rsidRPr="00440CE2" w14:paraId="3DE51773" w14:textId="77777777" w:rsidTr="00B23ECE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="025827A8" w14:textId="2B52A5D1" w:rsidR="006A28BF" w:rsidRPr="006A28BF" w:rsidRDefault="006A28BF" w:rsidP="006A28BF">
+          <w:p w14:paraId="2CB88578" w14:textId="39D2F986" w:rsidR="002B660A" w:rsidRPr="00440CE2" w:rsidRDefault="00483F05" w:rsidP="002B660A">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A28BF">
-[...3 lines deleted...]
-              <w:t>General Research Staff are individuals who are engaged in the conduct of the research but are not Key Personnel (e.g., students who rotate every semester in a lab). These individuals do not need to be named, but their specific responsibilities should be described here. These individuals have the same training requirements (CITI)</w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compensation </w:t>
             </w:r>
-            <w:r w:rsidR="004A1B1B">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> and Conflicts of Interest reporting</w:t>
+            <w:r w:rsidR="002B660A" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can be calculated on an hourly </w:t>
             </w:r>
-            <w:r w:rsidR="00543930">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (DEPA)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002B660A" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>basis</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A28BF">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> as Key Personnel; it is the PI’s responsibility to ensure this training is complete. </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002B660A" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or an amount can be allotted per visit, assessment, etc. Use the calculation that is easiest for you to use and </w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-              <w:t>If you have General Research Staff for your protocol, list how many, state training responsibilities, and describe their activities here.</w:t>
+            <w:r w:rsidR="005A2AE8" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>participants</w:t>
             </w:r>
-            <w:r w:rsidRPr="3948CD28">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="002B660A" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to understand.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3948CD28">
-[...69 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77B96737" w14:textId="41B46704" w:rsidR="00F55C61" w:rsidRDefault="00F55C61" w:rsidP="00F565C2">
-      <w:pPr>
+    <w:p w14:paraId="3DD6B768" w14:textId="212BBF20" w:rsidR="0052067D" w:rsidRDefault="0052067D" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will participants be compensated?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CD709" w14:textId="43D852FB" w:rsidR="00D169F2" w:rsidRDefault="004076D6" w:rsidP="004076D6">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-167407896"/>
+        <w:placeholder>
+          <w:docPart w:val="72B61F716E4841DCABD3698194DF55D6"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="554225CE" w14:textId="77777777" w:rsidR="00CD78AF" w:rsidRPr="00CD78AF" w:rsidRDefault="00CD78AF" w:rsidP="00CD78AF">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4150A3D5" w14:textId="4CF4F095" w:rsidR="00EA6ED7" w:rsidRPr="00440CE2" w:rsidRDefault="00EA6ED7" w:rsidP="0019275A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, explain/describe: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563C8624" w14:textId="7C9DA16A" w:rsidR="00C5528D" w:rsidRDefault="0052067D" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3331" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F016AA" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6AFF" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hourly rate, visit rate</w:t>
+      </w:r>
+      <w:r w:rsidR="00483F05" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, and study total if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C012D7" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5FC7" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1857075406"/>
+        <w:placeholder>
+          <w:docPart w:val="A7C68F19F5CB437E9B08B9179757D297"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="10729DAF" w14:textId="4DB5E5C5" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="519B3B5C" w14:textId="507E53C3" w:rsidR="00241EB5" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="52164373" w14:textId="065ED79B" w:rsidR="00C5528D" w:rsidRDefault="00F7135D" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In what format will compensation be provided? (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47B70" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cash, gift card, check, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1795662331"/>
+        <w:placeholder>
+          <w:docPart w:val="7252E2F59F1C40E8B78ED5F85A5EC733"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="20773372" w14:textId="6347BC78" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="371CFD19" w14:textId="568DD6D3" w:rsidR="00CD78AF" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="072DA81C" w14:textId="633F90CA" w:rsidR="00C5528D" w:rsidRDefault="0052067D" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D3331" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidR="00380BF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and how</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3331" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will compensation be provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47B70" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1839298144"/>
+        <w:placeholder>
+          <w:docPart w:val="3EAB1502C0C9447C9639DBA68BFEB1B8"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="11B52DBE" w14:textId="58A68448" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="39C22175" w14:textId="1914C72E" w:rsidR="00CD78AF" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="077FD117" w14:textId="785F5460" w:rsidR="00C5528D" w:rsidRDefault="00BA6AEC" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How/why is the compensation method and amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00F016AA" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>appropriate for the participant population and study activities?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="182171768"/>
+        <w:placeholder>
+          <w:docPart w:val="309DF333298743618080ECF4A73D3C60"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1D4423E3" w14:textId="2CE27A6F" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5A218C9C" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2FEE7A98" w14:textId="575D00DE" w:rsidR="00B2069E" w:rsidRPr="00975698" w:rsidRDefault="00B23ECE" w:rsidP="001A3B1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Exempt Categories: </w:t>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD78AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Consent</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="154"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901D1F" w14:paraId="288919A5" w14:textId="77777777" w:rsidTr="6CE5DD53">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001E360C" w:rsidRPr="00440CE2" w14:paraId="687F0B22" w14:textId="77777777" w:rsidTr="00761202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="247D4833" w14:textId="02B33F50" w:rsidR="00901D1F" w:rsidRDefault="00901D1F" w:rsidP="00901D1F">
+          <w:p w14:paraId="4565ABDD" w14:textId="3D2DD7DB" w:rsidR="001E360C" w:rsidRPr="00440CE2" w:rsidRDefault="001E360C" w:rsidP="00761202">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Indicate the Exempt </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Depending on the populations being studied, multiple versions of the informed consent/assent/</w:t>
             </w:r>
-            <w:r w:rsidR="000B7C86">
-[...3 lines deleted...]
-              <w:t>Category</w:t>
+            <w:r w:rsidR="00B61572">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">parent </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">(ies) that apply to this research. </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">permission forms may be needed (e.g., screening, study participation, multiple phases, multiple study groups, assent form for minors of different age groups). If different forms </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-              <w:t>Note</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>will be</w:t>
             </w:r>
-            <w:r w:rsidR="00E15694">
-[...240 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> used, they should be identified here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C63D539" w14:textId="77777777" w:rsidR="00901D1F" w:rsidRDefault="00901D1F" w:rsidP="00A12104">
-      <w:pPr>
+    <w:p w14:paraId="016C8DF8" w14:textId="663BC9A9" w:rsidR="00BA3659" w:rsidRDefault="00BA3659" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>How will consent be obtained</w:t>
+      </w:r>
+      <w:r w:rsidR="00593A56" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
+    <w:p w14:paraId="1A043C53" w14:textId="7FFBFE62" w:rsidR="00BA3659" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="003C5B40">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1125127184"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B50515">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005D5E9E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3659" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In person with a signed consent form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784C22CF" w14:textId="6471A0AE" w:rsidR="00C5528D" w:rsidRDefault="00593A56" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00775756" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Where will the consent process take place?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-464502480"/>
+        <w:placeholder>
+          <w:docPart w:val="2EC3F8AA84A546E3AB084A2582596B33"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="080D02DD" w14:textId="162DDB8B" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1D578015" w14:textId="423000F0" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:after="120"/>
+            <w:ind w:left="360"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="487FD8C1" w14:textId="75D2203B" w:rsidR="00C5528D" w:rsidRDefault="00775756" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Who will obtain informed consent?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-510060072"/>
+        <w:placeholder>
+          <w:docPart w:val="D90032391B274067B6DD1EBA8E4944DA"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5B24951A" w14:textId="6DC8B976" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1CDA7927" w14:textId="0BAD717D" w:rsidR="00AE39B2" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6286876C" w14:textId="6E5839E7" w:rsidR="00BA3659" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-789128983"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B50515">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005D5E9E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004335FA" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote with </w:t>
+      </w:r>
+      <w:r w:rsidR="00593A56" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>verbal</w:t>
+      </w:r>
+      <w:r w:rsidR="004335FA" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3879C50F" w14:textId="11B2EFFD" w:rsidR="00C5528D" w:rsidRDefault="00775756" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Where will the consent process take place?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="730192642"/>
+        <w:placeholder>
+          <w:docPart w:val="440A5DF25F8647888BE712191E27EEE5"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="290F6616" w14:textId="6357C051" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="73BA4DB5" w14:textId="1277A305" w:rsidR="00EA0968" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="56CA37E8" w14:textId="38A21DDB" w:rsidR="00C5528D" w:rsidRDefault="00775756" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Who will obtain informed consent</w:t>
+      </w:r>
+      <w:r w:rsidR="000659EF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="53274120"/>
+        <w:placeholder>
+          <w:docPart w:val="C7A0E33F9F71440E8436C08689A018E6"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="142F2838" w14:textId="66D364AD" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0EFE006D" w14:textId="324B701E" w:rsidR="000659EF" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2C0D4B54" w14:textId="25418E5A" w:rsidR="004335FA" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="001A3B1D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-653829758"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A360EF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005D5E9E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00593A56" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Included at the beginning of a survey with “click to consent” option</w:t>
+      </w:r>
+      <w:r w:rsidR="000659EF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237E8AD2" w14:textId="77777777" w:rsidR="000C03EB" w:rsidRDefault="000C03EB" w:rsidP="000C03EB">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe the steps that will be taken to minimize the possibility of coercion or undue influence.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="789165523"/>
+        <w:placeholder>
+          <w:docPart w:val="87D5CC4E682E4206908F05847AE23122"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="665CA5E3" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="48A062BF" w14:textId="26E916D2" w:rsidR="000C03EB" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5D595204" w14:textId="4D4F77E5" w:rsidR="00AE4438" w:rsidRPr="00440CE2" w:rsidRDefault="00AE4438" w:rsidP="00EA0968">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the research </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33DEF" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>involves minors, describe how Assent will be obtained</w:t>
+      </w:r>
+      <w:r w:rsidR="00F824C2" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from minors and Parent Permission will be obtained. </w:t>
+      </w:r>
+      <w:r w:rsidR="006238C1" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See the HRP-211 Initial Application/Appendix for Minors for one parent providing permission information. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1706398442"/>
+        <w:placeholder>
+          <w:docPart w:val="FFF06F9C41D744AAB95D3FA6D7482AFB"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="172B74E5" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="359B9DF1" w14:textId="6E028C0F" w:rsidR="008C38EE" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7C1D8B2C" w14:textId="0331EFBA" w:rsidR="00457EEF" w:rsidRDefault="00457EEF" w:rsidP="00EA0968">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If applicable, describe the process for obtaining informed consent for participants who do not speak English. Discuss the qualifications of the consent form translator.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6419C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include the translated consent form(s) in your submission. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1702706853"/>
+        <w:placeholder>
+          <w:docPart w:val="82EE79F011FE426DA275583340A2CE3E"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0C403A37" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="40E5AA68" w14:textId="4E4555EA" w:rsidR="00A95526" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="71194B5F" w14:textId="23FDECDB" w:rsidR="00D541F0" w:rsidRDefault="00961898" w:rsidP="00A47304">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Will students/subordinates of the Principal Investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00196D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enrolled?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="687563785"/>
+        <w:placeholder>
+          <w:docPart w:val="8B65CF798F304505AA5767B96F9AD909"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0722887C" w14:textId="77777777" w:rsidR="00CD78AF" w:rsidRPr="006F252C" w:rsidRDefault="00CD78AF" w:rsidP="00CD78AF">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="35692798" w14:textId="4407A8DB" w:rsidR="00C5528D" w:rsidRDefault="008863B1" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If YES, explain how </w:t>
+      </w:r>
+      <w:r w:rsidR="0051458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coercion will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avoided when enrolling this population. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="284707602"/>
+        <w:placeholder>
+          <w:docPart w:val="2B9E734A2003499397CC9856075933FE"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1CEE8773" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="78F4C843" w14:textId="257D6C5A" w:rsidR="00777CD0" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:after="120"/>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...955 lines deleted...]
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="154"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E96833" w14:paraId="357480C3" w14:textId="77777777" w:rsidTr="00FC6159">
+      <w:tr w:rsidR="003F6829" w:rsidRPr="00440CE2" w14:paraId="04FAE282" w14:textId="77777777" w:rsidTr="003F6829">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="49B81117" w14:textId="77777777" w:rsidR="00E96833" w:rsidRDefault="00E96833" w:rsidP="00FC6159">
+          <w:p w14:paraId="4F36D0F3" w14:textId="2881E148" w:rsidR="003F6829" w:rsidRPr="00440CE2" w:rsidRDefault="003F6829" w:rsidP="003F6829">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1524">
-[...3 lines deleted...]
-              <w:t>Explain if there are grants, funding or other financial support (e.g., This research is being funded by [</w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the research involves </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>i</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00440CE2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>deception</w:t>
+              </w:r>
+              <w:r w:rsidR="0090368B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="0090368B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>or incomplete disclosure</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00440CE2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> participants must consent to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA1524">
-[...3 lines deleted...]
-              <w:t>nsert name of sponsor].) If the research is not funded, enter none.</w:t>
+            <w:r w:rsidR="008C14C4" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>deception,</w:t>
+            </w:r>
+            <w:r w:rsidR="009520CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and they must be debriefed </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC20EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>at the end of their participation.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The consent </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5869">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must explain</w:t>
+            </w:r>
+            <w:r w:rsidR="00417B91">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the purpose of the research or an aspect of the research is being withheld </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> participants</w:t>
+            </w:r>
+            <w:r w:rsidR="00417B91">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Your debriefing must include confirming the participant continues to consent to the research. Submit the debriefing form or script to the IRB for review. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7365B74C" w14:textId="77777777" w:rsidR="00E96833" w:rsidRPr="00E96833" w:rsidRDefault="00E96833" w:rsidP="004076D6">
+    <w:p w14:paraId="52C046D8" w14:textId="49D939EE" w:rsidR="003F6829" w:rsidRPr="003F6829" w:rsidRDefault="003970AD" w:rsidP="003970AD">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Does the research involve deception</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5F96">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="1879202757"/>
+        <w:placeholder>
+          <w:docPart w:val="A1D3EBFF2F084BB29F31DF4078BE03C2"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7C086361" w14:textId="1CF0E578" w:rsidR="006F252C" w:rsidRPr="006F252C" w:rsidRDefault="005A253A" w:rsidP="006F252C">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="68FBB06F" w14:textId="401632E3" w:rsidR="00C5528D" w:rsidRDefault="000E5F96" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">If YES, explain why the </w:t>
+      </w:r>
+      <w:r w:rsidR="009520CE">
+        <w:t>deception is necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="941335846"/>
+        <w:placeholder>
+          <w:docPart w:val="3D20A06F5A2E47F6A6AF861C90DF496D"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="060DFDE8" w14:textId="305FDF06" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="69E06D6E" w14:textId="5AA54069" w:rsidR="008C14C4" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="17876107" w14:textId="5FD03CFB" w:rsidR="00B2069E" w:rsidRPr="003A69E6" w:rsidRDefault="00B23ECE" w:rsidP="000C03EB">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-        <w:rPr>
-[...2995 lines deleted...]
-      <w:r>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF694D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
         <w:t>Data management</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="30"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009238F6" w14:paraId="0BBC908D" w14:textId="77777777" w:rsidTr="00B23ECE">
+      <w:tr w:rsidR="009238F6" w:rsidRPr="00440CE2" w14:paraId="0BBC908D" w14:textId="77777777" w:rsidTr="00B23ECE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="75B6F8B6" w14:textId="77777777" w:rsidR="00FC0B31" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+          <w:p w14:paraId="75B6F8B6" w14:textId="1D6B0722" w:rsidR="00FC0B31" w:rsidRPr="00440CE2" w:rsidRDefault="009238F6" w:rsidP="009238F6">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F2D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTE: This section addresses the regulatory requirement </w:t>
+              <w:t xml:space="preserve">This section addresses the regulatory requirement </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0B31">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FC0B31" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>for Limited IRB Review of certain Exempt categories</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F2D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D43DD15" w14:textId="77777777" w:rsidR="00FC0B31" w:rsidRDefault="00FC0B31" w:rsidP="009238F6">
+          <w:p w14:paraId="7D43DD15" w14:textId="77777777" w:rsidR="00FC0B31" w:rsidRPr="000C03EB" w:rsidRDefault="00FC0B31" w:rsidP="009238F6">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37A94F1A" w14:textId="4F1FA0C2" w:rsidR="009238F6" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+          <w:p w14:paraId="75B9889F" w14:textId="0EA2C315" w:rsidR="00D3275B" w:rsidRDefault="003A0130" w:rsidP="009238F6">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F2D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FC53C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">Confidentiality refers to the safeguarding of data about </w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Confidentiality is about information/data or specimens.</w:t>
             </w:r>
-            <w:r w:rsidR="005A2AE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FC53C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It refers to the handling of information/data or specimens that a person has disclosed or provided in a relationship of trust, with the expectation that it/they will not be </w:t>
+            </w:r>
+            <w:r w:rsidR="005C53EB" w:rsidRPr="00FC53C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>disclosed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC53C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to others without permission</w:t>
+            </w:r>
+            <w:r w:rsidR="000312F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="501C3C49" w14:textId="77777777" w:rsidR="003A0130" w:rsidRPr="007B541A" w:rsidDel="004B466F" w:rsidRDefault="003A0130" w:rsidP="009238F6">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285343D8" w14:textId="31600D18" w:rsidR="005A094D" w:rsidRPr="00EE326A" w:rsidRDefault="00FB0265" w:rsidP="009238F6">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>participants</w:t>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE326A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Key Terms:</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F2D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="4055F247" w14:textId="616360DF" w:rsidR="00FB0265" w:rsidRDefault="00FB0265" w:rsidP="009238F6">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE326A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Identifiable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – data/specimens</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE32C7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be directly </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6EFD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">labeled with personally identifiable information. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F58FA6E" w14:textId="26C12EEF" w:rsidR="00CE4001" w:rsidRDefault="00CE4001" w:rsidP="009238F6">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE326A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Coded</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00206EA1" w:rsidDel="004B466F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Describe where data will be stored, who will have access to the data, and measures taken to secure the data. </w:t>
+            <w:r w:rsidR="00363083">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>–</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-              <w:t>For hardcopy data, CDs, tapes, etc., describe any physical safeguards that will be in place. For example: locked cabinet/office, data de-identified by research team, data coded by research team.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-              <w:t>For electronic data</w:t>
+            <w:r w:rsidR="00363083" w:rsidRPr="00363083">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>data</w:t>
             </w:r>
-            <w:r w:rsidR="002356E5">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="00363083">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/specimens will</w:t>
             </w:r>
-            <w:r w:rsidR="00880052">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">state that files will be password protected, encrypted, on a secure network, </w:t>
+            <w:r w:rsidR="009B4C8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
             </w:r>
-            <w:r w:rsidR="00574634">
-[...3 lines deleted...]
-              <w:t>etc.</w:t>
+            <w:r w:rsidR="00322AAA" w:rsidRPr="00FC53C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>labeled with a code that the research team can link to personal identifying information.</w:t>
             </w:r>
-            <w:r w:rsidR="00880052">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00363083" w:rsidRPr="00363083">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75B9889F" w14:textId="77777777" w:rsidR="00D3275B" w:rsidRPr="00206EA1" w:rsidDel="004B466F" w:rsidRDefault="00D3275B" w:rsidP="009238F6">
+          <w:p w14:paraId="0EA5A5A1" w14:textId="38F85360" w:rsidR="009B4C8E" w:rsidRPr="00CE4001" w:rsidRDefault="009B4C8E" w:rsidP="009238F6">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE326A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Deidentified</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4C8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data/specimens</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE326A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE326A" w:rsidRPr="00FC53C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>will not be labeled with any personal identifying information, nor with a code that the research team can link to personal identifying information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70489E8D" w14:textId="77777777" w:rsidR="009238F6" w:rsidRPr="007B541A" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C11C6E0" w14:textId="13C02AA5" w:rsidR="009238F6" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+          <w:p w14:paraId="2CF76C87" w14:textId="0BD144A9" w:rsidR="009238F6" w:rsidRPr="00440CE2" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00206EA1" w:rsidDel="004B466F">
-[...3 lines deleted...]
-              <w:t>For coded data</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If portable devices or media (e.g., laptops, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00206EA1">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (data where a link between the </w:t>
+            <w:r w:rsidR="008C0A34">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>mobile devices,</w:t>
             </w:r>
-            <w:r w:rsidR="005A2AE8">
-[...3 lines deleted...]
-              <w:t>participants</w:t>
+            <w:r w:rsidR="00AA594D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00206EA1">
-[...3 lines deleted...]
-              <w:t>' identities and a code number is maintained</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) must be employed for data collection and/or storage, </w:t>
             </w:r>
-            <w:r w:rsidR="001E13F8">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> – </w:t>
+            <w:r w:rsidR="007B541A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>note</w:t>
             </w:r>
-            <w:r w:rsidR="0002205C">
-[...57 lines deleted...]
-              <w:t>later in this section.)</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="510775D6" w14:textId="77777777" w:rsidR="009238F6" w:rsidRPr="00206EA1" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
-[...66 lines deleted...]
-          <w:p w14:paraId="2B0B40B3" w14:textId="77777777" w:rsidR="009238F6" w:rsidRPr="002F2D51" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+          <w:p w14:paraId="69BDDBB5" w14:textId="4FFDC1E9" w:rsidR="009238F6" w:rsidRPr="00440CE2" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F2D51" w:rsidDel="004B466F">
-[...3 lines deleted...]
-              <w:t>Describe how any confidential information on portable media will be encrypted.</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loss or theft should be </w:t>
+            </w:r>
+            <w:r w:rsidR="007B541A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>addressed in the Risks section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BDDBB5" w14:textId="77777777" w:rsidR="009238F6" w:rsidRPr="002F2D51" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+          <w:p w14:paraId="33A28FF0" w14:textId="77777777" w:rsidR="009238F6" w:rsidRDefault="009238F6" w:rsidP="009238F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F2D51" w:rsidDel="004B466F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Loss or theft should be included above as a risk. </w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Loss or theft of a device containing identifiable or sensitive information – even if temporary – must be reported to the IRB (via eRA as a Reportable Event).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A28FF0" w14:textId="77777777" w:rsidR="009238F6" w:rsidRPr="002F2D51" w:rsidDel="004B466F" w:rsidRDefault="009238F6" w:rsidP="009238F6">
+          <w:p w14:paraId="11F1FE7C" w14:textId="0EF2E689" w:rsidR="005E626D" w:rsidRPr="00D61470" w:rsidRDefault="007B541A" w:rsidP="00D61470">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F2D51" w:rsidDel="004B466F">
-[...69 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B541A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Dest</w:t>
+              <w:t>Do not</w:t>
             </w:r>
-            <w:r w:rsidR="00465566" w:rsidRPr="003A639F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">roying </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> store data</w:t>
             </w:r>
-            <w:r w:rsidR="001A2548" w:rsidRPr="003A639F">
-[...5 lines deleted...]
-              <w:t>the key to the code for coded data will de-identify a coded dataset</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on portable devices</w:t>
             </w:r>
-            <w:r w:rsidR="001A2548">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> long-term</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00206EA1" w:rsidDel="004B466F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">If the </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data must be saved </w:t>
             </w:r>
-            <w:r w:rsidR="001A2548">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">de-identified </w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>to a CU</w:t>
             </w:r>
-            <w:r w:rsidRPr="00206EA1" w:rsidDel="004B466F">
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2AE8">
-[...3 lines deleted...]
-              <w:t>Participants</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="00610E7B">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> must give permission for their</w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>oulder</w:t>
             </w:r>
-            <w:r w:rsidR="007D355E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> identifiable</w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> server and accessed remotely using VPN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00610E7B">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> data to be used for future research. </w:t>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as soon as possible</w:t>
             </w:r>
-            <w:r w:rsidR="007D355E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Contact the IRB for more information about storage of data for future research. </w:t>
+            <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DEAC71F" w14:textId="56CE2516" w:rsidR="009238F6" w:rsidRDefault="009238F6" w:rsidP="009238F6">
-      <w:pPr>
+    <w:p w14:paraId="64849C93" w14:textId="6BA93648" w:rsidR="00086017" w:rsidRDefault="00297BCB" w:rsidP="006B3F35">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What identifiers </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6C44">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>will be collected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37F62162" w14:textId="0F39989B" w:rsidR="00AF79D0" w:rsidRPr="008426F5" w:rsidRDefault="00B23ECE" w:rsidP="00B23ECE">
+    <w:p w14:paraId="5594546D" w14:textId="77777777" w:rsidR="001B6C44" w:rsidRDefault="001B6C44" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001B6C44" w:rsidSect="0070233F">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="991" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521FF68F" w14:textId="43701611" w:rsidR="00447573" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1212384818"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00724E7B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00724E7B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00447573">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>None</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7007C396" w14:textId="701EEA2F" w:rsidR="00276215" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-448552657"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00724E7B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00724E7B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF73FD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16204B99" w14:textId="008E843F" w:rsidR="00AF73FD" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-4139141"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00724E7B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00724E7B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF73FD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C5392E" w14:textId="02C9F68D" w:rsidR="00761F56" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1081448802"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00724E7B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00724E7B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00761F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Telephone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEC38F2" w14:textId="2957484D" w:rsidR="00A1662E" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-563566386"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00724E7B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00724E7B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00761F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1662E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C0E644" w14:textId="7F7B3DD1" w:rsidR="00A1662E" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-34358419"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00724E7B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1662E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Social security number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B826FE" w14:textId="427CB11A" w:rsidR="00322B16" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1939874376"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00322B16">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="00761F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of Birth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F353AF2" w14:textId="3FFB0090" w:rsidR="00B818F1" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-233932810"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B818F1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="00422B45">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, student, or employee ID numbers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A52FD14" w14:textId="6721B948" w:rsidR="00422B45" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="549036107"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00422B45">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bank account/Credit card numbers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD95A2D" w14:textId="42337581" w:rsidR="00422B45" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1856533791"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7573">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vehicle </w:t>
+      </w:r>
+      <w:r w:rsidR="0084058A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ID/license plate numbers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C19697" w14:textId="487BA71B" w:rsidR="00AB4477" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1935504795"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14790">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Personal websites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1E7E12" w14:textId="788F7A8D" w:rsidR="0084058A" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="755793600"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0084058A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IP Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099A4196" w14:textId="38E700AC" w:rsidR="0084058A" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1268498567"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0084058A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fingerprint/Voiceprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB73155" w14:textId="35DF3B73" w:rsidR="005F37C9" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-828673638"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005F37C9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Full face images</w:t>
+      </w:r>
+      <w:r w:rsidR="000557E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (still or video)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BDC0D3" w14:textId="4AC3A33D" w:rsidR="000557E5" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-678193673"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F0CF0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000557E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Audio recordings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3677C592" w14:textId="77777777" w:rsidR="001B6C44" w:rsidRDefault="001B6C44" w:rsidP="006B3F35">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001B6C44" w:rsidSect="001B6C44">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="991" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DEB6BB" w14:textId="7B8C546F" w:rsidR="00086017" w:rsidRDefault="001D11D4" w:rsidP="006B3F35">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will the data be coded? </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="2044939483"/>
+        <w:placeholder>
+          <w:docPart w:val="63D3ADEF738E428FB4A9CF01D8E2E3F5"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="64DCA00E" w14:textId="77777777" w:rsidR="004F0CF0" w:rsidRPr="006F252C" w:rsidRDefault="004F0CF0" w:rsidP="004F0CF0">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="428F9E24" w14:textId="4EAF015E" w:rsidR="00D20D4C" w:rsidRDefault="00CF07A9" w:rsidP="00922E07">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>YES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00922E07" w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>escribe how the key to the code will be store</w:t>
+      </w:r>
+      <w:r w:rsidR="008E01C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00922E07" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="2146998735"/>
+        <w:placeholder>
+          <w:docPart w:val="205C615576F4426F8FFA72F690A13C17"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="79E9CB98" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4FB5E6EF" w14:textId="0DC9FF43" w:rsidR="00922E07" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="46EB7510" w14:textId="347B61D5" w:rsidR="00C5528D" w:rsidRDefault="008E01C8" w:rsidP="00A72982">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Describe how and when the data will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>deidentified</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (by deleting the key to the code).</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1822541572"/>
+        <w:placeholder>
+          <w:docPart w:val="7E00E47773C64D2BA4F0C9340F2260A3"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2C0B2FE9" w14:textId="29734A05" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="199E025F" w14:textId="5A9E5409" w:rsidR="008E01C8" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="57965533" w14:textId="3645DBF2" w:rsidR="00C5528D" w:rsidRDefault="00CF07A9" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, explain why the data cannot be coded. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1513573660"/>
+        <w:placeholder>
+          <w:docPart w:val="FFBF90FEE3C048039E6D3D0C32B33BF5"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="394FE354" w14:textId="5EBEC4F2" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="087E3A31" w14:textId="01C505B3" w:rsidR="00CF07A9" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1731BA44" w14:textId="0EB2E527" w:rsidR="00C5528D" w:rsidRDefault="006361C2" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe how and when the data will be destroyed.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-173421582"/>
+        <w:placeholder>
+          <w:docPart w:val="9F265D41D3FD45C0B25344F928A85F02"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="335F460D" w14:textId="4A64C6F6" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="36989BCB" w14:textId="58A9E69D" w:rsidR="006361C2" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4AC19C70" w14:textId="4A50E6A5" w:rsidR="00922E07" w:rsidRDefault="00DF1FEE" w:rsidP="006B3F35">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will any hard</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5179">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copy data be collected (e.g., signed consent forms, paper co</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41FEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>py questionnaires, etc.)?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Style3"/>
+        </w:rPr>
+        <w:id w:val="1683780650"/>
+        <w:placeholder>
+          <w:docPart w:val="A2A91B594E4C4014B5EB49FC536A01A2"/>
+        </w:placeholder>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8D7334"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:id w:val="-1333902169"/>
+            <w:placeholder>
+              <w:docPart w:val="90BD8542DE224630AAFAAFED75DF06EC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="Yes" w:value="Yes"/>
+              <w:listItem w:displayText="No" w:value="No"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:color w:val="C00000"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="6FF741FE" w14:textId="63E4E7F0" w:rsidR="00940F42" w:rsidRPr="00510A29" w:rsidRDefault="00510A29" w:rsidP="00940F42">
+              <w:pPr>
+                <w:spacing w:before="120" w:after="120"/>
+                <w:ind w:firstLine="0"/>
+                <w:rPr>
+                  <w:rStyle w:val="Dropdown"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Dropdown"/>
+                </w:rPr>
+                <w:t>Click to c</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004678C0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="8D7334"/>
+                </w:rPr>
+                <w:t>hoose an item.</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="774F24C2" w14:textId="3E59DAFA" w:rsidR="00C5528D" w:rsidRDefault="0023380E" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46D76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>describe the</w:t>
+      </w:r>
+      <w:r w:rsidR="00001DF9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hard copy data</w:t>
+      </w:r>
+      <w:r w:rsidR="008977F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and how it</w:t>
+      </w:r>
+      <w:r w:rsidR="00001DF9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be store</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3E00">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="002E197B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E197B" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(e.g., locked cabinet/office, data will be deidentified or coded by study team before storage, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1638713415"/>
+        <w:placeholder>
+          <w:docPart w:val="4980AB2E172345808DF1FCEFD737356E"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="057630F9" w14:textId="41D3D996" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1A0DB51B" w14:textId="46E635C3" w:rsidR="00922E07" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0AF9EED0" w14:textId="6F074C80" w:rsidR="004E40E2" w:rsidRDefault="004E40E2" w:rsidP="004E40E2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C92">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>electronic data be collected (e.g., online surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="008977F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hard copy data </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4E52">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transcribed to electronic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D4E52">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>platform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D4E52">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, etc.)?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-1677493513"/>
+        <w:placeholder>
+          <w:docPart w:val="AA3981A0064A49F6B5EDB65C174D78C6"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5BE98F98" w14:textId="77777777" w:rsidR="00940F42" w:rsidRPr="00940F42" w:rsidRDefault="00940F42" w:rsidP="00940F42">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6CB37B6A" w14:textId="28404FA1" w:rsidR="003D4E52" w:rsidRDefault="003D4E52" w:rsidP="00E40EA2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40EA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe the storage safeguards (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40EA2" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">files will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E40EA2" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>password protected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E40EA2" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, encrypted, on a secure network, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40EA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1826357324"/>
+        <w:placeholder>
+          <w:docPart w:val="7F37910D90DF445F96B18D36098A1D5A"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="02689F11" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7678CF18" w14:textId="1E4C7004" w:rsidR="00E40EA2" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5A43298C" w14:textId="290F3E7D" w:rsidR="00C5528D" w:rsidRDefault="004B6570" w:rsidP="00A72982">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe safeguards for devices used to access study data, e.g., password access, automatic log-off.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1407149203"/>
+        <w:placeholder>
+          <w:docPart w:val="D397F3C2B868499DB50C50294B6597F9"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7C105467" w14:textId="7B572C15" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="55DA7798" w14:textId="1ABB656E" w:rsidR="004B6570" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="18998935" w14:textId="6E9CDBBE" w:rsidR="00523859" w:rsidRDefault="00241C92" w:rsidP="00241C92">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will portable devices</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75C97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or media (e.g., laptops,</w:t>
+      </w:r>
+      <w:r w:rsidR="00480F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mobile devices</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75C97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00796F30">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be used for data collection or storage?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-1498261704"/>
+        <w:placeholder>
+          <w:docPart w:val="C068EF6386F440AB8BF08020C863BA05"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="313300B3" w14:textId="77777777" w:rsidR="00940F42" w:rsidRPr="00940F42" w:rsidRDefault="00940F42" w:rsidP="00940F42">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="074CCDE4" w14:textId="4737E773" w:rsidR="00C5528D" w:rsidRDefault="0045338A" w:rsidP="00C5528D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE36A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE36A9" w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escribe how any confidential information on portable </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE36A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>devices/media</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE36A9" w:rsidRPr="00440CE2" w:rsidDel="004B466F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be encrypted.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE36A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Also see the notes above</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6530C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1886985864"/>
+        <w:placeholder>
+          <w:docPart w:val="65F9340655834FD6B27984BE7EF94CB2"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4B2B7A91" w14:textId="6F43637E" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5E93AA8F" w14:textId="1866D45E" w:rsidR="00FC5199" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="60130CB5" w14:textId="600B9CAB" w:rsidR="0045338A" w:rsidRDefault="00F525B1" w:rsidP="00F525B1">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will data collection be audio</w:t>
+      </w:r>
+      <w:r w:rsidR="0070233F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recorded?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-337781421"/>
+        <w:placeholder>
+          <w:docPart w:val="2F5E516A60544B6D9EC00765F1584B98"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="17FCC3B2" w14:textId="77777777" w:rsidR="00940F42" w:rsidRPr="00940F42" w:rsidRDefault="00940F42" w:rsidP="00940F42">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4391EB27" w14:textId="18C494DE" w:rsidR="00C11D4D" w:rsidRDefault="00F525B1" w:rsidP="00C11D4D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe how recordings </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintained</w:t>
+      </w:r>
+      <w:r w:rsidR="004C27E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1596771832"/>
+        <w:placeholder>
+          <w:docPart w:val="9CD7B442786049BC9370178A30A36499"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5AD3DD3F" w14:textId="4B883624" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="12ECB749" w14:textId="5CA96D08" w:rsidR="00E02A13" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="786F85DA" w14:textId="72EEFC36" w:rsidR="00EC377C" w:rsidRDefault="004C27E6" w:rsidP="00504214">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Explain what will happen to the recordings at the end of the study (i.e.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00005015">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redacted </w:t>
+      </w:r>
+      <w:r w:rsidR="00504214">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00005015">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ranscription, deleted, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1835330410"/>
+        <w:placeholder>
+          <w:docPart w:val="E20B3FA2879D44BD919ABF912F4FED01"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="54AC84EA" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6225D4D4" w14:textId="2A73FCA2" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4C4AD2D6" w14:textId="4FF4ABCC" w:rsidR="00F525B1" w:rsidRDefault="00F525B1" w:rsidP="00F525B1">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will data collection be video recorded?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-47998527"/>
+        <w:placeholder>
+          <w:docPart w:val="DE2786F64CCE41729131B118C349C955"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6E9A8C3A" w14:textId="77777777" w:rsidR="00940F42" w:rsidRPr="00940F42" w:rsidRDefault="00940F42" w:rsidP="00940F42">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="27CBD9EC" w14:textId="2595A6DD" w:rsidR="00C11D4D" w:rsidRDefault="00F525B1" w:rsidP="00C11D4D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0067674C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, described how recordings will be maintained. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-965816139"/>
+        <w:placeholder>
+          <w:docPart w:val="2AFBEFB0D7F64BAEBEFCC6249575846F"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="06CC2F23" w14:textId="7FBA43E6" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0FCCD09E" w14:textId="4400839A" w:rsidR="0067674C" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0E1F663B" w14:textId="77777777" w:rsidR="00BF527D" w:rsidRDefault="00BF527D" w:rsidP="00BF527D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain what will happen to the recordings at the end of the study (i.e., redacted transcription, deleted, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="2121328182"/>
+        <w:placeholder>
+          <w:docPart w:val="600DECBFA5484BD7BF0CA7B697AF2E3C"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="06577418" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="65A19EFA" w14:textId="2B698314" w:rsidR="00BF527D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5F6320DB" w14:textId="66EEFF8D" w:rsidR="0045338A" w:rsidRDefault="0067674C" w:rsidP="0067674C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33993">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ill unconsented individuals be included in the recordings?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-1560557437"/>
+        <w:placeholder>
+          <w:docPart w:val="4DA283511A77480EBE513BABAC1A8055"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5F7E186D" w14:textId="77777777" w:rsidR="00940F42" w:rsidRPr="00940F42" w:rsidRDefault="00940F42" w:rsidP="00940F42">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:left="720" w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="45FA41DA" w14:textId="61426235" w:rsidR="00D61470" w:rsidRDefault="00D61470" w:rsidP="00D61470">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe how </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the images of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unconsented people will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be removed from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recordings</w:t>
+      </w:r>
+      <w:r w:rsidR="008540B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4439">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obscuring faces/voices)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1045335852"/>
+        <w:placeholder>
+          <w:docPart w:val="6999999D5746456DBCCDDD5B02D221EB"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="70A95CCF" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3F85467A" w14:textId="56036F11" w:rsidR="00D61470" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="509AD1E8" w14:textId="35D24F00" w:rsidR="00C146E3" w:rsidRPr="005019FA" w:rsidRDefault="00C146E3" w:rsidP="00D61470">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005019FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Future Use of Data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E323F2" w14:textId="135A4B10" w:rsidR="001119F6" w:rsidRDefault="00230FE0" w:rsidP="00D61470">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002569E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>identifiable</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61470" w:rsidRPr="002569E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002569E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>coded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data be stored for future research</w:t>
+      </w:r>
+      <w:r w:rsidR="00525A85" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or shared with other researchers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-1905899834"/>
+        <w:placeholder>
+          <w:docPart w:val="99553AB6023B46E09D54A0CFB870E409"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3A98DB0D" w14:textId="77777777" w:rsidR="00940F42" w:rsidRPr="00940F42" w:rsidRDefault="00940F42" w:rsidP="00940F42">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5D3B5619" w14:textId="71CBCB93" w:rsidR="00E74525" w:rsidRDefault="00D61470" w:rsidP="00D61470">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D100A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>participants must give permission for their identifiable</w:t>
+      </w:r>
+      <w:r w:rsidR="00995FFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/coded</w:t>
+      </w:r>
+      <w:r w:rsidR="005D100A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data to be used for future research. Contact the IRB </w:t>
+      </w:r>
+      <w:r w:rsidR="0035031D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="0035031D" w:rsidRPr="00201C82">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>irbadmin@colorado.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0035031D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="005D100A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76789">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific instructions regarding this </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7014">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7014" w:rsidRPr="00E40777">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Do not</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7014">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit this form until </w:t>
+      </w:r>
+      <w:r w:rsidR="00F036FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>you have discussed your</w:t>
+      </w:r>
+      <w:r w:rsidR="00341EA8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> future</w:t>
+      </w:r>
+      <w:r w:rsidR="00F036FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data use </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10C01">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plans </w:t>
+      </w:r>
+      <w:r w:rsidR="00F036FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with the IRB</w:t>
+      </w:r>
+      <w:r w:rsidR="00032EC7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D100A" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E26E3DA" w14:textId="1B8D9447" w:rsidR="00E5066F" w:rsidRDefault="00132F63" w:rsidP="00D61470">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the future use </w:t>
+      </w:r>
+      <w:r w:rsidR="005B338E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process discussed with the IRB. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="369422593"/>
+        <w:placeholder>
+          <w:docPart w:val="71A5E089271E4494A0442C7D7E98D503"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="11A6FBA9" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="67C0219E" w14:textId="5BCB923F" w:rsidR="00E5066F" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="37F62162" w14:textId="0F39989B" w:rsidR="00AF79D0" w:rsidRPr="005019FA" w:rsidRDefault="00B23ECE" w:rsidP="00D61470">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00257EA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
         <w:t>Provisions to Protect the Privacy Interests of Participants</w:t>
       </w:r>
-      <w:r w:rsidR="00AF79D0" w:rsidRPr="008426F5">
+      <w:r w:rsidR="00AF79D0" w:rsidRPr="005019FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF79D0" w14:paraId="6D8A2307" w14:textId="77777777" w:rsidTr="00B23ECE">
+      <w:tr w:rsidR="00AF79D0" w:rsidRPr="00440CE2" w14:paraId="6D8A2307" w14:textId="77777777" w:rsidTr="00B23ECE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="7A443D87" w14:textId="77777777" w:rsidR="00A758FF" w:rsidRDefault="00A758FF" w:rsidP="00A758FF">
+          <w:p w14:paraId="7A443D87" w14:textId="35D9DE80" w:rsidR="00A758FF" w:rsidRDefault="00A1634D" w:rsidP="00A758FF">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F2D51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTE: This section addresses the regulatory requirement </w:t>
+              <w:t>T</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A758FF" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>for Limited IRB Review of certain Exempt categories</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">his section addresses the regulatory requirement for Limited IRB Review of certain Exempt categories. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A97527C" w14:textId="77777777" w:rsidR="00A758FF" w:rsidRDefault="00A758FF" w:rsidP="00016D75">
+          <w:p w14:paraId="2F55E01D" w14:textId="77777777" w:rsidR="00F1348B" w:rsidRPr="00F1348B" w:rsidRDefault="00F1348B" w:rsidP="00A758FF">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="786B8F5B" w14:textId="5EB4D68A" w:rsidR="00AF79D0" w:rsidRPr="00720C32" w:rsidRDefault="00AF79D0" w:rsidP="00016D75">
+          <w:p w14:paraId="2A1AA6D4" w14:textId="77777777" w:rsidR="00AF79D0" w:rsidRDefault="00F1348B" w:rsidP="00C926A4">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720C32">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Describe any applicable impact that the study or study procedures may have on participants’ privacy interests. </w:t>
+            <w:r w:rsidRPr="00F1348B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Privacy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005827C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is about people. It refers to research participants’ willingness to allow access to themselves and their information. Additionally, privacy involves protecting the research participants’ right to control the information being collected, used, and shared with others. Consideration of privacy includes the time and setting where private information is obtained, the nature of the information collected, and who receives and uses the information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51677F55" w14:textId="560B8ECB" w:rsidR="00AF79D0" w:rsidRPr="00720C32" w:rsidRDefault="00AF79D0" w:rsidP="00016D75">
+          <w:p w14:paraId="2BCAC7D7" w14:textId="77777777" w:rsidR="00BC1E02" w:rsidRPr="00BC1E02" w:rsidRDefault="00BC1E02" w:rsidP="00C926A4">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BC58682" w14:textId="77777777" w:rsidR="00BC1E02" w:rsidRDefault="00BC1E02" w:rsidP="00C926A4">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Consider the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CE68D3" w14:textId="6027EB46" w:rsidR="00653439" w:rsidRPr="007F5E80" w:rsidRDefault="00653439" w:rsidP="00653439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D355E">
-[...5 lines deleted...]
-              <w:t>“Privacy interest”</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Research </w:t>
             </w:r>
-            <w:r w:rsidRPr="00720C32">
-[...174 lines deleted...]
-              <w:t xml:space="preserve">Describe anticipated circumstances under which participants will be withdrawn without their consent </w:t>
+            <w:r w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve">procedures </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">should be conducted </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F2D51">
-[...3 lines deleted...]
-              <w:t>e.g., inability to follow study procedures, possible severe adverse reactions</w:t>
+            <w:r w:rsidRPr="007F5E80">
+              <w:t>in a private setting</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>, etc.)</w:t>
+              <w:t xml:space="preserve"> whenever possible</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F2D51">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007F5E80">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="684729FD" w14:textId="77777777" w:rsidR="002B660A" w:rsidRPr="002F2D51" w:rsidRDefault="002B660A" w:rsidP="002B660A">
-[...33 lines deleted...]
-          <w:p w14:paraId="0887DEB5" w14:textId="77B16B2A" w:rsidR="002B660A" w:rsidRPr="00D30634" w:rsidRDefault="002B660A" w:rsidP="002B660A">
+          <w:p w14:paraId="63983ADF" w14:textId="6A670553" w:rsidR="00653439" w:rsidRPr="007F5E80" w:rsidRDefault="00DE4618" w:rsidP="00653439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D30634">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The type and timing of the data to be collected for withdrawal of </w:t>
+            <w:r>
+              <w:t>Data should be c</w:t>
             </w:r>
-            <w:r w:rsidR="005A2AE8">
-[...3 lines deleted...]
-              <w:t>participants</w:t>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t>apture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D30634">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve"> and review</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve"> in a private setting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F10A084" w14:textId="39A0250B" w:rsidR="002B660A" w:rsidRPr="00A92ADE" w:rsidRDefault="002B660A" w:rsidP="00A92ADE">
+          <w:p w14:paraId="62175D25" w14:textId="297B1888" w:rsidR="00653439" w:rsidRPr="007F5E80" w:rsidRDefault="00DE4618" w:rsidP="00653439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D30634">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Whether and how </w:t>
+            <w:r>
+              <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="005A2AE8">
-[...3 lines deleted...]
-              <w:t>participants</w:t>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve">nly authorized research study personnel </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D30634">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> are to be replaced.</w:t>
+            <w:r>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve"> be present during research related activities.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...243 lines deleted...]
-          <w:p w14:paraId="68F5F17A" w14:textId="77777777" w:rsidR="002B660A" w:rsidRDefault="002B660A" w:rsidP="002B660A">
+          <w:p w14:paraId="355D3001" w14:textId="3D13A783" w:rsidR="00653439" w:rsidRDefault="00DE4618" w:rsidP="00653439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Do not overstate benefits</w:t>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve">nly authorized research study personnel </w:t>
+            </w:r>
+            <w:r>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t xml:space="preserve"> have access to research data.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3DBD79" w14:textId="426A223F" w:rsidR="002B660A" w:rsidRPr="00F15377" w:rsidRDefault="002B660A" w:rsidP="002B660A">
+          <w:p w14:paraId="0C45D1B1" w14:textId="2A74C364" w:rsidR="00BC1E02" w:rsidRPr="004E2D26" w:rsidRDefault="00A1634D" w:rsidP="004E2D26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F15377">
-[...3 lines deleted...]
-              <w:t>Compensation is not a benefit</w:t>
+            <w:r>
+              <w:t xml:space="preserve">The information collected must be limited to </w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-              <w:t>Discuss benefits to society</w:t>
+            <w:r w:rsidR="00653439" w:rsidRPr="007F5E80">
+              <w:t>the amount necessary to achieve aims of the research</w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00653439">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4869FD78" w14:textId="77777777" w:rsidR="00B23ECE" w:rsidRPr="00B43A98" w:rsidRDefault="00B23ECE" w:rsidP="00B23ECE">
-      <w:pPr>
+    <w:p w14:paraId="52BA5EE1" w14:textId="573F1068" w:rsidR="008569DB" w:rsidRPr="00440CE2" w:rsidRDefault="005A76B3" w:rsidP="00A1634D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Describe any applicable impact that the study or study procedures may have on participants’ privacy interests. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C143FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(See considerations above.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6174209E" w14:textId="298E0531" w:rsidR="00B2069E" w:rsidRPr="008426F5" w:rsidRDefault="00B23ECE" w:rsidP="00B23ECE">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1143537296"/>
+        <w:placeholder>
+          <w:docPart w:val="351D4736B8C1496BBDEE33E7016FFE8E"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1D9D27ED" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="76D59361" w14:textId="29D8081F" w:rsidR="005A76B3" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="12ED6B08" w14:textId="58263037" w:rsidR="005A76B3" w:rsidRPr="00440CE2" w:rsidRDefault="005A76B3" w:rsidP="00C143FA">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe the steps that will be taken to protect participants’ privacy interests, when applicable.</w:t>
+      </w:r>
+      <w:r w:rsidR="00545FF7" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C143FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(See considerations above.)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-142972698"/>
+        <w:placeholder>
+          <w:docPart w:val="C3F7E6EF85844C279BB6289F6B9C6F7A"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="50BD20EB" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A72982">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6E733967" w14:textId="3B0BCF3E" w:rsidR="005A76B3" w:rsidRPr="00A72982" w:rsidDel="004B466F" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3EB6F690" w14:textId="383AF41B" w:rsidR="005F5193" w:rsidRPr="0064263B" w:rsidRDefault="00B23ECE" w:rsidP="00C143FA">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00257EA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Risks to Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB23774" w14:textId="229344E2" w:rsidR="000523D1" w:rsidRPr="00440CE2" w:rsidRDefault="00524E39" w:rsidP="00D30634">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>List the risks, discomforts, hazards, or inconveniences to the participants. Consider physical, psychological, social, legal, and economic impacts.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C143FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3B7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Also see the note regarding port</w:t>
+      </w:r>
+      <w:r w:rsidR="00825DA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>able devices/media in the Confidentiality section above.)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1925368419"/>
+        <w:placeholder>
+          <w:docPart w:val="83E2627F8CED4A41B00314C0D87804D4"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4E6C5700" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2FB8EA45" w14:textId="1ACAFFB3" w:rsidR="00524E39" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="33A11C2B" w14:textId="5A178F9F" w:rsidR="00524E39" w:rsidRPr="00440CE2" w:rsidRDefault="00524E39" w:rsidP="00825DA2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>For each risk/discomfort, indicate the probability, magnitude, and expected duration.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1423994359"/>
+        <w:placeholder>
+          <w:docPart w:val="1F732A6F1FE24E06A800BFAECCDFEB22"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7580A9AD" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6A9872CA" w14:textId="4BEBA3B5" w:rsidR="00524E39" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3A5E745D" w14:textId="304E8720" w:rsidR="007360D0" w:rsidRPr="00B9460A" w:rsidRDefault="00B23ECE" w:rsidP="00825DA2">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00257EA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Management of Risks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8CA293" w14:textId="7BD14D9A" w:rsidR="00524E39" w:rsidRDefault="00524E39" w:rsidP="00825DA2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Describe how each risk listed in the previous section will be minimized.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90075" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1460063368"/>
+        <w:placeholder>
+          <w:docPart w:val="BDC0DE2943F04C0FA9762547AB551806"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6EEA9F9B" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1C7C8764" w14:textId="1691A87F" w:rsidR="00825DA2" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="070D611F" w14:textId="7FD0A4EE" w:rsidR="00B2069E" w:rsidRPr="00B9460A" w:rsidRDefault="00B23ECE" w:rsidP="00825DA2">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112D27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Potential Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C14024" w14:textId="175D15E6" w:rsidR="00D90075" w:rsidRPr="00440CE2" w:rsidRDefault="00D90075" w:rsidP="00B23ECE">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Are there direct benefits to participation?</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55412">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="-999658678"/>
+        <w:placeholder>
+          <w:docPart w:val="51667E1357974C62AA2602FA6DCC3F28"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="20138CF5" w14:textId="77777777" w:rsidR="00257EA0" w:rsidRPr="00257EA0" w:rsidRDefault="00257EA0" w:rsidP="00257EA0">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2DE5EB82" w14:textId="4668A7E0" w:rsidR="00C11D4D" w:rsidRDefault="00AB3CBB" w:rsidP="007B4AB6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If YES, describe the potential benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-49074899"/>
+        <w:placeholder>
+          <w:docPart w:val="B2658993C2E3421797E0D555BDC4FA9E"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3AC95624" w14:textId="1AA10267" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1C050512" w14:textId="201D8B9D" w:rsidR="00AB3CBB" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5F29BFF5" w14:textId="6CF1673C" w:rsidR="005351A9" w:rsidRDefault="005351A9" w:rsidP="00577D1D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss the benefits to society and the importance of the knowledge gained. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1295210825"/>
+        <w:placeholder>
+          <w:docPart w:val="E7443A27B1874732BCAB7F417D2F887D"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0986E933" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3A043689" w14:textId="706FE46B" w:rsidR="00577D1D" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6174209E" w14:textId="298E0531" w:rsidR="00B2069E" w:rsidRPr="00CA2B73" w:rsidRDefault="00B23ECE" w:rsidP="00577D1D">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112D27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
         <w:t>Cost to Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514BB061" w14:textId="176D8D7E" w:rsidR="00DD3FB8" w:rsidRDefault="00DD3FB8" w:rsidP="00720C32">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will participants incur any costs associated with the research</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5470">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., gas, parking, etc.)?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="1547794307"/>
+        <w:placeholder>
+          <w:docPart w:val="D8E7F4EFF83C456CBAEB4844562EE9FA"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="17A6966C" w14:textId="77777777" w:rsidR="00257EA0" w:rsidRPr="00257EA0" w:rsidRDefault="00257EA0" w:rsidP="00257EA0">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5CECD504" w14:textId="5A0B3CBD" w:rsidR="00C11D4D" w:rsidRDefault="00FB5470" w:rsidP="007B4AB6">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If YES, describe the costs associated with participation. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1678311896"/>
+        <w:placeholder>
+          <w:docPart w:val="3B44DBD4E6E84AB6978FC00FCC9119A8"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0BCE632E" w14:textId="7E3546DF" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2315D30E" w14:textId="026A5037" w:rsidR="00FB5470" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="15D696B0" w14:textId="0DCE0FAC" w:rsidR="00B2069E" w:rsidRPr="00CA2B73" w:rsidRDefault="00B23ECE" w:rsidP="00FB5470">
+      <w:pPr>
+        <w:pStyle w:val="ExemptHeading"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112D27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Working with Other Institutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D170E95" w14:textId="2B256A10" w:rsidR="00DA5FA1" w:rsidRPr="00440CE2" w:rsidRDefault="00C952CC" w:rsidP="00FB5470">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will this research be conducted at any other </w:t>
+      </w:r>
+      <w:r w:rsidR="00707D2B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>college or university</w:t>
+      </w:r>
+      <w:r w:rsidR="004D25CE" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="1372808754"/>
+        <w:placeholder>
+          <w:docPart w:val="7B38060428E44F929A48ACB4D510A1AC"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="76D47B48" w14:textId="77777777" w:rsidR="00257EA0" w:rsidRPr="00257EA0" w:rsidRDefault="00257EA0" w:rsidP="00257EA0">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="53907F34" w14:textId="0FF2FA13" w:rsidR="004D25CE" w:rsidRPr="006779F0" w:rsidRDefault="00BC6B1A" w:rsidP="006779F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="540" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, </w:t>
+      </w:r>
+      <w:r w:rsidR="00642007">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>complete the table below</w:t>
+      </w:r>
+      <w:r w:rsidR="00642007" w:rsidRPr="00642007">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0206">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click the “+” that </w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0" w:rsidRPr="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>appears to the right of the row when typing</w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0" w:rsidRPr="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">add additional rows. </w:t>
+      </w:r>
+      <w:r w:rsidR="00642007" w:rsidRPr="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D25CE" w:rsidRPr="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="535" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B660A" w14:paraId="5C731C7B" w14:textId="77777777" w:rsidTr="00B23ECE">
+      <w:tr w:rsidR="00642007" w14:paraId="5DC83C87" w14:textId="77777777" w:rsidTr="006779F0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="420BDEE7" w14:textId="6BD918B9" w:rsidR="002B660A" w:rsidRDefault="002B660A" w:rsidP="00720C32">
+          <w:p w14:paraId="5A3370AA" w14:textId="7F54C078" w:rsidR="00642007" w:rsidRPr="00707D2B" w:rsidRDefault="00642007" w:rsidP="0041591C">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720C32">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Describe any costs to the subject for their participation in the study </w:t>
+            <w:r w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Institution</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>like</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="02761044" w14:textId="2982E29B" w:rsidR="00642007" w:rsidRPr="00707D2B" w:rsidRDefault="00642007" w:rsidP="0041591C">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Local PI Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00720C32">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> gas, parking, etc.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="065AA067" w14:textId="5884E3B6" w:rsidR="00642007" w:rsidRPr="00707D2B" w:rsidRDefault="00BB0206" w:rsidP="0041591C">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">List </w:t>
+            </w:r>
+            <w:r w:rsidR="00340EED" w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>study procedures that will occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="600683643"/>
+          <w15:repeatingSection/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-978918366"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
+              </w:placeholder>
+              <w15:repeatingSectionItem/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:tr w:rsidR="00642007" w14:paraId="5235C8CE" w14:textId="77777777" w:rsidTr="006779F0">
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:id w:val="-1264070037"/>
+                    <w:placeholder>
+                      <w:docPart w:val="07B829BFA80547FF90D1F29145820840"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:color w:val="262626"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2700" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="65C6DED9" w14:textId="2257806E" w:rsidR="00642007" w:rsidRDefault="00BE5DFA" w:rsidP="00DE6BE3">
+                        <w:pPr>
+                          <w:ind w:firstLine="0"/>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:bCs/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00BE5DFA">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:id w:val="-1837768149"/>
+                    <w:placeholder>
+                      <w:docPart w:val="F4A4F2FD46A44FE4A8E05481A561AAC7"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:color w:val="262626"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2970" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="19601742" w14:textId="7A29B00C" w:rsidR="00642007" w:rsidRDefault="00BE5DFA" w:rsidP="00DE6BE3">
+                        <w:pPr>
+                          <w:ind w:firstLine="0"/>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:bCs/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00440CE2">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:id w:val="-498044667"/>
+                    <w:placeholder>
+                      <w:docPart w:val="A768BF50C3504FA8BF30249ED809DA00"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:color w:val="262626"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3145" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="1668EC16" w14:textId="3306AE3F" w:rsidR="00642007" w:rsidRPr="00BE5DFA" w:rsidRDefault="00BE5DFA" w:rsidP="00DE6BE3">
+                        <w:pPr>
+                          <w:ind w:firstLine="0"/>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00440CE2">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:tr>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
     </w:tbl>
-    <w:p w14:paraId="7023E3AD" w14:textId="75EB4C27" w:rsidR="00DA5FA1" w:rsidRPr="00720C32" w:rsidRDefault="00DA5FA1" w:rsidP="00720C32">
-      <w:pPr>
+    <w:p w14:paraId="5AAA8B2B" w14:textId="1AB8F821" w:rsidR="00DE5B94" w:rsidRPr="00440CE2" w:rsidRDefault="00DD6A5B" w:rsidP="00707D2B">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Are there any personnel not affiliated with CU Boulder</w:t>
+      </w:r>
+      <w:r w:rsidR="00707D2B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any other college or university</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0BF2" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>working or collaborating on the research?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15D696B0" w14:textId="0DCE0FAC" w:rsidR="00B2069E" w:rsidRPr="008426F5" w:rsidRDefault="00B23ECE" w:rsidP="00B23ECE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ExemptHeading"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Dropdown"/>
+        </w:rPr>
+        <w:id w:val="419680733"/>
+        <w:placeholder>
+          <w:docPart w:val="2A554CC6F9144014A1A061D741E6A154"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dropDownList>
+          <w:listItem w:value="Choose an item."/>
+          <w:listItem w:displayText="Yes" w:value="Yes"/>
+          <w:listItem w:displayText="No" w:value="No"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="37E9E313" w14:textId="77777777" w:rsidR="00257EA0" w:rsidRPr="005023E9" w:rsidRDefault="00257EA0" w:rsidP="00257EA0">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="770C62E3" w14:textId="085F9863" w:rsidR="00707D2B" w:rsidRPr="00440CE2" w:rsidRDefault="00707D2B" w:rsidP="006779F0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="540" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Working with Other Institutions</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If YES, complete the table below. </w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click the “+” that </w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0" w:rsidRPr="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>appears to the right of the row when typing</w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="006779F0" w:rsidRPr="006779F0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>add additional rows.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="535" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B660A" w14:paraId="5598CB16" w14:textId="77777777" w:rsidTr="00B23ECE">
+      <w:tr w:rsidR="00707D2B" w14:paraId="09174051" w14:textId="77777777" w:rsidTr="006779F0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="59FCD6AC" w14:textId="77777777" w:rsidR="002B660A" w:rsidRDefault="00E1659E" w:rsidP="00802742">
+          <w:p w14:paraId="313A8844" w14:textId="0286E16B" w:rsidR="00707D2B" w:rsidRPr="00707D2B" w:rsidRDefault="00707D2B" w:rsidP="006252E4">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Explain here what the other institutions are doing and how/if data will be shared between them. </w:t>
+            <w:r w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C7446C" w14:textId="6BE38CFE" w:rsidR="00B05AAC" w:rsidRPr="002B660A" w:rsidRDefault="00B05AAC" w:rsidP="00802742">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8A5E76" w14:textId="6C5333A7" w:rsidR="00707D2B" w:rsidRPr="00707D2B" w:rsidRDefault="00707D2B" w:rsidP="006252E4">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B05AAC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Note:</w:t>
+              </w:rPr>
+              <w:t>Role</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> The Single IRB process does not apply to Exempt research. Each institution engaged in the research will need to make its own Exempt determination. </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
+          </w:tcPr>
+          <w:p w14:paraId="3056B2D4" w14:textId="1A66C4C2" w:rsidR="00707D2B" w:rsidRPr="00707D2B" w:rsidRDefault="00707D2B" w:rsidP="006252E4">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00707D2B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>List the research activities they will perform.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1085652722"/>
+          <w15:repeatingSection/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-1419935945"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
+              </w:placeholder>
+              <w15:repeatingSectionItem/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:tr w:rsidR="00E95984" w14:paraId="07E6FE6E" w14:textId="77777777" w:rsidTr="006779F0">
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="2700" w:type="dxa"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="5C0B19F9" w14:textId="0FFAB76A" w:rsidR="00E95984" w:rsidRDefault="00F55ACC" w:rsidP="00E95984">
+                    <w:pPr>
+                      <w:ind w:firstLine="0"/>
+                      <w:rPr>
+                        <w:rFonts w:cstheme="minorHAnsi"/>
+                        <w:bCs/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:id w:val="-1748265848"/>
+                        <w:placeholder>
+                          <w:docPart w:val="01BA7A3CCC3C482CA556ED4FA26C305F"/>
+                        </w:placeholder>
+                        <w:showingPlcHdr/>
+                        <w15:color w:val="262626"/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E95984" w:rsidRPr="00BE5DFA">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:tc>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:id w:val="-1824348228"/>
+                    <w:placeholder>
+                      <w:docPart w:val="0606C30193B64F8C8E1A4941AEB8A083"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:color w:val="262626"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2970" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="30F0484A" w14:textId="45922E66" w:rsidR="00E95984" w:rsidRDefault="00E95984" w:rsidP="00E95984">
+                        <w:pPr>
+                          <w:ind w:firstLine="0"/>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:bCs/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00440CE2">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="3145" w:type="dxa"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="0D1208C4" w14:textId="5FE5DA76" w:rsidR="00E95984" w:rsidRDefault="00F55ACC" w:rsidP="00E95984">
+                    <w:pPr>
+                      <w:ind w:firstLine="0"/>
+                      <w:rPr>
+                        <w:rFonts w:cstheme="minorHAnsi"/>
+                        <w:bCs/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:id w:val="1081569501"/>
+                        <w:placeholder>
+                          <w:docPart w:val="AD0E638E456A4144A82E185FEC09BAB9"/>
+                        </w:placeholder>
+                        <w:showingPlcHdr/>
+                        <w15:color w:val="262626"/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E95984" w:rsidRPr="00440CE2">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                          <w:t>Click or tap here to enter text.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
     </w:tbl>
-    <w:p w14:paraId="3D170E95" w14:textId="79567F48" w:rsidR="00DA5FA1" w:rsidRPr="008426F5" w:rsidRDefault="00DA5FA1" w:rsidP="0041591C">
-[...8 lines deleted...]
-    <w:p w14:paraId="250AC085" w14:textId="2B4D18B7" w:rsidR="00B2069E" w:rsidRPr="008426F5" w:rsidRDefault="00B23ECE" w:rsidP="00B23ECE">
+    <w:p w14:paraId="0D13F234" w14:textId="55F405A9" w:rsidR="00924C8A" w:rsidRPr="0038420C" w:rsidRDefault="00B23ECE" w:rsidP="00007778">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Sharing Results with Participants</w:t>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112D27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="565A5C"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="565A5C">
+                <w14:lumMod w14:val="65000"/>
+                <w14:lumOff w14:val="35000"/>
+                <w14:lumMod w14:val="75000"/>
+                <w14:lumOff w14:val="25000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9345" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="5E01280A" w14:paraId="74E372C5" w14:textId="77777777" w:rsidTr="00B23ECE">
+      <w:tr w:rsidR="5E01280A" w:rsidRPr="00440CE2" w14:paraId="74E372C5" w14:textId="77777777" w:rsidTr="00257EA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEB8775" w14:textId="50DEB444" w:rsidR="5E01280A" w:rsidRDefault="5E01280A" w:rsidP="5E01280A">
+          <w:p w14:paraId="3DEB8775" w14:textId="50DEB444" w:rsidR="5E01280A" w:rsidRPr="00440CE2" w:rsidRDefault="5E01280A" w:rsidP="5E01280A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5E01280A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">While references are not required, if you have cited outside sources in this document, list them here. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A887CF0" w14:textId="4257C143" w:rsidR="00924C8A" w:rsidRDefault="00924C8A" w:rsidP="5E01280A">
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="469643558"/>
+        <w:placeholder>
+          <w:docPart w:val="520CCFA3041E4D2383479B5578888223"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="612665F4" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="001F2FFA">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Enter Text Below:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B4AB6">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="192231D0" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+          <w:pPr>
+            <w:ind w:left="360"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5A887CF0" w14:textId="38E03FE1" w:rsidR="00924C8A" w:rsidRPr="00440CE2" w:rsidRDefault="00924C8A" w:rsidP="00007778">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51B4E723" w14:textId="77777777" w:rsidR="00924C8A" w:rsidRPr="000F6764" w:rsidRDefault="00924C8A" w:rsidP="000F6764">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00924C8A" w:rsidRPr="00440CE2" w:rsidSect="001B6C44">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1980" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
+      <w:pgMar w:top="991" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E93CD08" w14:textId="77777777" w:rsidR="008A2DC9" w:rsidRDefault="008A2DC9">
+    <w:p w14:paraId="0BDEBA41" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B2B42C7" w14:textId="77777777" w:rsidR="008A2DC9" w:rsidRDefault="008A2DC9">
+    <w:p w14:paraId="4EBC34B1" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38F80589" w14:textId="77777777" w:rsidR="008A2DC9" w:rsidRDefault="008A2DC9"/>
+    <w:p w14:paraId="5F367CDB" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7429,98 +12513,98 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60643C6C" w14:textId="3C932CE9" w:rsidR="00F55C61" w:rsidRPr="00184912" w:rsidRDefault="003E68C5" w:rsidP="00F55C61">
+  <w:p w14:paraId="60643C6C" w14:textId="2652C37A" w:rsidR="00F55C61" w:rsidRPr="00184912" w:rsidRDefault="003E68C5" w:rsidP="00F55C61">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>IRB Do</w:t>
     </w:r>
     <w:r w:rsidR="00E12F8C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">cument Revision Date: </w:t>
     </w:r>
-    <w:r w:rsidR="0002205C">
+    <w:r w:rsidR="007B4AB6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>January 22, 2024</w:t>
+      <w:t>September 10, 2026</w:t>
     </w:r>
     <w:r w:rsidR="00DA5FA1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F55C61" w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F55C61" w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -7636,153 +12720,161 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EB25F8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidR="00F55C61" w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BEBE242" w14:textId="2365F454" w:rsidR="00F55C61" w:rsidRPr="00F17B29" w:rsidRDefault="009F4500" w:rsidP="00F17B29">
+  <w:p w14:paraId="3BEBE242" w14:textId="10F4CDD2" w:rsidR="00F55C61" w:rsidRPr="00F17B29" w:rsidRDefault="009F4500" w:rsidP="00F17B29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">TEMPLATE – Exempt </w:t>
+      <w:t xml:space="preserve">Exempt </w:t>
     </w:r>
     <w:r w:rsidR="00AF401D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Protocol </w:t>
+    </w:r>
+    <w:r w:rsidR="00424CF5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DD8C8DB" w14:textId="2DCBCBAF" w:rsidR="004A1CA4" w:rsidRPr="00184912" w:rsidRDefault="004A1CA4" w:rsidP="004A1CA4">
+  <w:p w14:paraId="0DD8C8DB" w14:textId="619C79F3" w:rsidR="004A1CA4" w:rsidRPr="00184912" w:rsidRDefault="004A1CA4" w:rsidP="004A1CA4">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>IRB Do</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">cument Revision Date: </w:t>
     </w:r>
-    <w:r w:rsidR="0002205C">
+    <w:r w:rsidR="007B4AB6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>January 22, 2024</w:t>
+      <w:t>September 10, 2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00184912">
+    <w:r w:rsidR="004D1563">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00184912">
@@ -7862,254 +12954,183 @@
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="509E3307" w14:textId="067D64BB" w:rsidR="004A1CA4" w:rsidRPr="00F17B29" w:rsidRDefault="009F4500" w:rsidP="004A1CA4">
+  <w:p w14:paraId="509E3307" w14:textId="1252E3AB" w:rsidR="004A1CA4" w:rsidRPr="00F17B29" w:rsidRDefault="009F4500" w:rsidP="004A1CA4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>TEMPLATE – E</w:t>
+      <w:t>E</w:t>
     </w:r>
     <w:r w:rsidR="004A1CA4">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>xempt Protocol</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00AE1B17">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22021A26" w14:textId="77777777" w:rsidR="008A2DC9" w:rsidRDefault="008A2DC9">
+    <w:p w14:paraId="16F79F03" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57F7D923" w14:textId="77777777" w:rsidR="008A2DC9" w:rsidRDefault="008A2DC9">
+    <w:p w14:paraId="5EA3B718" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="186020BB" w14:textId="77777777" w:rsidR="008A2DC9" w:rsidRDefault="008A2DC9"/>
+    <w:p w14:paraId="17B8AC99" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6335C66F" w14:textId="752EA8CE" w:rsidR="00E27EA6" w:rsidRPr="00BA074B" w:rsidRDefault="0002205C" w:rsidP="0002205C">
+  <w:p w14:paraId="4FEEB796" w14:textId="59898EAB" w:rsidR="00296348" w:rsidRPr="00296348" w:rsidRDefault="00296348" w:rsidP="00296348">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...12 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidRPr="00296348">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...8 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D480498" wp14:editId="6E201D44">
-[...10 lines deleted...]
-          <wp:docPr id="1350373949" name="Picture 1350373949" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12F4AF1D" wp14:editId="180DD890">
+          <wp:extent cx="3885543" cy="1733550"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:docPr id="995820702" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Picture 2" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3546475" cy="783590"/>
+                    <a:ext cx="3919466" cy="1748685"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...47 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066461BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06A66B6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -8728,50 +13749,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272A33F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA6EED6E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2896460B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A15A716A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8840,51 +13974,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B965FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06BA7E80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8953,51 +14087,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ABA4B0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A80E214"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35816206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7408E46E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9066,51 +14313,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C15A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99FE2182"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9179,51 +14426,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442A3159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C8FCDE"/>
     <w:lvl w:ilvl="0" w:tplc="559A84B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00169F1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9292,51 +14539,51 @@
     <w:lvl w:ilvl="7" w:tplc="EE9A4EAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="748CBAE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="451D1F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D606886"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9405,51 +14652,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45311B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B846EC62"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9518,51 +14765,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="471B0CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299EF7A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9604,51 +14851,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48FC293A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93186AC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9717,51 +14964,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1321B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC020FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9830,51 +15077,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52D33DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72EE70EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9943,51 +15190,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8A5C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD1C3354"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10056,51 +15303,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A365484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="413AD906"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10169,51 +15416,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="729C1E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E4F9D0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10282,51 +15529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7306791F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE945C26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10395,51 +15642,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7860423C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD602CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10508,51 +15755,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8B5EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A482868"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10621,51 +15868,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFA67FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="505AF682"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD64C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEB4C4AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10734,51 +16094,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E903AF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3586B414"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EAF5E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="991C627E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10848,828 +16321,1608 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="46225837">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="938100485">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1724600802">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="215706699">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1488940928">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="619143801">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1390300784">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2029796848">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1197431979">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1732457572">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1291276861">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="317808399">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="447354733">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="230046243">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1675261265">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="601837424">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="807016221">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1675261265">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="18" w16cid:durableId="2069575278">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="601837424">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="19" w16cid:durableId="373240044">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="807016221">
+  <w:num w:numId="20" w16cid:durableId="2069109877">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1705397097">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2069575278">
+  <w:num w:numId="22" w16cid:durableId="1464151084">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="314920280">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1019814605">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1621644356">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1166869019">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="872307470">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="908463612">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="373240044">
+  <w:num w:numId="29" w16cid:durableId="64181617">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BTcBNB40HM9q1cuRiXdY/2yB2F6YfrzMFHXhcbkZwwhOMgJPufetQPe/nCimjFUzr6b3pzY2wRnZ64GxOtC5Zg==" w:salt="gKrGE/MPsNITFGUwT8AHXA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B2069E"/>
     <w:rsid w:val="000001C5"/>
+    <w:rsid w:val="00001DF9"/>
     <w:rsid w:val="0000430E"/>
+    <w:rsid w:val="00005015"/>
     <w:rsid w:val="00005644"/>
+    <w:rsid w:val="00007778"/>
+    <w:rsid w:val="00007D39"/>
+    <w:rsid w:val="00011A21"/>
+    <w:rsid w:val="000125A5"/>
+    <w:rsid w:val="00014B15"/>
     <w:rsid w:val="00016D75"/>
     <w:rsid w:val="00020207"/>
+    <w:rsid w:val="00021CD2"/>
     <w:rsid w:val="0002205C"/>
     <w:rsid w:val="000278AA"/>
+    <w:rsid w:val="00030022"/>
+    <w:rsid w:val="000312F8"/>
     <w:rsid w:val="000313D6"/>
     <w:rsid w:val="0003163A"/>
+    <w:rsid w:val="00032B25"/>
+    <w:rsid w:val="00032EC7"/>
     <w:rsid w:val="00035066"/>
+    <w:rsid w:val="00036D7C"/>
     <w:rsid w:val="0004119F"/>
+    <w:rsid w:val="000429A6"/>
+    <w:rsid w:val="0004333C"/>
     <w:rsid w:val="00045641"/>
+    <w:rsid w:val="00045D38"/>
     <w:rsid w:val="00051EBF"/>
     <w:rsid w:val="000523D1"/>
     <w:rsid w:val="000524A8"/>
+    <w:rsid w:val="00052604"/>
     <w:rsid w:val="00053F35"/>
+    <w:rsid w:val="000557E5"/>
+    <w:rsid w:val="00062BDD"/>
     <w:rsid w:val="0006545D"/>
+    <w:rsid w:val="0006591E"/>
+    <w:rsid w:val="000659EF"/>
+    <w:rsid w:val="0006617A"/>
     <w:rsid w:val="00066713"/>
     <w:rsid w:val="00070D18"/>
+    <w:rsid w:val="0007151F"/>
+    <w:rsid w:val="0007622C"/>
+    <w:rsid w:val="00085A56"/>
+    <w:rsid w:val="00086017"/>
+    <w:rsid w:val="0008704F"/>
+    <w:rsid w:val="000917E7"/>
     <w:rsid w:val="0009196A"/>
+    <w:rsid w:val="00093681"/>
+    <w:rsid w:val="00095032"/>
+    <w:rsid w:val="00097EBF"/>
     <w:rsid w:val="000A3DBB"/>
     <w:rsid w:val="000A44A7"/>
     <w:rsid w:val="000A49A4"/>
     <w:rsid w:val="000A4E7C"/>
     <w:rsid w:val="000A5A8A"/>
     <w:rsid w:val="000A6D87"/>
     <w:rsid w:val="000B0DB6"/>
+    <w:rsid w:val="000B11A2"/>
+    <w:rsid w:val="000B1D2F"/>
     <w:rsid w:val="000B1DA7"/>
+    <w:rsid w:val="000B357E"/>
+    <w:rsid w:val="000B45EB"/>
     <w:rsid w:val="000B58C4"/>
     <w:rsid w:val="000B6462"/>
+    <w:rsid w:val="000B6E86"/>
     <w:rsid w:val="000B7C86"/>
+    <w:rsid w:val="000C03EB"/>
+    <w:rsid w:val="000C4EE4"/>
     <w:rsid w:val="000C6525"/>
     <w:rsid w:val="000C746A"/>
+    <w:rsid w:val="000C7573"/>
     <w:rsid w:val="000C7FC7"/>
+    <w:rsid w:val="000D1269"/>
+    <w:rsid w:val="000D38FD"/>
     <w:rsid w:val="000D6004"/>
     <w:rsid w:val="000D68A9"/>
+    <w:rsid w:val="000E4EDC"/>
+    <w:rsid w:val="000E5F96"/>
     <w:rsid w:val="000E74C0"/>
     <w:rsid w:val="000F1338"/>
+    <w:rsid w:val="000F29CC"/>
+    <w:rsid w:val="000F5F3E"/>
     <w:rsid w:val="000F6764"/>
+    <w:rsid w:val="0010721C"/>
     <w:rsid w:val="00110A49"/>
+    <w:rsid w:val="001119F6"/>
+    <w:rsid w:val="00112D27"/>
     <w:rsid w:val="0011488A"/>
+    <w:rsid w:val="0011583D"/>
     <w:rsid w:val="00122987"/>
+    <w:rsid w:val="0012334E"/>
+    <w:rsid w:val="00123B3F"/>
     <w:rsid w:val="001270EE"/>
     <w:rsid w:val="0013114D"/>
     <w:rsid w:val="001314C5"/>
+    <w:rsid w:val="00131EA4"/>
+    <w:rsid w:val="00132586"/>
+    <w:rsid w:val="00132F63"/>
+    <w:rsid w:val="001330C3"/>
+    <w:rsid w:val="001337D2"/>
+    <w:rsid w:val="00135265"/>
     <w:rsid w:val="00136E9C"/>
+    <w:rsid w:val="00137421"/>
     <w:rsid w:val="00137B63"/>
     <w:rsid w:val="00140168"/>
     <w:rsid w:val="00140C08"/>
     <w:rsid w:val="00141701"/>
     <w:rsid w:val="00141C02"/>
     <w:rsid w:val="00144094"/>
+    <w:rsid w:val="001465C0"/>
+    <w:rsid w:val="00147875"/>
     <w:rsid w:val="00147DBC"/>
+    <w:rsid w:val="00147E63"/>
+    <w:rsid w:val="00151382"/>
+    <w:rsid w:val="00152226"/>
     <w:rsid w:val="001529EF"/>
     <w:rsid w:val="001575A9"/>
+    <w:rsid w:val="001579A1"/>
+    <w:rsid w:val="00161028"/>
+    <w:rsid w:val="001677BE"/>
     <w:rsid w:val="00167D70"/>
     <w:rsid w:val="0017087D"/>
     <w:rsid w:val="00182C6F"/>
     <w:rsid w:val="00184912"/>
+    <w:rsid w:val="00187F83"/>
     <w:rsid w:val="00191797"/>
+    <w:rsid w:val="0019275A"/>
+    <w:rsid w:val="00194A35"/>
+    <w:rsid w:val="00195363"/>
+    <w:rsid w:val="0019571A"/>
+    <w:rsid w:val="00196236"/>
+    <w:rsid w:val="00196D9E"/>
     <w:rsid w:val="001978B4"/>
+    <w:rsid w:val="00197D18"/>
     <w:rsid w:val="001A2548"/>
     <w:rsid w:val="001A2584"/>
+    <w:rsid w:val="001A3B1D"/>
     <w:rsid w:val="001B08FB"/>
+    <w:rsid w:val="001B0CDA"/>
+    <w:rsid w:val="001B16A3"/>
     <w:rsid w:val="001B33DA"/>
     <w:rsid w:val="001B612F"/>
+    <w:rsid w:val="001B6C44"/>
+    <w:rsid w:val="001B6EFD"/>
     <w:rsid w:val="001C1B06"/>
+    <w:rsid w:val="001C1D18"/>
     <w:rsid w:val="001C2ACD"/>
     <w:rsid w:val="001C2E88"/>
+    <w:rsid w:val="001C46DB"/>
     <w:rsid w:val="001C5F35"/>
+    <w:rsid w:val="001C6DF4"/>
+    <w:rsid w:val="001D11D4"/>
     <w:rsid w:val="001D2986"/>
     <w:rsid w:val="001D6944"/>
     <w:rsid w:val="001D7EB6"/>
+    <w:rsid w:val="001E0B5E"/>
     <w:rsid w:val="001E13F8"/>
+    <w:rsid w:val="001E1B2D"/>
+    <w:rsid w:val="001E360C"/>
     <w:rsid w:val="001E4BBB"/>
     <w:rsid w:val="001E7B2F"/>
     <w:rsid w:val="001F1640"/>
+    <w:rsid w:val="001F2FFA"/>
+    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="001F3ECD"/>
     <w:rsid w:val="002000DF"/>
+    <w:rsid w:val="00200126"/>
+    <w:rsid w:val="0021023A"/>
     <w:rsid w:val="00210C57"/>
     <w:rsid w:val="00211BA6"/>
+    <w:rsid w:val="00212031"/>
+    <w:rsid w:val="00212B75"/>
+    <w:rsid w:val="0021304A"/>
     <w:rsid w:val="00213221"/>
+    <w:rsid w:val="00216035"/>
     <w:rsid w:val="00216E95"/>
     <w:rsid w:val="00220290"/>
     <w:rsid w:val="00221F93"/>
     <w:rsid w:val="00224A65"/>
     <w:rsid w:val="002251B7"/>
     <w:rsid w:val="00225AAC"/>
     <w:rsid w:val="0022637B"/>
     <w:rsid w:val="002274B7"/>
     <w:rsid w:val="00227BC0"/>
+    <w:rsid w:val="0023056A"/>
+    <w:rsid w:val="00230F96"/>
+    <w:rsid w:val="00230FE0"/>
+    <w:rsid w:val="00232101"/>
     <w:rsid w:val="0023228E"/>
+    <w:rsid w:val="0023380E"/>
     <w:rsid w:val="002356E5"/>
+    <w:rsid w:val="00241C92"/>
+    <w:rsid w:val="00241EB5"/>
     <w:rsid w:val="00244CD3"/>
     <w:rsid w:val="00252C88"/>
     <w:rsid w:val="0025486F"/>
+    <w:rsid w:val="002569E5"/>
+    <w:rsid w:val="00256A32"/>
+    <w:rsid w:val="00256F9C"/>
+    <w:rsid w:val="00257EA0"/>
+    <w:rsid w:val="002613B8"/>
     <w:rsid w:val="00262391"/>
     <w:rsid w:val="0026280D"/>
+    <w:rsid w:val="00262C9C"/>
+    <w:rsid w:val="002648A9"/>
     <w:rsid w:val="002654E1"/>
+    <w:rsid w:val="00266F1A"/>
     <w:rsid w:val="00271DDE"/>
     <w:rsid w:val="00272AA7"/>
     <w:rsid w:val="00274AF3"/>
+    <w:rsid w:val="00276215"/>
     <w:rsid w:val="00276741"/>
     <w:rsid w:val="002840C5"/>
     <w:rsid w:val="0028746D"/>
     <w:rsid w:val="00287D07"/>
+    <w:rsid w:val="00294AA0"/>
+    <w:rsid w:val="00295035"/>
+    <w:rsid w:val="00296348"/>
     <w:rsid w:val="00296C07"/>
+    <w:rsid w:val="00297BCB"/>
+    <w:rsid w:val="002A05BA"/>
+    <w:rsid w:val="002A1BE1"/>
     <w:rsid w:val="002A347D"/>
     <w:rsid w:val="002A3C22"/>
+    <w:rsid w:val="002A4EAB"/>
     <w:rsid w:val="002A4F9D"/>
+    <w:rsid w:val="002A503C"/>
+    <w:rsid w:val="002A723C"/>
+    <w:rsid w:val="002A780C"/>
+    <w:rsid w:val="002B1477"/>
+    <w:rsid w:val="002B4B3D"/>
+    <w:rsid w:val="002B619D"/>
     <w:rsid w:val="002B660A"/>
+    <w:rsid w:val="002B7A18"/>
     <w:rsid w:val="002C04AD"/>
     <w:rsid w:val="002C1899"/>
     <w:rsid w:val="002C2C1B"/>
     <w:rsid w:val="002C3111"/>
+    <w:rsid w:val="002C3BCF"/>
     <w:rsid w:val="002C4BE6"/>
+    <w:rsid w:val="002C4EA2"/>
     <w:rsid w:val="002C51B7"/>
+    <w:rsid w:val="002C65AE"/>
     <w:rsid w:val="002D1F48"/>
+    <w:rsid w:val="002D20C2"/>
     <w:rsid w:val="002D2418"/>
+    <w:rsid w:val="002D2A5C"/>
+    <w:rsid w:val="002D2BCF"/>
     <w:rsid w:val="002D3C2C"/>
     <w:rsid w:val="002D3FE3"/>
+    <w:rsid w:val="002D4106"/>
+    <w:rsid w:val="002D4BAB"/>
+    <w:rsid w:val="002D584E"/>
+    <w:rsid w:val="002D5FC7"/>
+    <w:rsid w:val="002D7446"/>
     <w:rsid w:val="002D7FF9"/>
+    <w:rsid w:val="002E197B"/>
     <w:rsid w:val="002E4B61"/>
+    <w:rsid w:val="002E5C00"/>
     <w:rsid w:val="002F005D"/>
     <w:rsid w:val="002F1D1A"/>
     <w:rsid w:val="002F2939"/>
     <w:rsid w:val="002F2D51"/>
     <w:rsid w:val="002F2E86"/>
     <w:rsid w:val="002F4262"/>
     <w:rsid w:val="002F538D"/>
+    <w:rsid w:val="002F6B2B"/>
     <w:rsid w:val="002F7381"/>
+    <w:rsid w:val="00301E6D"/>
+    <w:rsid w:val="0030616C"/>
+    <w:rsid w:val="00307C4C"/>
+    <w:rsid w:val="00307D38"/>
+    <w:rsid w:val="00307D69"/>
     <w:rsid w:val="00310C5E"/>
     <w:rsid w:val="003128DB"/>
+    <w:rsid w:val="00322AAA"/>
+    <w:rsid w:val="00322B16"/>
+    <w:rsid w:val="00324B00"/>
+    <w:rsid w:val="00326B07"/>
     <w:rsid w:val="00330B10"/>
+    <w:rsid w:val="00333460"/>
     <w:rsid w:val="00333BAB"/>
+    <w:rsid w:val="00334A8A"/>
+    <w:rsid w:val="00335612"/>
     <w:rsid w:val="003362D2"/>
     <w:rsid w:val="003366E3"/>
     <w:rsid w:val="00337DCB"/>
     <w:rsid w:val="003402F6"/>
+    <w:rsid w:val="00340346"/>
+    <w:rsid w:val="00340EED"/>
+    <w:rsid w:val="00341EA8"/>
     <w:rsid w:val="00342CD5"/>
+    <w:rsid w:val="00343339"/>
+    <w:rsid w:val="0035031D"/>
+    <w:rsid w:val="003519A4"/>
+    <w:rsid w:val="0035274B"/>
     <w:rsid w:val="00353029"/>
+    <w:rsid w:val="00354C16"/>
     <w:rsid w:val="00355F2C"/>
+    <w:rsid w:val="003565C8"/>
     <w:rsid w:val="0035731A"/>
+    <w:rsid w:val="00363083"/>
     <w:rsid w:val="0036338E"/>
     <w:rsid w:val="00365E38"/>
+    <w:rsid w:val="00376347"/>
     <w:rsid w:val="00377AED"/>
+    <w:rsid w:val="00380BF0"/>
+    <w:rsid w:val="003817DF"/>
     <w:rsid w:val="00382CCF"/>
+    <w:rsid w:val="0038420C"/>
+    <w:rsid w:val="003915F8"/>
     <w:rsid w:val="0039290B"/>
     <w:rsid w:val="0039574B"/>
+    <w:rsid w:val="003970AD"/>
+    <w:rsid w:val="003A0130"/>
+    <w:rsid w:val="003A1C1E"/>
     <w:rsid w:val="003A2615"/>
     <w:rsid w:val="003A2CBF"/>
+    <w:rsid w:val="003A6164"/>
     <w:rsid w:val="003A639F"/>
+    <w:rsid w:val="003A69E6"/>
+    <w:rsid w:val="003A6CB3"/>
     <w:rsid w:val="003A77F5"/>
     <w:rsid w:val="003B07F9"/>
+    <w:rsid w:val="003B1947"/>
     <w:rsid w:val="003B3A60"/>
     <w:rsid w:val="003B4F75"/>
     <w:rsid w:val="003B4FF1"/>
     <w:rsid w:val="003B7226"/>
     <w:rsid w:val="003BD3CB"/>
     <w:rsid w:val="003C0FE7"/>
+    <w:rsid w:val="003C20EB"/>
+    <w:rsid w:val="003C3497"/>
+    <w:rsid w:val="003C5B40"/>
     <w:rsid w:val="003C5D4B"/>
+    <w:rsid w:val="003D4E52"/>
+    <w:rsid w:val="003D508D"/>
+    <w:rsid w:val="003D70A9"/>
+    <w:rsid w:val="003E00FB"/>
     <w:rsid w:val="003E1BFD"/>
     <w:rsid w:val="003E2B3D"/>
     <w:rsid w:val="003E5B55"/>
     <w:rsid w:val="003E5C77"/>
+    <w:rsid w:val="003E619A"/>
+    <w:rsid w:val="003E6370"/>
     <w:rsid w:val="003E6891"/>
     <w:rsid w:val="003E68C5"/>
+    <w:rsid w:val="003F1DE9"/>
     <w:rsid w:val="003F3017"/>
+    <w:rsid w:val="003F6829"/>
     <w:rsid w:val="004038A3"/>
     <w:rsid w:val="00403CDE"/>
+    <w:rsid w:val="00403EA7"/>
+    <w:rsid w:val="00404686"/>
     <w:rsid w:val="0040477C"/>
     <w:rsid w:val="00405BD1"/>
     <w:rsid w:val="0040604F"/>
     <w:rsid w:val="004076D6"/>
     <w:rsid w:val="0041591C"/>
     <w:rsid w:val="00417457"/>
+    <w:rsid w:val="00417B91"/>
+    <w:rsid w:val="00422B45"/>
+    <w:rsid w:val="00424CF5"/>
     <w:rsid w:val="0043013A"/>
+    <w:rsid w:val="004335FA"/>
+    <w:rsid w:val="0043663B"/>
     <w:rsid w:val="00437466"/>
+    <w:rsid w:val="00437E71"/>
+    <w:rsid w:val="004400FC"/>
+    <w:rsid w:val="004402B3"/>
+    <w:rsid w:val="00440CE2"/>
     <w:rsid w:val="004412BF"/>
+    <w:rsid w:val="004459F2"/>
+    <w:rsid w:val="004463A6"/>
     <w:rsid w:val="00447495"/>
+    <w:rsid w:val="00447573"/>
     <w:rsid w:val="004505B3"/>
     <w:rsid w:val="00451641"/>
     <w:rsid w:val="0045179A"/>
     <w:rsid w:val="0045202E"/>
     <w:rsid w:val="00452D40"/>
+    <w:rsid w:val="0045338A"/>
+    <w:rsid w:val="00453FED"/>
     <w:rsid w:val="00455BD0"/>
+    <w:rsid w:val="00457A9D"/>
+    <w:rsid w:val="00457EEF"/>
+    <w:rsid w:val="00457F07"/>
     <w:rsid w:val="00461351"/>
+    <w:rsid w:val="0046194E"/>
     <w:rsid w:val="00465566"/>
+    <w:rsid w:val="00466F55"/>
     <w:rsid w:val="00467471"/>
+    <w:rsid w:val="004678C0"/>
     <w:rsid w:val="00471C97"/>
     <w:rsid w:val="004724FD"/>
     <w:rsid w:val="00477777"/>
+    <w:rsid w:val="00480F56"/>
     <w:rsid w:val="0048101E"/>
     <w:rsid w:val="00482D3A"/>
+    <w:rsid w:val="00483A08"/>
+    <w:rsid w:val="00483F05"/>
+    <w:rsid w:val="0048758C"/>
     <w:rsid w:val="0049037E"/>
+    <w:rsid w:val="00490858"/>
+    <w:rsid w:val="00492341"/>
+    <w:rsid w:val="00492EAE"/>
+    <w:rsid w:val="0049655B"/>
+    <w:rsid w:val="00496D54"/>
     <w:rsid w:val="00497676"/>
+    <w:rsid w:val="004A09E3"/>
     <w:rsid w:val="004A1B1B"/>
     <w:rsid w:val="004A1CA4"/>
     <w:rsid w:val="004A2705"/>
+    <w:rsid w:val="004A2B7B"/>
     <w:rsid w:val="004A3FF1"/>
+    <w:rsid w:val="004A6822"/>
+    <w:rsid w:val="004A6D20"/>
     <w:rsid w:val="004B3474"/>
     <w:rsid w:val="004B38E9"/>
     <w:rsid w:val="004B439B"/>
     <w:rsid w:val="004B466F"/>
+    <w:rsid w:val="004B6570"/>
+    <w:rsid w:val="004B796F"/>
+    <w:rsid w:val="004C12FE"/>
+    <w:rsid w:val="004C27E6"/>
     <w:rsid w:val="004C4285"/>
+    <w:rsid w:val="004C5654"/>
+    <w:rsid w:val="004C5FB6"/>
     <w:rsid w:val="004D00A9"/>
+    <w:rsid w:val="004D1277"/>
+    <w:rsid w:val="004D1563"/>
+    <w:rsid w:val="004D25CE"/>
+    <w:rsid w:val="004D3331"/>
+    <w:rsid w:val="004D392C"/>
     <w:rsid w:val="004D6901"/>
+    <w:rsid w:val="004D7034"/>
+    <w:rsid w:val="004E11CB"/>
+    <w:rsid w:val="004E2404"/>
+    <w:rsid w:val="004E2D26"/>
+    <w:rsid w:val="004E40E2"/>
     <w:rsid w:val="004E4580"/>
+    <w:rsid w:val="004E5359"/>
+    <w:rsid w:val="004F0CF0"/>
     <w:rsid w:val="004F1DA7"/>
+    <w:rsid w:val="004F2C16"/>
     <w:rsid w:val="004F3023"/>
     <w:rsid w:val="004F5AF8"/>
+    <w:rsid w:val="004F653A"/>
+    <w:rsid w:val="004F6910"/>
+    <w:rsid w:val="005019FA"/>
+    <w:rsid w:val="005023E9"/>
     <w:rsid w:val="00503D52"/>
+    <w:rsid w:val="00504214"/>
+    <w:rsid w:val="0050602C"/>
+    <w:rsid w:val="00506647"/>
     <w:rsid w:val="005074E4"/>
+    <w:rsid w:val="00510A29"/>
+    <w:rsid w:val="00510D58"/>
+    <w:rsid w:val="005139E4"/>
+    <w:rsid w:val="0051458D"/>
+    <w:rsid w:val="005166A7"/>
     <w:rsid w:val="00517F90"/>
+    <w:rsid w:val="0052067D"/>
+    <w:rsid w:val="0052158C"/>
     <w:rsid w:val="00521B02"/>
+    <w:rsid w:val="00523859"/>
+    <w:rsid w:val="00524E39"/>
+    <w:rsid w:val="00525A85"/>
     <w:rsid w:val="005263AD"/>
+    <w:rsid w:val="005272D1"/>
     <w:rsid w:val="00527A48"/>
     <w:rsid w:val="005302BB"/>
+    <w:rsid w:val="005302DF"/>
     <w:rsid w:val="00530E84"/>
+    <w:rsid w:val="005351A9"/>
     <w:rsid w:val="00543930"/>
     <w:rsid w:val="00544A6B"/>
+    <w:rsid w:val="00545FF7"/>
     <w:rsid w:val="00546131"/>
     <w:rsid w:val="00546F52"/>
     <w:rsid w:val="00547781"/>
     <w:rsid w:val="0055152B"/>
     <w:rsid w:val="005516E8"/>
     <w:rsid w:val="0055232E"/>
+    <w:rsid w:val="005545DA"/>
     <w:rsid w:val="00554D76"/>
+    <w:rsid w:val="00555A0C"/>
+    <w:rsid w:val="00555CFE"/>
     <w:rsid w:val="00560305"/>
+    <w:rsid w:val="00560FFC"/>
+    <w:rsid w:val="00561D6A"/>
     <w:rsid w:val="0056352C"/>
+    <w:rsid w:val="00567867"/>
     <w:rsid w:val="00567BA0"/>
     <w:rsid w:val="00574634"/>
+    <w:rsid w:val="00577C4B"/>
+    <w:rsid w:val="00577D1D"/>
     <w:rsid w:val="0058089E"/>
     <w:rsid w:val="005813C9"/>
     <w:rsid w:val="00583FF5"/>
     <w:rsid w:val="00586811"/>
+    <w:rsid w:val="00591853"/>
     <w:rsid w:val="00592EB9"/>
+    <w:rsid w:val="00593A56"/>
+    <w:rsid w:val="00593A67"/>
     <w:rsid w:val="00593FCF"/>
+    <w:rsid w:val="005A094D"/>
+    <w:rsid w:val="005A0EEE"/>
+    <w:rsid w:val="005A253A"/>
     <w:rsid w:val="005A2AE8"/>
+    <w:rsid w:val="005A5771"/>
+    <w:rsid w:val="005A5B5C"/>
+    <w:rsid w:val="005A76B3"/>
+    <w:rsid w:val="005B076E"/>
+    <w:rsid w:val="005B20E9"/>
+    <w:rsid w:val="005B25C8"/>
     <w:rsid w:val="005B263A"/>
+    <w:rsid w:val="005B338E"/>
     <w:rsid w:val="005B6992"/>
     <w:rsid w:val="005B6F8E"/>
+    <w:rsid w:val="005C0BF2"/>
+    <w:rsid w:val="005C0BF4"/>
     <w:rsid w:val="005C2DEA"/>
+    <w:rsid w:val="005C53EB"/>
+    <w:rsid w:val="005C7031"/>
     <w:rsid w:val="005C7750"/>
+    <w:rsid w:val="005D0E58"/>
+    <w:rsid w:val="005D100A"/>
+    <w:rsid w:val="005D1511"/>
     <w:rsid w:val="005D1621"/>
     <w:rsid w:val="005D2A8B"/>
+    <w:rsid w:val="005D4F35"/>
+    <w:rsid w:val="005D5E9E"/>
+    <w:rsid w:val="005E0422"/>
     <w:rsid w:val="005E3CA7"/>
+    <w:rsid w:val="005E4EFB"/>
+    <w:rsid w:val="005E5179"/>
+    <w:rsid w:val="005E626D"/>
+    <w:rsid w:val="005F37C9"/>
     <w:rsid w:val="005F5193"/>
     <w:rsid w:val="00603907"/>
     <w:rsid w:val="00606156"/>
+    <w:rsid w:val="00610B7A"/>
     <w:rsid w:val="00610E7B"/>
+    <w:rsid w:val="00611508"/>
     <w:rsid w:val="00612112"/>
     <w:rsid w:val="006145FE"/>
+    <w:rsid w:val="00614E5B"/>
+    <w:rsid w:val="006238C1"/>
+    <w:rsid w:val="00624D93"/>
+    <w:rsid w:val="00624F0C"/>
+    <w:rsid w:val="0062602A"/>
     <w:rsid w:val="00627FE0"/>
     <w:rsid w:val="00630A20"/>
     <w:rsid w:val="00634816"/>
+    <w:rsid w:val="006348B8"/>
     <w:rsid w:val="00635B80"/>
+    <w:rsid w:val="006361C2"/>
     <w:rsid w:val="00636D7C"/>
     <w:rsid w:val="00640202"/>
+    <w:rsid w:val="006403A9"/>
+    <w:rsid w:val="00642007"/>
+    <w:rsid w:val="00642380"/>
+    <w:rsid w:val="0064263B"/>
+    <w:rsid w:val="0064305E"/>
+    <w:rsid w:val="006437E3"/>
+    <w:rsid w:val="006443FB"/>
+    <w:rsid w:val="0064659E"/>
+    <w:rsid w:val="00646F73"/>
     <w:rsid w:val="00650409"/>
     <w:rsid w:val="00650CB2"/>
+    <w:rsid w:val="006513C3"/>
+    <w:rsid w:val="00653439"/>
+    <w:rsid w:val="00654F5C"/>
     <w:rsid w:val="006556FC"/>
     <w:rsid w:val="006608A3"/>
+    <w:rsid w:val="0066253F"/>
+    <w:rsid w:val="0066577C"/>
     <w:rsid w:val="0066696B"/>
     <w:rsid w:val="00666981"/>
+    <w:rsid w:val="00672EF6"/>
     <w:rsid w:val="00672F1F"/>
+    <w:rsid w:val="00674462"/>
     <w:rsid w:val="006750E6"/>
+    <w:rsid w:val="0067598D"/>
     <w:rsid w:val="00675C80"/>
+    <w:rsid w:val="0067674C"/>
+    <w:rsid w:val="006774E6"/>
+    <w:rsid w:val="006779F0"/>
     <w:rsid w:val="00683D8E"/>
     <w:rsid w:val="006841A3"/>
     <w:rsid w:val="00685BC5"/>
     <w:rsid w:val="00686B2E"/>
+    <w:rsid w:val="00686F22"/>
     <w:rsid w:val="0069173B"/>
     <w:rsid w:val="0069315D"/>
+    <w:rsid w:val="00694DEF"/>
     <w:rsid w:val="00697803"/>
     <w:rsid w:val="006A28BF"/>
+    <w:rsid w:val="006A3446"/>
     <w:rsid w:val="006B30EF"/>
+    <w:rsid w:val="006B3D6D"/>
+    <w:rsid w:val="006B3F35"/>
     <w:rsid w:val="006C002A"/>
+    <w:rsid w:val="006C05FD"/>
     <w:rsid w:val="006D0C2B"/>
     <w:rsid w:val="006D2D12"/>
+    <w:rsid w:val="006D3BF0"/>
     <w:rsid w:val="006D5BB0"/>
+    <w:rsid w:val="006D5F84"/>
+    <w:rsid w:val="006E084F"/>
     <w:rsid w:val="006E3D87"/>
+    <w:rsid w:val="006F030E"/>
     <w:rsid w:val="006F1831"/>
+    <w:rsid w:val="006F252C"/>
     <w:rsid w:val="006F45AB"/>
+    <w:rsid w:val="006F4F47"/>
+    <w:rsid w:val="00701196"/>
+    <w:rsid w:val="007019CA"/>
+    <w:rsid w:val="0070233F"/>
+    <w:rsid w:val="0070277A"/>
     <w:rsid w:val="00703C0E"/>
+    <w:rsid w:val="00707823"/>
+    <w:rsid w:val="00707D2B"/>
     <w:rsid w:val="00707D71"/>
     <w:rsid w:val="00711868"/>
     <w:rsid w:val="00720C32"/>
     <w:rsid w:val="00722E87"/>
+    <w:rsid w:val="00724E7B"/>
     <w:rsid w:val="00732144"/>
+    <w:rsid w:val="007321B5"/>
+    <w:rsid w:val="0073386F"/>
     <w:rsid w:val="00734316"/>
     <w:rsid w:val="00735108"/>
     <w:rsid w:val="007360D0"/>
     <w:rsid w:val="00737BAA"/>
+    <w:rsid w:val="00737E92"/>
     <w:rsid w:val="00742C84"/>
     <w:rsid w:val="007462AD"/>
     <w:rsid w:val="00746E75"/>
     <w:rsid w:val="0074715A"/>
     <w:rsid w:val="00747CAE"/>
+    <w:rsid w:val="00752589"/>
+    <w:rsid w:val="00752731"/>
+    <w:rsid w:val="00754E78"/>
+    <w:rsid w:val="007565F8"/>
+    <w:rsid w:val="0076163F"/>
+    <w:rsid w:val="00761BC1"/>
+    <w:rsid w:val="00761F56"/>
+    <w:rsid w:val="007635EB"/>
+    <w:rsid w:val="0076434D"/>
     <w:rsid w:val="0077172B"/>
+    <w:rsid w:val="00772C9E"/>
+    <w:rsid w:val="00775406"/>
     <w:rsid w:val="007756F0"/>
+    <w:rsid w:val="00775756"/>
     <w:rsid w:val="00776A8F"/>
+    <w:rsid w:val="00777272"/>
+    <w:rsid w:val="00777CD0"/>
     <w:rsid w:val="00780B6F"/>
     <w:rsid w:val="00784163"/>
     <w:rsid w:val="00784CA1"/>
+    <w:rsid w:val="00785B58"/>
     <w:rsid w:val="00790ECC"/>
     <w:rsid w:val="00791EA4"/>
     <w:rsid w:val="00794C07"/>
+    <w:rsid w:val="007962C1"/>
+    <w:rsid w:val="00796F30"/>
     <w:rsid w:val="00797540"/>
+    <w:rsid w:val="007A119F"/>
     <w:rsid w:val="007A3E73"/>
     <w:rsid w:val="007A4AE4"/>
+    <w:rsid w:val="007A64D0"/>
     <w:rsid w:val="007B0E24"/>
+    <w:rsid w:val="007B1F43"/>
+    <w:rsid w:val="007B211B"/>
+    <w:rsid w:val="007B2313"/>
+    <w:rsid w:val="007B4AB6"/>
+    <w:rsid w:val="007B541A"/>
+    <w:rsid w:val="007B7515"/>
+    <w:rsid w:val="007B77CC"/>
     <w:rsid w:val="007C3DE3"/>
     <w:rsid w:val="007C599D"/>
     <w:rsid w:val="007C7081"/>
     <w:rsid w:val="007D0FBB"/>
     <w:rsid w:val="007D355E"/>
+    <w:rsid w:val="007D43D3"/>
     <w:rsid w:val="007D59FF"/>
     <w:rsid w:val="007D7BA7"/>
     <w:rsid w:val="007E0B87"/>
+    <w:rsid w:val="007E40D3"/>
+    <w:rsid w:val="007F7D9E"/>
+    <w:rsid w:val="00802566"/>
     <w:rsid w:val="00802742"/>
     <w:rsid w:val="00803E99"/>
     <w:rsid w:val="0080417F"/>
     <w:rsid w:val="008049F4"/>
+    <w:rsid w:val="008063BB"/>
     <w:rsid w:val="0081274F"/>
     <w:rsid w:val="00812D4C"/>
+    <w:rsid w:val="008168B8"/>
     <w:rsid w:val="0081745C"/>
+    <w:rsid w:val="008174E3"/>
     <w:rsid w:val="0082013C"/>
+    <w:rsid w:val="00820B6C"/>
     <w:rsid w:val="00820CD0"/>
+    <w:rsid w:val="00821B65"/>
+    <w:rsid w:val="00825DA2"/>
     <w:rsid w:val="0082712B"/>
+    <w:rsid w:val="00827A25"/>
     <w:rsid w:val="00831DAC"/>
+    <w:rsid w:val="008331B1"/>
     <w:rsid w:val="00833E7E"/>
     <w:rsid w:val="0083486D"/>
+    <w:rsid w:val="00835574"/>
+    <w:rsid w:val="0083764E"/>
+    <w:rsid w:val="0084058A"/>
     <w:rsid w:val="00841C5F"/>
+    <w:rsid w:val="008423A1"/>
     <w:rsid w:val="008426F5"/>
     <w:rsid w:val="0084459E"/>
+    <w:rsid w:val="008451F0"/>
     <w:rsid w:val="00845720"/>
     <w:rsid w:val="00846EC7"/>
     <w:rsid w:val="00847C16"/>
     <w:rsid w:val="00847FEF"/>
+    <w:rsid w:val="00852202"/>
+    <w:rsid w:val="008540B5"/>
+    <w:rsid w:val="008569DB"/>
     <w:rsid w:val="00856F6B"/>
+    <w:rsid w:val="00860165"/>
+    <w:rsid w:val="00860336"/>
+    <w:rsid w:val="008617BA"/>
+    <w:rsid w:val="00861997"/>
+    <w:rsid w:val="00862E75"/>
     <w:rsid w:val="008729F8"/>
     <w:rsid w:val="00873008"/>
     <w:rsid w:val="00873C82"/>
     <w:rsid w:val="00874012"/>
+    <w:rsid w:val="00875A57"/>
     <w:rsid w:val="0087676D"/>
     <w:rsid w:val="00880052"/>
+    <w:rsid w:val="008803D4"/>
     <w:rsid w:val="008820CE"/>
     <w:rsid w:val="00883C53"/>
     <w:rsid w:val="00884FC5"/>
     <w:rsid w:val="0088624C"/>
+    <w:rsid w:val="008863B1"/>
+    <w:rsid w:val="00895E9D"/>
     <w:rsid w:val="008965B2"/>
     <w:rsid w:val="00897690"/>
+    <w:rsid w:val="008977F4"/>
     <w:rsid w:val="00897E17"/>
     <w:rsid w:val="008A2D65"/>
     <w:rsid w:val="008A2DC9"/>
     <w:rsid w:val="008A452E"/>
     <w:rsid w:val="008A4658"/>
     <w:rsid w:val="008A4B7F"/>
+    <w:rsid w:val="008A6F39"/>
     <w:rsid w:val="008A7A0F"/>
+    <w:rsid w:val="008A7B02"/>
     <w:rsid w:val="008B0653"/>
+    <w:rsid w:val="008C0A34"/>
+    <w:rsid w:val="008C14C4"/>
+    <w:rsid w:val="008C2436"/>
+    <w:rsid w:val="008C3549"/>
+    <w:rsid w:val="008C38EE"/>
     <w:rsid w:val="008C4CDB"/>
     <w:rsid w:val="008C4CF2"/>
     <w:rsid w:val="008C4F15"/>
     <w:rsid w:val="008C5015"/>
+    <w:rsid w:val="008C5679"/>
     <w:rsid w:val="008C632A"/>
     <w:rsid w:val="008C6854"/>
+    <w:rsid w:val="008C6AFF"/>
     <w:rsid w:val="008D1235"/>
     <w:rsid w:val="008D13C5"/>
+    <w:rsid w:val="008D3E00"/>
     <w:rsid w:val="008D4198"/>
+    <w:rsid w:val="008D6A1A"/>
     <w:rsid w:val="008D715B"/>
+    <w:rsid w:val="008E0123"/>
+    <w:rsid w:val="008E01C8"/>
     <w:rsid w:val="008E02C3"/>
+    <w:rsid w:val="008E22B4"/>
+    <w:rsid w:val="008E232C"/>
     <w:rsid w:val="008E245B"/>
+    <w:rsid w:val="008E397B"/>
+    <w:rsid w:val="008E45F1"/>
     <w:rsid w:val="008E57B0"/>
+    <w:rsid w:val="008E6D6E"/>
     <w:rsid w:val="008E7059"/>
+    <w:rsid w:val="008E7661"/>
     <w:rsid w:val="008F1ED9"/>
     <w:rsid w:val="008F2BEB"/>
+    <w:rsid w:val="008F4017"/>
     <w:rsid w:val="008F5208"/>
+    <w:rsid w:val="008F5DF7"/>
+    <w:rsid w:val="008F7109"/>
     <w:rsid w:val="009001C8"/>
+    <w:rsid w:val="009005ED"/>
     <w:rsid w:val="00901D1F"/>
+    <w:rsid w:val="0090368B"/>
     <w:rsid w:val="00904E6C"/>
+    <w:rsid w:val="00905DEB"/>
+    <w:rsid w:val="009119F9"/>
     <w:rsid w:val="009204E0"/>
+    <w:rsid w:val="00920DA9"/>
     <w:rsid w:val="009216EF"/>
+    <w:rsid w:val="00922E07"/>
     <w:rsid w:val="009238F6"/>
     <w:rsid w:val="00923A7B"/>
     <w:rsid w:val="00924C8A"/>
     <w:rsid w:val="00924E5B"/>
     <w:rsid w:val="0093026C"/>
     <w:rsid w:val="0093129E"/>
     <w:rsid w:val="0093703E"/>
     <w:rsid w:val="00937199"/>
+    <w:rsid w:val="00940F42"/>
+    <w:rsid w:val="00942283"/>
+    <w:rsid w:val="00944F16"/>
     <w:rsid w:val="00945215"/>
+    <w:rsid w:val="00946981"/>
+    <w:rsid w:val="009520CE"/>
+    <w:rsid w:val="00954C10"/>
+    <w:rsid w:val="00954F39"/>
+    <w:rsid w:val="00955007"/>
     <w:rsid w:val="009559F6"/>
     <w:rsid w:val="009572B1"/>
+    <w:rsid w:val="00960B02"/>
+    <w:rsid w:val="00961898"/>
+    <w:rsid w:val="00962235"/>
     <w:rsid w:val="00962DEE"/>
     <w:rsid w:val="009654C8"/>
     <w:rsid w:val="00967CD4"/>
+    <w:rsid w:val="00971BFB"/>
     <w:rsid w:val="00975024"/>
+    <w:rsid w:val="00975698"/>
     <w:rsid w:val="0098130A"/>
+    <w:rsid w:val="00982C89"/>
     <w:rsid w:val="009835A8"/>
     <w:rsid w:val="00984B1B"/>
+    <w:rsid w:val="00985820"/>
+    <w:rsid w:val="009874C9"/>
     <w:rsid w:val="00993401"/>
     <w:rsid w:val="009941D7"/>
     <w:rsid w:val="00994A01"/>
+    <w:rsid w:val="00995FFB"/>
+    <w:rsid w:val="009966DD"/>
+    <w:rsid w:val="00996F77"/>
     <w:rsid w:val="009975B1"/>
     <w:rsid w:val="009A30D7"/>
     <w:rsid w:val="009A6A97"/>
+    <w:rsid w:val="009B4C8E"/>
+    <w:rsid w:val="009B54CF"/>
     <w:rsid w:val="009B71FA"/>
+    <w:rsid w:val="009C29C2"/>
     <w:rsid w:val="009C29C5"/>
+    <w:rsid w:val="009C37B7"/>
     <w:rsid w:val="009C40CC"/>
+    <w:rsid w:val="009C45E6"/>
+    <w:rsid w:val="009D429E"/>
+    <w:rsid w:val="009D7542"/>
     <w:rsid w:val="009E16F4"/>
+    <w:rsid w:val="009E32DD"/>
+    <w:rsid w:val="009E4406"/>
     <w:rsid w:val="009F03EA"/>
     <w:rsid w:val="009F4500"/>
+    <w:rsid w:val="009F4CD9"/>
     <w:rsid w:val="009F7702"/>
+    <w:rsid w:val="009F78BB"/>
+    <w:rsid w:val="00A00226"/>
     <w:rsid w:val="00A02B90"/>
     <w:rsid w:val="00A041AC"/>
     <w:rsid w:val="00A06182"/>
+    <w:rsid w:val="00A07F71"/>
     <w:rsid w:val="00A12104"/>
+    <w:rsid w:val="00A1634D"/>
+    <w:rsid w:val="00A1662E"/>
+    <w:rsid w:val="00A22B07"/>
+    <w:rsid w:val="00A30EAC"/>
+    <w:rsid w:val="00A316DE"/>
     <w:rsid w:val="00A322D9"/>
     <w:rsid w:val="00A33C6B"/>
+    <w:rsid w:val="00A360EF"/>
+    <w:rsid w:val="00A3769A"/>
+    <w:rsid w:val="00A40D14"/>
     <w:rsid w:val="00A4605F"/>
+    <w:rsid w:val="00A47304"/>
+    <w:rsid w:val="00A50011"/>
     <w:rsid w:val="00A51B50"/>
     <w:rsid w:val="00A54255"/>
     <w:rsid w:val="00A559E8"/>
     <w:rsid w:val="00A56094"/>
+    <w:rsid w:val="00A60AC4"/>
+    <w:rsid w:val="00A62212"/>
     <w:rsid w:val="00A62421"/>
     <w:rsid w:val="00A647D4"/>
     <w:rsid w:val="00A64F02"/>
     <w:rsid w:val="00A70059"/>
+    <w:rsid w:val="00A72982"/>
     <w:rsid w:val="00A72CB6"/>
+    <w:rsid w:val="00A73CB3"/>
     <w:rsid w:val="00A74249"/>
     <w:rsid w:val="00A744AC"/>
+    <w:rsid w:val="00A74611"/>
     <w:rsid w:val="00A74D28"/>
     <w:rsid w:val="00A758FF"/>
     <w:rsid w:val="00A7724D"/>
+    <w:rsid w:val="00A77E4B"/>
     <w:rsid w:val="00A80DD6"/>
     <w:rsid w:val="00A83715"/>
     <w:rsid w:val="00A8517A"/>
     <w:rsid w:val="00A8763D"/>
     <w:rsid w:val="00A902CC"/>
     <w:rsid w:val="00A906C0"/>
     <w:rsid w:val="00A90B7F"/>
     <w:rsid w:val="00A915AA"/>
     <w:rsid w:val="00A92ADE"/>
     <w:rsid w:val="00A953A5"/>
+    <w:rsid w:val="00A95526"/>
+    <w:rsid w:val="00A95703"/>
     <w:rsid w:val="00AA1524"/>
     <w:rsid w:val="00AA306A"/>
+    <w:rsid w:val="00AA402D"/>
+    <w:rsid w:val="00AA594D"/>
+    <w:rsid w:val="00AA66E6"/>
     <w:rsid w:val="00AA720D"/>
+    <w:rsid w:val="00AB0798"/>
     <w:rsid w:val="00AB2FB1"/>
+    <w:rsid w:val="00AB3CBB"/>
+    <w:rsid w:val="00AB4477"/>
     <w:rsid w:val="00AB4D65"/>
+    <w:rsid w:val="00AB71A5"/>
     <w:rsid w:val="00AB7C76"/>
     <w:rsid w:val="00AC08F8"/>
+    <w:rsid w:val="00AC1BF3"/>
+    <w:rsid w:val="00AC4794"/>
+    <w:rsid w:val="00AC5EDC"/>
+    <w:rsid w:val="00AD09B5"/>
+    <w:rsid w:val="00AD2DBA"/>
+    <w:rsid w:val="00AD591A"/>
     <w:rsid w:val="00AD7ED0"/>
+    <w:rsid w:val="00AE0C38"/>
     <w:rsid w:val="00AE0EFB"/>
     <w:rsid w:val="00AE10E9"/>
+    <w:rsid w:val="00AE1B17"/>
     <w:rsid w:val="00AE36A3"/>
+    <w:rsid w:val="00AE39B2"/>
+    <w:rsid w:val="00AE4438"/>
     <w:rsid w:val="00AE53B0"/>
     <w:rsid w:val="00AE718E"/>
+    <w:rsid w:val="00AF0FEF"/>
+    <w:rsid w:val="00AF1DF5"/>
+    <w:rsid w:val="00AF25E2"/>
     <w:rsid w:val="00AF401D"/>
+    <w:rsid w:val="00AF4361"/>
+    <w:rsid w:val="00AF4439"/>
     <w:rsid w:val="00AF576F"/>
     <w:rsid w:val="00AF5DCA"/>
     <w:rsid w:val="00AF5E88"/>
     <w:rsid w:val="00AF6129"/>
+    <w:rsid w:val="00AF7165"/>
+    <w:rsid w:val="00AF73FD"/>
     <w:rsid w:val="00AF79D0"/>
     <w:rsid w:val="00B02281"/>
     <w:rsid w:val="00B043B9"/>
+    <w:rsid w:val="00B05439"/>
     <w:rsid w:val="00B05AAC"/>
+    <w:rsid w:val="00B068AC"/>
+    <w:rsid w:val="00B1484E"/>
     <w:rsid w:val="00B2069E"/>
+    <w:rsid w:val="00B21CB8"/>
     <w:rsid w:val="00B21D7E"/>
+    <w:rsid w:val="00B22A28"/>
+    <w:rsid w:val="00B23B60"/>
     <w:rsid w:val="00B23ECE"/>
     <w:rsid w:val="00B245F6"/>
     <w:rsid w:val="00B2753E"/>
     <w:rsid w:val="00B32856"/>
+    <w:rsid w:val="00B33993"/>
+    <w:rsid w:val="00B33DEF"/>
     <w:rsid w:val="00B35035"/>
     <w:rsid w:val="00B401DB"/>
+    <w:rsid w:val="00B4133E"/>
+    <w:rsid w:val="00B41CA4"/>
     <w:rsid w:val="00B43A98"/>
     <w:rsid w:val="00B43FD4"/>
     <w:rsid w:val="00B458E0"/>
+    <w:rsid w:val="00B46D76"/>
     <w:rsid w:val="00B47B62"/>
+    <w:rsid w:val="00B50515"/>
+    <w:rsid w:val="00B50799"/>
     <w:rsid w:val="00B51652"/>
     <w:rsid w:val="00B53A8D"/>
+    <w:rsid w:val="00B54DA5"/>
+    <w:rsid w:val="00B55412"/>
+    <w:rsid w:val="00B5615F"/>
     <w:rsid w:val="00B57AFA"/>
+    <w:rsid w:val="00B61572"/>
+    <w:rsid w:val="00B6419C"/>
+    <w:rsid w:val="00B65DD0"/>
     <w:rsid w:val="00B66BDC"/>
     <w:rsid w:val="00B679DF"/>
+    <w:rsid w:val="00B70784"/>
     <w:rsid w:val="00B7198D"/>
+    <w:rsid w:val="00B71C20"/>
+    <w:rsid w:val="00B75C97"/>
     <w:rsid w:val="00B7731D"/>
+    <w:rsid w:val="00B8158B"/>
+    <w:rsid w:val="00B818F1"/>
+    <w:rsid w:val="00B85379"/>
+    <w:rsid w:val="00B90063"/>
     <w:rsid w:val="00B92AC6"/>
     <w:rsid w:val="00B92EE1"/>
+    <w:rsid w:val="00B93721"/>
+    <w:rsid w:val="00B9460A"/>
     <w:rsid w:val="00B97043"/>
     <w:rsid w:val="00BA074B"/>
     <w:rsid w:val="00BA0F80"/>
     <w:rsid w:val="00BA1E2A"/>
+    <w:rsid w:val="00BA3659"/>
     <w:rsid w:val="00BA57C9"/>
+    <w:rsid w:val="00BA6AEC"/>
+    <w:rsid w:val="00BA7363"/>
+    <w:rsid w:val="00BB0206"/>
+    <w:rsid w:val="00BB022B"/>
     <w:rsid w:val="00BB1BF1"/>
     <w:rsid w:val="00BB46B9"/>
     <w:rsid w:val="00BB6C32"/>
+    <w:rsid w:val="00BB7FDB"/>
+    <w:rsid w:val="00BC1E02"/>
     <w:rsid w:val="00BC3FBA"/>
+    <w:rsid w:val="00BC4217"/>
+    <w:rsid w:val="00BC5255"/>
+    <w:rsid w:val="00BC6B1A"/>
     <w:rsid w:val="00BC7FC9"/>
+    <w:rsid w:val="00BD0E6B"/>
     <w:rsid w:val="00BD0E8B"/>
+    <w:rsid w:val="00BD2982"/>
     <w:rsid w:val="00BD4521"/>
     <w:rsid w:val="00BD55B8"/>
     <w:rsid w:val="00BE064E"/>
+    <w:rsid w:val="00BE110D"/>
     <w:rsid w:val="00BE2699"/>
+    <w:rsid w:val="00BE36A9"/>
     <w:rsid w:val="00BE54AE"/>
+    <w:rsid w:val="00BE5DFA"/>
+    <w:rsid w:val="00BE6377"/>
+    <w:rsid w:val="00BE74B4"/>
+    <w:rsid w:val="00BF0B85"/>
+    <w:rsid w:val="00BF26E3"/>
+    <w:rsid w:val="00BF3E19"/>
     <w:rsid w:val="00BF48DD"/>
+    <w:rsid w:val="00BF527D"/>
     <w:rsid w:val="00BF5643"/>
+    <w:rsid w:val="00BF5F4F"/>
     <w:rsid w:val="00BF5FCB"/>
+    <w:rsid w:val="00BF7A91"/>
+    <w:rsid w:val="00C012D7"/>
+    <w:rsid w:val="00C014D7"/>
     <w:rsid w:val="00C02D02"/>
     <w:rsid w:val="00C03792"/>
+    <w:rsid w:val="00C04CD5"/>
     <w:rsid w:val="00C06DE4"/>
     <w:rsid w:val="00C07290"/>
     <w:rsid w:val="00C07822"/>
+    <w:rsid w:val="00C11D4D"/>
+    <w:rsid w:val="00C12584"/>
+    <w:rsid w:val="00C128A2"/>
     <w:rsid w:val="00C12CA1"/>
+    <w:rsid w:val="00C13A67"/>
+    <w:rsid w:val="00C1405D"/>
+    <w:rsid w:val="00C143FA"/>
+    <w:rsid w:val="00C146E3"/>
     <w:rsid w:val="00C15247"/>
+    <w:rsid w:val="00C16F8C"/>
     <w:rsid w:val="00C175A1"/>
     <w:rsid w:val="00C20BD2"/>
     <w:rsid w:val="00C21C52"/>
     <w:rsid w:val="00C22DD6"/>
+    <w:rsid w:val="00C237E2"/>
     <w:rsid w:val="00C26D47"/>
     <w:rsid w:val="00C2749A"/>
     <w:rsid w:val="00C278E3"/>
+    <w:rsid w:val="00C306CF"/>
     <w:rsid w:val="00C30ACD"/>
+    <w:rsid w:val="00C31889"/>
+    <w:rsid w:val="00C3740E"/>
     <w:rsid w:val="00C3757A"/>
     <w:rsid w:val="00C37903"/>
+    <w:rsid w:val="00C43A01"/>
+    <w:rsid w:val="00C461EE"/>
+    <w:rsid w:val="00C47B70"/>
     <w:rsid w:val="00C47D48"/>
+    <w:rsid w:val="00C50CF6"/>
     <w:rsid w:val="00C51F46"/>
     <w:rsid w:val="00C52259"/>
+    <w:rsid w:val="00C53F27"/>
     <w:rsid w:val="00C54486"/>
+    <w:rsid w:val="00C5528D"/>
     <w:rsid w:val="00C614AF"/>
     <w:rsid w:val="00C6326F"/>
     <w:rsid w:val="00C63806"/>
     <w:rsid w:val="00C638F4"/>
+    <w:rsid w:val="00C655C4"/>
+    <w:rsid w:val="00C71A0F"/>
+    <w:rsid w:val="00C73008"/>
+    <w:rsid w:val="00C73301"/>
     <w:rsid w:val="00C777B5"/>
     <w:rsid w:val="00C77C9D"/>
     <w:rsid w:val="00C81D35"/>
+    <w:rsid w:val="00C86762"/>
+    <w:rsid w:val="00C91CFC"/>
+    <w:rsid w:val="00C926A4"/>
+    <w:rsid w:val="00C9316B"/>
     <w:rsid w:val="00C93F79"/>
+    <w:rsid w:val="00C94308"/>
     <w:rsid w:val="00C94EC0"/>
+    <w:rsid w:val="00C952CC"/>
+    <w:rsid w:val="00C96592"/>
+    <w:rsid w:val="00C96871"/>
+    <w:rsid w:val="00CA0D52"/>
+    <w:rsid w:val="00CA2B73"/>
     <w:rsid w:val="00CA2D30"/>
     <w:rsid w:val="00CA45F5"/>
     <w:rsid w:val="00CA5CFF"/>
     <w:rsid w:val="00CA708D"/>
     <w:rsid w:val="00CA7B29"/>
+    <w:rsid w:val="00CB00B5"/>
     <w:rsid w:val="00CB7396"/>
+    <w:rsid w:val="00CC0652"/>
+    <w:rsid w:val="00CC0ED4"/>
+    <w:rsid w:val="00CC1322"/>
     <w:rsid w:val="00CC13AB"/>
     <w:rsid w:val="00CC2E29"/>
     <w:rsid w:val="00CC4B01"/>
     <w:rsid w:val="00CD0ACA"/>
     <w:rsid w:val="00CD3FCF"/>
     <w:rsid w:val="00CD4369"/>
     <w:rsid w:val="00CD61B9"/>
+    <w:rsid w:val="00CD640B"/>
+    <w:rsid w:val="00CD78AF"/>
     <w:rsid w:val="00CE0BC5"/>
+    <w:rsid w:val="00CE1A23"/>
+    <w:rsid w:val="00CE1C1D"/>
     <w:rsid w:val="00CE24A1"/>
     <w:rsid w:val="00CE2C17"/>
     <w:rsid w:val="00CE366E"/>
+    <w:rsid w:val="00CE4001"/>
+    <w:rsid w:val="00CF07A9"/>
     <w:rsid w:val="00CF1B5A"/>
     <w:rsid w:val="00CF2D37"/>
+    <w:rsid w:val="00CF3A82"/>
+    <w:rsid w:val="00CF42FD"/>
     <w:rsid w:val="00CF43E1"/>
     <w:rsid w:val="00CF4CC7"/>
     <w:rsid w:val="00CF6D63"/>
+    <w:rsid w:val="00D04062"/>
+    <w:rsid w:val="00D04201"/>
+    <w:rsid w:val="00D044DE"/>
+    <w:rsid w:val="00D062FA"/>
+    <w:rsid w:val="00D12829"/>
     <w:rsid w:val="00D12C76"/>
+    <w:rsid w:val="00D147A3"/>
     <w:rsid w:val="00D15B9D"/>
     <w:rsid w:val="00D169F2"/>
+    <w:rsid w:val="00D17EC4"/>
     <w:rsid w:val="00D20767"/>
+    <w:rsid w:val="00D20D4C"/>
+    <w:rsid w:val="00D26064"/>
     <w:rsid w:val="00D275FE"/>
+    <w:rsid w:val="00D30340"/>
+    <w:rsid w:val="00D303AA"/>
     <w:rsid w:val="00D30634"/>
+    <w:rsid w:val="00D30B75"/>
     <w:rsid w:val="00D3275B"/>
     <w:rsid w:val="00D34C65"/>
     <w:rsid w:val="00D370AE"/>
+    <w:rsid w:val="00D4248B"/>
     <w:rsid w:val="00D435E2"/>
     <w:rsid w:val="00D44D6B"/>
+    <w:rsid w:val="00D534A6"/>
+    <w:rsid w:val="00D541F0"/>
+    <w:rsid w:val="00D54DDD"/>
+    <w:rsid w:val="00D5781C"/>
+    <w:rsid w:val="00D60F16"/>
+    <w:rsid w:val="00D61470"/>
+    <w:rsid w:val="00D656EA"/>
+    <w:rsid w:val="00D674E5"/>
+    <w:rsid w:val="00D720C7"/>
     <w:rsid w:val="00D740F0"/>
     <w:rsid w:val="00D747E8"/>
+    <w:rsid w:val="00D75736"/>
+    <w:rsid w:val="00D76789"/>
+    <w:rsid w:val="00D76DEC"/>
+    <w:rsid w:val="00D77DD4"/>
+    <w:rsid w:val="00D808FD"/>
     <w:rsid w:val="00D80BFD"/>
     <w:rsid w:val="00D82173"/>
+    <w:rsid w:val="00D8502E"/>
+    <w:rsid w:val="00D90075"/>
     <w:rsid w:val="00D90626"/>
+    <w:rsid w:val="00D90F3F"/>
+    <w:rsid w:val="00D938F6"/>
+    <w:rsid w:val="00D93E43"/>
+    <w:rsid w:val="00D94808"/>
+    <w:rsid w:val="00D96A01"/>
     <w:rsid w:val="00D96B8F"/>
+    <w:rsid w:val="00D978C2"/>
+    <w:rsid w:val="00DA0489"/>
+    <w:rsid w:val="00DA1EE2"/>
     <w:rsid w:val="00DA1F1F"/>
+    <w:rsid w:val="00DA230E"/>
+    <w:rsid w:val="00DA2DC7"/>
     <w:rsid w:val="00DA3781"/>
+    <w:rsid w:val="00DA3B7D"/>
     <w:rsid w:val="00DA5074"/>
     <w:rsid w:val="00DA5FA1"/>
+    <w:rsid w:val="00DA7014"/>
+    <w:rsid w:val="00DB29DF"/>
     <w:rsid w:val="00DB7545"/>
     <w:rsid w:val="00DB7C32"/>
+    <w:rsid w:val="00DC0A5D"/>
     <w:rsid w:val="00DC2BBD"/>
     <w:rsid w:val="00DC3137"/>
+    <w:rsid w:val="00DC3E8B"/>
+    <w:rsid w:val="00DD0694"/>
+    <w:rsid w:val="00DD3FB8"/>
+    <w:rsid w:val="00DD4840"/>
+    <w:rsid w:val="00DD6A5B"/>
+    <w:rsid w:val="00DD7F75"/>
+    <w:rsid w:val="00DE14FE"/>
+    <w:rsid w:val="00DE4618"/>
+    <w:rsid w:val="00DE5B94"/>
+    <w:rsid w:val="00DE6BE3"/>
+    <w:rsid w:val="00DF0C03"/>
     <w:rsid w:val="00DF1102"/>
+    <w:rsid w:val="00DF1FEE"/>
+    <w:rsid w:val="00DF4960"/>
+    <w:rsid w:val="00DF694D"/>
+    <w:rsid w:val="00DF7876"/>
+    <w:rsid w:val="00DF7D11"/>
+    <w:rsid w:val="00E00A81"/>
+    <w:rsid w:val="00E02A13"/>
     <w:rsid w:val="00E02F1E"/>
+    <w:rsid w:val="00E03258"/>
     <w:rsid w:val="00E043A4"/>
     <w:rsid w:val="00E058E1"/>
+    <w:rsid w:val="00E05E8C"/>
+    <w:rsid w:val="00E06E99"/>
+    <w:rsid w:val="00E113C9"/>
     <w:rsid w:val="00E12F8C"/>
     <w:rsid w:val="00E13025"/>
     <w:rsid w:val="00E14558"/>
+    <w:rsid w:val="00E146F4"/>
+    <w:rsid w:val="00E14790"/>
     <w:rsid w:val="00E14B17"/>
     <w:rsid w:val="00E15694"/>
+    <w:rsid w:val="00E15B6C"/>
     <w:rsid w:val="00E1659E"/>
     <w:rsid w:val="00E1772F"/>
+    <w:rsid w:val="00E20023"/>
+    <w:rsid w:val="00E20A5B"/>
+    <w:rsid w:val="00E2115B"/>
     <w:rsid w:val="00E22F32"/>
+    <w:rsid w:val="00E250AE"/>
     <w:rsid w:val="00E27EA6"/>
+    <w:rsid w:val="00E3268C"/>
     <w:rsid w:val="00E3430E"/>
+    <w:rsid w:val="00E37641"/>
     <w:rsid w:val="00E4042A"/>
+    <w:rsid w:val="00E40777"/>
+    <w:rsid w:val="00E40EA2"/>
+    <w:rsid w:val="00E41FEC"/>
     <w:rsid w:val="00E43DE2"/>
     <w:rsid w:val="00E44073"/>
     <w:rsid w:val="00E44348"/>
     <w:rsid w:val="00E467B3"/>
+    <w:rsid w:val="00E47449"/>
+    <w:rsid w:val="00E5066F"/>
+    <w:rsid w:val="00E522AF"/>
     <w:rsid w:val="00E5374F"/>
+    <w:rsid w:val="00E546B2"/>
+    <w:rsid w:val="00E5555A"/>
     <w:rsid w:val="00E56FDC"/>
+    <w:rsid w:val="00E6530C"/>
+    <w:rsid w:val="00E674A4"/>
+    <w:rsid w:val="00E6775D"/>
+    <w:rsid w:val="00E71178"/>
+    <w:rsid w:val="00E7291E"/>
     <w:rsid w:val="00E72EDA"/>
     <w:rsid w:val="00E730B5"/>
+    <w:rsid w:val="00E74525"/>
     <w:rsid w:val="00E74E5C"/>
+    <w:rsid w:val="00E75587"/>
+    <w:rsid w:val="00E76134"/>
+    <w:rsid w:val="00E77B93"/>
     <w:rsid w:val="00E816CC"/>
     <w:rsid w:val="00E8351E"/>
     <w:rsid w:val="00E866C6"/>
+    <w:rsid w:val="00E86D37"/>
+    <w:rsid w:val="00E91203"/>
     <w:rsid w:val="00E92672"/>
     <w:rsid w:val="00E940FA"/>
     <w:rsid w:val="00E9581C"/>
+    <w:rsid w:val="00E95984"/>
     <w:rsid w:val="00E96833"/>
+    <w:rsid w:val="00E97FD2"/>
+    <w:rsid w:val="00EA0968"/>
+    <w:rsid w:val="00EA0F6B"/>
+    <w:rsid w:val="00EA6158"/>
+    <w:rsid w:val="00EA6230"/>
+    <w:rsid w:val="00EA6ED7"/>
     <w:rsid w:val="00EA7100"/>
+    <w:rsid w:val="00EB0ACA"/>
     <w:rsid w:val="00EB1250"/>
     <w:rsid w:val="00EB25F8"/>
     <w:rsid w:val="00EB316D"/>
     <w:rsid w:val="00EB3F95"/>
     <w:rsid w:val="00EB55BD"/>
     <w:rsid w:val="00EB597C"/>
+    <w:rsid w:val="00EB6D1D"/>
+    <w:rsid w:val="00EB7785"/>
+    <w:rsid w:val="00EC377C"/>
+    <w:rsid w:val="00EC58EB"/>
     <w:rsid w:val="00EC663C"/>
+    <w:rsid w:val="00EC6946"/>
     <w:rsid w:val="00EC6B4F"/>
     <w:rsid w:val="00ED3EC5"/>
     <w:rsid w:val="00ED4173"/>
     <w:rsid w:val="00ED6DCE"/>
+    <w:rsid w:val="00ED70DB"/>
+    <w:rsid w:val="00EE27B7"/>
+    <w:rsid w:val="00EE326A"/>
+    <w:rsid w:val="00EE32C7"/>
     <w:rsid w:val="00EE3EF6"/>
+    <w:rsid w:val="00EE4E2F"/>
+    <w:rsid w:val="00EE5869"/>
+    <w:rsid w:val="00EE7308"/>
+    <w:rsid w:val="00EE7354"/>
+    <w:rsid w:val="00EF6565"/>
     <w:rsid w:val="00F01203"/>
+    <w:rsid w:val="00F016AA"/>
+    <w:rsid w:val="00F01D81"/>
+    <w:rsid w:val="00F03117"/>
+    <w:rsid w:val="00F036FB"/>
     <w:rsid w:val="00F03B20"/>
     <w:rsid w:val="00F04944"/>
+    <w:rsid w:val="00F04D26"/>
     <w:rsid w:val="00F04D58"/>
     <w:rsid w:val="00F06276"/>
+    <w:rsid w:val="00F07947"/>
     <w:rsid w:val="00F07D94"/>
     <w:rsid w:val="00F07D9A"/>
     <w:rsid w:val="00F1015E"/>
+    <w:rsid w:val="00F10C01"/>
     <w:rsid w:val="00F115F6"/>
+    <w:rsid w:val="00F116FF"/>
+    <w:rsid w:val="00F11F89"/>
+    <w:rsid w:val="00F1348B"/>
     <w:rsid w:val="00F15377"/>
+    <w:rsid w:val="00F162F3"/>
     <w:rsid w:val="00F17B29"/>
+    <w:rsid w:val="00F202FF"/>
     <w:rsid w:val="00F23DC4"/>
     <w:rsid w:val="00F240A9"/>
+    <w:rsid w:val="00F2639B"/>
     <w:rsid w:val="00F26D25"/>
+    <w:rsid w:val="00F27B35"/>
+    <w:rsid w:val="00F3169F"/>
     <w:rsid w:val="00F34B6B"/>
+    <w:rsid w:val="00F34C14"/>
+    <w:rsid w:val="00F3644D"/>
     <w:rsid w:val="00F37459"/>
+    <w:rsid w:val="00F376FE"/>
     <w:rsid w:val="00F4303B"/>
     <w:rsid w:val="00F43C90"/>
+    <w:rsid w:val="00F45AC1"/>
     <w:rsid w:val="00F47DF6"/>
+    <w:rsid w:val="00F525B1"/>
+    <w:rsid w:val="00F55ACC"/>
     <w:rsid w:val="00F55C61"/>
     <w:rsid w:val="00F55D1B"/>
+    <w:rsid w:val="00F56587"/>
     <w:rsid w:val="00F565C2"/>
     <w:rsid w:val="00F5703C"/>
     <w:rsid w:val="00F622AA"/>
+    <w:rsid w:val="00F64579"/>
+    <w:rsid w:val="00F671A1"/>
     <w:rsid w:val="00F676D8"/>
+    <w:rsid w:val="00F7135D"/>
+    <w:rsid w:val="00F717E3"/>
     <w:rsid w:val="00F71DFD"/>
     <w:rsid w:val="00F726D5"/>
+    <w:rsid w:val="00F77F0C"/>
     <w:rsid w:val="00F77FD9"/>
+    <w:rsid w:val="00F821D5"/>
+    <w:rsid w:val="00F824C2"/>
+    <w:rsid w:val="00F83727"/>
     <w:rsid w:val="00F8507D"/>
+    <w:rsid w:val="00F85DCD"/>
     <w:rsid w:val="00F91CE5"/>
+    <w:rsid w:val="00F94781"/>
+    <w:rsid w:val="00F95809"/>
+    <w:rsid w:val="00FA0222"/>
     <w:rsid w:val="00FA0F22"/>
     <w:rsid w:val="00FA1E31"/>
     <w:rsid w:val="00FA2EC1"/>
+    <w:rsid w:val="00FB0265"/>
+    <w:rsid w:val="00FB041E"/>
+    <w:rsid w:val="00FB0618"/>
     <w:rsid w:val="00FB1927"/>
+    <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FB449A"/>
+    <w:rsid w:val="00FB5470"/>
     <w:rsid w:val="00FB5B57"/>
+    <w:rsid w:val="00FB7602"/>
     <w:rsid w:val="00FC0B31"/>
+    <w:rsid w:val="00FC1E52"/>
+    <w:rsid w:val="00FC20EE"/>
     <w:rsid w:val="00FC2CDB"/>
+    <w:rsid w:val="00FC5199"/>
+    <w:rsid w:val="00FC53A1"/>
+    <w:rsid w:val="00FC5E62"/>
     <w:rsid w:val="00FC781E"/>
+    <w:rsid w:val="00FD1ACA"/>
     <w:rsid w:val="00FD2845"/>
+    <w:rsid w:val="00FE2A22"/>
     <w:rsid w:val="00FE2D5F"/>
+    <w:rsid w:val="00FE324C"/>
     <w:rsid w:val="00FE4A76"/>
+    <w:rsid w:val="00FE577A"/>
+    <w:rsid w:val="00FE6CA9"/>
+    <w:rsid w:val="00FF2B30"/>
     <w:rsid w:val="00FF6833"/>
     <w:rsid w:val="00FF7DA2"/>
     <w:rsid w:val="021A6CBC"/>
     <w:rsid w:val="04C078F7"/>
     <w:rsid w:val="0612EC75"/>
     <w:rsid w:val="06C5E432"/>
     <w:rsid w:val="077CC2F0"/>
     <w:rsid w:val="07B1B99F"/>
     <w:rsid w:val="0889AE40"/>
     <w:rsid w:val="09FD84F4"/>
     <w:rsid w:val="0B995555"/>
     <w:rsid w:val="0CFCCA70"/>
     <w:rsid w:val="0D3525B6"/>
     <w:rsid w:val="0E362ADB"/>
     <w:rsid w:val="0FFD96BA"/>
     <w:rsid w:val="1119F6BC"/>
     <w:rsid w:val="1122C845"/>
     <w:rsid w:val="1134EBC4"/>
     <w:rsid w:val="12309086"/>
     <w:rsid w:val="12B4F722"/>
     <w:rsid w:val="130B2B1C"/>
     <w:rsid w:val="1335377C"/>
     <w:rsid w:val="16FC1423"/>
     <w:rsid w:val="170401A9"/>
     <w:rsid w:val="173DE3E4"/>
@@ -13318,50 +19571,111 @@
     <w:name w:val="Exempt Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ExemptHeading"/>
     <w:rsid w:val="00E22F32"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1">
             <w14:lumMod w14:val="65000"/>
             <w14:lumOff w14:val="35000"/>
             <w14:lumMod w14:val="75000"/>
             <w14:lumOff w14:val="25000"/>
           </w14:schemeClr>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009E32DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:vanish w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009E32DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:vanish w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dropdown">
+    <w:name w:val="Dropdown"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004678C0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:color w:val="8D7334"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="131752578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="148718026">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -13704,55 +20018,4562 @@
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/research-administration/office-research-integrity-compliance/human-research-irb/templates-resources" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irbadmin@colorado.edu?subject=Question%20about%20Exempt%20Research" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/media/1433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/research-administration/office-research-integrity-compliance/human-research-irb/exempt-research" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/media/6093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irbadmin@colorado.edu?subject=Question%20about%20Exempt%20Research" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/media/6093" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/node/8496/human-research-irb/exempt-research" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/research-administration/office-research-integrity-compliance/human-research-irb/templates-resources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irbadmin@colorado.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/node/8496/human-research-irb/exempt-research" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/media/1433" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_4MmqEsKmk1ACQYe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013435"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{39F576AD-3436-467D-BF28-DBA069178F60}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB5308" w:rsidRDefault="009470A7">
+          <w:r w:rsidRPr="00034CF2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E791BB0088E40389092C6DFB9861BDB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E6BF1EB3-13E1-4A8B-B29A-976621DDE215}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB5308" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="6E791BB0088E40389092C6DFB9861BDB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C3BCF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EEB7B51BCB964401AD35FFFBF7DF85F2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F801F14-9265-41C4-AAF6-F537E15FDF0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB5308" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="EEB7B51BCB964401AD35FFFBF7DF85F21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C3BCF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32AC0824C7B841D5A26E747971B8F0D1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F3138D2-0213-468A-BC49-479675527F16}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB5308" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="32AC0824C7B841D5A26E747971B8F0D11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C3BCF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="241FEE6327AC403EA1C85833971B4D67"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E65D5FB1-3BB5-4EC6-B35A-C1226E725991}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB5308" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="241FEE6327AC403EA1C85833971B4D671"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00440CE2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AF1D4C153ADD4683A62FDA37EF3B2AF7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FE2AA5EF-1679-4D37-A86F-2EA344E8447C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C301C1" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="AF1D4C153ADD4683A62FDA37EF3B2AF71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DB29DF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="100228FF5A9B43A5B0E739AD8C759599"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{527769A4-A70B-4C56-B7D3-645E3BE54750}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E0CC6" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="100228FF5A9B43A5B0E739AD8C7595991"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00147E63">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D24D72ECE434EECA8BB88E2E46240AF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF38E7C2-DB9C-4A06-B55F-B04434CAEB78}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E0CC6" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="3D24D72ECE434EECA8BB88E2E46240AF1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00147E63">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5FD3021F98D546728E2FA451A3A0A737"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41B42C85-47AC-45E1-9C97-FC4A0C182806}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E0CC6" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="5FD3021F98D546728E2FA451A3A0A7371"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00147E63">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0A00FC5F5CD41AAB7F7A1CB2C10F257"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0D08A722-C206-42DB-B14D-C03109BECCCF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="B0A00FC5F5CD41AAB7F7A1CB2C10F2571"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002D7446">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2D01B9A504304240885490EDDF3D8B8B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31BB843D-4FDB-444A-99AE-F65B74B9F529}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="2D01B9A504304240885490EDDF3D8B8B1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="110DB6D7F1C340E8B03309D540946C55"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09D193C3-BD25-48D4-B806-C73C7C5411E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="110DB6D7F1C340E8B03309D540946C551"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="88DDBFAA819441178152BA6D805D4CFC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{67D95340-3627-4FC7-9489-CDCAED09D85F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="88DDBFAA819441178152BA6D805D4CFC1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8AC8B57B5330492FBD6FE3E6C0EA6085"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C68564A9-8F5F-4019-B6E8-90CDCFD93802}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="8AC8B57B5330492FBD6FE3E6C0EA60851"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8DCD7C92FDEE4C55AA781445D23589A0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B223AB46-F583-48B8-A57A-E4F5690ADF52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="8DCD7C92FDEE4C55AA781445D23589A01"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="72B61F716E4841DCABD3698194DF55D6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{166C543D-44D4-4BE0-8B9E-6408D33FEDE3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="72B61F716E4841DCABD3698194DF55D61"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8B65CF798F304505AA5767B96F9AD909"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6349D5CC-9A11-4EC9-8E27-869F2441D51B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="8B65CF798F304505AA5767B96F9AD9091"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A1D3EBFF2F084BB29F31DF4078BE03C2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04D3403B-9A82-4ED8-AC1E-1C565FD0E8C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="A1D3EBFF2F084BB29F31DF4078BE03C21"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30046451DC494337B195DB9F6C0624AB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE579333-FC92-4FDB-920B-7A4A631A405B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="30046451DC494337B195DB9F6C0624AB1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA3981A0064A49F6B5EDB65C174D78C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7381893C-712B-46AC-B3CB-95B7F56C667C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="AA3981A0064A49F6B5EDB65C174D78C61"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2A91B594E4C4014B5EB49FC536A01A2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1ADEFA5F-C131-46CD-A681-38C3EBDECBFB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="00E22CB4" w:rsidP="00E22CB4">
+          <w:pPr>
+            <w:pStyle w:val="A2A91B594E4C4014B5EB49FC536A01A2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002D7446">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C068EF6386F440AB8BF08020C863BA05"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{86192C91-AAD3-4522-B0F1-C3CA7C158A0B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="C068EF6386F440AB8BF08020C863BA051"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2F5E516A60544B6D9EC00765F1584B98"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B3529E9-0D6A-43A3-A094-5861B2A0E6D3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="2F5E516A60544B6D9EC00765F1584B981"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE2786F64CCE41729131B118C349C955"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A162EDEC-23FD-47A7-AEC7-819A7F0D2D0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="DE2786F64CCE41729131B118C349C9551"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4DA283511A77480EBE513BABAC1A8055"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CE9099F2-0E12-4229-BF25-82283DFA0A29}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="4DA283511A77480EBE513BABAC1A80551"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="99553AB6023B46E09D54A0CFB870E409"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7640289E-7BEA-474D-ABE1-DBCB5BACA12B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="99553AB6023B46E09D54A0CFB870E4091"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51667E1357974C62AA2602FA6DCC3F28"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{791C0984-E55D-4649-BB68-8C60C1B80968}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="51667E1357974C62AA2602FA6DCC3F281"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D8E7F4EFF83C456CBAEB4844562EE9FA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3AB2BB4C-B106-4D69-AC5D-870E517A66ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="D8E7F4EFF83C456CBAEB4844562EE9FA1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7B38060428E44F929A48ACB4D510A1AC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B4A27A8B-B8C0-4C49-866D-576F2770D4BC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="7B38060428E44F929A48ACB4D510A1AC1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A554CC6F9144014A1A061D741E6A154"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0EF7522D-790F-48CD-9ED9-C2ED2310F210}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="2A554CC6F9144014A1A061D741E6A1541"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="07B829BFA80547FF90D1F29145820840"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D2275A2A-8A85-463F-87CF-A7B6123DBE9D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="07B829BFA80547FF90D1F291458208401"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BE5DFA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F4A4F2FD46A44FE4A8E05481A561AAC7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7475C6AF-3F68-4E44-AA4A-940A74221150}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="F4A4F2FD46A44FE4A8E05481A561AAC71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00440CE2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A768BF50C3504FA8BF30249ED809DA00"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{02C8991C-FBD4-42AE-BAAA-8FF4C44592F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="A768BF50C3504FA8BF30249ED809DA001"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00440CE2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01BA7A3CCC3C482CA556ED4FA26C305F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{27CB852B-C96A-4B31-92BF-D54D1B2B8D8B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="01BA7A3CCC3C482CA556ED4FA26C305F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BE5DFA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0606C30193B64F8C8E1A4941AEB8A083"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FB8522E3-076E-46BC-9957-251C442632F3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="0606C30193B64F8C8E1A4941AEB8A0831"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00440CE2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AD0E638E456A4144A82E185FEC09BAB9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9B8871B-DB53-4F39-B188-9F2E5AA05AA3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="AD0E638E456A4144A82E185FEC09BAB91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00440CE2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90BD8542DE224630AAFAAFED75DF06EC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1A214176-19C7-4F56-BC19-2FCB236A33D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008D3FC4" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="90BD8542DE224630AAFAAFED75DF06EC1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C94F4562F81E40ED8AF5F705CD9224D7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74900A82-2563-4375-BEA2-A38E3FBE3A1F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BA7C4B" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="C94F4562F81E40ED8AF5F705CD9224D71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00440CE2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63D3ADEF738E428FB4A9CF01D8E2E3F5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DA61D3AE-7295-42CC-B273-5EC49DD59DCC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F1D06" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="63D3ADEF738E428FB4A9CF01D8E2E3F51"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Dropdown"/>
+            </w:rPr>
+            <w:t>Click to c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004678C0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>hoose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80A9EB00-DB56-4BF5-B478-3B71E72AA09D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F342C9" w:rsidRDefault="00CF33A8">
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="10185CCAD85744D8A9C970DC98CF9F45"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9ECF4DC4-064D-42F6-96D7-F18028E68AE2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F342C9" w:rsidRDefault="00CF33A8" w:rsidP="00CF33A8">
+          <w:pPr>
+            <w:pStyle w:val="10185CCAD85744D8A9C970DC98CF9F45"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CED4B5D6B1E0469AB9823B18B6FDFA19"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88E69D0C-F749-4B59-814D-B5320E77268C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="CED4B5D6B1E0469AB9823B18B6FDFA19"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DA04C4B8779C49559D1175473B0C60DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{65AA4500-4481-4CE5-B979-482A754C0434}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="DA04C4B8779C49559D1175473B0C60DD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3410CF3105DF402DB39933814D095B3C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4979DC38-440A-48F3-878A-948370181008}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="3410CF3105DF402DB39933814D095B3C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="73F8FCA6527A47FAB293F7F8EBB946B9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7B63E9BB-8A78-4C49-8069-AABAC8F404CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="73F8FCA6527A47FAB293F7F8EBB946B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E685BAB-92E5-4286-A8A4-C2ECAE18993A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8D6EE2177B4C49129CB3F897F9EC5C15"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{877301BA-D63F-4415-A969-E61DD9022C97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="8D6EE2177B4C49129CB3F897F9EC5C15"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4843866E84EC4231A3E41A6AF5992E82"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{263658BC-0174-4CB6-81D6-AE72104BFBAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="4843866E84EC4231A3E41A6AF5992E82"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F16094405E2465B8008C89C240EC3CB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED8EAC7B-2A14-4FF8-856F-47FC74486CF3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
+          <w:pPr>
+            <w:pStyle w:val="9F16094405E2465B8008C89C240EC3CB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7488DD4B36B1492CB0BB78A71BA192ED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D32D9206-3B01-4653-ABE2-705292420959}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="7488DD4B36B1492CB0BB78A71BA192ED1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DB29DF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="00D56C08844E4F0885DCC40A8AD9A50C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F1C5FB5-89A7-4F24-87AC-8001CEDA0EB1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="00D56C08844E4F0885DCC40A8AD9A50C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0972EEF9F05F426984C26CCCC5E4F28F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75234417-6334-4D3A-A58E-FF48818EDCFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="0972EEF9F05F426984C26CCCC5E4F28F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5596F3651B144D139001E73AF684950F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9C1261CA-1939-4A30-9CB7-92BAE6A2608D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="5596F3651B144D139001E73AF684950F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8DF7770D435E43138C1079933A80C928"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4F7BD28D-3566-4960-9029-BBCA65D6F3D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="8DF7770D435E43138C1079933A80C928"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DB36CC276EBD47F2B3236869B21EB7C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{651468EF-6AA9-4DF5-AFB4-0E138419C043}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="DB36CC276EBD47F2B3236869B21EB7C6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1DC315B934FE4930AEE70E1796450CEB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51593B04-0F54-4331-8896-9F2EB6A371D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="1DC315B934FE4930AEE70E1796450CEB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1D318F02D3BC42519BF08B4E2A0073A1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{33962798-332D-4F54-ABCD-F1147D9E0C53}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="1D318F02D3BC42519BF08B4E2A0073A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A7C68F19F5CB437E9B08B9179757D297"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41DD1E03-2E62-4B5D-BE5F-8E3F742B0770}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="A7C68F19F5CB437E9B08B9179757D297"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7252E2F59F1C40E8B78ED5F85A5EC733"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CFE6119A-A05C-4390-AF93-7BF8B8EA8DB4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="7252E2F59F1C40E8B78ED5F85A5EC733"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3EAB1502C0C9447C9639DBA68BFEB1B8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B036B37F-E434-4E47-9CF6-008BD93D9546}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="3EAB1502C0C9447C9639DBA68BFEB1B8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="309DF333298743618080ECF4A73D3C60"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D5E703B9-18B6-4A6B-915C-152FFD373314}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="309DF333298743618080ECF4A73D3C60"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2EC3F8AA84A546E3AB084A2582596B33"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F16A301C-45A2-467B-AEC7-45028F740D84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="2EC3F8AA84A546E3AB084A2582596B33"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D90032391B274067B6DD1EBA8E4944DA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4A671A1E-C6FC-4269-A8CC-FB28FA953D84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="D90032391B274067B6DD1EBA8E4944DA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="440A5DF25F8647888BE712191E27EEE5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9EF40D10-A979-478E-948B-F31D168B80AB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="440A5DF25F8647888BE712191E27EEE5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C7A0E33F9F71440E8436C08689A018E6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1245D82E-04AD-478B-9797-064A63A16690}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="C7A0E33F9F71440E8436C08689A018E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87D5CC4E682E4206908F05847AE23122"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{94EF59D2-6114-45DC-B1DF-46CA861B7FE1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="87D5CC4E682E4206908F05847AE23122"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FFF06F9C41D744AAB95D3FA6D7482AFB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F297021C-BAB2-4A5F-9B90-84950746A66D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="FFF06F9C41D744AAB95D3FA6D7482AFB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="82EE79F011FE426DA275583340A2CE3E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD0C35B3-A07E-4E07-BBCD-EEB164B6DB3A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="82EE79F011FE426DA275583340A2CE3E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2B9E734A2003499397CC9856075933FE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1D97CDD3-49C4-4D4F-A400-BCF1EB9BBACB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="2B9E734A2003499397CC9856075933FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D20A06F5A2E47F6A6AF861C90DF496D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75FAC693-2FB2-4740-928B-03878F2876FF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="3D20A06F5A2E47F6A6AF861C90DF496D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="205C615576F4426F8FFA72F690A13C17"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CAA19247-31C3-4778-8EE3-8D99AE261D61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="205C615576F4426F8FFA72F690A13C17"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7E00E47773C64D2BA4F0C9340F2260A3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9BC8A774-FDDA-49D9-AB9C-FCBD700833AC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="7E00E47773C64D2BA4F0C9340F2260A3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FFBF90FEE3C048039E6D3D0C32B33BF5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F2A3DFCF-E89D-4188-8EC4-372DFD309C01}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="FFBF90FEE3C048039E6D3D0C32B33BF5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F265D41D3FD45C0B25344F928A85F02"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D57B7321-0ABC-4D77-8761-37918CF6C037}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="9F265D41D3FD45C0B25344F928A85F02"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4980AB2E172345808DF1FCEFD737356E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B4D8B629-F622-40F9-A5CE-03427C3F98BA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="4980AB2E172345808DF1FCEFD737356E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7F37910D90DF445F96B18D36098A1D5A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2487296F-8D59-4CF6-81F1-B7FF890080D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="7F37910D90DF445F96B18D36098A1D5A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D397F3C2B868499DB50C50294B6597F9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3FE3E1A-940C-45D1-93DC-35D624B61FAD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="D397F3C2B868499DB50C50294B6597F9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="65F9340655834FD6B27984BE7EF94CB2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A36A2D1D-D301-4F52-8EA3-6737E7BF04C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="65F9340655834FD6B27984BE7EF94CB2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9CD7B442786049BC9370178A30A36499"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F1859E3-720A-41E9-9DF3-31C402C5BEE9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="9CD7B442786049BC9370178A30A36499"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E20B3FA2879D44BD919ABF912F4FED01"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{76A483CA-75E9-44F4-A818-18C2FC23E804}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="E20B3FA2879D44BD919ABF912F4FED01"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2AFBEFB0D7F64BAEBEFCC6249575846F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41178175-D02C-4655-9675-907523127A1B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="2AFBEFB0D7F64BAEBEFCC6249575846F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="600DECBFA5484BD7BF0CA7B697AF2E3C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0D859D9-BCC5-46C7-8BA4-2C9A0B2B17BF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="600DECBFA5484BD7BF0CA7B697AF2E3C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6999999D5746456DBCCDDD5B02D221EB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D03D738C-CACB-469D-BBD2-4F48BD5848FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="6999999D5746456DBCCDDD5B02D221EB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="71A5E089271E4494A0442C7D7E98D503"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6E0A430-C744-4648-9663-469AA34AA869}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="71A5E089271E4494A0442C7D7E98D503"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="351D4736B8C1496BBDEE33E7016FFE8E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8291E40-2025-4863-8053-5DC6F3E52425}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="351D4736B8C1496BBDEE33E7016FFE8E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3F7E6EF85844C279BB6289F6B9C6F7A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89BA8D70-ECD1-4D27-A47D-77CBC6FE252B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="C3F7E6EF85844C279BB6289F6B9C6F7A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="83E2627F8CED4A41B00314C0D87804D4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D88A82DE-1C75-49B7-8604-853899D64E77}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="83E2627F8CED4A41B00314C0D87804D4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F732A6F1FE24E06A800BFAECCDFEB22"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{699E78E0-9AF5-4FC8-BE7C-0C86591808F1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="1F732A6F1FE24E06A800BFAECCDFEB22"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BDC0DE2943F04C0FA9762547AB551806"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5982D121-31C2-4DFA-B7E9-6F0377167B54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="BDC0DE2943F04C0FA9762547AB551806"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2658993C2E3421797E0D555BDC4FA9E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE35D20D-2342-43C3-9824-679C285FBC2F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="B2658993C2E3421797E0D555BDC4FA9E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7443A27B1874732BCAB7F417D2F887D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6652E35F-349B-46D4-A72E-C3C8AC4B81FA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="E7443A27B1874732BCAB7F417D2F887D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3B44DBD4E6E84AB6978FC00FCC9119A8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D4ED3DB-745C-4610-B91C-4479F1B1D32F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="3B44DBD4E6E84AB6978FC00FCC9119A8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="520CCFA3041E4D2383479B5578888223"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{35051FB7-E4F2-4F4A-9595-43944CC4D0EF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="520CCFA3041E4D2383479B5578888223"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7074E6E3F9EA4310BB82AEB53A85067B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F1B1C67-1EDD-4465-83DF-CA10F9FF2C2C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
+          <w:pPr>
+            <w:pStyle w:val="7074E6E3F9EA4310BB82AEB53A85067B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2BAEDFF860544CD91FC9896CB791EF4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F096494D-F558-478B-BABE-8B8D1FFEA643}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00937A98" w:rsidRDefault="0070203E" w:rsidP="0070203E">
+          <w:pPr>
+            <w:pStyle w:val="D2BAEDFF860544CD91FC9896CB791EF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="41A0C3DCC41A4AFE81999618361B1374"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{58FC1FE5-B202-4E2C-8742-AEA0F5A7B2BD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00937A98" w:rsidRDefault="0070203E" w:rsidP="0070203E">
+          <w:pPr>
+            <w:pStyle w:val="41A0C3DCC41A4AFE81999618361B1374"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="009470A7"/>
+    <w:rsid w:val="000D3E3B"/>
+    <w:rsid w:val="000E75A2"/>
+    <w:rsid w:val="000F52CA"/>
+    <w:rsid w:val="00152226"/>
+    <w:rsid w:val="00162008"/>
+    <w:rsid w:val="002025E9"/>
+    <w:rsid w:val="00262D99"/>
+    <w:rsid w:val="003A1C1E"/>
+    <w:rsid w:val="003C1F65"/>
+    <w:rsid w:val="003C5879"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:rsid w:val="00496D54"/>
+    <w:rsid w:val="005545DA"/>
+    <w:rsid w:val="005D1511"/>
+    <w:rsid w:val="005E0CC6"/>
+    <w:rsid w:val="00603A76"/>
+    <w:rsid w:val="006403A9"/>
+    <w:rsid w:val="00642380"/>
+    <w:rsid w:val="00686F22"/>
+    <w:rsid w:val="006A3772"/>
+    <w:rsid w:val="0070203E"/>
+    <w:rsid w:val="00713931"/>
+    <w:rsid w:val="007D5121"/>
+    <w:rsid w:val="007F2995"/>
+    <w:rsid w:val="008D3FC4"/>
+    <w:rsid w:val="009119F9"/>
+    <w:rsid w:val="00937A98"/>
+    <w:rsid w:val="009470A7"/>
+    <w:rsid w:val="009871FE"/>
+    <w:rsid w:val="009966DD"/>
+    <w:rsid w:val="009F1D06"/>
+    <w:rsid w:val="00A4243F"/>
+    <w:rsid w:val="00B72614"/>
+    <w:rsid w:val="00B85333"/>
+    <w:rsid w:val="00BA7C4B"/>
+    <w:rsid w:val="00BD2982"/>
+    <w:rsid w:val="00BF0B85"/>
+    <w:rsid w:val="00C301C1"/>
+    <w:rsid w:val="00CA0D52"/>
+    <w:rsid w:val="00CF33A8"/>
+    <w:rsid w:val="00D15114"/>
+    <w:rsid w:val="00DA7746"/>
+    <w:rsid w:val="00DB5308"/>
+    <w:rsid w:val="00E22CB4"/>
+    <w:rsid w:val="00E91203"/>
+    <w:rsid w:val="00ED70DB"/>
+    <w:rsid w:val="00F342C9"/>
+    <w:rsid w:val="00F3644D"/>
+    <w:rsid w:val="00F5019A"/>
+    <w:rsid w:val="00F64579"/>
+    <w:rsid w:val="00FD1ACA"/>
+    <w:rsid w:val="00FE7DC1"/>
+    <w:rsid w:val="00FF2B30"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070203E"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2A91B594E4C4014B5EB49FC536A01A2">
+    <w:name w:val="A2A91B594E4C4014B5EB49FC536A01A2"/>
+    <w:rsid w:val="00E22CB4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dropdown">
+    <w:name w:val="Dropdown"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:color w:val="8D7334"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2BAEDFF860544CD91FC9896CB791EF4">
+    <w:name w:val="D2BAEDFF860544CD91FC9896CB791EF4"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A0C3DCC41A4AFE81999618361B1374">
+    <w:name w:val="41A0C3DCC41A4AFE81999618361B1374"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE38C5210BE7406AB56A37B3DAD30411">
+    <w:name w:val="CE38C5210BE7406AB56A37B3DAD30411"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="173ECFCD17274ED792E1FF97BBDC004F">
+    <w:name w:val="173ECFCD17274ED792E1FF97BBDC004F"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="092BF009E0FE4DB082699106962E3A4F">
+    <w:name w:val="092BF009E0FE4DB082699106962E3A4F"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CF1B9CBA8804CD6A468B5C346B431CD">
+    <w:name w:val="7CF1B9CBA8804CD6A468B5C346B431CD"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9E51E36FA7E4D2DBB86E37C84A448D2">
+    <w:name w:val="D9E51E36FA7E4D2DBB86E37C84A448D2"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91A0038CCFFB472AB0248AF6D02D024E">
+    <w:name w:val="91A0038CCFFB472AB0248AF6D02D024E"/>
+    <w:rsid w:val="0070203E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10185CCAD85744D8A9C970DC98CF9F45">
+    <w:name w:val="10185CCAD85744D8A9C970DC98CF9F45"/>
+    <w:rsid w:val="00CF33A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CED4B5D6B1E0469AB9823B18B6FDFA19">
+    <w:name w:val="CED4B5D6B1E0469AB9823B18B6FDFA19"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA04C4B8779C49559D1175473B0C60DD">
+    <w:name w:val="DA04C4B8779C49559D1175473B0C60DD"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3410CF3105DF402DB39933814D095B3C">
+    <w:name w:val="3410CF3105DF402DB39933814D095B3C"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73F8FCA6527A47FAB293F7F8EBB946B9">
+    <w:name w:val="73F8FCA6527A47FAB293F7F8EBB946B9"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="641E0EC9B3C74E47A5CA794A5C8097D1">
+    <w:name w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D6EE2177B4C49129CB3F897F9EC5C15">
+    <w:name w:val="8D6EE2177B4C49129CB3F897F9EC5C15"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4843866E84EC4231A3E41A6AF5992E82">
+    <w:name w:val="4843866E84EC4231A3E41A6AF5992E82"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F16094405E2465B8008C89C240EC3CB">
+    <w:name w:val="9F16094405E2465B8008C89C240EC3CB"/>
+    <w:rsid w:val="003C5879"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="100228FF5A9B43A5B0E739AD8C7595991">
+    <w:name w:val="100228FF5A9B43A5B0E739AD8C7595991"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D24D72ECE434EECA8BB88E2E46240AF1">
+    <w:name w:val="3D24D72ECE434EECA8BB88E2E46240AF1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FD3021F98D546728E2FA451A3A0A7371">
+    <w:name w:val="5FD3021F98D546728E2FA451A3A0A7371"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E791BB0088E40389092C6DFB9861BDB1">
+    <w:name w:val="6E791BB0088E40389092C6DFB9861BDB1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEB7B51BCB964401AD35FFFBF7DF85F21">
+    <w:name w:val="EEB7B51BCB964401AD35FFFBF7DF85F21"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32AC0824C7B841D5A26E747971B8F0D11">
+    <w:name w:val="32AC0824C7B841D5A26E747971B8F0D11"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="241FEE6327AC403EA1C85833971B4D671">
+    <w:name w:val="241FEE6327AC403EA1C85833971B4D671"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C94F4562F81E40ED8AF5F705CD9224D71">
+    <w:name w:val="C94F4562F81E40ED8AF5F705CD9224D71"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30046451DC494337B195DB9F6C0624AB1">
+    <w:name w:val="30046451DC494337B195DB9F6C0624AB1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D01B9A504304240885490EDDF3D8B8B1">
+    <w:name w:val="2D01B9A504304240885490EDDF3D8B8B1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF1D4C153ADD4683A62FDA37EF3B2AF71">
+    <w:name w:val="AF1D4C153ADD4683A62FDA37EF3B2AF71"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110DB6D7F1C340E8B03309D540946C551">
+    <w:name w:val="110DB6D7F1C340E8B03309D540946C551"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7488DD4B36B1492CB0BB78A71BA192ED1">
+    <w:name w:val="7488DD4B36B1492CB0BB78A71BA192ED1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88DDBFAA819441178152BA6D805D4CFC1">
+    <w:name w:val="88DDBFAA819441178152BA6D805D4CFC1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8AC8B57B5330492FBD6FE3E6C0EA60851">
+    <w:name w:val="8AC8B57B5330492FBD6FE3E6C0EA60851"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0A00FC5F5CD41AAB7F7A1CB2C10F2571">
+    <w:name w:val="B0A00FC5F5CD41AAB7F7A1CB2C10F2571"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5DE3D774329474D8B59FBA1CBA9A0171">
+    <w:name w:val="D5DE3D774329474D8B59FBA1CBA9A0171"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DD416F73460494EBD5FF2FF2BACEFD51">
+    <w:name w:val="5DD416F73460494EBD5FF2FF2BACEFD51"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8DCD7C92FDEE4C55AA781445D23589A01">
+    <w:name w:val="8DCD7C92FDEE4C55AA781445D23589A01"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72B61F716E4841DCABD3698194DF55D61">
+    <w:name w:val="72B61F716E4841DCABD3698194DF55D61"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B65CF798F304505AA5767B96F9AD9091">
+    <w:name w:val="8B65CF798F304505AA5767B96F9AD9091"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1D3EBFF2F084BB29F31DF4078BE03C21">
+    <w:name w:val="A1D3EBFF2F084BB29F31DF4078BE03C21"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63D3ADEF738E428FB4A9CF01D8E2E3F51">
+    <w:name w:val="63D3ADEF738E428FB4A9CF01D8E2E3F51"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90BD8542DE224630AAFAAFED75DF06EC1">
+    <w:name w:val="90BD8542DE224630AAFAAFED75DF06EC1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA3981A0064A49F6B5EDB65C174D78C61">
+    <w:name w:val="AA3981A0064A49F6B5EDB65C174D78C61"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C068EF6386F440AB8BF08020C863BA051">
+    <w:name w:val="C068EF6386F440AB8BF08020C863BA051"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F5E516A60544B6D9EC00765F1584B981">
+    <w:name w:val="2F5E516A60544B6D9EC00765F1584B981"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE2786F64CCE41729131B118C349C9551">
+    <w:name w:val="DE2786F64CCE41729131B118C349C9551"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DA283511A77480EBE513BABAC1A80551">
+    <w:name w:val="4DA283511A77480EBE513BABAC1A80551"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99553AB6023B46E09D54A0CFB870E4091">
+    <w:name w:val="99553AB6023B46E09D54A0CFB870E4091"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51667E1357974C62AA2602FA6DCC3F281">
+    <w:name w:val="51667E1357974C62AA2602FA6DCC3F281"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8E7F4EFF83C456CBAEB4844562EE9FA1">
+    <w:name w:val="D8E7F4EFF83C456CBAEB4844562EE9FA1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B38060428E44F929A48ACB4D510A1AC1">
+    <w:name w:val="7B38060428E44F929A48ACB4D510A1AC1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07B829BFA80547FF90D1F291458208401">
+    <w:name w:val="07B829BFA80547FF90D1F291458208401"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4A4F2FD46A44FE4A8E05481A561AAC71">
+    <w:name w:val="F4A4F2FD46A44FE4A8E05481A561AAC71"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A768BF50C3504FA8BF30249ED809DA001">
+    <w:name w:val="A768BF50C3504FA8BF30249ED809DA001"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A554CC6F9144014A1A061D741E6A1541">
+    <w:name w:val="2A554CC6F9144014A1A061D741E6A1541"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01BA7A3CCC3C482CA556ED4FA26C305F1">
+    <w:name w:val="01BA7A3CCC3C482CA556ED4FA26C305F1"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0606C30193B64F8C8E1A4941AEB8A0831">
+    <w:name w:val="0606C30193B64F8C8E1A4941AEB8A0831"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD0E638E456A4144A82E185FEC09BAB91">
+    <w:name w:val="AD0E638E456A4144A82E185FEC09BAB91"/>
+    <w:rsid w:val="003F3F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00D56C08844E4F0885DCC40A8AD9A50C">
+    <w:name w:val="00D56C08844E4F0885DCC40A8AD9A50C"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0972EEF9F05F426984C26CCCC5E4F28F">
+    <w:name w:val="0972EEF9F05F426984C26CCCC5E4F28F"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5596F3651B144D139001E73AF684950F">
+    <w:name w:val="5596F3651B144D139001E73AF684950F"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8DF7770D435E43138C1079933A80C928">
+    <w:name w:val="8DF7770D435E43138C1079933A80C928"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB36CC276EBD47F2B3236869B21EB7C6">
+    <w:name w:val="DB36CC276EBD47F2B3236869B21EB7C6"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DC315B934FE4930AEE70E1796450CEB">
+    <w:name w:val="1DC315B934FE4930AEE70E1796450CEB"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D318F02D3BC42519BF08B4E2A0073A1">
+    <w:name w:val="1D318F02D3BC42519BF08B4E2A0073A1"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7C68F19F5CB437E9B08B9179757D297">
+    <w:name w:val="A7C68F19F5CB437E9B08B9179757D297"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7252E2F59F1C40E8B78ED5F85A5EC733">
+    <w:name w:val="7252E2F59F1C40E8B78ED5F85A5EC733"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EAB1502C0C9447C9639DBA68BFEB1B8">
+    <w:name w:val="3EAB1502C0C9447C9639DBA68BFEB1B8"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="309DF333298743618080ECF4A73D3C60">
+    <w:name w:val="309DF333298743618080ECF4A73D3C60"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EC3F8AA84A546E3AB084A2582596B33">
+    <w:name w:val="2EC3F8AA84A546E3AB084A2582596B33"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D90032391B274067B6DD1EBA8E4944DA">
+    <w:name w:val="D90032391B274067B6DD1EBA8E4944DA"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="440A5DF25F8647888BE712191E27EEE5">
+    <w:name w:val="440A5DF25F8647888BE712191E27EEE5"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7A0E33F9F71440E8436C08689A018E6">
+    <w:name w:val="C7A0E33F9F71440E8436C08689A018E6"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87D5CC4E682E4206908F05847AE23122">
+    <w:name w:val="87D5CC4E682E4206908F05847AE23122"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFF06F9C41D744AAB95D3FA6D7482AFB">
+    <w:name w:val="FFF06F9C41D744AAB95D3FA6D7482AFB"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82EE79F011FE426DA275583340A2CE3E">
+    <w:name w:val="82EE79F011FE426DA275583340A2CE3E"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B9E734A2003499397CC9856075933FE">
+    <w:name w:val="2B9E734A2003499397CC9856075933FE"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D20A06F5A2E47F6A6AF861C90DF496D">
+    <w:name w:val="3D20A06F5A2E47F6A6AF861C90DF496D"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="205C615576F4426F8FFA72F690A13C17">
+    <w:name w:val="205C615576F4426F8FFA72F690A13C17"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E00E47773C64D2BA4F0C9340F2260A3">
+    <w:name w:val="7E00E47773C64D2BA4F0C9340F2260A3"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFBF90FEE3C048039E6D3D0C32B33BF5">
+    <w:name w:val="FFBF90FEE3C048039E6D3D0C32B33BF5"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F265D41D3FD45C0B25344F928A85F02">
+    <w:name w:val="9F265D41D3FD45C0B25344F928A85F02"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4980AB2E172345808DF1FCEFD737356E">
+    <w:name w:val="4980AB2E172345808DF1FCEFD737356E"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F37910D90DF445F96B18D36098A1D5A">
+    <w:name w:val="7F37910D90DF445F96B18D36098A1D5A"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D397F3C2B868499DB50C50294B6597F9">
+    <w:name w:val="D397F3C2B868499DB50C50294B6597F9"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65F9340655834FD6B27984BE7EF94CB2">
+    <w:name w:val="65F9340655834FD6B27984BE7EF94CB2"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CD7B442786049BC9370178A30A36499">
+    <w:name w:val="9CD7B442786049BC9370178A30A36499"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E20B3FA2879D44BD919ABF912F4FED01">
+    <w:name w:val="E20B3FA2879D44BD919ABF912F4FED01"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AFBEFB0D7F64BAEBEFCC6249575846F">
+    <w:name w:val="2AFBEFB0D7F64BAEBEFCC6249575846F"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600DECBFA5484BD7BF0CA7B697AF2E3C">
+    <w:name w:val="600DECBFA5484BD7BF0CA7B697AF2E3C"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6999999D5746456DBCCDDD5B02D221EB">
+    <w:name w:val="6999999D5746456DBCCDDD5B02D221EB"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71A5E089271E4494A0442C7D7E98D503">
+    <w:name w:val="71A5E089271E4494A0442C7D7E98D503"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="351D4736B8C1496BBDEE33E7016FFE8E">
+    <w:name w:val="351D4736B8C1496BBDEE33E7016FFE8E"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3F7E6EF85844C279BB6289F6B9C6F7A">
+    <w:name w:val="C3F7E6EF85844C279BB6289F6B9C6F7A"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83E2627F8CED4A41B00314C0D87804D4">
+    <w:name w:val="83E2627F8CED4A41B00314C0D87804D4"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F732A6F1FE24E06A800BFAECCDFEB22">
+    <w:name w:val="1F732A6F1FE24E06A800BFAECCDFEB22"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDC0DE2943F04C0FA9762547AB551806">
+    <w:name w:val="BDC0DE2943F04C0FA9762547AB551806"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2658993C2E3421797E0D555BDC4FA9E">
+    <w:name w:val="B2658993C2E3421797E0D555BDC4FA9E"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7443A27B1874732BCAB7F417D2F887D">
+    <w:name w:val="E7443A27B1874732BCAB7F417D2F887D"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B44DBD4E6E84AB6978FC00FCC9119A8">
+    <w:name w:val="3B44DBD4E6E84AB6978FC00FCC9119A8"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="520CCFA3041E4D2383479B5578888223">
+    <w:name w:val="520CCFA3041E4D2383479B5578888223"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7074E6E3F9EA4310BB82AEB53A85067B">
+    <w:name w:val="7074E6E3F9EA4310BB82AEB53A85067B"/>
+    <w:rsid w:val="003F3F1D"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14013,75 +24834,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001E48B3F9E1A2AE42A5B4C627E95C8B16" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="565ab72c999f02ae8e3699e234712be5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83d3835f-83f2-449b-ae3e-f6bfd3641fa1" xmlns:ns3="b7a10251-fa17-4d52-b1cf-dd4c8c7ae5e0" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46835bc921740644613c331d662778c0" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="83d3835f-83f2-449b-ae3e-f6bfd3641fa1"/>
     <xsd:import namespace="b7a10251-fa17-4d52-b1cf-dd4c8c7ae5e0"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -14279,118 +25075,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateandTime xmlns="83d3835f-83f2-449b-ae3e-f6bfd3641fa1">2022-04-13T21:28:23+00:00</DateandTime>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="83d3835f-83f2-449b-ae3e-f6bfd3641fa1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{204FD965-7FED-4D51-BB1A-023619C5AC2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="83d3835f-83f2-449b-ae3e-f6bfd3641fa1"/>
     <ds:schemaRef ds:uri="b7a10251-fa17-4d52-b1cf-dd4c8c7ae5e0"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB4E93D-7F49-4FCF-BA6C-C12BDD091B60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBEE10D1-A50C-4001-A295-E5517D024E97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="83d3835f-83f2-449b-ae3e-f6bfd3641fa1"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{833D7FBA-A7A1-4A5C-BF5A-CFCAC14041BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>20517</Characters>
+  <Pages>12</Pages>
+  <Words>2926</Words>
+  <Characters>16679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>526</Lines>
-  <Paragraphs>221</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23882</CharactersWithSpaces>
+  <CharactersWithSpaces>19566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Misty L White;Douglas Grafel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001E48B3F9E1A2AE42A5B4C627E95C8B16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>