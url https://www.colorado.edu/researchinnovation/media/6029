--- v2 (2026-09-11)
+++ v3 (2026-10-29)
@@ -1046,116 +1046,112 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6B2B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="582723058"/>
           <w15:repeatingSection/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:id w:val="658122846"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="0012334E" w:rsidRPr="00440CE2" w14:paraId="73464B57" w14:textId="77777777" w:rsidTr="0012334E">
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:id w:val="-1494946915"/>
                     <w:placeholder>
                       <w:docPart w:val="241FEE6327AC403EA1C85833971B4D67"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="262626"/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4675" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="757BA64C" w14:textId="264468F6" w:rsidR="0012334E" w:rsidRPr="00440CE2" w:rsidRDefault="00D534A6" w:rsidP="00F07D9A">
                         <w:pPr>
                           <w:ind w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00440CE2">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:id w:val="1360779539"/>
                     <w:placeholder>
                       <w:docPart w:val="C94F4562F81E40ED8AF5F705CD9224D7"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="262626"/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4675" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="23A7B137" w14:textId="0B6845F0" w:rsidR="00354C16" w:rsidRPr="00440CE2" w:rsidRDefault="00821B65" w:rsidP="00F07D9A">
                         <w:pPr>
                           <w:ind w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00440CE2">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
               </w:tr>
@@ -1487,89 +1483,98 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0062602A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If YES, d</w:t>
       </w:r>
       <w:r w:rsidR="00216035">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">escribe General Research Staff activities: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="1977022107"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5D84FDF2" w14:textId="0B4011E6" w:rsidR="00266F1A" w:rsidRPr="007B4AB6" w:rsidRDefault="00266F1A" w:rsidP="001F2FFA">
+        <w:p w14:paraId="5D84FDF2" w14:textId="6D25DB00" w:rsidR="00266F1A" w:rsidRPr="00391E7B" w:rsidRDefault="00266F1A" w:rsidP="001F2FFA">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00DB29DF" w:rsidRPr="007B4AB6">
+          <w:r w:rsidR="00A1636D">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...3 lines deleted...]
-          <w:r w:rsidR="00DB29DF" w:rsidRPr="007B4AB6">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter text. </w:t>
+          </w:r>
+          <w:r w:rsidR="00DB29DF" w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4249F06A" w14:textId="77777777" w:rsidR="00AD591A" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="001F2FFA">
+        <w:p w14:paraId="4249F06A" w14:textId="77777777" w:rsidR="00AD591A" w:rsidRPr="00391E7B" w:rsidRDefault="00000000" w:rsidP="001F2FFA">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2035C44A" w14:textId="77777777" w:rsidR="00E96833" w:rsidRPr="00E77B93" w:rsidRDefault="00E96833" w:rsidP="00861997">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A119F">
         <w:rPr>
@@ -1663,79 +1668,106 @@
         <w:t>If YES, l</w:t>
       </w:r>
       <w:r w:rsidR="003E6370" w:rsidRPr="002A503C">
         <w:t xml:space="preserve">ist/describe </w:t>
       </w:r>
       <w:r w:rsidR="00954C10" w:rsidRPr="002A503C">
         <w:t>study funding:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-625625836"/>
         <w:placeholder>
           <w:docPart w:val="10185CCAD85744D8A9C970DC98CF9F45"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="18CC9B5D" w14:textId="5E2F920B" w:rsidR="001F2FFA" w:rsidRPr="005D4F35" w:rsidRDefault="001F2FFA" w:rsidP="001F2FFA">
-[...3 lines deleted...]
-          <w:r>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...20 lines deleted...]
-        </w:p>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:id w:val="-975290732"/>
+            <w:placeholder>
+              <w:docPart w:val="C39C2A1D46A54F78A8C70860C9122EB2"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="7E209FAD" w14:textId="70529E2E" w:rsidR="00346352" w:rsidRPr="00391E7B" w:rsidRDefault="00346352" w:rsidP="00346352">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:tab/>
+              </w:r>
+              <w:r w:rsidR="00446CD4">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter text. </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="5A50909C" w14:textId="35F035BE" w:rsidR="00AD591A" w:rsidRPr="00346352" w:rsidRDefault="00346352" w:rsidP="00346352">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1EB99D0C" w14:textId="10B39079" w:rsidR="00B2069E" w:rsidRPr="00E77B93" w:rsidRDefault="00E866C6" w:rsidP="00861997">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A119F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="565A5C"/>
@@ -1765,333 +1797,359 @@
                 <w14:lumOff w14:val="25000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="006443FB" w:rsidRPr="007A119F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="565A5C"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="565A5C">
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>Significance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0329921B" w14:textId="1B80FA03" w:rsidR="009874C9" w:rsidRDefault="00194A35" w:rsidP="009874C9">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="0329921B" w14:textId="1B80FA03" w:rsidR="009874C9" w:rsidRDefault="00194A35" w:rsidP="00DB60A0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">State the </w:t>
       </w:r>
       <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Research Question</w:t>
       </w:r>
       <w:r w:rsidR="008F7109">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="-1096636047"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-635486493"/>
         <w:placeholder>
-          <w:docPart w:val="CED4B5D6B1E0469AB9823B18B6FDFA19"/>
+          <w:docPart w:val="08C221C2512C4699B36CE78C0B8567C6"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5FEF69E0" w14:textId="4A142DB0" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
-[...24 lines deleted...]
-        <w:p w14:paraId="7EBD917C" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="722319AF" w14:textId="31C07BD1" w:rsidR="00346352" w:rsidRPr="00391E7B" w:rsidRDefault="00346352" w:rsidP="00346352">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00391E7B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00446CD4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="479D4735" w14:textId="77777777" w:rsidR="00346352" w:rsidRPr="00391E7B" w:rsidRDefault="00346352" w:rsidP="00346352">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="76942B23" w14:textId="09CC4430" w:rsidR="009874C9" w:rsidRDefault="00FE6CA9" w:rsidP="009874C9">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="76942B23" w14:textId="09CC4430" w:rsidR="009874C9" w:rsidRDefault="00FE6CA9" w:rsidP="00DB60A0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hypotheses: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="-417026954"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="2118242627"/>
         <w:placeholder>
-          <w:docPart w:val="DA04C4B8779C49559D1175473B0C60DD"/>
+          <w:docPart w:val="16F05F46464C46D7BCA807A154F57D62"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3F766FDE" w14:textId="79CADD2E" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
-[...24 lines deleted...]
-        <w:p w14:paraId="3DAE6486" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="36BC45CD" w14:textId="7681FA27" w:rsidR="00923CC7" w:rsidRPr="00391E7B" w:rsidRDefault="00923CC7" w:rsidP="00923CC7">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00391E7B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00446CD4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6FCE9F6A" w14:textId="77777777" w:rsidR="00923CC7" w:rsidRPr="00391E7B" w:rsidRDefault="00923CC7" w:rsidP="00923CC7">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2BAF6BEC" w14:textId="14B2F037" w:rsidR="009874C9" w:rsidRDefault="000B11A2" w:rsidP="009874C9">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="2BAF6BEC" w14:textId="14B2F037" w:rsidR="009874C9" w:rsidRDefault="000B11A2" w:rsidP="00DB60A0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">State study </w:t>
       </w:r>
       <w:r w:rsidR="000B6E86" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Objective(s):</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="462850616"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="966781267"/>
         <w:placeholder>
-          <w:docPart w:val="3410CF3105DF402DB39933814D095B3C"/>
+          <w:docPart w:val="047E04FBE5DE499F95713742822C36FA"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7A5A1E63" w14:textId="0D91C140" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+        <w:p w14:paraId="3B2EDBC9" w14:textId="40C03D01" w:rsidR="00923CC7" w:rsidRPr="00391E7B" w:rsidRDefault="00446CD4" w:rsidP="00923CC7">
           <w:pPr>
-            <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...2 lines deleted...]
-          <w:r w:rsidRPr="001F2FFA">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidR="00923CC7" w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...5 lines deleted...]
-              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6E4CC408" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="0FB293DA" w14:textId="77777777" w:rsidR="00923CC7" w:rsidRPr="00391E7B" w:rsidRDefault="00923CC7" w:rsidP="00923CC7">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3F2E7B00" w14:textId="7128AC71" w:rsidR="009874C9" w:rsidRDefault="000B11A2" w:rsidP="009874C9">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the significance of the research (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00F27B35">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>why is it important, how will it add to existing knowledge):</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="1045109530"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="574172597"/>
         <w:placeholder>
-          <w:docPart w:val="73F8FCA6527A47FAB293F7F8EBB946B9"/>
+          <w:docPart w:val="AD01BB5C95A9408E9B94A4701AADF0ED"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7C2A83D9" w14:textId="67EB0BBF" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+        <w:p w14:paraId="61673B3F" w14:textId="25BAAB10" w:rsidR="00923CC7" w:rsidRPr="00391E7B" w:rsidRDefault="00923CC7" w:rsidP="00923CC7">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...3 lines deleted...]
-          <w:r w:rsidRPr="005D4F35">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="06111179" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="5058C26B" w14:textId="77777777" w:rsidR="00923CC7" w:rsidRPr="00391E7B" w:rsidRDefault="00923CC7" w:rsidP="00923CC7">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7F060824" w14:textId="4839F14B" w:rsidR="00B2069E" w:rsidRPr="00E77B93" w:rsidRDefault="00E866C6" w:rsidP="00BC5255">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A119F">
         <w:rPr>
@@ -2769,139 +2827,175 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Study Design:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1824394963"/>
         <w:placeholder>
           <w:docPart w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="026DB712" w14:textId="169B3BD3" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
-[...3 lines deleted...]
-          <w:r>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...20 lines deleted...]
-        </w:p>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:id w:val="975185995"/>
+            <w:placeholder>
+              <w:docPart w:val="99A92ED7847C4E03BF0563CA72C66788"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="0A93F985" w14:textId="33CE2CE6" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:tab/>
+              </w:r>
+              <w:r w:rsidR="00446CD4">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="4614F0F9" w14:textId="7C0ED7B1" w:rsidR="009874C9" w:rsidRPr="00DB60A0" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3D41715B" w14:textId="0252190F" w:rsidR="009874C9" w:rsidRDefault="00E20A5B" w:rsidP="009874C9">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Procedures:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="-616215470"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-1100415111"/>
         <w:placeholder>
-          <w:docPart w:val="8D6EE2177B4C49129CB3F897F9EC5C15"/>
+          <w:docPart w:val="F4C8723134234C5DA7E4212D6C3601EC"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="23FAF320" w14:textId="2DAC1229" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+        <w:p w14:paraId="137094DC" w14:textId="36BAC3DE" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...3 lines deleted...]
-          <w:r w:rsidRPr="005D4F35">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6D4DDC34" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="610B7D7C" w14:textId="77777777" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6FB484F4" w14:textId="66119A3F" w:rsidR="00B2069E" w:rsidRPr="00CC0ED4" w:rsidRDefault="00287D07" w:rsidP="00BC5255">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A119F">
         <w:rPr>
@@ -3091,362 +3185,437 @@
         <w:t>If YES</w:t>
       </w:r>
       <w:r w:rsidR="0076163F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, d</w:t>
       </w:r>
       <w:r w:rsidR="00200126" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>escribe</w:t>
       </w:r>
       <w:r w:rsidR="00B70784" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> each group:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="1701907142"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-952088587"/>
         <w:placeholder>
-          <w:docPart w:val="4843866E84EC4231A3E41A6AF5992E82"/>
+          <w:docPart w:val="785F6D4DEAE7418EA1638AF814E8C5F0"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="469E96DE" w14:textId="3D7DF8C7" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+        <w:p w14:paraId="699966A6" w14:textId="2917234B" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...3 lines deleted...]
-          <w:r w:rsidRPr="005D4F35">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4D0E9F8F" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="3D03E837" w14:textId="77777777" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5D449BEE" w14:textId="454FB991" w:rsidR="00B70784" w:rsidRPr="00440CE2" w:rsidRDefault="00B70784" w:rsidP="00FC53A1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Number to be enrolled in each group:</w:t>
       </w:r>
       <w:r w:rsidR="00AB71A5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1698071564"/>
           <w:placeholder>
             <w:docPart w:val="7488DD4B36B1492CB0BB78A71BA192ED"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DB29DF" w:rsidRPr="00DB29DF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="8D7334"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="09E7A3D3" w14:textId="4DEA0592" w:rsidR="00AF1DF5" w:rsidRDefault="00200126" w:rsidP="001A3B1D">
+    <w:p w14:paraId="09E7A3D3" w14:textId="25D4EE56" w:rsidR="00AF1DF5" w:rsidRDefault="00200126" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Age range of participants</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3E8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00AB71A5" w:rsidRPr="00DC3E8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="242690985"/>
+          <w:placeholder>
+            <w:docPart w:val="9CF8E1CA47CD4497BAD873743289CFA6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00DB60A0" w:rsidRPr="00DB29DF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="0BE1EA79" w14:textId="6394DFE2" w:rsidR="009874C9" w:rsidRDefault="00B70784" w:rsidP="009874C9">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the ethnic distribution of participants. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="1456208034"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-1372610913"/>
         <w:placeholder>
-          <w:docPart w:val="9F16094405E2465B8008C89C240EC3CB"/>
+          <w:docPart w:val="BB8C67CC2FF7407AA2CC8129ED0E296F"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6B8B87AD" w14:textId="5D4DC741" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="009874C9" w:rsidP="009874C9">
+        <w:p w14:paraId="49998485" w14:textId="78F74DC9" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...3 lines deleted...]
-          <w:r w:rsidRPr="005D4F35">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="62E0E5EA" w14:textId="77777777" w:rsidR="009874C9" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="009874C9">
+        <w:p w14:paraId="217DC7D9" w14:textId="77777777" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6365F41A" w14:textId="54CF2F34" w:rsidR="00C5528D" w:rsidRDefault="002E5C00" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">List the inclusion criteria (criteria that must be met </w:t>
       </w:r>
       <w:r w:rsidR="00BE110D" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for individuals to be enrolled in the study)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="-1713570846"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-1060251990"/>
         <w:placeholder>
-          <w:docPart w:val="00D56C08844E4F0885DCC40A8AD9A50C"/>
+          <w:docPart w:val="5C1A4EDC5E7E4A348C7F0A003D29D63F"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="38B0E7BA" w14:textId="2BE3F620" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
-[...4 lines deleted...]
-          <w:r>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...20 lines deleted...]
-        </w:p>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:id w:val="-156535234"/>
+            <w:placeholder>
+              <w:docPart w:val="D847677236EE44E2910F51D1BDC8A4D5"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="3838B060" w14:textId="5F922925" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:tab/>
+              </w:r>
+              <w:r w:rsidR="00446CD4">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="36E1333F" w14:textId="563EAEB6" w:rsidR="00DB60A0" w:rsidRPr="00DB60A0" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="65F08486" w14:textId="15C4D70C" w:rsidR="00C5528D" w:rsidRDefault="00BE110D" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>List the exclusion criteria (characteristics that would exclude</w:t>
       </w:r>
       <w:r w:rsidR="00C9316B" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> an otherwise eligible individual)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="1687947560"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-1510050446"/>
         <w:placeholder>
-          <w:docPart w:val="0972EEF9F05F426984C26CCCC5E4F28F"/>
+          <w:docPart w:val="21B6C5123A1B4F0A8E65BF05ACF01784"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4A611B5F" w14:textId="7C766AEA" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="7CD090B5" w14:textId="36D9862A" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
-            <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...3 lines deleted...]
-          <w:r w:rsidRPr="005D4F35">
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A63E5CE" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="684C5D86" w14:textId="77777777" w:rsidR="00DB60A0" w:rsidRPr="00391E7B" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
           <w:pPr>
-            <w:ind w:left="360"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="77C802F0" w14:textId="451F4EDE" w:rsidR="000C4EE4" w:rsidRDefault="000C4EE4" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the research recruit vulnerable populations? </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Dropdown"/>
         </w:rPr>
         <w:id w:val="-2130774439"/>
@@ -3542,372 +3711,446 @@
         </w:rPr>
         <w:t xml:space="preserve"> See the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="002D2BCF" w:rsidRPr="002C3BCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>IRB website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002D2BCF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
       <w:r w:rsidR="004D392C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2031BC55" w14:textId="70827A1C" w:rsidR="000C4EE4" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="2031BC55" w14:textId="70827A1C" w:rsidR="000C4EE4" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="809988342"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C5FB6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E5555A" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Minors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64989869" w14:textId="6B1FABC8" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="64989869" w14:textId="6B1FABC8" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1101181790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D392C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E5555A" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pregnant women</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A4EBEE" w14:textId="6827192C" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="15A4EBEE" w14:textId="6827192C" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-781730961"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D392C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E5555A" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Prisoners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F35C82C" w14:textId="2CFD6B3F" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="6F35C82C" w14:textId="2CFD6B3F" w:rsidR="00E5555A" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1184786518"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C5FB6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BD0E6B" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cognitively impaired individuals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4740CC65" w14:textId="50E85708" w:rsidR="00BD0E6B" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="4740CC65" w14:textId="50E85708" w:rsidR="00BD0E6B" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1728991386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D392C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BD0E6B" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Educationally</w:t>
       </w:r>
       <w:r w:rsidR="000917E7" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or economically disadvantaged individuals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68365892" w14:textId="7BAD87D3" w:rsidR="00CC1322" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="68365892" w14:textId="733A0DBC" w:rsidR="00CC1322" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="64846961"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D392C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidR="003B00E6" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="003B00E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003B00E6" w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>English-speaking</w:t>
+      </w:r>
       <w:r w:rsidR="00CC1322" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Non-</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> individuals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D79263D" w14:textId="72588FA9" w:rsidR="00862E75" w:rsidRDefault="00F55ACC" w:rsidP="004402B3">
+    <w:p w14:paraId="1D79263D" w14:textId="72588FA9" w:rsidR="00862E75" w:rsidRDefault="00000000" w:rsidP="004402B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-69651662"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D392C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00862E75" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Members of Native American groups or nations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3903EF7F" w14:textId="7982E1D4" w:rsidR="00CC1322" w:rsidRDefault="000B357E" w:rsidP="001A3B1D">
+    <w:p w14:paraId="374B991D" w14:textId="3F418D32" w:rsidR="00DB60A0" w:rsidRDefault="00DB60A0" w:rsidP="00DB60A0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the vulnerable populations </w:t>
+      </w:r>
+      <w:r w:rsidR="00671C91">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicated above. </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="890928527"/>
+        <w:placeholder>
+          <w:docPart w:val="42262CE8BF244A4FA755EA025201FF9C"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="10E35418" w14:textId="6761441C" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00391E7B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00446CD4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00391E7B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7C1DD7E9" w14:textId="77777777" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3903EF7F" w14:textId="1BCD3CA1" w:rsidR="00CC1322" w:rsidRDefault="000B357E" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the research involve </w:t>
       </w:r>
       <w:r w:rsidR="000E4EDC" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>third party/secondary participant populations</w:t>
       </w:r>
       <w:r w:rsidR="008E6D6E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">? (If </w:t>
       </w:r>
@@ -3943,58 +4186,56 @@
       </w:r>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00A60AC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>family member or other social contact</w:t>
       </w:r>
       <w:r w:rsidR="008E6D6E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, th</w:t>
       </w:r>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">at person is a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B00E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>third-party</w:t>
+      </w:r>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> participant.</w:t>
       </w:r>
       <w:r w:rsidR="002C65AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Dropdown"/>
         </w:rPr>
         <w:id w:val="1525132249"/>
         <w:placeholder>
           <w:docPart w:val="8AC8B57B5330492FBD6FE3E6C0EA6085"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:dropDownList>
           <w:listItem w:value="Choose an item."/>
@@ -4056,80 +4297,106 @@
         <w:t>If YES, e</w:t>
       </w:r>
       <w:r w:rsidR="00EF6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>xplain:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1266190922"/>
         <w:placeholder>
           <w:docPart w:val="5596F3651B144D139001E73AF684950F"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4AAB63B3" w14:textId="7D82567A" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
-[...4 lines deleted...]
-          <w:r>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...20 lines deleted...]
-        </w:p>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:id w:val="979499069"/>
+            <w:placeholder>
+              <w:docPart w:val="E19A11A02E104AD5BCF5F2BF14075517"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="56D32BD8" w14:textId="33646D8A" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:tab/>
+              </w:r>
+              <w:r w:rsidR="00446CD4">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="2C1CA79D" w14:textId="46686F1E" w:rsidR="00C5528D" w:rsidRPr="00671C91" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1063B25C" w14:textId="22A66CBF" w:rsidR="0026280D" w:rsidRPr="00CC0ED4" w:rsidRDefault="00B23ECE" w:rsidP="001A3B1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052604">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="565A5C"/>
@@ -4281,450 +4548,443 @@
             <w:r w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40566C3F" w14:textId="5E8A642E" w:rsidR="00772C9E" w:rsidRPr="00440CE2" w:rsidRDefault="00772C9E" w:rsidP="00E113C9">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What recruitment methods will be used in the research? (check all that apply)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677EF54B" w14:textId="6709689D" w:rsidR="00EA6158" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="005A5B5C">
+    <w:p w14:paraId="677EF54B" w14:textId="6709689D" w:rsidR="00EA6158" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="005A5B5C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="552511597"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00131EA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EA6158" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Flyer/poster</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE97D20" w14:textId="77777777" w:rsidR="00131EA4" w:rsidRDefault="00820B6C" w:rsidP="005A5B5C">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="2DE97D20" w14:textId="77777777" w:rsidR="00131EA4" w:rsidRDefault="00820B6C" w:rsidP="00671C91">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF7876" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe location(s) they will be posted</w:t>
       </w:r>
       <w:r w:rsidR="00131EA4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:id w:val="-2115893254"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="391934978"/>
         <w:placeholder>
-          <w:docPart w:val="8DF7770D435E43138C1079933A80C928"/>
+          <w:docPart w:val="65762F445D91473DBBA2AF0C724E1D6B"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="213BF96D" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="65483CBE" w14:textId="426C1A3D" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
           <w:pPr>
-            <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="14DC9049" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="005D4F35" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="1F4F4035" w14:textId="77777777" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
           <w:pPr>
-            <w:ind w:left="360"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="587ED9CF" w14:textId="3473284B" w:rsidR="00772C9E" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+    <w:p w14:paraId="587ED9CF" w14:textId="3473284B" w:rsidR="00772C9E" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="007B2313">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1428109069"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00131EA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EA6158" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB43042" w14:textId="77777777" w:rsidR="00131EA4" w:rsidRDefault="00DF7876" w:rsidP="005A5B5C">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="4BB43042" w14:textId="77777777" w:rsidR="00131EA4" w:rsidRDefault="00DF7876" w:rsidP="00671C91">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB6D1D" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe how you have access to the email addresses</w:t>
       </w:r>
       <w:r w:rsidR="00131EA4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rStyle w:val="Style3"/>
-[...1 lines deleted...]
-        <w:id w:val="-1931806857"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:id w:val="-1434739598"/>
         <w:placeholder>
-          <w:docPart w:val="B0A00FC5F5CD41AAB7F7A1CB2C10F257"/>
+          <w:docPart w:val="7ECECD341F1D424DB1B4B2F3B8BECB34"/>
         </w:placeholder>
-        <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rStyle w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="0E7765BB" w14:textId="145184D6" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00391E7B">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...42 lines deleted...]
-        </w:sdt>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00446CD4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="158662B2" w14:textId="77777777" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+          <w:pPr>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="18AEC2E3" w14:textId="3DE90300" w:rsidR="00EA6158" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+    <w:p w14:paraId="18AEC2E3" w14:textId="3DE90300" w:rsidR="00EA6158" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="007B2313">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1264444076"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00131EA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EA6158" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Social media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48335095" w14:textId="16FCFB38" w:rsidR="004C5FB6" w:rsidRDefault="00EB6D1D" w:rsidP="004C5FB6">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="48335095" w14:textId="16FCFB38" w:rsidR="004C5FB6" w:rsidRDefault="00EB6D1D" w:rsidP="00671C91">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Style3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>List platforms</w:t>
       </w:r>
       <w:r w:rsidR="004C5FB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00131EA4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="116033244"/>
         <w:placeholder>
           <w:docPart w:val="7074E6E3F9EA4310BB82AEB53A85067B"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="04CA6071" w14:textId="778BC5E1" w:rsidR="004C5FB6" w:rsidRPr="005D4F35" w:rsidRDefault="004C5FB6" w:rsidP="004C5FB6">
-[...4 lines deleted...]
-          <w:r>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-            </w:rPr>
-[...20 lines deleted...]
-        </w:p>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:id w:val="628438631"/>
+            <w:placeholder>
+              <w:docPart w:val="918663F751A84DC38047B032CBD79479"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="33367636" w14:textId="3E3C48D1" w:rsidR="00671C91" w:rsidRPr="00391E7B" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00391E7B">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:tab/>
+              </w:r>
+              <w:r w:rsidR="00446CD4">
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="37A3B374" w14:textId="1441B668" w:rsidR="004C5FB6" w:rsidRPr="00671C91" w:rsidRDefault="00671C91" w:rsidP="00671C91">
+              <w:pPr>
+                <w:ind w:left="360" w:firstLine="0"/>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="394EE4DB" w14:textId="67FF93B1" w:rsidR="0008704F" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+    <w:p w14:paraId="394EE4DB" w14:textId="67FF93B1" w:rsidR="0008704F" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="007B2313">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1427729484"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00131EA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E97FD2" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In-person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4C9E4A" w14:textId="742D8682" w:rsidR="00C5528D" w:rsidRDefault="00EB6D1D" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -4741,103 +5001,96 @@
         <w:t>Describe</w:t>
       </w:r>
       <w:r w:rsidR="00161028">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the in-person recruitment scenario.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-2051600082"/>
         <w:placeholder>
           <w:docPart w:val="1DC315B934FE4930AEE70E1796450CEB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="34982DC9" w14:textId="743DAE17" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="34982DC9" w14:textId="2002ED25" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4D213A2E" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="4D213A2E" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="60DA64CB" w14:textId="46BB3CED" w:rsidR="00E97FD2" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+    <w:p w14:paraId="60DA64CB" w14:textId="46BB3CED" w:rsidR="00E97FD2" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="007B2313">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1694419572"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00161028">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E3268C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Third party participant portals (</w:t>
       </w:r>
       <w:r w:rsidR="00EB0ACA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -4897,244 +5150,234 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00161028">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1804844578"/>
         <w:placeholder>
           <w:docPart w:val="D2BAEDFF860544CD91FC9896CB791EF4"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="18722C0B" w14:textId="1C06EB52" w:rsidR="00A72982" w:rsidRPr="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+        <w:p w14:paraId="18722C0B" w14:textId="44B3FF42" w:rsidR="00A72982" w:rsidRPr="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6F107025" w14:textId="77777777" w:rsidR="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+        <w:p w14:paraId="6F107025" w14:textId="77777777" w:rsidR="00A72982" w:rsidRDefault="00000000" w:rsidP="00A72982">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="09708815" w14:textId="7DD978B7" w:rsidR="00097EBF" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="007B2313">
+    <w:p w14:paraId="09708815" w14:textId="7DD978B7" w:rsidR="00097EBF" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="007B2313">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-994647144"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00437E71">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00097EBF" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SONA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA81757" w14:textId="2C62195C" w:rsidR="00097EBF" w:rsidRPr="00440CE2" w:rsidRDefault="00097EBF" w:rsidP="005A5B5C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-2113818282"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008617BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC5644A" w14:textId="4F5F769F" w:rsidR="00437E71" w:rsidRDefault="00097EBF" w:rsidP="005A5B5C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-66115527"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008617BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007D39">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Paid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F07E4FA" w14:textId="4293A022" w:rsidR="00437E71" w:rsidRDefault="00F55ACC" w:rsidP="00380BF0">
+    <w:p w14:paraId="5F07E4FA" w14:textId="4293A022" w:rsidR="00437E71" w:rsidRDefault="00000000" w:rsidP="00380BF0">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1067766304"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0064305E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0064305E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3258710D" w14:textId="7896050F" w:rsidR="0064305E" w:rsidRDefault="0064305E" w:rsidP="005A5B5C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Style3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5145,76 +5388,70 @@
         <w:t>Explain/describe</w:t>
       </w:r>
       <w:r w:rsidR="00FA0222">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="219405961"/>
         <w:placeholder>
           <w:docPart w:val="41A0C3DCC41A4AFE81999618361B1374"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4F920256" w14:textId="77777777" w:rsidR="00A72982" w:rsidRPr="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+        <w:p w14:paraId="4F920256" w14:textId="682722B1" w:rsidR="00A72982" w:rsidRPr="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2F707595" w14:textId="77777777" w:rsidR="00A72982" w:rsidRDefault="00A72982" w:rsidP="00A72982">
+        <w:p w14:paraId="2F707595" w14:textId="77777777" w:rsidR="00A72982" w:rsidRDefault="00000000" w:rsidP="00A72982">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1BA6E9E6" w14:textId="6EF7101B" w:rsidR="00062BDD" w:rsidRDefault="00D77DD4" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Will participants </w:t>
       </w:r>
       <w:r w:rsidR="00BE6377" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be screened for inclusion/exclusion criteria</w:t>
@@ -5357,76 +5594,70 @@
         <w:t xml:space="preserve"> study staff, </w:t>
       </w:r>
       <w:r w:rsidR="00860165" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a link to questionnaire included in recruitment materials, etc.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="344825554"/>
         <w:placeholder>
           <w:docPart w:val="1D318F02D3BC42519BF08B4E2A0073A1"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="26EDCFF0" w14:textId="0A29996A" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="26EDCFF0" w14:textId="5ACF991A" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C4F03F4" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="0C4F03F4" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2FA56890" w14:textId="0ED575C0" w:rsidR="00A33C6B" w:rsidRPr="00975698" w:rsidRDefault="00B23ECE" w:rsidP="001A3B1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -5648,76 +5879,70 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002D5FC7" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1857075406"/>
         <w:placeholder>
           <w:docPart w:val="A7C68F19F5CB437E9B08B9179757D297"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="10729DAF" w14:textId="4DB5E5C5" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="10729DAF" w14:textId="246CE6D7" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="519B3B5C" w14:textId="507E53C3" w:rsidR="00241EB5" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="519B3B5C" w14:textId="507E53C3" w:rsidR="00241EB5" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="Dropdown"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="52164373" w14:textId="065ED79B" w:rsidR="00C5528D" w:rsidRDefault="00F7135D" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -5725,76 +5950,70 @@
         <w:t>In what format will compensation be provided? (</w:t>
       </w:r>
       <w:r w:rsidR="00C47B70" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cash, gift card, check, etc.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1795662331"/>
         <w:placeholder>
           <w:docPart w:val="7252E2F59F1C40E8B78ED5F85A5EC733"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="20773372" w14:textId="6347BC78" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="20773372" w14:textId="41AA5803" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="371CFD19" w14:textId="568DD6D3" w:rsidR="00CD78AF" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="371CFD19" w14:textId="568DD6D3" w:rsidR="00CD78AF" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="Dropdown"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="072DA81C" w14:textId="633F90CA" w:rsidR="00C5528D" w:rsidRDefault="0052067D" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -5819,152 +6038,140 @@
         <w:t xml:space="preserve"> will compensation be provided</w:t>
       </w:r>
       <w:r w:rsidR="00C47B70" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1839298144"/>
         <w:placeholder>
           <w:docPart w:val="3EAB1502C0C9447C9639DBA68BFEB1B8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="11B52DBE" w14:textId="58A68448" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="11B52DBE" w14:textId="628B5584" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="39C22175" w14:textId="1914C72E" w:rsidR="00CD78AF" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="39C22175" w14:textId="1914C72E" w:rsidR="00CD78AF" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="Dropdown"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="077FD117" w14:textId="785F5460" w:rsidR="00C5528D" w:rsidRDefault="00BA6AEC" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">How/why is the compensation method and amount </w:t>
       </w:r>
       <w:r w:rsidR="00F016AA" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>appropriate for the participant population and study activities?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="182171768"/>
         <w:placeholder>
           <w:docPart w:val="309DF333298743618080ECF4A73D3C60"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1D4423E3" w14:textId="2CE27A6F" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="1D4423E3" w14:textId="7A45870C" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5A218C9C" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="5A218C9C" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2FEE7A98" w14:textId="575D00DE" w:rsidR="00B2069E" w:rsidRPr="00975698" w:rsidRDefault="00B23ECE" w:rsidP="001A3B1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -6035,265 +6242,251 @@
               <w:t>will be</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> used, they should be identified here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="016C8DF8" w14:textId="663BC9A9" w:rsidR="00BA3659" w:rsidRDefault="00BA3659" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>How will consent be obtained</w:t>
       </w:r>
       <w:r w:rsidR="00593A56" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A043C53" w14:textId="7FFBFE62" w:rsidR="00BA3659" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="003C5B40">
+    <w:p w14:paraId="1A043C53" w14:textId="7FFBFE62" w:rsidR="00BA3659" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="003C5B40">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1125127184"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50515">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D5E9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BA3659" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In person with a signed consent form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784C22CF" w14:textId="6471A0AE" w:rsidR="00C5528D" w:rsidRDefault="00593A56" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00775756" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Where will the consent process take place?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-464502480"/>
         <w:placeholder>
           <w:docPart w:val="2EC3F8AA84A546E3AB084A2582596B33"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="080D02DD" w14:textId="162DDB8B" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="080D02DD" w14:textId="2EF88D7A" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1D578015" w14:textId="423000F0" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="1D578015" w14:textId="423000F0" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:after="120"/>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="Dropdown"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="487FD8C1" w14:textId="75D2203B" w:rsidR="00C5528D" w:rsidRDefault="00775756" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Who will obtain informed consent?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-510060072"/>
         <w:placeholder>
           <w:docPart w:val="D90032391B274067B6DD1EBA8E4944DA"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5B24951A" w14:textId="6DC8B976" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="5B24951A" w14:textId="25B447D7" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1CDA7927" w14:textId="0BAD717D" w:rsidR="00AE39B2" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="1CDA7927" w14:textId="0BAD717D" w:rsidR="00AE39B2" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6286876C" w14:textId="6E5839E7" w:rsidR="00BA3659" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="001A3B1D">
+    <w:p w14:paraId="6286876C" w14:textId="6E5839E7" w:rsidR="00BA3659" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-789128983"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50515">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D5E9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004335FA" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote with </w:t>
       </w:r>
       <w:r w:rsidR="00593A56" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -6316,173 +6509,160 @@
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where will the consent process take place?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="730192642"/>
         <w:placeholder>
           <w:docPart w:val="440A5DF25F8647888BE712191E27EEE5"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="290F6616" w14:textId="6357C051" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="290F6616" w14:textId="53EB05AB" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="73BA4DB5" w14:textId="1277A305" w:rsidR="00EA0968" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="73BA4DB5" w14:textId="1277A305" w:rsidR="00EA0968" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="56CA37E8" w14:textId="38A21DDB" w:rsidR="00C5528D" w:rsidRDefault="00775756" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Who will obtain informed consent</w:t>
       </w:r>
       <w:r w:rsidR="000659EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="53274120"/>
         <w:placeholder>
           <w:docPart w:val="C7A0E33F9F71440E8436C08689A018E6"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="142F2838" w14:textId="66D364AD" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="142F2838" w14:textId="4F1D33C1" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0EFE006D" w14:textId="324B701E" w:rsidR="000659EF" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="0EFE006D" w14:textId="324B701E" w:rsidR="000659EF" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2C0D4B54" w14:textId="25418E5A" w:rsidR="004335FA" w:rsidRPr="00440CE2" w:rsidRDefault="00F55ACC" w:rsidP="001A3B1D">
+    <w:p w14:paraId="2C0D4B54" w14:textId="25418E5A" w:rsidR="004335FA" w:rsidRPr="00440CE2" w:rsidRDefault="00000000" w:rsidP="001A3B1D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-653829758"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A360EF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D5E9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00593A56" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Included at the beginning of a survey with “click to consent” option</w:t>
       </w:r>
       <w:r w:rsidR="000659EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -6498,76 +6678,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe the steps that will be taken to minimize the possibility of coercion or undue influence.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="789165523"/>
         <w:placeholder>
           <w:docPart w:val="87D5CC4E682E4206908F05847AE23122"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="665CA5E3" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="665CA5E3" w14:textId="679A2E04" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="48A062BF" w14:textId="26E916D2" w:rsidR="000C03EB" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="48A062BF" w14:textId="26E916D2" w:rsidR="000C03EB" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5D595204" w14:textId="4D4F77E5" w:rsidR="00AE4438" w:rsidRPr="00440CE2" w:rsidRDefault="00AE4438" w:rsidP="00EA0968">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If the research </w:t>
       </w:r>
       <w:r w:rsidR="00B33DEF" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>involves minors, describe how Assent will be obtained</w:t>
@@ -6579,145 +6753,133 @@
         <w:t xml:space="preserve"> from minors and Parent Permission will be obtained. </w:t>
       </w:r>
       <w:r w:rsidR="006238C1" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">See the HRP-211 Initial Application/Appendix for Minors for one parent providing permission information. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1706398442"/>
         <w:placeholder>
           <w:docPart w:val="FFF06F9C41D744AAB95D3FA6D7482AFB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="172B74E5" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="172B74E5" w14:textId="6EABD5E9" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="359B9DF1" w14:textId="6E028C0F" w:rsidR="008C38EE" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="359B9DF1" w14:textId="6E028C0F" w:rsidR="008C38EE" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7C1D8B2C" w14:textId="0331EFBA" w:rsidR="00457EEF" w:rsidRDefault="00457EEF" w:rsidP="00EA0968">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If applicable, describe the process for obtaining informed consent for participants who do not speak English. Discuss the qualifications of the consent form translator.</w:t>
       </w:r>
       <w:r w:rsidR="00B6419C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Include the translated consent form(s) in your submission. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1702706853"/>
         <w:placeholder>
           <w:docPart w:val="82EE79F011FE426DA275583340A2CE3E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0C403A37" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="0C403A37" w14:textId="44DE512F" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="40E5AA68" w14:textId="4E4555EA" w:rsidR="00A95526" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="40E5AA68" w14:textId="4E4555EA" w:rsidR="00A95526" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="71194B5F" w14:textId="23FDECDB" w:rsidR="00D541F0" w:rsidRDefault="00961898" w:rsidP="00A47304">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Will students/subordinates of the Principal Investigator</w:t>
       </w:r>
       <w:r w:rsidR="00196D9E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be enrolled?</w:t>
@@ -6799,76 +6961,70 @@
         <w:t xml:space="preserve">coercion will be </w:t>
       </w:r>
       <w:r w:rsidR="00BB7FDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">avoided when enrolling this population. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="284707602"/>
         <w:placeholder>
           <w:docPart w:val="2B9E734A2003499397CC9856075933FE"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1CEE8773" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="1CEE8773" w14:textId="05D64FA1" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="78F4C843" w14:textId="257D6C5A" w:rsidR="00777CD0" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="78F4C843" w14:textId="257D6C5A" w:rsidR="00777CD0" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:after="120"/>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="154"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F6829" w:rsidRPr="00440CE2" w14:paraId="04FAE282" w14:textId="77777777" w:rsidTr="003F6829">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFB87C"/>
           </w:tcPr>
           <w:p w14:paraId="4F36D0F3" w14:textId="2881E148" w:rsidR="003F6829" w:rsidRPr="00440CE2" w:rsidRDefault="003F6829" w:rsidP="003F6829">
             <w:pPr>
@@ -6930,51 +7086,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> and they must be debriefed </w:t>
             </w:r>
             <w:r w:rsidR="00FC20EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>at the end of their participation.</w:t>
             </w:r>
             <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> The consent </w:t>
             </w:r>
             <w:r w:rsidR="00EE5869">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
             <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> must explain</w:t>
+              <w:t xml:space="preserve"> must </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>explain</w:t>
             </w:r>
             <w:r w:rsidR="00417B91">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
             <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> the purpose of the research or an aspect of the research is being withheld </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00EE5869" w:rsidRPr="00440CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -7070,76 +7233,70 @@
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If YES, explain why the </w:t>
       </w:r>
       <w:r w:rsidR="009520CE">
         <w:t>deception is necessary.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="941335846"/>
         <w:placeholder>
           <w:docPart w:val="3D20A06F5A2E47F6A6AF861C90DF496D"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="060DFDE8" w14:textId="305FDF06" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="060DFDE8" w14:textId="2ABB4317" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00446CD4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="69E06D6E" w14:textId="5AA54069" w:rsidR="008C14C4" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="69E06D6E" w14:textId="5AA54069" w:rsidR="008C14C4" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="17876107" w14:textId="5FD03CFB" w:rsidR="00B2069E" w:rsidRPr="003A69E6" w:rsidRDefault="00B23ECE" w:rsidP="000C03EB">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -7647,688 +7804,673 @@
         <w:t>will be collected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5594546D" w14:textId="77777777" w:rsidR="001B6C44" w:rsidRDefault="001B6C44" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B6C44" w:rsidSect="0070233F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="991" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521FF68F" w14:textId="43701611" w:rsidR="00447573" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="521FF68F" w14:textId="43701611" w:rsidR="00447573" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1212384818"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00724E7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00724E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00447573">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7007C396" w14:textId="701EEA2F" w:rsidR="00276215" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="7007C396" w14:textId="701EEA2F" w:rsidR="00276215" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-448552657"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00724E7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00724E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AF73FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16204B99" w14:textId="008E843F" w:rsidR="00AF73FD" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="16204B99" w14:textId="008E843F" w:rsidR="00AF73FD" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-4139141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00724E7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00724E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AF73FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C5392E" w14:textId="02C9F68D" w:rsidR="00761F56" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="45C5392E" w14:textId="02C9F68D" w:rsidR="00761F56" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1081448802"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00724E7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00724E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00761F56">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Telephone number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEC38F2" w14:textId="2957484D" w:rsidR="00A1662E" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="1DEC38F2" w14:textId="2957484D" w:rsidR="00A1662E" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-563566386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00724E7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00724E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00761F56">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="00A1662E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C0E644" w14:textId="7F7B3DD1" w:rsidR="00A1662E" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="51C0E644" w14:textId="7F7B3DD1" w:rsidR="00A1662E" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-34358419"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00724E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A1662E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Social security number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B826FE" w14:textId="427CB11A" w:rsidR="00322B16" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="28B826FE" w14:textId="427CB11A" w:rsidR="00322B16" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1939874376"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00322B16">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r w:rsidR="00761F56">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of Birth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F353AF2" w14:textId="3FFB0090" w:rsidR="00B818F1" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="0F353AF2" w14:textId="3FFB0090" w:rsidR="00B818F1" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-233932810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B818F1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00422B45">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, student, or employee ID numbers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A52FD14" w14:textId="6721B948" w:rsidR="00422B45" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="7A52FD14" w14:textId="6721B948" w:rsidR="00422B45" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="549036107"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00422B45">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bank account/Credit card numbers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD95A2D" w14:textId="42337581" w:rsidR="00422B45" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="7AD95A2D" w14:textId="42337581" w:rsidR="00422B45" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1856533791"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000C7573">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Vehicle </w:t>
       </w:r>
       <w:r w:rsidR="0084058A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ID/license plate numbers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C19697" w14:textId="487BA71B" w:rsidR="00AB4477" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="28C19697" w14:textId="487BA71B" w:rsidR="00AB4477" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1935504795"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E14790">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Personal websites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E7E12" w14:textId="788F7A8D" w:rsidR="0084058A" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="6A1E7E12" w14:textId="788F7A8D" w:rsidR="0084058A" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="755793600"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0084058A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>IP Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099A4196" w14:textId="38E700AC" w:rsidR="0084058A" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="099A4196" w14:textId="38E700AC" w:rsidR="0084058A" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1268498567"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0084058A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fingerprint/Voiceprint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB73155" w14:textId="35DF3B73" w:rsidR="005F37C9" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="1EB73155" w14:textId="35DF3B73" w:rsidR="005F37C9" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-828673638"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="005F37C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Full face images</w:t>
       </w:r>
       <w:r w:rsidR="000557E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (still or video)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BDC0D3" w14:textId="4AC3A33D" w:rsidR="000557E5" w:rsidRDefault="00F55ACC" w:rsidP="00AF73FD">
+    <w:p w14:paraId="38BDC0D3" w14:textId="4AC3A33D" w:rsidR="000557E5" w:rsidRDefault="00000000" w:rsidP="00AF73FD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-678193673"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F0CF0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000557E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Audio recordings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3677C592" w14:textId="77777777" w:rsidR="001B6C44" w:rsidRDefault="001B6C44" w:rsidP="006B3F35">
       <w:pPr>
         <w:spacing w:before="240"/>
@@ -8456,76 +8598,70 @@
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00922E07" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="2146998735"/>
         <w:placeholder>
           <w:docPart w:val="205C615576F4426F8FFA72F690A13C17"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="79E9CB98" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="79E9CB98" w14:textId="27ECEA10" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4FB5E6EF" w14:textId="0DC9FF43" w:rsidR="00922E07" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="4FB5E6EF" w14:textId="0DC9FF43" w:rsidR="00922E07" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="46EB7510" w14:textId="347B61D5" w:rsidR="00C5528D" w:rsidRDefault="008E01C8" w:rsidP="00A72982">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Describe how and when the data will be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8534,76 +8670,70 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (by deleting the key to the code).</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1822541572"/>
         <w:placeholder>
           <w:docPart w:val="7E00E47773C64D2BA4F0C9340F2260A3"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="2C0B2FE9" w14:textId="29734A05" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="2C0B2FE9" w14:textId="064EC934" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="199E025F" w14:textId="5A9E5409" w:rsidR="008E01C8" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="199E025F" w14:textId="5A9E5409" w:rsidR="008E01C8" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="57965533" w14:textId="3645DBF2" w:rsidR="00C5528D" w:rsidRDefault="00CF07A9" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0CF0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -8612,139 +8742,127 @@
         <w:t>NO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, explain why the data cannot be coded. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1513573660"/>
         <w:placeholder>
           <w:docPart w:val="FFBF90FEE3C048039E6D3D0C32B33BF5"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="394FE354" w14:textId="5EBEC4F2" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="394FE354" w14:textId="11E05A8E" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="087E3A31" w14:textId="01C505B3" w:rsidR="00CF07A9" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="087E3A31" w14:textId="01C505B3" w:rsidR="00CF07A9" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1731BA44" w14:textId="0EB2E527" w:rsidR="00C5528D" w:rsidRDefault="006361C2" w:rsidP="00C5528D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe how and when the data will be destroyed.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-173421582"/>
         <w:placeholder>
           <w:docPart w:val="9F265D41D3FD45C0B25344F928A85F02"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="335F460D" w14:textId="4A64C6F6" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="335F460D" w14:textId="55CE9320" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36989BCB" w14:textId="58A9E69D" w:rsidR="006361C2" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="36989BCB" w14:textId="58A9E69D" w:rsidR="006361C2" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4AC19C70" w14:textId="4A50E6A5" w:rsidR="00922E07" w:rsidRDefault="00DF1FEE" w:rsidP="006B3F35">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Will any hard</w:t>
       </w:r>
       <w:r w:rsidR="005E5179">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> copy data be collected (e.g., signed consent forms, paper co</w:t>
@@ -8885,76 +9003,70 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E197B" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(e.g., locked cabinet/office, data will be deidentified or coded by study team before storage, etc.).</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1638713415"/>
         <w:placeholder>
           <w:docPart w:val="4980AB2E172345808DF1FCEFD737356E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="057630F9" w14:textId="41D3D996" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="057630F9" w14:textId="21363AF1" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1A0DB51B" w14:textId="46E635C3" w:rsidR="00922E07" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="1A0DB51B" w14:textId="46E635C3" w:rsidR="00922E07" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0AF9EED0" w14:textId="6F074C80" w:rsidR="004E40E2" w:rsidRDefault="004E40E2" w:rsidP="004E40E2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Will </w:t>
       </w:r>
       <w:r w:rsidR="00241C92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
@@ -9087,139 +9199,127 @@
         <w:t>, encrypted, on a secure network, etc</w:t>
       </w:r>
       <w:r w:rsidR="00E40EA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1826357324"/>
         <w:placeholder>
           <w:docPart w:val="7F37910D90DF445F96B18D36098A1D5A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="02689F11" w14:textId="77777777" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="02689F11" w14:textId="21CA2074" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7678CF18" w14:textId="1E4C7004" w:rsidR="00E40EA2" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="7678CF18" w14:textId="1E4C7004" w:rsidR="00E40EA2" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5A43298C" w14:textId="290F3E7D" w:rsidR="00C5528D" w:rsidRDefault="004B6570" w:rsidP="00A72982">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2" w:rsidDel="004B466F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe safeguards for devices used to access study data, e.g., password access, automatic log-off.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1407149203"/>
         <w:placeholder>
           <w:docPart w:val="D397F3C2B868499DB50C50294B6597F9"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7C105467" w14:textId="7B572C15" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="7C105467" w14:textId="0E6EF578" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00E51AA2">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="55DA7798" w14:textId="1ABB656E" w:rsidR="004B6570" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="55DA7798" w14:textId="1ABB656E" w:rsidR="004B6570" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="18998935" w14:textId="6E9CDBBE" w:rsidR="00523859" w:rsidRDefault="00241C92" w:rsidP="00241C92">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Will portable devices</w:t>
       </w:r>
       <w:r w:rsidR="00B75C97">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or media (e.g., laptops,</w:t>
@@ -9342,76 +9442,70 @@
         <w:t xml:space="preserve"> Also see the notes above</w:t>
       </w:r>
       <w:r w:rsidR="00E6530C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1886985864"/>
         <w:placeholder>
           <w:docPart w:val="65F9340655834FD6B27984BE7EF94CB2"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4B2B7A91" w14:textId="6F43637E" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
+        <w:p w14:paraId="4B2B7A91" w14:textId="298065E7" w:rsidR="00C5528D" w:rsidRPr="00A72982" w:rsidRDefault="00C5528D" w:rsidP="00C5528D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5E93AA8F" w14:textId="1866D45E" w:rsidR="00FC5199" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C5528D">
+        <w:p w14:paraId="5E93AA8F" w14:textId="1866D45E" w:rsidR="00FC5199" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C5528D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="60130CB5" w14:textId="600B9CAB" w:rsidR="0045338A" w:rsidRDefault="00F525B1" w:rsidP="00F525B1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Will data collection be audio</w:t>
       </w:r>
       <w:r w:rsidR="0070233F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
@@ -9511,158 +9605,145 @@
         <w:t xml:space="preserve"> maintained</w:t>
       </w:r>
       <w:r w:rsidR="004C27E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1596771832"/>
         <w:placeholder>
           <w:docPart w:val="9CD7B442786049BC9370178A30A36499"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5AD3DD3F" w14:textId="4B883624" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="5AD3DD3F" w14:textId="42AEC96F" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="12ECB749" w14:textId="5CA96D08" w:rsidR="00E02A13" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="12ECB749" w14:textId="5CA96D08" w:rsidR="00E02A13" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="786F85DA" w14:textId="72EEFC36" w:rsidR="00EC377C" w:rsidRDefault="004C27E6" w:rsidP="00504214">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Explain what will happen to the recordings at the end of the study (i.e.,</w:t>
       </w:r>
       <w:r w:rsidR="00005015">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> redacted </w:t>
       </w:r>
       <w:r w:rsidR="00504214">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00005015">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ranscription, deleted, etc.). </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1835330410"/>
         <w:placeholder>
           <w:docPart w:val="E20B3FA2879D44BD919ABF912F4FED01"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="54AC84EA" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="54AC84EA" w14:textId="30482BA6" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6225D4D4" w14:textId="2A73FCA2" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="6225D4D4" w14:textId="2A73FCA2" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4C4AD2D6" w14:textId="4FF4ABCC" w:rsidR="00F525B1" w:rsidRDefault="00F525B1" w:rsidP="00F525B1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Will data collection be video recorded?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Dropdown"/>
@@ -9719,151 +9800,147 @@
     <w:p w14:paraId="27CBD9EC" w14:textId="2595A6DD" w:rsidR="00C11D4D" w:rsidRDefault="00F525B1" w:rsidP="00C11D4D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0067674C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, described how recordings will be maintained. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="-965816139"/>
         <w:placeholder>
           <w:docPart w:val="2AFBEFB0D7F64BAEBEFCC6249575846F"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="06CC2F23" w14:textId="7FBA43E6" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="06CC2F23" w14:textId="5519A5A4" w:rsidR="00C11D4D" w:rsidRPr="00F13872" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872" w:rsidRPr="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0FCCD09E" w14:textId="4400839A" w:rsidR="0067674C" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="0FCCD09E" w14:textId="4400839A" w:rsidR="0067674C" w:rsidRPr="00F13872" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0E1F663B" w14:textId="77777777" w:rsidR="00BF527D" w:rsidRDefault="00BF527D" w:rsidP="00BF527D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain what will happen to the recordings at the end of the study (i.e., redacted transcription, deleted, etc.). </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="2121328182"/>
         <w:placeholder>
           <w:docPart w:val="600DECBFA5484BD7BF0CA7B697AF2E3C"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="06577418" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="06577418" w14:textId="17E976C4" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="65A19EFA" w14:textId="2B698314" w:rsidR="00BF527D" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="65A19EFA" w14:textId="2B698314" w:rsidR="00BF527D" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5F6320DB" w14:textId="66EEFF8D" w:rsidR="0045338A" w:rsidRDefault="0067674C" w:rsidP="0067674C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00B33993">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ill unconsented individuals be included in the recordings?</w:t>
@@ -9980,76 +10057,70 @@
         <w:t xml:space="preserve"> obscuring faces/voices)</w:t>
       </w:r>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1045335852"/>
         <w:placeholder>
           <w:docPart w:val="6999999D5746456DBCCDDD5B02D221EB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="70A95CCF" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="70A95CCF" w14:textId="66C31B25" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3F85467A" w14:textId="56036F11" w:rsidR="00D61470" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="3F85467A" w14:textId="56036F11" w:rsidR="00D61470" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="509AD1E8" w14:textId="35D24F00" w:rsidR="00C146E3" w:rsidRPr="005019FA" w:rsidRDefault="00C146E3" w:rsidP="00D61470">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -10326,76 +10397,70 @@
         <w:t xml:space="preserve">Describe the future use </w:t>
       </w:r>
       <w:r w:rsidR="005B338E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">process discussed with the IRB. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="369422593"/>
         <w:placeholder>
           <w:docPart w:val="71A5E089271E4494A0442C7D7E98D503"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="11A6FBA9" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="11A6FBA9" w14:textId="0E6A1739" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="67C0219E" w14:textId="5BCB923F" w:rsidR="00E5066F" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="67C0219E" w14:textId="5BCB923F" w:rsidR="00E5066F" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="37F62162" w14:textId="0F39989B" w:rsidR="00AF79D0" w:rsidRPr="005019FA" w:rsidRDefault="00B23ECE" w:rsidP="00D61470">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="en-US"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
@@ -10481,75 +10546,81 @@
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A1AA6D4" w14:textId="77777777" w:rsidR="00AF79D0" w:rsidRDefault="00F1348B" w:rsidP="00C926A4">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1348B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Privacy</w:t>
             </w:r>
             <w:r w:rsidRPr="005827C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is about people. It refers to research participants’ willingness to allow access to themselves and their information. Additionally, privacy involves protecting the research participants’ right to control the information being collected, used, and shared with others. Consideration of privacy includes the time and setting where private information is obtained, the nature of the information collected, and who receives and uses the information.</w:t>
+              <w:t xml:space="preserve"> is about people. It refers to research participants’ willingness to allow access to themselves and their information. Additionally, privacy involves protecting the research participants’ right to control the information being collected, used, and shared with others. Consideration of privacy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005827C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>includes the time and setting where private information is obtained, the nature of the information collected, and who receives and uses the information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BCAC7D7" w14:textId="77777777" w:rsidR="00BC1E02" w:rsidRPr="00BC1E02" w:rsidRDefault="00BC1E02" w:rsidP="00C926A4">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BC58682" w14:textId="77777777" w:rsidR="00BC1E02" w:rsidRDefault="00BC1E02" w:rsidP="00C926A4">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Consider the following:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22CE68D3" w14:textId="6027EB46" w:rsidR="00653439" w:rsidRPr="007F5E80" w:rsidRDefault="00653439" w:rsidP="00653439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Research </w:t>
             </w:r>
             <w:r w:rsidRPr="007F5E80">
               <w:t xml:space="preserve">procedures </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">should be conducted </w:t>
             </w:r>
             <w:r w:rsidRPr="007F5E80">
               <w:t>in a private setting</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> whenever possible</w:t>
@@ -10664,151 +10735,139 @@
         <w:t xml:space="preserve">Describe any applicable impact that the study or study procedures may have on participants’ privacy interests. </w:t>
       </w:r>
       <w:r w:rsidR="00C143FA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(See considerations above.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1143537296"/>
         <w:placeholder>
           <w:docPart w:val="351D4736B8C1496BBDEE33E7016FFE8E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1D9D27ED" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="1D9D27ED" w14:textId="67C1E0AC" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="76D59361" w14:textId="29D8081F" w:rsidR="005A76B3" w:rsidRPr="00A72982" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="76D59361" w14:textId="29D8081F" w:rsidR="005A76B3" w:rsidRPr="00A72982" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="12ED6B08" w14:textId="58263037" w:rsidR="005A76B3" w:rsidRPr="00440CE2" w:rsidRDefault="005A76B3" w:rsidP="00C143FA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe the steps that will be taken to protect participants’ privacy interests, when applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00545FF7" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C143FA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(See considerations above.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-142972698"/>
         <w:placeholder>
           <w:docPart w:val="C3F7E6EF85844C279BB6289F6B9C6F7A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="50BD20EB" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="50BD20EB" w14:textId="72204C48" w:rsidR="00C11D4D" w:rsidRPr="00A72982" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6E733967" w14:textId="3B0BCF3E" w:rsidR="005A76B3" w:rsidRPr="00A72982" w:rsidDel="004B466F" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="6E733967" w14:textId="3B0BCF3E" w:rsidR="005A76B3" w:rsidRPr="00A72982" w:rsidDel="004B466F" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3EB6F690" w14:textId="383AF41B" w:rsidR="005F5193" w:rsidRPr="0064263B" w:rsidRDefault="00B23ECE" w:rsidP="00C143FA">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -10856,139 +10915,127 @@
         <w:t>Also see the note regarding port</w:t>
       </w:r>
       <w:r w:rsidR="00825DA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>able devices/media in the Confidentiality section above.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1925368419"/>
         <w:placeholder>
           <w:docPart w:val="83E2627F8CED4A41B00314C0D87804D4"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4E6C5700" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="4E6C5700" w14:textId="1F69C93E" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2FB8EA45" w14:textId="1ACAFFB3" w:rsidR="00524E39" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="2FB8EA45" w14:textId="1ACAFFB3" w:rsidR="00524E39" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="33A11C2B" w14:textId="5A178F9F" w:rsidR="00524E39" w:rsidRPr="00440CE2" w:rsidRDefault="00524E39" w:rsidP="00825DA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>For each risk/discomfort, indicate the probability, magnitude, and expected duration.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1423994359"/>
         <w:placeholder>
           <w:docPart w:val="1F732A6F1FE24E06A800BFAECCDFEB22"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7580A9AD" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="7580A9AD" w14:textId="74DAD300" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6A9872CA" w14:textId="4BEBA3B5" w:rsidR="00524E39" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="6A9872CA" w14:textId="4BEBA3B5" w:rsidR="00524E39" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3A5E745D" w14:textId="304E8720" w:rsidR="007360D0" w:rsidRPr="00B9460A" w:rsidRDefault="00B23ECE" w:rsidP="00825DA2">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -11025,76 +11072,70 @@
         <w:t>Describe how each risk listed in the previous section will be minimized.</w:t>
       </w:r>
       <w:r w:rsidR="00D90075" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1460063368"/>
         <w:placeholder>
           <w:docPart w:val="BDC0DE2943F04C0FA9762547AB551806"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6EEA9F9B" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="6EEA9F9B" w14:textId="13FD4EC0" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1C7C8764" w14:textId="1691A87F" w:rsidR="00825DA2" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="1C7C8764" w14:textId="1691A87F" w:rsidR="00825DA2" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="070D611F" w14:textId="7FD0A4EE" w:rsidR="00B2069E" w:rsidRPr="00B9460A" w:rsidRDefault="00B23ECE" w:rsidP="00825DA2">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -11199,139 +11240,128 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>If YES, describe the potential benefits.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-49074899"/>
         <w:placeholder>
           <w:docPart w:val="B2658993C2E3421797E0D555BDC4FA9E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3AC95624" w14:textId="1AA10267" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="3AC95624" w14:textId="0AAB322E" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1C050512" w14:textId="201D8B9D" w:rsidR="00AB3CBB" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="1C050512" w14:textId="201D8B9D" w:rsidR="00AB3CBB" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5F29BFF5" w14:textId="6CF1673C" w:rsidR="005351A9" w:rsidRDefault="005351A9" w:rsidP="00577D1D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Discuss the benefits to society and the importance of the knowledge gained. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-1295210825"/>
         <w:placeholder>
           <w:docPart w:val="E7443A27B1874732BCAB7F417D2F887D"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0986E933" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="0986E933" w14:textId="6EAB9F5D" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3A043689" w14:textId="706FE46B" w:rsidR="00577D1D" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="3A043689" w14:textId="706FE46B" w:rsidR="00577D1D" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6174209E" w14:textId="298E0531" w:rsidR="00B2069E" w:rsidRPr="00CA2B73" w:rsidRDefault="00B23ECE" w:rsidP="00577D1D">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -11437,76 +11467,70 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">If YES, describe the costs associated with participation. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1678311896"/>
         <w:placeholder>
           <w:docPart w:val="3B44DBD4E6E84AB6978FC00FCC9119A8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0BCE632E" w14:textId="7E3546DF" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="0BCE632E" w14:textId="29769540" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00F13872">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2315D30E" w14:textId="026A5037" w:rsidR="00FB5470" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="2315D30E" w14:textId="026A5037" w:rsidR="00FB5470" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="15D696B0" w14:textId="0DCE0FAC" w:rsidR="00B2069E" w:rsidRPr="00CA2B73" w:rsidRDefault="00B23ECE" w:rsidP="00FB5470">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="75000"/>
                 <w14:lumOff w14:val="25000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumOff w14:val="35000"/>
                 <w14:lumMod w14:val="75000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
@@ -11766,205 +11790,221 @@
             <w:r w:rsidRPr="00707D2B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">List </w:t>
             </w:r>
             <w:r w:rsidR="00340EED" w:rsidRPr="00707D2B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>study procedures that will occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="600683643"/>
           <w15:repeatingSection/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:id w:val="-978918366"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00642007" w14:paraId="5235C8CE" w14:textId="77777777" w:rsidTr="006779F0">
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:id w:val="-1264070037"/>
                     <w:placeholder>
                       <w:docPart w:val="07B829BFA80547FF90D1F29145820840"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="262626"/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2700" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="65C6DED9" w14:textId="2257806E" w:rsidR="00642007" w:rsidRDefault="00BE5DFA" w:rsidP="00DE6BE3">
                         <w:pPr>
                           <w:ind w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00BE5DFA">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:id w:val="-1837768149"/>
                     <w:placeholder>
                       <w:docPart w:val="F4A4F2FD46A44FE4A8E05481A561AAC7"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="262626"/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2970" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="19601742" w14:textId="7A29B00C" w:rsidR="00642007" w:rsidRDefault="00BE5DFA" w:rsidP="00DE6BE3">
                         <w:pPr>
                           <w:ind w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00440CE2">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:id w:val="-498044667"/>
                     <w:placeholder>
                       <w:docPart w:val="A768BF50C3504FA8BF30249ED809DA00"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="262626"/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="3145" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="1668EC16" w14:textId="3306AE3F" w:rsidR="00642007" w:rsidRPr="00BE5DFA" w:rsidRDefault="00BE5DFA" w:rsidP="00DE6BE3">
                         <w:pPr>
                           <w:ind w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00440CE2">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="5AAA8B2B" w14:textId="1AB8F821" w:rsidR="00DE5B94" w:rsidRPr="00440CE2" w:rsidRDefault="00DD6A5B" w:rsidP="00707D2B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Are there any personnel not affiliated with CU Boulder</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00707D2B">
+        <w:t xml:space="preserve">Are there any personnel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE129D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affiliated with CU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boulder</w:t>
+      </w:r>
+      <w:r w:rsidR="00707D2B" w:rsidRPr="00B91220">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other college or university</w:t>
       </w:r>
       <w:r w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C0BF2" w:rsidRPr="00440CE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>working or collaborating on the research?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Dropdown"/>
@@ -12129,169 +12169,164 @@
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00707D2B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>List the research activities they will perform.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1085652722"/>
           <w15:repeatingSection/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:id w:val="-1419935945"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00E95984" w14:paraId="07E6FE6E" w14:textId="77777777" w:rsidTr="006779F0">
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2700" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="5C0B19F9" w14:textId="0FFAB76A" w:rsidR="00E95984" w:rsidRDefault="00F55ACC" w:rsidP="00E95984">
+                  <w:p w14:paraId="5C0B19F9" w14:textId="0FFAB76A" w:rsidR="00E95984" w:rsidRDefault="00000000" w:rsidP="00E95984">
                     <w:pPr>
                       <w:ind w:firstLine="0"/>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:id w:val="-1748265848"/>
                         <w:placeholder>
                           <w:docPart w:val="01BA7A3CCC3C482CA556ED4FA26C305F"/>
                         </w:placeholder>
                         <w:showingPlcHdr/>
                         <w15:color w:val="262626"/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00E95984" w:rsidRPr="00BE5DFA">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:tc>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:id w:val="-1824348228"/>
                     <w:placeholder>
                       <w:docPart w:val="0606C30193B64F8C8E1A4941AEB8A083"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="262626"/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2970" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="30F0484A" w14:textId="45922E66" w:rsidR="00E95984" w:rsidRDefault="00E95984" w:rsidP="00E95984">
                         <w:pPr>
                           <w:ind w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:bCs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00440CE2">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="3145" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="0D1208C4" w14:textId="5FE5DA76" w:rsidR="00E95984" w:rsidRDefault="00F55ACC" w:rsidP="00E95984">
+                  <w:p w14:paraId="0D1208C4" w14:textId="5FE5DA76" w:rsidR="00E95984" w:rsidRDefault="00000000" w:rsidP="00E95984">
                     <w:pPr>
                       <w:ind w:firstLine="0"/>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:id w:val="1081569501"/>
                         <w:placeholder>
                           <w:docPart w:val="AD0E638E456A4144A82E185FEC09BAB9"/>
                         </w:placeholder>
                         <w:showingPlcHdr/>
                         <w15:color w:val="262626"/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00E95984" w:rsidRPr="00440CE2">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t>Click or tap here to enter text.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="0D13F234" w14:textId="55F405A9" w:rsidR="00924C8A" w:rsidRPr="0038420C" w:rsidRDefault="00B23ECE" w:rsidP="00007778">
       <w:pPr>
         <w:pStyle w:val="ExemptHeading"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12360,121 +12395,115 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">While references are not required, if you have cited outside sources in this document, list them here. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="469643558"/>
         <w:placeholder>
           <w:docPart w:val="520CCFA3041E4D2383479B5578888223"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="612665F4" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
+        <w:p w14:paraId="612665F4" w14:textId="4C285B1D" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00C11D4D" w:rsidP="00C11D4D">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:ind w:left="360" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="001F2FFA">
+          <w:r w:rsidR="00546C6D">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="8D7334"/>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">  </w:t>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="192231D0" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00F55ACC" w:rsidP="00C11D4D">
+        <w:p w14:paraId="192231D0" w14:textId="77777777" w:rsidR="00C11D4D" w:rsidRPr="007B4AB6" w:rsidRDefault="00000000" w:rsidP="00C11D4D">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5A887CF0" w14:textId="38E03FE1" w:rsidR="00924C8A" w:rsidRPr="00440CE2" w:rsidRDefault="00924C8A" w:rsidP="00007778">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00924C8A" w:rsidRPr="00440CE2" w:rsidSect="001B6C44">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="991" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="541" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BDEBA41" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
+    <w:p w14:paraId="5E1065BE" w14:textId="77777777" w:rsidR="00044A06" w:rsidRDefault="00044A06">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EBC34B1" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
+    <w:p w14:paraId="7005D654" w14:textId="77777777" w:rsidR="00044A06" w:rsidRDefault="00044A06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F367CDB" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC"/>
+    <w:p w14:paraId="2AFAC33C" w14:textId="77777777" w:rsidR="00044A06" w:rsidRDefault="00044A06"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -12528,83 +12557,99 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60643C6C" w14:textId="2652C37A" w:rsidR="00F55C61" w:rsidRPr="00184912" w:rsidRDefault="003E68C5" w:rsidP="00F55C61">
+  <w:p w14:paraId="60643C6C" w14:textId="68092893" w:rsidR="00F55C61" w:rsidRPr="00184912" w:rsidRDefault="003E68C5" w:rsidP="00F55C61">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>IRB Do</w:t>
     </w:r>
     <w:r w:rsidR="00E12F8C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">cument Revision Date: </w:t>
     </w:r>
     <w:r w:rsidR="007B4AB6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>September 10, 2026</w:t>
+      <w:t xml:space="preserve">September </w:t>
+    </w:r>
+    <w:r w:rsidR="008D4700">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidR="007B4AB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>, 2026</w:t>
     </w:r>
     <w:r w:rsidR="00DA5FA1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F55C61" w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F55C61" w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -12764,83 +12809,99 @@
       </w:rPr>
       <w:t xml:space="preserve">Exempt </w:t>
     </w:r>
     <w:r w:rsidR="00AF401D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Protocol </w:t>
     </w:r>
     <w:r w:rsidR="00424CF5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DD8C8DB" w14:textId="619C79F3" w:rsidR="004A1CA4" w:rsidRPr="00184912" w:rsidRDefault="004A1CA4" w:rsidP="004A1CA4">
+  <w:p w14:paraId="0DD8C8DB" w14:textId="25EEFAAC" w:rsidR="004A1CA4" w:rsidRPr="00184912" w:rsidRDefault="004A1CA4" w:rsidP="004A1CA4">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>IRB Do</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">cument Revision Date: </w:t>
     </w:r>
     <w:r w:rsidR="007B4AB6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>September 10, 2026</w:t>
+      <w:t xml:space="preserve">September </w:t>
+    </w:r>
+    <w:r w:rsidR="008D4700">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidR="007B4AB6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>, 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00184912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -12999,65 +13060,65 @@
       <w:t>E</w:t>
     </w:r>
     <w:r w:rsidR="004A1CA4">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>xempt Protocol</w:t>
     </w:r>
     <w:r w:rsidR="00AE1B17">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16F79F03" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
+    <w:p w14:paraId="1319B5B5" w14:textId="77777777" w:rsidR="00044A06" w:rsidRDefault="00044A06">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EA3B718" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC">
+    <w:p w14:paraId="6A080690" w14:textId="77777777" w:rsidR="00044A06" w:rsidRDefault="00044A06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17B8AC99" w14:textId="77777777" w:rsidR="00F55ACC" w:rsidRDefault="00F55ACC"/>
+    <w:p w14:paraId="3F40952D" w14:textId="77777777" w:rsidR="00044A06" w:rsidRDefault="00044A06"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FEEB796" w14:textId="59898EAB" w:rsidR="00296348" w:rsidRPr="00296348" w:rsidRDefault="00296348" w:rsidP="00296348">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00296348">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
@@ -16413,53 +16474,53 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1019814605">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1621644356">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1166869019">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="872307470">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="908463612">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="64181617">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BTcBNB40HM9q1cuRiXdY/2yB2F6YfrzMFHXhcbkZwwhOMgJPufetQPe/nCimjFUzr6b3pzY2wRnZ64GxOtC5Zg==" w:salt="gKrGE/MPsNITFGUwT8AHXA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M9Iv2pDQ4py8CEX9ncRwsSskuRSgt50knbRfjzU7r2Ugjnog7eJqTolRTkEouNjtcb4Oqn33BhYt9wUW1+/zWA==" w:salt="8wnnyrDMc+fkoUXWtGOfDg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -16469,50 +16530,51 @@
     <w:rsid w:val="00001DF9"/>
     <w:rsid w:val="0000430E"/>
     <w:rsid w:val="00005015"/>
     <w:rsid w:val="00005644"/>
     <w:rsid w:val="00007778"/>
     <w:rsid w:val="00007D39"/>
     <w:rsid w:val="00011A21"/>
     <w:rsid w:val="000125A5"/>
     <w:rsid w:val="00014B15"/>
     <w:rsid w:val="00016D75"/>
     <w:rsid w:val="00020207"/>
     <w:rsid w:val="00021CD2"/>
     <w:rsid w:val="0002205C"/>
     <w:rsid w:val="000278AA"/>
     <w:rsid w:val="00030022"/>
     <w:rsid w:val="000312F8"/>
     <w:rsid w:val="000313D6"/>
     <w:rsid w:val="0003163A"/>
     <w:rsid w:val="00032B25"/>
     <w:rsid w:val="00032EC7"/>
     <w:rsid w:val="00035066"/>
     <w:rsid w:val="00036D7C"/>
     <w:rsid w:val="0004119F"/>
     <w:rsid w:val="000429A6"/>
     <w:rsid w:val="0004333C"/>
+    <w:rsid w:val="00044A06"/>
     <w:rsid w:val="00045641"/>
     <w:rsid w:val="00045D38"/>
     <w:rsid w:val="00051EBF"/>
     <w:rsid w:val="000523D1"/>
     <w:rsid w:val="000524A8"/>
     <w:rsid w:val="00052604"/>
     <w:rsid w:val="00053F35"/>
     <w:rsid w:val="000557E5"/>
     <w:rsid w:val="00062BDD"/>
     <w:rsid w:val="0006545D"/>
     <w:rsid w:val="0006591E"/>
     <w:rsid w:val="000659EF"/>
     <w:rsid w:val="0006617A"/>
     <w:rsid w:val="00066713"/>
     <w:rsid w:val="00070D18"/>
     <w:rsid w:val="0007151F"/>
     <w:rsid w:val="0007622C"/>
     <w:rsid w:val="00085A56"/>
     <w:rsid w:val="00086017"/>
     <w:rsid w:val="0008704F"/>
     <w:rsid w:val="000917E7"/>
     <w:rsid w:val="0009196A"/>
     <w:rsid w:val="00093681"/>
     <w:rsid w:val="00095032"/>
     <w:rsid w:val="00097EBF"/>
@@ -16737,80 +16799,83 @@
     <w:rsid w:val="00301E6D"/>
     <w:rsid w:val="0030616C"/>
     <w:rsid w:val="00307C4C"/>
     <w:rsid w:val="00307D38"/>
     <w:rsid w:val="00307D69"/>
     <w:rsid w:val="00310C5E"/>
     <w:rsid w:val="003128DB"/>
     <w:rsid w:val="00322AAA"/>
     <w:rsid w:val="00322B16"/>
     <w:rsid w:val="00324B00"/>
     <w:rsid w:val="00326B07"/>
     <w:rsid w:val="00330B10"/>
     <w:rsid w:val="00333460"/>
     <w:rsid w:val="00333BAB"/>
     <w:rsid w:val="00334A8A"/>
     <w:rsid w:val="00335612"/>
     <w:rsid w:val="003362D2"/>
     <w:rsid w:val="003366E3"/>
     <w:rsid w:val="00337DCB"/>
     <w:rsid w:val="003402F6"/>
     <w:rsid w:val="00340346"/>
     <w:rsid w:val="00340EED"/>
     <w:rsid w:val="00341EA8"/>
     <w:rsid w:val="00342CD5"/>
     <w:rsid w:val="00343339"/>
+    <w:rsid w:val="00346352"/>
     <w:rsid w:val="0035031D"/>
     <w:rsid w:val="003519A4"/>
     <w:rsid w:val="0035274B"/>
     <w:rsid w:val="00353029"/>
     <w:rsid w:val="00354C16"/>
     <w:rsid w:val="00355F2C"/>
     <w:rsid w:val="003565C8"/>
     <w:rsid w:val="0035731A"/>
     <w:rsid w:val="00363083"/>
     <w:rsid w:val="0036338E"/>
     <w:rsid w:val="00365E38"/>
     <w:rsid w:val="00376347"/>
     <w:rsid w:val="00377AED"/>
     <w:rsid w:val="00380BF0"/>
     <w:rsid w:val="003817DF"/>
     <w:rsid w:val="00382CCF"/>
     <w:rsid w:val="0038420C"/>
     <w:rsid w:val="003915F8"/>
+    <w:rsid w:val="00391E7B"/>
     <w:rsid w:val="0039290B"/>
     <w:rsid w:val="0039574B"/>
     <w:rsid w:val="003970AD"/>
     <w:rsid w:val="003A0130"/>
     <w:rsid w:val="003A1C1E"/>
     <w:rsid w:val="003A2615"/>
     <w:rsid w:val="003A2CBF"/>
     <w:rsid w:val="003A6164"/>
     <w:rsid w:val="003A639F"/>
     <w:rsid w:val="003A69E6"/>
     <w:rsid w:val="003A6CB3"/>
     <w:rsid w:val="003A77F5"/>
+    <w:rsid w:val="003B00E6"/>
     <w:rsid w:val="003B07F9"/>
     <w:rsid w:val="003B1947"/>
     <w:rsid w:val="003B3A60"/>
     <w:rsid w:val="003B4F75"/>
     <w:rsid w:val="003B4FF1"/>
     <w:rsid w:val="003B7226"/>
     <w:rsid w:val="003BD3CB"/>
     <w:rsid w:val="003C0FE7"/>
     <w:rsid w:val="003C20EB"/>
     <w:rsid w:val="003C3497"/>
     <w:rsid w:val="003C5B40"/>
     <w:rsid w:val="003C5D4B"/>
     <w:rsid w:val="003D4E52"/>
     <w:rsid w:val="003D508D"/>
     <w:rsid w:val="003D70A9"/>
     <w:rsid w:val="003E00FB"/>
     <w:rsid w:val="003E1BFD"/>
     <w:rsid w:val="003E2B3D"/>
     <w:rsid w:val="003E5B55"/>
     <w:rsid w:val="003E5C77"/>
     <w:rsid w:val="003E619A"/>
     <w:rsid w:val="003E6370"/>
     <w:rsid w:val="003E6891"/>
     <w:rsid w:val="003E68C5"/>
     <w:rsid w:val="003F1DE9"/>
@@ -16818,50 +16883,51 @@
     <w:rsid w:val="003F6829"/>
     <w:rsid w:val="004038A3"/>
     <w:rsid w:val="00403CDE"/>
     <w:rsid w:val="00403EA7"/>
     <w:rsid w:val="00404686"/>
     <w:rsid w:val="0040477C"/>
     <w:rsid w:val="00405BD1"/>
     <w:rsid w:val="0040604F"/>
     <w:rsid w:val="004076D6"/>
     <w:rsid w:val="0041591C"/>
     <w:rsid w:val="00417457"/>
     <w:rsid w:val="00417B91"/>
     <w:rsid w:val="00422B45"/>
     <w:rsid w:val="00424CF5"/>
     <w:rsid w:val="0043013A"/>
     <w:rsid w:val="004335FA"/>
     <w:rsid w:val="0043663B"/>
     <w:rsid w:val="00437466"/>
     <w:rsid w:val="00437E71"/>
     <w:rsid w:val="004400FC"/>
     <w:rsid w:val="004402B3"/>
     <w:rsid w:val="00440CE2"/>
     <w:rsid w:val="004412BF"/>
     <w:rsid w:val="004459F2"/>
     <w:rsid w:val="004463A6"/>
+    <w:rsid w:val="00446CD4"/>
     <w:rsid w:val="00447495"/>
     <w:rsid w:val="00447573"/>
     <w:rsid w:val="004505B3"/>
     <w:rsid w:val="00451641"/>
     <w:rsid w:val="0045179A"/>
     <w:rsid w:val="0045202E"/>
     <w:rsid w:val="00452D40"/>
     <w:rsid w:val="0045338A"/>
     <w:rsid w:val="00453FED"/>
     <w:rsid w:val="00455BD0"/>
     <w:rsid w:val="00457A9D"/>
     <w:rsid w:val="00457EEF"/>
     <w:rsid w:val="00457F07"/>
     <w:rsid w:val="00461351"/>
     <w:rsid w:val="0046194E"/>
     <w:rsid w:val="00465566"/>
     <w:rsid w:val="00466F55"/>
     <w:rsid w:val="00467471"/>
     <w:rsid w:val="004678C0"/>
     <w:rsid w:val="00471C97"/>
     <w:rsid w:val="004724FD"/>
     <w:rsid w:val="00477777"/>
     <w:rsid w:val="00480F56"/>
     <w:rsid w:val="0048101E"/>
     <w:rsid w:val="00482D3A"/>
@@ -16923,50 +16989,51 @@
     <w:rsid w:val="00506647"/>
     <w:rsid w:val="005074E4"/>
     <w:rsid w:val="00510A29"/>
     <w:rsid w:val="00510D58"/>
     <w:rsid w:val="005139E4"/>
     <w:rsid w:val="0051458D"/>
     <w:rsid w:val="005166A7"/>
     <w:rsid w:val="00517F90"/>
     <w:rsid w:val="0052067D"/>
     <w:rsid w:val="0052158C"/>
     <w:rsid w:val="00521B02"/>
     <w:rsid w:val="00523859"/>
     <w:rsid w:val="00524E39"/>
     <w:rsid w:val="00525A85"/>
     <w:rsid w:val="005263AD"/>
     <w:rsid w:val="005272D1"/>
     <w:rsid w:val="00527A48"/>
     <w:rsid w:val="005302BB"/>
     <w:rsid w:val="005302DF"/>
     <w:rsid w:val="00530E84"/>
     <w:rsid w:val="005351A9"/>
     <w:rsid w:val="00543930"/>
     <w:rsid w:val="00544A6B"/>
     <w:rsid w:val="00545FF7"/>
     <w:rsid w:val="00546131"/>
+    <w:rsid w:val="00546C6D"/>
     <w:rsid w:val="00546F52"/>
     <w:rsid w:val="00547781"/>
     <w:rsid w:val="0055152B"/>
     <w:rsid w:val="005516E8"/>
     <w:rsid w:val="0055232E"/>
     <w:rsid w:val="005545DA"/>
     <w:rsid w:val="00554D76"/>
     <w:rsid w:val="00555A0C"/>
     <w:rsid w:val="00555CFE"/>
     <w:rsid w:val="00560305"/>
     <w:rsid w:val="00560FFC"/>
     <w:rsid w:val="00561D6A"/>
     <w:rsid w:val="0056352C"/>
     <w:rsid w:val="00567867"/>
     <w:rsid w:val="00567BA0"/>
     <w:rsid w:val="00574634"/>
     <w:rsid w:val="00577C4B"/>
     <w:rsid w:val="00577D1D"/>
     <w:rsid w:val="0058089E"/>
     <w:rsid w:val="005813C9"/>
     <w:rsid w:val="00583FF5"/>
     <w:rsid w:val="00586811"/>
     <w:rsid w:val="00591853"/>
     <w:rsid w:val="00592EB9"/>
     <w:rsid w:val="00593A56"/>
@@ -17024,50 +17091,51 @@
     <w:rsid w:val="006348B8"/>
     <w:rsid w:val="00635B80"/>
     <w:rsid w:val="006361C2"/>
     <w:rsid w:val="00636D7C"/>
     <w:rsid w:val="00640202"/>
     <w:rsid w:val="006403A9"/>
     <w:rsid w:val="00642007"/>
     <w:rsid w:val="00642380"/>
     <w:rsid w:val="0064263B"/>
     <w:rsid w:val="0064305E"/>
     <w:rsid w:val="006437E3"/>
     <w:rsid w:val="006443FB"/>
     <w:rsid w:val="0064659E"/>
     <w:rsid w:val="00646F73"/>
     <w:rsid w:val="00650409"/>
     <w:rsid w:val="00650CB2"/>
     <w:rsid w:val="006513C3"/>
     <w:rsid w:val="00653439"/>
     <w:rsid w:val="00654F5C"/>
     <w:rsid w:val="006556FC"/>
     <w:rsid w:val="006608A3"/>
     <w:rsid w:val="0066253F"/>
     <w:rsid w:val="0066577C"/>
     <w:rsid w:val="0066696B"/>
     <w:rsid w:val="00666981"/>
+    <w:rsid w:val="00671C91"/>
     <w:rsid w:val="00672EF6"/>
     <w:rsid w:val="00672F1F"/>
     <w:rsid w:val="00674462"/>
     <w:rsid w:val="006750E6"/>
     <w:rsid w:val="0067598D"/>
     <w:rsid w:val="00675C80"/>
     <w:rsid w:val="0067674C"/>
     <w:rsid w:val="006774E6"/>
     <w:rsid w:val="006779F0"/>
     <w:rsid w:val="00683D8E"/>
     <w:rsid w:val="006841A3"/>
     <w:rsid w:val="00685BC5"/>
     <w:rsid w:val="00686B2E"/>
     <w:rsid w:val="00686F22"/>
     <w:rsid w:val="0069173B"/>
     <w:rsid w:val="0069315D"/>
     <w:rsid w:val="00694DEF"/>
     <w:rsid w:val="00697803"/>
     <w:rsid w:val="006A28BF"/>
     <w:rsid w:val="006A3446"/>
     <w:rsid w:val="006B30EF"/>
     <w:rsid w:val="006B3D6D"/>
     <w:rsid w:val="006B3F35"/>
     <w:rsid w:val="006C002A"/>
     <w:rsid w:val="006C05FD"/>
@@ -17192,114 +17260,117 @@
     <w:rsid w:val="00846EC7"/>
     <w:rsid w:val="00847C16"/>
     <w:rsid w:val="00847FEF"/>
     <w:rsid w:val="00852202"/>
     <w:rsid w:val="008540B5"/>
     <w:rsid w:val="008569DB"/>
     <w:rsid w:val="00856F6B"/>
     <w:rsid w:val="00860165"/>
     <w:rsid w:val="00860336"/>
     <w:rsid w:val="008617BA"/>
     <w:rsid w:val="00861997"/>
     <w:rsid w:val="00862E75"/>
     <w:rsid w:val="008729F8"/>
     <w:rsid w:val="00873008"/>
     <w:rsid w:val="00873C82"/>
     <w:rsid w:val="00874012"/>
     <w:rsid w:val="00875A57"/>
     <w:rsid w:val="0087676D"/>
     <w:rsid w:val="00880052"/>
     <w:rsid w:val="008803D4"/>
     <w:rsid w:val="008820CE"/>
     <w:rsid w:val="00883C53"/>
     <w:rsid w:val="00884FC5"/>
     <w:rsid w:val="0088624C"/>
     <w:rsid w:val="008863B1"/>
+    <w:rsid w:val="0089493F"/>
     <w:rsid w:val="00895E9D"/>
     <w:rsid w:val="008965B2"/>
     <w:rsid w:val="00897690"/>
     <w:rsid w:val="008977F4"/>
     <w:rsid w:val="00897E17"/>
     <w:rsid w:val="008A2D65"/>
     <w:rsid w:val="008A2DC9"/>
     <w:rsid w:val="008A452E"/>
     <w:rsid w:val="008A4658"/>
     <w:rsid w:val="008A4B7F"/>
     <w:rsid w:val="008A6F39"/>
     <w:rsid w:val="008A7A0F"/>
     <w:rsid w:val="008A7B02"/>
     <w:rsid w:val="008B0653"/>
     <w:rsid w:val="008C0A34"/>
     <w:rsid w:val="008C14C4"/>
     <w:rsid w:val="008C2436"/>
     <w:rsid w:val="008C3549"/>
     <w:rsid w:val="008C38EE"/>
     <w:rsid w:val="008C4CDB"/>
     <w:rsid w:val="008C4CF2"/>
     <w:rsid w:val="008C4F15"/>
     <w:rsid w:val="008C5015"/>
     <w:rsid w:val="008C5679"/>
     <w:rsid w:val="008C632A"/>
     <w:rsid w:val="008C6854"/>
     <w:rsid w:val="008C6AFF"/>
     <w:rsid w:val="008D1235"/>
     <w:rsid w:val="008D13C5"/>
     <w:rsid w:val="008D3E00"/>
     <w:rsid w:val="008D4198"/>
+    <w:rsid w:val="008D4700"/>
     <w:rsid w:val="008D6A1A"/>
     <w:rsid w:val="008D715B"/>
     <w:rsid w:val="008E0123"/>
     <w:rsid w:val="008E01C8"/>
     <w:rsid w:val="008E02C3"/>
     <w:rsid w:val="008E22B4"/>
     <w:rsid w:val="008E232C"/>
     <w:rsid w:val="008E245B"/>
     <w:rsid w:val="008E397B"/>
     <w:rsid w:val="008E45F1"/>
     <w:rsid w:val="008E57B0"/>
     <w:rsid w:val="008E6D6E"/>
     <w:rsid w:val="008E7059"/>
     <w:rsid w:val="008E7661"/>
     <w:rsid w:val="008F1ED9"/>
     <w:rsid w:val="008F2BEB"/>
     <w:rsid w:val="008F4017"/>
     <w:rsid w:val="008F5208"/>
     <w:rsid w:val="008F5DF7"/>
     <w:rsid w:val="008F7109"/>
     <w:rsid w:val="009001C8"/>
     <w:rsid w:val="009005ED"/>
     <w:rsid w:val="00901D1F"/>
     <w:rsid w:val="0090368B"/>
     <w:rsid w:val="00904E6C"/>
     <w:rsid w:val="00905DEB"/>
     <w:rsid w:val="009119F9"/>
     <w:rsid w:val="009204E0"/>
     <w:rsid w:val="00920DA9"/>
     <w:rsid w:val="009216EF"/>
     <w:rsid w:val="00922E07"/>
     <w:rsid w:val="009238F6"/>
     <w:rsid w:val="00923A7B"/>
+    <w:rsid w:val="00923CC7"/>
     <w:rsid w:val="00924C8A"/>
     <w:rsid w:val="00924E5B"/>
     <w:rsid w:val="0093026C"/>
     <w:rsid w:val="0093129E"/>
     <w:rsid w:val="0093703E"/>
     <w:rsid w:val="00937199"/>
     <w:rsid w:val="00940F42"/>
     <w:rsid w:val="00942283"/>
     <w:rsid w:val="00944F16"/>
     <w:rsid w:val="00945215"/>
     <w:rsid w:val="00946981"/>
     <w:rsid w:val="009520CE"/>
     <w:rsid w:val="00954C10"/>
     <w:rsid w:val="00954F39"/>
     <w:rsid w:val="00955007"/>
     <w:rsid w:val="009559F6"/>
     <w:rsid w:val="009572B1"/>
     <w:rsid w:val="00960B02"/>
     <w:rsid w:val="00961898"/>
     <w:rsid w:val="00962235"/>
     <w:rsid w:val="00962DEE"/>
     <w:rsid w:val="009654C8"/>
     <w:rsid w:val="00967CD4"/>
     <w:rsid w:val="00971BFB"/>
     <w:rsid w:val="00975024"/>
@@ -17322,50 +17393,51 @@
     <w:rsid w:val="009B4C8E"/>
     <w:rsid w:val="009B54CF"/>
     <w:rsid w:val="009B71FA"/>
     <w:rsid w:val="009C29C2"/>
     <w:rsid w:val="009C29C5"/>
     <w:rsid w:val="009C37B7"/>
     <w:rsid w:val="009C40CC"/>
     <w:rsid w:val="009C45E6"/>
     <w:rsid w:val="009D429E"/>
     <w:rsid w:val="009D7542"/>
     <w:rsid w:val="009E16F4"/>
     <w:rsid w:val="009E32DD"/>
     <w:rsid w:val="009E4406"/>
     <w:rsid w:val="009F03EA"/>
     <w:rsid w:val="009F4500"/>
     <w:rsid w:val="009F4CD9"/>
     <w:rsid w:val="009F7702"/>
     <w:rsid w:val="009F78BB"/>
     <w:rsid w:val="00A00226"/>
     <w:rsid w:val="00A02B90"/>
     <w:rsid w:val="00A041AC"/>
     <w:rsid w:val="00A06182"/>
     <w:rsid w:val="00A07F71"/>
     <w:rsid w:val="00A12104"/>
     <w:rsid w:val="00A1634D"/>
+    <w:rsid w:val="00A1636D"/>
     <w:rsid w:val="00A1662E"/>
     <w:rsid w:val="00A22B07"/>
     <w:rsid w:val="00A30EAC"/>
     <w:rsid w:val="00A316DE"/>
     <w:rsid w:val="00A322D9"/>
     <w:rsid w:val="00A33C6B"/>
     <w:rsid w:val="00A360EF"/>
     <w:rsid w:val="00A3769A"/>
     <w:rsid w:val="00A40D14"/>
     <w:rsid w:val="00A4605F"/>
     <w:rsid w:val="00A47304"/>
     <w:rsid w:val="00A50011"/>
     <w:rsid w:val="00A51B50"/>
     <w:rsid w:val="00A54255"/>
     <w:rsid w:val="00A559E8"/>
     <w:rsid w:val="00A56094"/>
     <w:rsid w:val="00A60AC4"/>
     <w:rsid w:val="00A62212"/>
     <w:rsid w:val="00A62421"/>
     <w:rsid w:val="00A647D4"/>
     <w:rsid w:val="00A64F02"/>
     <w:rsid w:val="00A70059"/>
     <w:rsid w:val="00A72982"/>
     <w:rsid w:val="00A72CB6"/>
     <w:rsid w:val="00A73CB3"/>
@@ -17424,83 +17496,85 @@
     <w:rsid w:val="00AF401D"/>
     <w:rsid w:val="00AF4361"/>
     <w:rsid w:val="00AF4439"/>
     <w:rsid w:val="00AF576F"/>
     <w:rsid w:val="00AF5DCA"/>
     <w:rsid w:val="00AF5E88"/>
     <w:rsid w:val="00AF6129"/>
     <w:rsid w:val="00AF7165"/>
     <w:rsid w:val="00AF73FD"/>
     <w:rsid w:val="00AF79D0"/>
     <w:rsid w:val="00B02281"/>
     <w:rsid w:val="00B043B9"/>
     <w:rsid w:val="00B05439"/>
     <w:rsid w:val="00B05AAC"/>
     <w:rsid w:val="00B068AC"/>
     <w:rsid w:val="00B1484E"/>
     <w:rsid w:val="00B2069E"/>
     <w:rsid w:val="00B21CB8"/>
     <w:rsid w:val="00B21D7E"/>
     <w:rsid w:val="00B22A28"/>
     <w:rsid w:val="00B23B60"/>
     <w:rsid w:val="00B23ECE"/>
     <w:rsid w:val="00B245F6"/>
     <w:rsid w:val="00B2753E"/>
     <w:rsid w:val="00B32856"/>
+    <w:rsid w:val="00B33798"/>
     <w:rsid w:val="00B33993"/>
     <w:rsid w:val="00B33DEF"/>
     <w:rsid w:val="00B35035"/>
     <w:rsid w:val="00B401DB"/>
     <w:rsid w:val="00B4133E"/>
     <w:rsid w:val="00B41CA4"/>
     <w:rsid w:val="00B43A98"/>
     <w:rsid w:val="00B43FD4"/>
     <w:rsid w:val="00B458E0"/>
     <w:rsid w:val="00B46D76"/>
     <w:rsid w:val="00B47B62"/>
     <w:rsid w:val="00B50515"/>
     <w:rsid w:val="00B50799"/>
     <w:rsid w:val="00B51652"/>
     <w:rsid w:val="00B53A8D"/>
     <w:rsid w:val="00B54DA5"/>
     <w:rsid w:val="00B55412"/>
     <w:rsid w:val="00B5615F"/>
     <w:rsid w:val="00B57AFA"/>
     <w:rsid w:val="00B61572"/>
     <w:rsid w:val="00B6419C"/>
     <w:rsid w:val="00B65DD0"/>
     <w:rsid w:val="00B66BDC"/>
     <w:rsid w:val="00B679DF"/>
     <w:rsid w:val="00B70784"/>
     <w:rsid w:val="00B7198D"/>
     <w:rsid w:val="00B71C20"/>
     <w:rsid w:val="00B75C97"/>
     <w:rsid w:val="00B7731D"/>
     <w:rsid w:val="00B8158B"/>
     <w:rsid w:val="00B818F1"/>
     <w:rsid w:val="00B85379"/>
     <w:rsid w:val="00B90063"/>
+    <w:rsid w:val="00B91220"/>
     <w:rsid w:val="00B92AC6"/>
     <w:rsid w:val="00B92EE1"/>
     <w:rsid w:val="00B93721"/>
     <w:rsid w:val="00B9460A"/>
     <w:rsid w:val="00B97043"/>
     <w:rsid w:val="00BA074B"/>
     <w:rsid w:val="00BA0F80"/>
     <w:rsid w:val="00BA1E2A"/>
     <w:rsid w:val="00BA3659"/>
     <w:rsid w:val="00BA57C9"/>
     <w:rsid w:val="00BA6AEC"/>
     <w:rsid w:val="00BA7363"/>
     <w:rsid w:val="00BB0206"/>
     <w:rsid w:val="00BB022B"/>
     <w:rsid w:val="00BB1BF1"/>
     <w:rsid w:val="00BB46B9"/>
     <w:rsid w:val="00BB6C32"/>
     <w:rsid w:val="00BB7FDB"/>
     <w:rsid w:val="00BC1E02"/>
     <w:rsid w:val="00BC3FBA"/>
     <w:rsid w:val="00BC4217"/>
     <w:rsid w:val="00BC5255"/>
     <w:rsid w:val="00BC6B1A"/>
     <w:rsid w:val="00BC7FC9"/>
     <w:rsid w:val="00BD0E6B"/>
@@ -17665,50 +17739,51 @@
     <w:rsid w:val="00D77DD4"/>
     <w:rsid w:val="00D808FD"/>
     <w:rsid w:val="00D80BFD"/>
     <w:rsid w:val="00D82173"/>
     <w:rsid w:val="00D8502E"/>
     <w:rsid w:val="00D90075"/>
     <w:rsid w:val="00D90626"/>
     <w:rsid w:val="00D90F3F"/>
     <w:rsid w:val="00D938F6"/>
     <w:rsid w:val="00D93E43"/>
     <w:rsid w:val="00D94808"/>
     <w:rsid w:val="00D96A01"/>
     <w:rsid w:val="00D96B8F"/>
     <w:rsid w:val="00D978C2"/>
     <w:rsid w:val="00DA0489"/>
     <w:rsid w:val="00DA1EE2"/>
     <w:rsid w:val="00DA1F1F"/>
     <w:rsid w:val="00DA230E"/>
     <w:rsid w:val="00DA2DC7"/>
     <w:rsid w:val="00DA3781"/>
     <w:rsid w:val="00DA3B7D"/>
     <w:rsid w:val="00DA5074"/>
     <w:rsid w:val="00DA5FA1"/>
     <w:rsid w:val="00DA7014"/>
     <w:rsid w:val="00DB29DF"/>
+    <w:rsid w:val="00DB60A0"/>
     <w:rsid w:val="00DB7545"/>
     <w:rsid w:val="00DB7C32"/>
     <w:rsid w:val="00DC0A5D"/>
     <w:rsid w:val="00DC2BBD"/>
     <w:rsid w:val="00DC3137"/>
     <w:rsid w:val="00DC3E8B"/>
     <w:rsid w:val="00DD0694"/>
     <w:rsid w:val="00DD3FB8"/>
     <w:rsid w:val="00DD4840"/>
     <w:rsid w:val="00DD6A5B"/>
     <w:rsid w:val="00DD7F75"/>
     <w:rsid w:val="00DE14FE"/>
     <w:rsid w:val="00DE4618"/>
     <w:rsid w:val="00DE5B94"/>
     <w:rsid w:val="00DE6BE3"/>
     <w:rsid w:val="00DF0C03"/>
     <w:rsid w:val="00DF1102"/>
     <w:rsid w:val="00DF1FEE"/>
     <w:rsid w:val="00DF4960"/>
     <w:rsid w:val="00DF694D"/>
     <w:rsid w:val="00DF7876"/>
     <w:rsid w:val="00DF7D11"/>
     <w:rsid w:val="00E00A81"/>
     <w:rsid w:val="00E02A13"/>
     <w:rsid w:val="00E02F1E"/>
@@ -17725,50 +17800,51 @@
     <w:rsid w:val="00E14790"/>
     <w:rsid w:val="00E14B17"/>
     <w:rsid w:val="00E15694"/>
     <w:rsid w:val="00E15B6C"/>
     <w:rsid w:val="00E1659E"/>
     <w:rsid w:val="00E1772F"/>
     <w:rsid w:val="00E20023"/>
     <w:rsid w:val="00E20A5B"/>
     <w:rsid w:val="00E2115B"/>
     <w:rsid w:val="00E22F32"/>
     <w:rsid w:val="00E250AE"/>
     <w:rsid w:val="00E27EA6"/>
     <w:rsid w:val="00E3268C"/>
     <w:rsid w:val="00E3430E"/>
     <w:rsid w:val="00E37641"/>
     <w:rsid w:val="00E4042A"/>
     <w:rsid w:val="00E40777"/>
     <w:rsid w:val="00E40EA2"/>
     <w:rsid w:val="00E41FEC"/>
     <w:rsid w:val="00E43DE2"/>
     <w:rsid w:val="00E44073"/>
     <w:rsid w:val="00E44348"/>
     <w:rsid w:val="00E467B3"/>
     <w:rsid w:val="00E47449"/>
     <w:rsid w:val="00E5066F"/>
+    <w:rsid w:val="00E51AA2"/>
     <w:rsid w:val="00E522AF"/>
     <w:rsid w:val="00E5374F"/>
     <w:rsid w:val="00E546B2"/>
     <w:rsid w:val="00E5555A"/>
     <w:rsid w:val="00E56FDC"/>
     <w:rsid w:val="00E6530C"/>
     <w:rsid w:val="00E674A4"/>
     <w:rsid w:val="00E6775D"/>
     <w:rsid w:val="00E71178"/>
     <w:rsid w:val="00E7291E"/>
     <w:rsid w:val="00E72EDA"/>
     <w:rsid w:val="00E730B5"/>
     <w:rsid w:val="00E74525"/>
     <w:rsid w:val="00E74E5C"/>
     <w:rsid w:val="00E75587"/>
     <w:rsid w:val="00E76134"/>
     <w:rsid w:val="00E77B93"/>
     <w:rsid w:val="00E816CC"/>
     <w:rsid w:val="00E8351E"/>
     <w:rsid w:val="00E866C6"/>
     <w:rsid w:val="00E86D37"/>
     <w:rsid w:val="00E91203"/>
     <w:rsid w:val="00E92672"/>
     <w:rsid w:val="00E940FA"/>
     <w:rsid w:val="00E9581C"/>
@@ -17777,120 +17853,123 @@
     <w:rsid w:val="00E97FD2"/>
     <w:rsid w:val="00EA0968"/>
     <w:rsid w:val="00EA0F6B"/>
     <w:rsid w:val="00EA6158"/>
     <w:rsid w:val="00EA6230"/>
     <w:rsid w:val="00EA6ED7"/>
     <w:rsid w:val="00EA7100"/>
     <w:rsid w:val="00EB0ACA"/>
     <w:rsid w:val="00EB1250"/>
     <w:rsid w:val="00EB25F8"/>
     <w:rsid w:val="00EB316D"/>
     <w:rsid w:val="00EB3F95"/>
     <w:rsid w:val="00EB55BD"/>
     <w:rsid w:val="00EB597C"/>
     <w:rsid w:val="00EB6D1D"/>
     <w:rsid w:val="00EB7785"/>
     <w:rsid w:val="00EC377C"/>
     <w:rsid w:val="00EC58EB"/>
     <w:rsid w:val="00EC663C"/>
     <w:rsid w:val="00EC6946"/>
     <w:rsid w:val="00EC6B4F"/>
     <w:rsid w:val="00ED3EC5"/>
     <w:rsid w:val="00ED4173"/>
     <w:rsid w:val="00ED6DCE"/>
     <w:rsid w:val="00ED70DB"/>
+    <w:rsid w:val="00EE129D"/>
     <w:rsid w:val="00EE27B7"/>
     <w:rsid w:val="00EE326A"/>
     <w:rsid w:val="00EE32C7"/>
     <w:rsid w:val="00EE3EF6"/>
     <w:rsid w:val="00EE4E2F"/>
     <w:rsid w:val="00EE5869"/>
     <w:rsid w:val="00EE7308"/>
     <w:rsid w:val="00EE7354"/>
     <w:rsid w:val="00EF6565"/>
     <w:rsid w:val="00F01203"/>
     <w:rsid w:val="00F016AA"/>
     <w:rsid w:val="00F01D81"/>
     <w:rsid w:val="00F03117"/>
     <w:rsid w:val="00F036FB"/>
     <w:rsid w:val="00F03B20"/>
     <w:rsid w:val="00F04944"/>
     <w:rsid w:val="00F04D26"/>
     <w:rsid w:val="00F04D58"/>
     <w:rsid w:val="00F06276"/>
     <w:rsid w:val="00F07947"/>
     <w:rsid w:val="00F07D94"/>
     <w:rsid w:val="00F07D9A"/>
     <w:rsid w:val="00F1015E"/>
     <w:rsid w:val="00F10C01"/>
     <w:rsid w:val="00F115F6"/>
     <w:rsid w:val="00F116FF"/>
     <w:rsid w:val="00F11F89"/>
     <w:rsid w:val="00F1348B"/>
+    <w:rsid w:val="00F13872"/>
     <w:rsid w:val="00F15377"/>
     <w:rsid w:val="00F162F3"/>
     <w:rsid w:val="00F17B29"/>
     <w:rsid w:val="00F202FF"/>
     <w:rsid w:val="00F23DC4"/>
     <w:rsid w:val="00F240A9"/>
     <w:rsid w:val="00F2639B"/>
     <w:rsid w:val="00F26D25"/>
     <w:rsid w:val="00F27B35"/>
     <w:rsid w:val="00F3169F"/>
     <w:rsid w:val="00F34B6B"/>
     <w:rsid w:val="00F34C14"/>
     <w:rsid w:val="00F3644D"/>
     <w:rsid w:val="00F37459"/>
     <w:rsid w:val="00F376FE"/>
     <w:rsid w:val="00F4303B"/>
     <w:rsid w:val="00F43C90"/>
     <w:rsid w:val="00F45AC1"/>
     <w:rsid w:val="00F47DF6"/>
     <w:rsid w:val="00F525B1"/>
     <w:rsid w:val="00F55ACC"/>
     <w:rsid w:val="00F55C61"/>
     <w:rsid w:val="00F55D1B"/>
     <w:rsid w:val="00F56587"/>
     <w:rsid w:val="00F565C2"/>
     <w:rsid w:val="00F5703C"/>
     <w:rsid w:val="00F622AA"/>
     <w:rsid w:val="00F64579"/>
     <w:rsid w:val="00F671A1"/>
     <w:rsid w:val="00F676D8"/>
     <w:rsid w:val="00F7135D"/>
     <w:rsid w:val="00F717E3"/>
     <w:rsid w:val="00F71DFD"/>
     <w:rsid w:val="00F726D5"/>
     <w:rsid w:val="00F77F0C"/>
     <w:rsid w:val="00F77FD9"/>
     <w:rsid w:val="00F821D5"/>
     <w:rsid w:val="00F824C2"/>
     <w:rsid w:val="00F83727"/>
     <w:rsid w:val="00F8507D"/>
     <w:rsid w:val="00F85DCD"/>
     <w:rsid w:val="00F91CE5"/>
+    <w:rsid w:val="00F92BA8"/>
     <w:rsid w:val="00F94781"/>
     <w:rsid w:val="00F95809"/>
     <w:rsid w:val="00FA0222"/>
     <w:rsid w:val="00FA0F22"/>
     <w:rsid w:val="00FA1E31"/>
     <w:rsid w:val="00FA2EC1"/>
     <w:rsid w:val="00FB0265"/>
     <w:rsid w:val="00FB041E"/>
     <w:rsid w:val="00FB0618"/>
     <w:rsid w:val="00FB1927"/>
     <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FB449A"/>
     <w:rsid w:val="00FB5470"/>
     <w:rsid w:val="00FB5B57"/>
     <w:rsid w:val="00FB7602"/>
     <w:rsid w:val="00FC0B31"/>
     <w:rsid w:val="00FC1E52"/>
     <w:rsid w:val="00FC20EE"/>
     <w:rsid w:val="00FC2CDB"/>
     <w:rsid w:val="00FC5199"/>
     <w:rsid w:val="00FC53A1"/>
     <w:rsid w:val="00FC5E62"/>
     <w:rsid w:val="00FC781E"/>
     <w:rsid w:val="00FD1ACA"/>
     <w:rsid w:val="00FD2845"/>
@@ -20318,84 +20397,50 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41B42C85-47AC-45E1-9C97-FC4A0C182806}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E0CC6" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
           <w:pPr>
             <w:pStyle w:val="5FD3021F98D546728E2FA451A3A0A7371"/>
           </w:pPr>
           <w:r w:rsidRPr="00147E63">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B0A00FC5F5CD41AAB7F7A1CB2C10F257"/>
-[...32 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="2D01B9A504304240885490EDDF3D8B8B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31BB843D-4FDB-444A-99AE-F65B74B9F529}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003C1F65" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
           <w:pPr>
             <w:pStyle w:val="2D01B9A504304240885490EDDF3D8B8B1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Dropdown"/>
             </w:rPr>
             <w:t>Click to c</w:t>
           </w:r>
           <w:r w:rsidRPr="004678C0">
@@ -21460,447 +21505,128 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9ECF4DC4-064D-42F6-96D7-F18028E68AE2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F342C9" w:rsidRDefault="00CF33A8" w:rsidP="00CF33A8">
           <w:pPr>
             <w:pStyle w:val="10185CCAD85744D8A9C970DC98CF9F45"/>
           </w:pPr>
           <w:r w:rsidRPr="00E44467">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CED4B5D6B1E0469AB9823B18B6FDFA19"/>
-[...114 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E685BAB-92E5-4286-A8A4-C2ECAE18993A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00603A76" w:rsidRDefault="003C5879" w:rsidP="003C5879">
           <w:pPr>
             <w:pStyle w:val="641E0EC9B3C74E47A5CA794A5C8097D1"/>
-          </w:pPr>
-[...85 lines deleted...]
-            <w:pStyle w:val="9F16094405E2465B8008C89C240EC3CB"/>
           </w:pPr>
           <w:r w:rsidRPr="00E44467">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7488DD4B36B1492CB0BB78A71BA192ED"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D32D9206-3B01-4653-ABE2-705292420959}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
           <w:pPr>
             <w:pStyle w:val="7488DD4B36B1492CB0BB78A71BA192ED1"/>
           </w:pPr>
           <w:r w:rsidRPr="00DB29DF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="8D7334"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="00D56C08844E4F0885DCC40A8AD9A50C"/>
-[...56 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="5596F3651B144D139001E73AF684950F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C1261CA-1939-4A30-9CB7-92BAE6A2608D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A4243F" w:rsidRDefault="003F3F1D" w:rsidP="003F3F1D">
           <w:pPr>
             <w:pStyle w:val="5596F3651B144D139001E73AF684950F"/>
-          </w:pPr>
-[...56 lines deleted...]
-            <w:pStyle w:val="DB36CC276EBD47F2B3236869B21EB7C6"/>
           </w:pPr>
           <w:r w:rsidRPr="00E44467">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1DC315B934FE4930AEE70E1796450CEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51593B04-0F54-4331-8896-9F2EB6A371D1}"/>
       </w:docPartPr>
@@ -23046,50 +22772,575 @@
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="41A0C3DCC41A4AFE81999618361B1374"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58FC1FE5-B202-4E2C-8742-AEA0F5A7B2BD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00937A98" w:rsidRDefault="0070203E" w:rsidP="0070203E">
           <w:pPr>
             <w:pStyle w:val="41A0C3DCC41A4AFE81999618361B1374"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C39C2A1D46A54F78A8C70860C9122EB2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{79433A3C-4BCC-48CF-9EE5-B1B7A6AED1D3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="C39C2A1D46A54F78A8C70860C9122EB2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08C221C2512C4699B36CE78C0B8567C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6E54F3F1-5363-47EC-8BF8-24788B7C2FC8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="08C221C2512C4699B36CE78C0B8567C6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16F05F46464C46D7BCA807A154F57D62"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{906D00B3-4B15-4335-8691-420BA44B415C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="16F05F46464C46D7BCA807A154F57D62"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="047E04FBE5DE499F95713742822C36FA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CB9E89C3-4D56-4D36-A70B-EF7C5AD0A0CA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="047E04FBE5DE499F95713742822C36FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AD01BB5C95A9408E9B94A4701AADF0ED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF1E42DD-0DDA-499C-8EFA-8B60474544F3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="AD01BB5C95A9408E9B94A4701AADF0ED"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="99A92ED7847C4E03BF0563CA72C66788"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED4ACF57-0C76-4245-92F9-28068F03C53C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="99A92ED7847C4E03BF0563CA72C66788"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F4C8723134234C5DA7E4212D6C3601EC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B3644B79-AD77-4771-8A9F-94CC751A21EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="F4C8723134234C5DA7E4212D6C3601EC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="785F6D4DEAE7418EA1638AF814E8C5F0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89A04FB7-AB15-4687-8FB8-18266DE6DA3D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="785F6D4DEAE7418EA1638AF814E8C5F0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9CF8E1CA47CD4497BAD873743289CFA6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1730C9EB-FDB5-425A-8C3B-063AFE6FC14A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="9CF8E1CA47CD4497BAD873743289CFA6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DB29DF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="8D7334"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5C1A4EDC5E7E4A348C7F0A003D29D63F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8E45499-7936-47E0-8142-50BE27E5CC0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="5C1A4EDC5E7E4A348C7F0A003D29D63F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB8C67CC2FF7407AA2CC8129ED0E296F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E534CCE-9203-4B42-9B19-95DA89AF1DC3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="BB8C67CC2FF7407AA2CC8129ED0E296F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D847677236EE44E2910F51D1BDC8A4D5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D0285D6-E967-4CA1-80AF-AB883330C549}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="D847677236EE44E2910F51D1BDC8A4D5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="21B6C5123A1B4F0A8E65BF05ACF01784"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BBAE64AB-E365-44EC-8655-B26E5DFD723B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="21B6C5123A1B4F0A8E65BF05ACF01784"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="42262CE8BF244A4FA755EA025201FF9C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{45DC1D01-CBDB-4417-8148-6B866D94C568}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="42262CE8BF244A4FA755EA025201FF9C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E19A11A02E104AD5BCF5F2BF14075517"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F380D8C-07DA-47A9-BDFA-03B7FDE00364}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="E19A11A02E104AD5BCF5F2BF14075517"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="65762F445D91473DBBA2AF0C724E1D6B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{72942C0F-95F1-4451-9BAB-17A27627EC93}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="65762F445D91473DBBA2AF0C724E1D6B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7ECECD341F1D424DB1B4B2F3B8BECB34"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0DE2D27D-1D4F-46EB-B512-9C7E052CCF79}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="7ECECD341F1D424DB1B4B2F3B8BECB34"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E44467">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="918663F751A84DC38047B032CBD79479"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{14E0D990-244B-475D-B71C-32A6DB806865}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004837F4" w:rsidP="004837F4">
+          <w:pPr>
+            <w:pStyle w:val="918663F751A84DC38047B032CBD79479"/>
           </w:pPr>
           <w:r w:rsidRPr="00E44467">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -23190,71 +23441,74 @@
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009470A7"/>
     <w:rsid w:val="000D3E3B"/>
     <w:rsid w:val="000E75A2"/>
     <w:rsid w:val="000F52CA"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00162008"/>
     <w:rsid w:val="002025E9"/>
     <w:rsid w:val="00262D99"/>
     <w:rsid w:val="003A1C1E"/>
     <w:rsid w:val="003C1F65"/>
     <w:rsid w:val="003C5879"/>
     <w:rsid w:val="003F3F1D"/>
+    <w:rsid w:val="004837F4"/>
     <w:rsid w:val="00496D54"/>
     <w:rsid w:val="005545DA"/>
     <w:rsid w:val="005D1511"/>
     <w:rsid w:val="005E0CC6"/>
     <w:rsid w:val="00603A76"/>
     <w:rsid w:val="006403A9"/>
     <w:rsid w:val="00642380"/>
     <w:rsid w:val="00686F22"/>
     <w:rsid w:val="006A3772"/>
+    <w:rsid w:val="006D6B6A"/>
     <w:rsid w:val="0070203E"/>
     <w:rsid w:val="00713931"/>
     <w:rsid w:val="007D5121"/>
     <w:rsid w:val="007F2995"/>
     <w:rsid w:val="008D3FC4"/>
     <w:rsid w:val="009119F9"/>
     <w:rsid w:val="00937A98"/>
     <w:rsid w:val="009470A7"/>
     <w:rsid w:val="009871FE"/>
     <w:rsid w:val="009966DD"/>
     <w:rsid w:val="009F1D06"/>
     <w:rsid w:val="00A4243F"/>
+    <w:rsid w:val="00B33798"/>
     <w:rsid w:val="00B72614"/>
     <w:rsid w:val="00B85333"/>
     <w:rsid w:val="00BA7C4B"/>
     <w:rsid w:val="00BD2982"/>
     <w:rsid w:val="00BF0B85"/>
     <w:rsid w:val="00C301C1"/>
     <w:rsid w:val="00CA0D52"/>
     <w:rsid w:val="00CF33A8"/>
     <w:rsid w:val="00D15114"/>
     <w:rsid w:val="00DA7746"/>
     <w:rsid w:val="00DB5308"/>
     <w:rsid w:val="00E22CB4"/>
     <w:rsid w:val="00E91203"/>
     <w:rsid w:val="00ED70DB"/>
     <w:rsid w:val="00F342C9"/>
     <w:rsid w:val="00F3644D"/>
     <w:rsid w:val="00F5019A"/>
     <w:rsid w:val="00F64579"/>
     <w:rsid w:val="00FD1ACA"/>
     <w:rsid w:val="00FE7DC1"/>
     <w:rsid w:val="00FF2B30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -23687,51 +23941,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0070203E"/>
+    <w:rsid w:val="004837F4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2A91B594E4C4014B5EB49FC536A01A2">
     <w:name w:val="A2A91B594E4C4014B5EB49FC536A01A2"/>
     <w:rsid w:val="00E22CB4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Dropdown">
     <w:name w:val="Dropdown"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003F3F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -24522,50 +24776,130 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDC0DE2943F04C0FA9762547AB551806">
     <w:name w:val="BDC0DE2943F04C0FA9762547AB551806"/>
     <w:rsid w:val="003F3F1D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2658993C2E3421797E0D555BDC4FA9E">
     <w:name w:val="B2658993C2E3421797E0D555BDC4FA9E"/>
     <w:rsid w:val="003F3F1D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7443A27B1874732BCAB7F417D2F887D">
     <w:name w:val="E7443A27B1874732BCAB7F417D2F887D"/>
     <w:rsid w:val="003F3F1D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B44DBD4E6E84AB6978FC00FCC9119A8">
     <w:name w:val="3B44DBD4E6E84AB6978FC00FCC9119A8"/>
     <w:rsid w:val="003F3F1D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="520CCFA3041E4D2383479B5578888223">
     <w:name w:val="520CCFA3041E4D2383479B5578888223"/>
     <w:rsid w:val="003F3F1D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7074E6E3F9EA4310BB82AEB53A85067B">
     <w:name w:val="7074E6E3F9EA4310BB82AEB53A85067B"/>
     <w:rsid w:val="003F3F1D"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C39C2A1D46A54F78A8C70860C9122EB2">
+    <w:name w:val="C39C2A1D46A54F78A8C70860C9122EB2"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C221C2512C4699B36CE78C0B8567C6">
+    <w:name w:val="08C221C2512C4699B36CE78C0B8567C6"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F05F46464C46D7BCA807A154F57D62">
+    <w:name w:val="16F05F46464C46D7BCA807A154F57D62"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="047E04FBE5DE499F95713742822C36FA">
+    <w:name w:val="047E04FBE5DE499F95713742822C36FA"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD01BB5C95A9408E9B94A4701AADF0ED">
+    <w:name w:val="AD01BB5C95A9408E9B94A4701AADF0ED"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99A92ED7847C4E03BF0563CA72C66788">
+    <w:name w:val="99A92ED7847C4E03BF0563CA72C66788"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4C8723134234C5DA7E4212D6C3601EC">
+    <w:name w:val="F4C8723134234C5DA7E4212D6C3601EC"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="785F6D4DEAE7418EA1638AF814E8C5F0">
+    <w:name w:val="785F6D4DEAE7418EA1638AF814E8C5F0"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CF8E1CA47CD4497BAD873743289CFA6">
+    <w:name w:val="9CF8E1CA47CD4497BAD873743289CFA6"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="809B5ABD2BC442F3AA1C8871919F305E">
+    <w:name w:val="809B5ABD2BC442F3AA1C8871919F305E"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C1A4EDC5E7E4A348C7F0A003D29D63F">
+    <w:name w:val="5C1A4EDC5E7E4A348C7F0A003D29D63F"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8A92C3F3D09421B9A45C9CB53D689A4">
+    <w:name w:val="C8A92C3F3D09421B9A45C9CB53D689A4"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB8C67CC2FF7407AA2CC8129ED0E296F">
+    <w:name w:val="BB8C67CC2FF7407AA2CC8129ED0E296F"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D847677236EE44E2910F51D1BDC8A4D5">
+    <w:name w:val="D847677236EE44E2910F51D1BDC8A4D5"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21B6C5123A1B4F0A8E65BF05ACF01784">
+    <w:name w:val="21B6C5123A1B4F0A8E65BF05ACF01784"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42262CE8BF244A4FA755EA025201FF9C">
+    <w:name w:val="42262CE8BF244A4FA755EA025201FF9C"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E19A11A02E104AD5BCF5F2BF14075517">
+    <w:name w:val="E19A11A02E104AD5BCF5F2BF14075517"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65762F445D91473DBBA2AF0C724E1D6B">
+    <w:name w:val="65762F445D91473DBBA2AF0C724E1D6B"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7ECECD341F1D424DB1B4B2F3B8BECB34">
+    <w:name w:val="7ECECD341F1D424DB1B4B2F3B8BECB34"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="918663F751A84DC38047B032CBD79479">
+    <w:name w:val="918663F751A84DC38047B032CBD79479"/>
+    <w:rsid w:val="004837F4"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -24834,50 +25168,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateandTime xmlns="83d3835f-83f2-449b-ae3e-f6bfd3641fa1">2022-04-13T21:28:23+00:00</DateandTime>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="83d3835f-83f2-449b-ae3e-f6bfd3641fa1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001E48B3F9E1A2AE42A5B4C627E95C8B16" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="565ab72c999f02ae8e3699e234712be5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83d3835f-83f2-449b-ae3e-f6bfd3641fa1" xmlns:ns3="b7a10251-fa17-4d52-b1cf-dd4c8c7ae5e0" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46835bc921740644613c331d662778c0" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="83d3835f-83f2-449b-ae3e-f6bfd3641fa1"/>
     <xsd:import namespace="b7a10251-fa17-4d52-b1cf-dd4c8c7ae5e0"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -25075,158 +25425,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBEE10D1-A50C-4001-A295-E5517D024E97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="83d3835f-83f2-449b-ae3e-f6bfd3641fa1"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB4E93D-7F49-4FCF-BA6C-C12BDD091B60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{204FD965-7FED-4D51-BB1A-023619C5AC2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="83d3835f-83f2-449b-ae3e-f6bfd3641fa1"/>
     <ds:schemaRef ds:uri="b7a10251-fa17-4d52-b1cf-dd4c8c7ae5e0"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{833D7FBA-A7A1-4A5C-BF5A-CFCAC14041BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2926</Words>
-  <Characters>16679</Characters>
+  <Words>3058</Words>
+  <Characters>17435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19566</CharactersWithSpaces>
+  <CharactersWithSpaces>20453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Misty L White;Douglas Grafel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001E48B3F9E1A2AE42A5B4C627E95C8B16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>