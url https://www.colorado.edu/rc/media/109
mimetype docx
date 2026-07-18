--- v2 (2026-02-09)
+++ v3 (2026-07-18)
@@ -178,64 +178,71 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> networking that supports research, </w:t>
       </w:r>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>collaboration</w:t>
       </w:r>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discovery. Research Computing contributes to the educational mission of the university by providing training workshops and consultation services for cyberinfrastructure related topics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="6F610E1F" w14:textId="0C84D5ED">
+    <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="6F610E1F" w14:textId="008E1EE0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Compute</w:t>
+        <w:t>Comput</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="07A39C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="56F53C9D" w14:textId="4CCF2CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75097EAB" w:rsidR="3F87B006">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -450,212 +457,212 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PB high-performance IBM GPFS file system is provided. </w:t>
       </w:r>
       <w:r w:rsidRPr="75097EAB" w:rsidR="502919C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Alpine includes multiple hardware phases supporting CPU- and GPU-based computing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="1564EECF" w14:textId="5D7A442E">
+    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="1564EECF" w14:textId="65617C2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="0356A105">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="638BBB65">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanca: </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Computing offers a </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>condo</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> computing service that enables researchers to </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>purchase</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and own compute nodes that are </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operated</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as part of a cluster, named “Blanca.” The aggregate cluster is available to all </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>condo</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> partners while </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maintaining</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> priority for the owner of each node</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="73C4A697">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="323609DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="73C4A697">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="323609DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Blanca has 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="61E4A6B4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="75097EAB" w:rsidR="73C4A697">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="2D269C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="323609DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="408843AD" w:rsidP="75097EAB" w:rsidRDefault="408843AD" w14:paraId="4F338174" w14:textId="1DAF081E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -867,261 +874,297 @@
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ubject to export control and data protection requirements.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="0D61BF67" w14:textId="5FFB7DB5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Networking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="774540BE" w14:textId="0D11DAAF">
+    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="774540BE" w14:textId="0224ADF0">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The CU Boulder network is a 40 Gbps fiber core with Cat 5 or higher wiring throughout campus. Research Computing</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="388CB1DD">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="35604D6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an 80 Gbps Science-DMZ to connect the </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="103675F3">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="1E986DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alpine</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> supercomputer to storage and to bring individual dedicated 10 Gbps circuits to various locations as needed. CU Boulder </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>participates</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="44FCB4CA">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="05CF9FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="189BF50E">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="6AFB283A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Internet</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 higher</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> education, government, and vendor research computing consortium</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FDDA92D">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="3B687B57">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and is an active member of the Front-Range </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gigapop</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other networks. Research Computing provide</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="638D34D6">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="09BCAB34">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> campus researchers with a leading-edge network that meets their needs and </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>facilitates</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> collaboration, high performance data exchange, access to co-location facilities, remote mounts to storage, and real-time communications.</w:t>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaboration, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="08FE910F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data exchange, access to co-location facilities, remote mounts to storage, and real-time communications.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="3FDAA697" w14:textId="19A21433">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>File Transfer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="29838962" w14:textId="2506698C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -1312,142 +1355,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="24EC594B" w14:textId="2C7DD1C4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Storage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="1065172B" w14:textId="1F217090">
+    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="1065172B" w14:textId="35F51A4F">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="75097EAB" w:rsidR="5756D2E2">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each user has a 2 GB home directory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="57EE4EE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a 250 GB projects directory, each of which </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="1997D9F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="1997D9F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="1997D9F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shotted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regularly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="7BF19BA1">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="5AD3CD02">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="7BF19BA1">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="5AD3CD02">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Each user also has a </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 TB scratch directory</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="66FB576D">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="295848D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is hosted on a high-performance IBM GPFS filesystem.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="14B641B3" w14:textId="0BE051DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>PetaLibrary</w:t>
       </w:r>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
@@ -1724,414 +1794,261 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the publication and long-term archival of large datasets. The datasets are assigned unique digital object identifiers (DOIs) that are searchable and accessible via the “CU Scholar” institutional repository.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="3F9754F6" w14:textId="67EDDC92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:eastAsia="Georgia Pro" w:cs="Georgia Pro"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>OnDemand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="73507508" w14:textId="5DC48A9C">
+    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="73507508" w14:textId="2C4B3BC3">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Open OnDemand is a </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="464E96F4">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="45A95F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>browser-based</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="75097EAB" w:rsidR="703FA8C1">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, integrated, single access portal for CURC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="144B4BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> computing (HPC) resources. It provides a graphical interface to view, edit, download, and upload files, manage and create job templates for CURC’s computing clusters, and access CURC interactive applications (visualization nodes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matlab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="63F80200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VSCode</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="703FA8C1">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="63F80200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="703FA8C1">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="63F80200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rstudio</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="703FA8C1">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="63F80200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jupyter</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4FA53536">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0A200D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Notebooks), all via a web browser.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="1898F5D8" w:rsidRDefault="4FA53536" w14:paraId="4C5794CD" w14:textId="00EBCDA1">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="442101E2" w:rsidP="52F20FBF" w:rsidRDefault="442101E2" w14:paraId="4F3ADC76" w14:textId="757ED138">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="4FA53536" w:rsidP="75097EAB" w:rsidRDefault="4FA53536" w14:paraId="5B4426F4" w14:textId="182F6179">
-[...213 lines deleted...]
-    <w:p w:rsidR="2EAD7467" w:rsidP="75097EAB" w:rsidRDefault="2EAD7467" w14:paraId="6D97F76D" w14:textId="132C1A20">
+    <w:p w:rsidR="2EAD7467" w:rsidP="52F20FBF" w:rsidRDefault="2EAD7467" w14:paraId="6D97F76D" w14:textId="66EACC06">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="2EAD7467">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="0C4EC98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Last updated: 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="75097EAB" w:rsidR="4578C831">
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="220D905A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6-01-12</w:t>
+        <w:t>6-0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52F20FBF" w:rsidR="24F0DFEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7-07</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1898F5D8" w:rsidP="1898F5D8" w:rsidRDefault="1898F5D8" w14:paraId="4C3036CC" w14:textId="2E88745C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1898F5D8" w:rsidP="1898F5D8" w:rsidRDefault="1898F5D8" w14:paraId="6C18A452" w14:textId="3B3D90E8">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
@@ -2291,336 +2208,365 @@
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
     <w:nsid w:val="1b8f4679"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="29C92D76"/>
     <w:rsid w:val="006F6622"/>
     <w:rsid w:val="0260A94D"/>
     <w:rsid w:val="0356A105"/>
     <w:rsid w:val="043E6952"/>
     <w:rsid w:val="04CAC390"/>
     <w:rsid w:val="05773478"/>
     <w:rsid w:val="05977719"/>
+    <w:rsid w:val="05CF9FA6"/>
     <w:rsid w:val="06A33BC0"/>
+    <w:rsid w:val="07A39C33"/>
     <w:rsid w:val="08251043"/>
     <w:rsid w:val="083EBB5F"/>
     <w:rsid w:val="08A2E9DC"/>
+    <w:rsid w:val="08FE910F"/>
     <w:rsid w:val="09901D3F"/>
+    <w:rsid w:val="09BCAB34"/>
     <w:rsid w:val="09DF7973"/>
+    <w:rsid w:val="0A200D05"/>
     <w:rsid w:val="0A553EAF"/>
     <w:rsid w:val="0AFCA529"/>
     <w:rsid w:val="0B0E441F"/>
     <w:rsid w:val="0B7B91D8"/>
     <w:rsid w:val="0BB1EBF7"/>
     <w:rsid w:val="0C4AFC19"/>
+    <w:rsid w:val="0C4EC98B"/>
     <w:rsid w:val="0CAC6F26"/>
     <w:rsid w:val="0CE461A7"/>
     <w:rsid w:val="0E2BC5A5"/>
     <w:rsid w:val="0F82D2D3"/>
     <w:rsid w:val="0FA75D2F"/>
     <w:rsid w:val="0FB42036"/>
     <w:rsid w:val="103675F3"/>
     <w:rsid w:val="115EFBE8"/>
     <w:rsid w:val="1222B468"/>
     <w:rsid w:val="1249677B"/>
     <w:rsid w:val="12C1F1D7"/>
     <w:rsid w:val="12E4BB1B"/>
     <w:rsid w:val="14466C1D"/>
+    <w:rsid w:val="144B4BFE"/>
+    <w:rsid w:val="14F93664"/>
     <w:rsid w:val="154BC156"/>
     <w:rsid w:val="156D34FF"/>
     <w:rsid w:val="16CA2FFB"/>
     <w:rsid w:val="16E27F40"/>
     <w:rsid w:val="16EEB1EB"/>
     <w:rsid w:val="17B6F320"/>
     <w:rsid w:val="1867592A"/>
     <w:rsid w:val="1893A64E"/>
     <w:rsid w:val="1898F5D8"/>
     <w:rsid w:val="189BF50E"/>
     <w:rsid w:val="18C44EE6"/>
     <w:rsid w:val="194D9A2E"/>
     <w:rsid w:val="1993412C"/>
+    <w:rsid w:val="1997D9F0"/>
     <w:rsid w:val="1B2F8EFD"/>
     <w:rsid w:val="1BB47E85"/>
     <w:rsid w:val="1BC571EA"/>
     <w:rsid w:val="1CA8D312"/>
     <w:rsid w:val="1CF4189B"/>
     <w:rsid w:val="1E2B3061"/>
     <w:rsid w:val="1E6B93C9"/>
+    <w:rsid w:val="1E986DC5"/>
     <w:rsid w:val="1EDEAD82"/>
     <w:rsid w:val="1F9318BB"/>
     <w:rsid w:val="2009654B"/>
     <w:rsid w:val="209D259A"/>
     <w:rsid w:val="20C920FE"/>
     <w:rsid w:val="20CC0D11"/>
+    <w:rsid w:val="21B5C465"/>
     <w:rsid w:val="21F6D5D1"/>
+    <w:rsid w:val="220D905A"/>
     <w:rsid w:val="2267DD72"/>
     <w:rsid w:val="244BD98F"/>
+    <w:rsid w:val="24F0DFEF"/>
     <w:rsid w:val="261065B8"/>
     <w:rsid w:val="27189791"/>
     <w:rsid w:val="27E66D4C"/>
     <w:rsid w:val="28F8A639"/>
+    <w:rsid w:val="295848D7"/>
     <w:rsid w:val="29C92D76"/>
     <w:rsid w:val="2A195DC2"/>
     <w:rsid w:val="2AAF2278"/>
     <w:rsid w:val="2BD31116"/>
     <w:rsid w:val="2C15A6FC"/>
     <w:rsid w:val="2C7B376E"/>
+    <w:rsid w:val="2D269C04"/>
     <w:rsid w:val="2EAD7467"/>
     <w:rsid w:val="2F96B42D"/>
     <w:rsid w:val="30364084"/>
     <w:rsid w:val="31D5F3CE"/>
+    <w:rsid w:val="323609DA"/>
     <w:rsid w:val="33425A48"/>
     <w:rsid w:val="33816B6F"/>
     <w:rsid w:val="33943480"/>
     <w:rsid w:val="3524270D"/>
+    <w:rsid w:val="35604D6E"/>
     <w:rsid w:val="3581F168"/>
+    <w:rsid w:val="359920A2"/>
     <w:rsid w:val="36E8EF26"/>
     <w:rsid w:val="38053E57"/>
     <w:rsid w:val="388CB1DD"/>
     <w:rsid w:val="38BFD052"/>
     <w:rsid w:val="3978BBCE"/>
     <w:rsid w:val="3A65510C"/>
     <w:rsid w:val="3A873EE7"/>
     <w:rsid w:val="3B26A599"/>
+    <w:rsid w:val="3B687B57"/>
     <w:rsid w:val="3D5A3EAC"/>
+    <w:rsid w:val="3DE1C2DC"/>
     <w:rsid w:val="3F6F7FB7"/>
     <w:rsid w:val="3F87B006"/>
     <w:rsid w:val="400EFCCB"/>
     <w:rsid w:val="40457C94"/>
     <w:rsid w:val="408843AD"/>
     <w:rsid w:val="40A8BA22"/>
     <w:rsid w:val="4200EE05"/>
     <w:rsid w:val="4254D047"/>
     <w:rsid w:val="4282888F"/>
     <w:rsid w:val="442101E2"/>
     <w:rsid w:val="44FCB4CA"/>
     <w:rsid w:val="4578C831"/>
+    <w:rsid w:val="45A95F20"/>
     <w:rsid w:val="45FE52F0"/>
+    <w:rsid w:val="4635DF8B"/>
     <w:rsid w:val="464E96F4"/>
     <w:rsid w:val="47C9CE99"/>
     <w:rsid w:val="492EAA8E"/>
     <w:rsid w:val="4A59223D"/>
     <w:rsid w:val="4B4B40E5"/>
     <w:rsid w:val="4C2F8033"/>
     <w:rsid w:val="4D6649E8"/>
     <w:rsid w:val="4DC3DD70"/>
     <w:rsid w:val="4DF03C78"/>
     <w:rsid w:val="4E1A2690"/>
     <w:rsid w:val="4FA53536"/>
     <w:rsid w:val="4FDDA92D"/>
     <w:rsid w:val="502919C9"/>
     <w:rsid w:val="51B8835E"/>
     <w:rsid w:val="52293E01"/>
+    <w:rsid w:val="52F20FBF"/>
     <w:rsid w:val="53ED480B"/>
     <w:rsid w:val="540052A8"/>
     <w:rsid w:val="54E5031E"/>
     <w:rsid w:val="55B6007F"/>
     <w:rsid w:val="5756D2E2"/>
     <w:rsid w:val="57EDFFB2"/>
+    <w:rsid w:val="57EE4EE1"/>
     <w:rsid w:val="581DC57A"/>
     <w:rsid w:val="584F440B"/>
     <w:rsid w:val="589ACF64"/>
     <w:rsid w:val="5981EC71"/>
     <w:rsid w:val="59C9216A"/>
     <w:rsid w:val="59D33B76"/>
     <w:rsid w:val="5A3FE339"/>
     <w:rsid w:val="5A6E7CDB"/>
+    <w:rsid w:val="5AD3CD02"/>
     <w:rsid w:val="5EB65B36"/>
     <w:rsid w:val="5F63E353"/>
     <w:rsid w:val="6031DF46"/>
     <w:rsid w:val="603AE593"/>
     <w:rsid w:val="60AF4914"/>
     <w:rsid w:val="61322D4B"/>
     <w:rsid w:val="61E4A6B4"/>
     <w:rsid w:val="621455FC"/>
     <w:rsid w:val="624770B4"/>
     <w:rsid w:val="628D0DA8"/>
     <w:rsid w:val="62CF1642"/>
     <w:rsid w:val="63042493"/>
     <w:rsid w:val="63685F37"/>
+    <w:rsid w:val="638BBB65"/>
     <w:rsid w:val="638D34D6"/>
+    <w:rsid w:val="63F80200"/>
     <w:rsid w:val="64B7F0AA"/>
     <w:rsid w:val="659F9F21"/>
     <w:rsid w:val="65A48DBB"/>
     <w:rsid w:val="65BC7C2F"/>
     <w:rsid w:val="65C7E141"/>
     <w:rsid w:val="65FC8965"/>
     <w:rsid w:val="665DE213"/>
     <w:rsid w:val="66FB576D"/>
     <w:rsid w:val="6705351A"/>
     <w:rsid w:val="6814B9B3"/>
     <w:rsid w:val="68B4E7DA"/>
+    <w:rsid w:val="6AFB283A"/>
     <w:rsid w:val="6BA778E0"/>
     <w:rsid w:val="6BF2F5D4"/>
+    <w:rsid w:val="6C8424D7"/>
     <w:rsid w:val="6CB8EC3C"/>
     <w:rsid w:val="6E428C6D"/>
     <w:rsid w:val="6F24BCB0"/>
     <w:rsid w:val="703FA8C1"/>
     <w:rsid w:val="704671AF"/>
     <w:rsid w:val="71DCF9B2"/>
     <w:rsid w:val="71F43F50"/>
     <w:rsid w:val="722F80EC"/>
     <w:rsid w:val="73A6E151"/>
     <w:rsid w:val="73C4A697"/>
     <w:rsid w:val="75097EAB"/>
     <w:rsid w:val="75C210F2"/>
     <w:rsid w:val="7896A115"/>
     <w:rsid w:val="7932A894"/>
     <w:rsid w:val="79E9A23B"/>
     <w:rsid w:val="7AA94A07"/>
     <w:rsid w:val="7B1319F9"/>
     <w:rsid w:val="7BF19BA1"/>
     <w:rsid w:val="7CDFB57E"/>
     <w:rsid w:val="7D02186A"/>
     <w:rsid w:val="7DB27F37"/>
     <w:rsid w:val="7DCD1308"/>
     <w:rsid w:val="7DEA7C5B"/>
     <w:rsid w:val="7EAEB0EF"/>
     <w:rsid w:val="7ED66A91"/>