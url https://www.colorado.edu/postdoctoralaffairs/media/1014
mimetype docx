--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -1,77 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="721699FB" w14:textId="4C685FE6" w:rsidR="008C7AAD" w:rsidRPr="00BC3E48" w:rsidRDefault="00BC3E48" w:rsidP="00BC3E48">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">REVIEWER GUIDANCE FOR CHANCELLOR’S POSTDOCTORAL FELLOWSHIP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E41438" w14:textId="48851421" w:rsidR="008C7AAD" w:rsidRDefault="00597FA4">
-[...2 lines deleted...]
-          <w:ins w:id="0" w:author="Ryan Reeves" w:date="2026-07-10T11:12:00Z" w16du:dateUtc="2026-07-10T17:12:00Z"/>
+    <w:p w14:paraId="42E41438" w14:textId="0F841B8C" w:rsidR="008C7AAD" w:rsidRDefault="00597FA4">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Per the program </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00597FA4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -140,222 +138,146 @@
       </w:r>
       <w:r w:rsidR="00D01E05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D70C07" w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potential for a successful faculty career at CU Boulder</w:t>
       </w:r>
       <w:r w:rsidR="008C7AAD" w:rsidRPr="00BC3E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:ins w:id="1" w:author="Ryan Reeves" w:date="2026-07-10T11:11:00Z" w16du:dateUtc="2026-07-10T17:11:00Z">
-[...131 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the first stage, faculty in the proposed home department (e.g., the chair and faculty mentor) review and rank applicants. In the second stage, the school or college (i.e., the dean or their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) reviews the departmental recommendations and selects a limited number of applicants to nominate for campus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. In the final stage, a campus-level selection committee reviews the nominated applicants and selects the fellowship recipients</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13A0" w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d on the school/college recommendations, institutional priorities, and the potential for long-term success at CU Boulder.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4071E061" w14:textId="7AFCDCC2" w:rsidR="004A13A0" w:rsidRDefault="004A13A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="4" w:author="Ryan Reeves" w:date="2026-07-10T11:12:00Z" w16du:dateUtc="2026-07-10T17:12:00Z">
-[...28 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Up to three applicants from the College of Arts and Sciences, up to two applicants from the College of Engineering and Applied Science and the College of Media, Communication and Information, and one applicant from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Law, Music, Leeds, Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or University Libraries may be nominated.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D90C9BF" w14:textId="5E474521" w:rsidR="004D659A" w:rsidRPr="00CB7C42" w:rsidRDefault="009061FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Colleges and schools</w:t>
       </w:r>
       <w:r w:rsidR="004D659A" w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -434,411 +356,103 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> each application in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the event</w:t>
       </w:r>
       <w:r w:rsidR="0049569D" w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicants and/or mentors inquire about the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306E13E9" w14:textId="44F4AD38" w:rsidR="008C7AAD" w:rsidDel="004A13A0" w:rsidRDefault="008C7AAD">
-[...79 lines deleted...]
-    </w:p>
     <w:p w14:paraId="24C12E7A" w14:textId="47C4FC92" w:rsidR="00120EA9" w:rsidRPr="00BC3E48" w:rsidRDefault="00120EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">An optional rubric is included below to assist in your evaluation. It is intended to be a helpful resource, not a requirement. </w:t>
       </w:r>
-    </w:p>
-[...131 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w14:paraId="1AA756B2" w14:textId="05326C06" w:rsidR="008C7AAD" w:rsidRPr="00BC3E48" w:rsidRDefault="008C7AAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ELIGIBILITY </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DD7147" w14:textId="488CFDC0" w:rsidR="001D231D" w:rsidRPr="001D231D" w:rsidRDefault="001D231D" w:rsidP="001D231D">
+    <w:p w14:paraId="42DD7147" w14:textId="0D0D5C4F" w:rsidR="001D231D" w:rsidRPr="001D231D" w:rsidRDefault="001D231D" w:rsidP="00556146">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D231D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants must have earned a doctorate or other terminal degree </w:t>
-[...93 lines deleted...]
-        <w:t>or after). Applicants should be preparing for an academic career in research, scholarship or creative work. Faculty mentors must be tenured or tenure-track faculty at CU Boulder.</w:t>
+        <w:t>Applicants should be preparing for an academic career in research, scholarship or creative work. Faculty mentors must be tenured or tenure-track faculty at CU Boulder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BFE4F3" w14:textId="77777777" w:rsidR="001D231D" w:rsidRPr="001D231D" w:rsidRDefault="001D231D" w:rsidP="001D231D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D231D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful international applicants may be sponsored for a visa depending on the hiring department’s available funding and the applicant’s eligibility under university policies and applicable law. Visa sponsorship is managed by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001D231D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -1131,227 +745,200 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Advise the fellow about the job market and help facilitate connections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3024C749" w14:textId="77777777" w:rsidR="00D70C07" w:rsidRDefault="00D70C07" w:rsidP="008C7AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5267B1B9" w14:textId="16D979DD" w:rsidR="008C7AAD" w:rsidRPr="008C7AAD" w:rsidRDefault="008C7AAD" w:rsidP="00D70C07">
+    <w:p w14:paraId="5267B1B9" w14:textId="16D979DD" w:rsidR="008C7AAD" w:rsidRPr="008C7AAD" w:rsidRDefault="008C7AAD" w:rsidP="00556146">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7AAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728559B4" w14:textId="715A2291" w:rsidR="00CC4B55" w:rsidRPr="00CC4B55" w:rsidRDefault="00D70C07" w:rsidP="00CC4B55">
+    <w:p w14:paraId="728559B4" w14:textId="549B09A8" w:rsidR="00CC4B55" w:rsidRPr="00CC4B55" w:rsidRDefault="00CC4B55" w:rsidP="00556146">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="6FE8631F" w14:textId="550BE56F" w:rsidR="00CC4B55" w:rsidRPr="00D70C07" w:rsidDel="00CC4B55" w:rsidRDefault="00CC4B55" w:rsidP="00D70C07">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Commit that, contingent on available funds and if the primary unit has a strategic need in the postdoctoral fellow's area of scholarly and creative work, it will conduct a national search for a tenure-track faculty position in that area, for which the fellow could apply. The position would begin at the end of the postdoctoral period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1115C95C" w14:textId="77777777" w:rsidR="00D70C07" w:rsidRPr="00D70C07" w:rsidRDefault="00D70C07" w:rsidP="00556146">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:del w:id="24" w:author="Ryan Reeves" w:date="2026-07-10T11:05:00Z" w16du:dateUtc="2026-07-10T17:05:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1115C95C" w14:textId="77777777" w:rsidR="00D70C07" w:rsidRPr="00D70C07" w:rsidRDefault="00D70C07" w:rsidP="00D70C07">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Welcome the fellow into departmental activities such as colloquia, seminars, faculty meetings and social gatherings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDA996E" w14:textId="77777777" w:rsidR="00D70C07" w:rsidRPr="00D70C07" w:rsidRDefault="00D70C07" w:rsidP="00D70C07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Welcome the fellow into departmental activities such as colloquia, seminars, faculty meetings and social gatherings;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BDA996E" w14:textId="77777777" w:rsidR="00D70C07" w:rsidRPr="00D70C07" w:rsidRDefault="00D70C07" w:rsidP="00D70C07">
+        <w:t>Onboard fellows like any new hire and provide space, technology, supplies and other necessary resources; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3CBD9E" w14:textId="77777777" w:rsidR="00D70C07" w:rsidRPr="00D70C07" w:rsidRDefault="00D70C07" w:rsidP="00D70C07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Onboard fellows like any new hire and provide space, technology, supplies and other necessary resources; and</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Hire the fellow under the Postdoctoral Associate (1312) job code and coordinate offer letters with the HR Research Service Center (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00D70C07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>resfachr@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63333417" w14:textId="2BFF931C" w:rsidR="00120EA9" w:rsidRPr="00CB7C42" w:rsidRDefault="00120EA9" w:rsidP="00120EA9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RUBRIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B51EE3" w14:textId="7A36D994" w:rsidR="00120EA9" w:rsidRPr="00CB7C42" w:rsidRDefault="00120EA9" w:rsidP="00120EA9">
+    <w:p w14:paraId="40B51EE3" w14:textId="5ACE4C65" w:rsidR="00120EA9" w:rsidRPr="00CB7C42" w:rsidRDefault="00120EA9" w:rsidP="00120EA9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please score on a scale of 1-5 for </w:t>
       </w:r>
       <w:r w:rsidR="00FF605E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eight</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1378,70 +965,58 @@
       </w:r>
       <w:r w:rsidR="00FF605E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004C55C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> given the program</w:t>
       </w:r>
-      <w:ins w:id="25" w:author="Ryan Reeves" w:date="2026-07-10T11:10:00Z" w16du:dateUtc="2026-07-10T17:10:00Z">
-[...18 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00CC4B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’s emphasis on long-term support for the fellow</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. The highest possible score is </w:t>
       </w:r>
       <w:r w:rsidR="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7C42">
@@ -1603,137 +1178,95 @@
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">potential for </w:t>
       </w:r>
       <w:r w:rsidR="00D70C07" w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a successful faculty career at CU Boulder </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(1-5)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0141B046" w14:textId="38311608" w:rsidR="00120EA9" w:rsidRPr="00D70C07" w:rsidRDefault="00120EA9" w:rsidP="00120EA9">
+    <w:p w14:paraId="0141B046" w14:textId="37559AC7" w:rsidR="00120EA9" w:rsidRPr="00D70C07" w:rsidRDefault="00120EA9" w:rsidP="00120EA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>department’s commitment</w:t>
       </w:r>
       <w:r w:rsidR="00D70C07" w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="27" w:author="Ryan Reeves" w:date="2026-07-10T11:08:00Z" w16du:dateUtc="2026-07-10T17:08:00Z">
-[...48 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00CC4B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting the fellow, including commitment to conducting a national search for a tenure-track position (contingent on available funds and strategic need) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(1-</w:t>
       </w:r>
       <w:r w:rsidR="00FF605E" w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
@@ -1773,61 +1306,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">applicant’s academic, personal, and professional experiences that will offer different perspectives, strengthen academic excellence, and contribute to a more inclusive, engaged scholarly community at CU Boulder and in their discipline (1–5) </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00120EA9" w:rsidRPr="00D70C07" w:rsidSect="00884C46">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EC67F3F" w14:textId="77777777" w:rsidR="00602C4D" w:rsidRDefault="00602C4D" w:rsidP="0049569D">
+    <w:p w14:paraId="74C8EAF2" w14:textId="77777777" w:rsidR="00161042" w:rsidRDefault="00161042" w:rsidP="0049569D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42F222C2" w14:textId="77777777" w:rsidR="00602C4D" w:rsidRDefault="00602C4D" w:rsidP="0049569D">
+    <w:p w14:paraId="67576CD1" w14:textId="77777777" w:rsidR="00161042" w:rsidRDefault="00161042" w:rsidP="0049569D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1852,61 +1385,61 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="345BF4D6" w14:textId="77777777" w:rsidR="00602C4D" w:rsidRDefault="00602C4D" w:rsidP="0049569D">
+    <w:p w14:paraId="5AA8A64D" w14:textId="77777777" w:rsidR="00161042" w:rsidRDefault="00161042" w:rsidP="0049569D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EC74EA8" w14:textId="77777777" w:rsidR="00602C4D" w:rsidRDefault="00602C4D" w:rsidP="0049569D">
+    <w:p w14:paraId="1D0B663A" w14:textId="77777777" w:rsidR="00161042" w:rsidRDefault="00161042" w:rsidP="0049569D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5771AB48" w14:textId="77777777" w:rsidR="0049569D" w:rsidRDefault="0049569D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B96B29"/>
@@ -2759,105 +2292,99 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="891386854">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1497723735">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C7AAD"/>
     <w:rsid w:val="00024B52"/>
     <w:rsid w:val="00063F6E"/>
     <w:rsid w:val="00093DAA"/>
     <w:rsid w:val="000D6CC1"/>
     <w:rsid w:val="000E7D51"/>
     <w:rsid w:val="00120EA9"/>
+    <w:rsid w:val="00161042"/>
     <w:rsid w:val="001D231D"/>
     <w:rsid w:val="001D670E"/>
     <w:rsid w:val="00201147"/>
     <w:rsid w:val="00261B6C"/>
     <w:rsid w:val="002A44D1"/>
     <w:rsid w:val="002F7F94"/>
     <w:rsid w:val="003672D4"/>
     <w:rsid w:val="003F6D8B"/>
+    <w:rsid w:val="00493D15"/>
     <w:rsid w:val="0049569D"/>
     <w:rsid w:val="004A13A0"/>
     <w:rsid w:val="004C55C0"/>
     <w:rsid w:val="004D12A0"/>
     <w:rsid w:val="004D659A"/>
+    <w:rsid w:val="00556146"/>
     <w:rsid w:val="005677DD"/>
     <w:rsid w:val="00597FA4"/>
     <w:rsid w:val="005D2C5D"/>
     <w:rsid w:val="00602C4D"/>
     <w:rsid w:val="00676E3D"/>
     <w:rsid w:val="006A4C20"/>
     <w:rsid w:val="006B3164"/>
     <w:rsid w:val="006C13B9"/>
     <w:rsid w:val="00726F4A"/>
     <w:rsid w:val="00884C46"/>
     <w:rsid w:val="00892D78"/>
     <w:rsid w:val="008C3792"/>
     <w:rsid w:val="008C7AAD"/>
     <w:rsid w:val="009061FF"/>
     <w:rsid w:val="009B3A11"/>
     <w:rsid w:val="00A47A93"/>
     <w:rsid w:val="00B91E1C"/>
     <w:rsid w:val="00BC3E48"/>
     <w:rsid w:val="00C4067E"/>
     <w:rsid w:val="00C93644"/>
     <w:rsid w:val="00CB7C42"/>
     <w:rsid w:val="00CC4B55"/>
     <w:rsid w:val="00CD3AD7"/>
     <w:rsid w:val="00D01E05"/>
     <w:rsid w:val="00D70C07"/>
@@ -3624,51 +3151,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098597032">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/isss/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/postdoctoralaffairs/current-postdocs/chancellors-postdoctoral-fellowship-diversity-program" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resfachr@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/postdoctoralaffairs/current-postdocs/professional-development/individual-development-plan-idp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/isss/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/postdoctoralaffairs/current-postdocs/chancellors-postdoctoral-fellowship-diversity-program" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resfachr@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/postdoctoralaffairs/current-postdocs/professional-development/individual-development-plan-idp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3927,69 +3454,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1154</Words>
-  <Characters>5751</Characters>
+  <Words>751</Words>
+  <Characters>4283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>302</Lines>
-  <Paragraphs>300</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6605</CharactersWithSpaces>
+  <CharactersWithSpaces>5024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ryan Reeves</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>