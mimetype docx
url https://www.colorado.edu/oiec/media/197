--- v0 (2026-01-10)
+++ v1 (2026-08-29)
@@ -83,101 +83,112 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3026EF88" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="60BFEFD3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="3E604D11" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0F794FBC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="3BF48882" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2F25B952" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="55434D50" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="11F9DDB1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="39BA8ACB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="446B7021" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="68B9686B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2BE7C72F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="75D128A4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="74112239" w14:textId="241A89F2" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="74112239" w14:textId="78B59DEC" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>OIEC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Resolution Procedures </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0005618D">
         <w:t>2026</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="505ACE48" w14:textId="17A5BB5B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:r w:rsidR="00376610">
+        <w:t>-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505ACE48" w14:textId="7E251DE1" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective: </w:t>
       </w:r>
-      <w:r w:rsidR="0005618D">
+      <w:r w:rsidR="00836EC2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>January 2026</w:t>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00376610">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A87773" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="47FB41B5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0D1488CF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="67D12EAF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="5EF8E656" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0DA94743" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="321F9CE6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="01D2E8F1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="133F20AC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The University of Colorado Boulder does not discriminate on the basis of race, color, national origin, sex, pregnancy, age, disability, creed, religion, sexual orientation, gender identity, gender expression, veteran status, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">marital status, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>political affiliation, or political philosophy in admission and access to, and treatment and employment in, its educational programs and activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D52606" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="4720A638" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The information contained within the OIEC Resolution Procedures is intended to provide general information to members of the university community and is not intended to, nor does it, create an express or implied contract between the OIEC or CU Boulder and community members. The OIEC reserves the right to change or eliminate any of the language herein at its discretion and without notice.</w:t>
@@ -1000,87 +1011,94 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00250746">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>46</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22051512" w14:textId="721677EC" w:rsidR="009D19EE" w:rsidRDefault="009D19EE">
+    <w:p w14:paraId="22051512" w14:textId="0D40118F" w:rsidR="009D19EE" w:rsidRDefault="009D19EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173248919" w:history="1">
         <w:r w:rsidRPr="0000000F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w:w w:val="99"/>
           </w:rPr>
           <w:t>X.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
+        <w:r w:rsidR="008452D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Consensual</w:t>
+        </w:r>
         <w:r w:rsidRPr="0000000F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Conflict of Interest in Cases of Amorous Relationships Resolution Procedures</w:t>
+          <w:t xml:space="preserve"> Amorous Relationships Resolution Procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc173248919 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1447,56 +1465,68 @@
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00650128">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oiec@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D19EE" w:rsidRPr="00043542">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C165E6" w14:textId="77777777" w:rsidR="009D19EE" w:rsidRPr="00043542" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="206EF2F6" w14:textId="77777777" w:rsidR="009D19EE" w:rsidRPr="00043542" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00043542">
         <w:t>Llen Pomeroy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6B8901" w14:textId="0E1ED0CD" w:rsidR="009D19EE" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
+    <w:p w14:paraId="5B6B8901" w14:textId="2EEBAD9C" w:rsidR="009D19EE" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vice Chancellor and Title IX Coordinator </w:t>
+        <w:t>Vice Chancellor</w:t>
+      </w:r>
+      <w:r w:rsidR="00466E13">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Title IX Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00466E13">
+        <w:t>, and Title VI Coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4773C9B3" w14:textId="77777777" w:rsidR="009D19EE" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00DD17F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Llen.Pomeroy@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="400DA5CE" w14:textId="77777777" w:rsidR="009D19EE" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(303) 492-0277</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E9824" w14:textId="77777777" w:rsidR="009D19EE" w:rsidRDefault="009D19EE" w:rsidP="009D19EE">
       <w:pPr>
@@ -1525,86 +1555,104 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B74EF3">
         <w:lastRenderedPageBreak/>
         <w:t>Office of Institutional Equity and Compliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="39123058" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="2et92p0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="11" w:name="_tyjcwt" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="12" w:name="_Toc173248910"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Overview and Mission Statement of the Office of Institutional Equity and Compliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="09D5722B" w14:textId="4488DC89" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="09D5722B" w14:textId="69EA70CA" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The Office of Institutional Equity and Compliance (OIEC) was created in August 2014 to integrate resolutions of all complaints of protected-class harassment and discrimination or sexual misconduct – whether against a student, employee, or affiliate – into one office. Utilizing a comprehensive and integrated structure with dedicated staff for case resolutions, education, and supportiv</w:t>
       </w:r>
       <w:r w:rsidR="00884A87">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and safety measures, the OIEC’s mission is to create and foster a safe, inclusive, and accessible environment and to be a national leader in the prevention of and response to protected-class discrimination and harassment and sexual misconduct. The OIEC will continuously refine its policies, procedures and practices to maintain legal compliance while utilizing evidence-based and innovative models of assessment, prevention and response. The OIEC implements and enforces the University of Colorado Sexual Misconduct, Intimate Partner Violence</w:t>
       </w:r>
       <w:r w:rsidR="00BE5E6B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and Stalking Policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (APS 5014, effective September 2, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">; the University of Colorado </w:t>
       </w:r>
       <w:r>
         <w:t>Protected Class Nondiscrimination</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (APS 5065, effective August 1, 2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">; and the University of Colorado Conflict of Interest in Cases of Amorous Relationships </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Policy (APS 5015, effective July 2, 2015) </w:t>
+        <w:t xml:space="preserve">; and the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Policy (APS 5015, effective July </w:t>
+      </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(Applicable Policies).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C899910" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="25C1D28E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The OIEC is committed to preventing discrimination </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> harassment based on race, color, national origin, pregnancy, sex, age, disability, creed, religion, sexual orientation, gender identity, gender expression, veteran status, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">marital status, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>political affiliation, or political philosophy. The OIEC is also committed to preventing any form of related retaliation as prohibited by University policies and state and federal laws.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B75FF7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="70E93A0E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
@@ -2023,63 +2071,91 @@
     </w:p>
     <w:p w14:paraId="5955AAE3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Workplace Accommodations for Nursing Mothers Act, C.R.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="005832A0">
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8-13.5-101, et. seq.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4689A39A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29561C52" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="29561C52" w14:textId="35CD4DF7" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>Colorado Revised Statutes § 23-5-146 and §</w:t>
+        <w:t>Colorado Revised Statutes § 23-5-146</w:t>
+      </w:r>
+      <w:r w:rsidR="00D572CD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>23-5-147; and</w:t>
-      </w:r>
+        <w:t>23-5-147</w:t>
+      </w:r>
+      <w:r w:rsidR="00D572CD">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D572CD" w:rsidRPr="00F62A1F">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00D572CD">
+        <w:t xml:space="preserve"> 23-5-152</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D4CB66" w14:textId="77777777" w:rsidR="00D572CD" w:rsidRDefault="00D572CD" w:rsidP="003F1C91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474F2896" w14:textId="77777777" w:rsidR="00D572CD" w:rsidRPr="00F62A1F" w:rsidRDefault="00D572CD" w:rsidP="00530DED">
+      <w:pPr>
+        <w:pStyle w:val="Normalbullets"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6789334E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1582160C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Article 8 Laws of the Regents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A94949D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71162519" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
@@ -2234,68 +2310,74 @@
     </w:p>
     <w:p w14:paraId="50AE2DF3" w14:textId="37E5856A" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="005B5A93">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The policy prohibits sexual misconduct prohibited by Title IX</w:t>
       </w:r>
       <w:r w:rsidR="001E7FCE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> as well as conduct that falls outside of Title IX’s jurisdiction. Specifically, this policy prohibits sexual assault, dating violence, domestic violence, Title IX stalking; stalking, sexual exploitation, Title IX hostile environment, hostile environment, Title IX quid pro quo sexual harassment, and quid pro quo sexual harassment. The policy also prohibits retaliation and other related violations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10ED8BE4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:bookmarkStart w:id="18" w:name="kix.mpejtd92krbn" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="19" w:name="_iz5nxjgaesm7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:bookmarkStart w:id="20" w:name="kix.wl34vdmf6rw" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkStart w:id="21" w:name="_svicu7xrxod3" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="041C7523" w14:textId="5F7628C9" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
+    <w:p w14:paraId="041C7523" w14:textId="1113E55C" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.cu.edu/ope/aps/5015" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023064D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F93D1E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C661E2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The policy requires that direct evaluative authority not be exercised in cases where amorous relationships exist or existed within the last seven years between two individuals, whether faculty members, students, administrators, or staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA5EE59" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="5ACCD9DC" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_po181lgubnkp" w:colFirst="0" w:colLast="0"/>
@@ -2307,51 +2389,50 @@
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7FCEB345" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Advisor:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> An individual designated by the complainant or respondent to be present at interviews and/or conduct cross-examination. Advisors </w:t>
       </w:r>
       <w:r>
         <w:t>may be, but do not have to be,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> attorneys. If a party does not designate an advisor, the OIEC will appoint an advisor for cross-examination in cases of alleged Sexual Misconduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C062EA" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="6A9F86CB" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Aggravating Factor:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> Relevant circumstances accompanying the commission of misconduct or occurring prior to the misconduct as specified in Prohibited Conduct that add to its seriousness. Examples may include the use of violence or force, violation of a trust or duty, premeditation of an incident, and the existence of a previous conduct violation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05030725" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="6035D169" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Appointing/Disciplinary Authority:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> An appointing authority is the individual with the authority or designated authority to make ultimate personnel decisions concerning a particular employee. A disciplinary authority is the individual or office that has the authority or delegated authority to impose discipline upon a particular employee or student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAF811D" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="66F8F273" w14:textId="20444674" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Complainant:</w:t>
@@ -2360,84 +2441,79 @@
         <w:t xml:space="preserve"> An individual</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> who </w:t>
       </w:r>
       <w:r>
         <w:t>is alleged to be the victim of</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r>
         <w:t>any applicable policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777A1977" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
-    <w:p w14:paraId="6BC407D2" w14:textId="46DAA0E4" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
+    <w:p w14:paraId="6BC407D2" w14:textId="42FD4D4C" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Day:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> For purposes of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">calculating timeframes pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>these policies and procedures, a day is a calendar day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. However, the OIEC will not require parties to submit documents or responses or participate in any meetings on a weekend, holiday, or any other campus closure. In the event that a scheduled meeting or deadline falls on a weekend, holiday, or any other campus closure, the OIEC will extend a deadline to the next business day or promptly reschedule a meeting. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">(Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009D4EC2" w:rsidRPr="009D4EC2">
+        <w:t>CU Boulder campus</w:t>
+      </w:r>
       <w:r w:rsidR="007B32D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>holiday schedule online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201C9A49" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="04579F84" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Employee:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
@@ -2593,55 +2669,55 @@
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sanction:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> Refers to the discipline imposed as a result of a policy violation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A807C8D" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="2E371C0B" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Student:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> The term student includes </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00976F43">
-        <w:t xml:space="preserve">ll persons taking courses at the university, either full time or part time, pursuing undergraduate, graduate, or professional studies, as well as non-degree </w:t>
+        <w:t xml:space="preserve">ll persons taking courses at the university, either full time </w:t>
       </w:r>
       <w:r w:rsidRPr="00976F43">
         <w:lastRenderedPageBreak/>
-        <w:t>seeking students. This includes individuals who confirm their intent to enroll in programs, those attending new student welcome or orientation sessions, students between academic terms, and those that were enrolled at the date of an alleged incident. This also includes persons who are eligible to enroll but are not enrolled at the university, persons who are suspended from the university, and persons participating in a leave of absence. Persons who withdraw after allegedly violating university policies or who are not officially enrolled for a particular term but who have a continuing relationship, as determined by Academic Advising, with the university are considered students.</w:t>
+        <w:t>or part time, pursuing undergraduate, graduate, or professional studies, as well as non-degree seeking students. This includes individuals who confirm their intent to enroll in programs, those attending new student welcome or orientation sessions, students between academic terms, and those that were enrolled at the date of an alleged incident. This also includes persons who are eligible to enroll but are not enrolled at the university, persons who are suspended from the university, and persons participating in a leave of absence. Persons who withdraw after allegedly violating university policies or who are not officially enrolled for a particular term but who have a continuing relationship, as determined by Academic Advising, with the university are considered students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133B9E5A" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="713699B1" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>University:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> The University of Colorado Boulder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B30194" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93"/>
     <w:p w14:paraId="2C50625C" w14:textId="77777777" w:rsidR="005B5A93" w:rsidRPr="00F62A1F" w:rsidRDefault="005B5A93" w:rsidP="005B5A93">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>University Official:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
@@ -2760,121 +2836,118 @@
       <w:r w:rsidR="0064477F">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> however, the OIEC’s ability to address concerns is dependent in part upon the university’s degree of control over a respondent at the time the matter is reported</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>. The OIEC’s response to the report will be governed by the current Resolution Procedures and Applicable Policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C22BC97" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA9CC04" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">After proper notice as provided for in this document, the failure of an individual to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F62A1F">
         <w:lastRenderedPageBreak/>
-        <w:t>appear or respond to the OIEC does not prevent the OIEC from proceeding with or completing the applicable process.</w:t>
+        <w:t>After proper notice as provided for in this document, the failure of an individual to appear or respond to the OIEC does not prevent the OIEC from proceeding with or completing the applicable process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C048327" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="342856DF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">For employees, any matters falling outside the scope of the Applicable Policies may be addressed by the appointing/disciplinary authority. For students, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0023064D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Conduct and Conflict Resolution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> (SCCR) has jurisdiction for all other student conduct matters not listed herein. In the event that there are multiple potential charges involving the Applicable Policies or the Student Code of Conduct, the OIEC shall have the discretion to determine the most appropriate way to proceed in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>niversity policies and applicable laws. Options include concurrent investigations, joint investigations, deferring to the findings of one office or using the investigation and findings of one office as the basis of further investigation by the other.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A996B7A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABCDF38" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>When an alleged violation involves more than one University of Colorado campus, the complaint shall be resolved by the campus with the disciplinary authority over the respondent. The campus responsible for the resolution process may request the involvement or cooperation of any other affected campus and should advise appropriate officials of the affected campus of the progress and results of the resolution process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACC2E26" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06135A99" w14:textId="2080BF21" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="06135A99" w14:textId="0310D3B9" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00E8160E">
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> employees and students sometimes work or study at the worksite or program of another organization affiliated with the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity. When a violation is alleged by or against </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>niversity employees or students in those circumstances, the complaint shall be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
@@ -2883,167 +2956,178 @@
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity and the other entity. In the absence of an affiliation agreement or a provision addressing this issue, the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity may, at its discretion, choose to 1) conduct its own resolution process; 2) conduct a joint resolution process with the affiliated entity; 3) defer to the findings of a resolution process by the affiliated entity where the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity has reviewed the resolution process and is satisfied that it was fairly conducted; 4) use the resolution process and findings of the affiliated entity as a basis for further investigation or </w:t>
       </w:r>
       <w:r>
         <w:t>grievance process</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>; or 5) take other action as determined appropriate by the Vice Chancellor</w:t>
       </w:r>
       <w:r w:rsidR="00012C4F">
-        <w:t>/Title IX Coordinator (“VC/Title IX Coordinator”</w:t>
+        <w:t>/Title IX Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="0081274A">
+        <w:t>/Title VI Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00012C4F">
+        <w:t xml:space="preserve"> (“</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00012C4F">
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="003B5347">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> of the OIEC or designee.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In all circumstances, u</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8160E">
         <w:t>niversity</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> employees and students</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> who work or study at the worksite or program of another organization affiliated with the university can connect with the OIEC to be connected with campus support resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F875D8D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771CA603" w14:textId="2762B240" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="771CA603" w14:textId="56E236CC" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Conduct alleged to have occurred before an individual became a student, faculty, staff, contractor, patient, volunteer, or affiliated entity with CU Boulder may be addressed </w:t>
       </w:r>
       <w:r w:rsidRPr="0050772D">
         <w:t>through applicable supportive</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="0050772D">
         <w:t xml:space="preserve"> safety</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> measures</w:t>
       </w:r>
       <w:r w:rsidRPr="0050772D">
         <w:t>, educational measures</w:t>
       </w:r>
       <w:r>
         <w:t>, and resolution procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> as determined by the </w:t>
       </w:r>
-      <w:r w:rsidR="003B5347">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidR="003B5347" w:rsidRPr="00F62A1F" w:rsidDel="003B5347">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>or designee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidR="003B5347">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidR="003B5347" w:rsidDel="003B5347">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or designee will consider whether</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> the alleged conduct adversely affects </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the safety of or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>equal access to employment or education for any current CU Boulder community members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1FCE4B" w14:textId="77777777" w:rsidR="00250746" w:rsidRDefault="00250746" w:rsidP="00250746">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A280A4C" w14:textId="77777777" w:rsidR="00250746" w:rsidRPr="00F62A1F" w:rsidRDefault="00250746" w:rsidP="00250746">
       <w:pPr>
         <w:pStyle w:val="NormalNumberedParagraphs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2119BF59" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="73CE6F5A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_xfwyovaeylgb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="26" w:name="kix.52ryje7uven" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="27" w:name="_Toc173248914"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00EA1828">
-        <w:lastRenderedPageBreak/>
         <w:t>Reporting Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="30F6BA8A" w14:textId="4A79CC21" w:rsidR="00530DED" w:rsidRPr="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8160E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">*Call 911 in an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -3145,268 +3229,295 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA59776" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="07B05DB7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E8160E">
         <w:t>Phone:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:tab/>
         <w:t>(303) 492-2127</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1407F2C6" w14:textId="43FDA10D" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E8160E">
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="004852F1" w:rsidRPr="00B92DF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oiec@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FF95FBD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CDA85E9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Hlk140129362"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Contact us directly:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16503AF3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:bookmarkStart w:id="30" w:name="kix.l8y0d0seq3m4" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="1EF24722" w14:textId="35BCA138" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Llen Pomeroy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9FA86F" w14:textId="5E7ECB19" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="4F9FA86F" w14:textId="6F9C10CC" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Vice Chancellor and Title IX Coordinator </w:t>
+        <w:t>Vice Chancellor</w:t>
+      </w:r>
+      <w:r w:rsidR="00466E13">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> Title IX Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00466E13">
+        <w:t>, and Title VI Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00D572CD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0D964C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00023E4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Llen.Pomeroy@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="134BB1A3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(303) 492-</w:t>
       </w:r>
       <w:r>
         <w:t>0277</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EA6D64" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1173717E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="kix.y7c5qjvxonm7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t>Megan Clark</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D5B249" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="14D5B249" w14:textId="5690685F" w:rsidR="00530DED" w:rsidRDefault="00710F12" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Assistant Vice Chancellor and Deputy Title IX Coordinator </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Associate </w:t>
+      </w:r>
+      <w:r w:rsidR="00530DED" w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">Vice Chancellor and Deputy Title IX </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3A4F">
+        <w:t xml:space="preserve">and Title VI </w:t>
+      </w:r>
+      <w:r w:rsidR="00530DED" w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">Coordinator </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6525673F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A27AC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>megan.clark@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66F6B5B9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>303-492-</w:t>
       </w:r>
       <w:r>
         <w:t>2797</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A6723F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="09798DEB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00523C4C">
         <w:t>For a full list of reporting options, please refer to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06C83">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C06C83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OIEC’s Reporting &amp; Resolutions website.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="1746183C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="771C818C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00C06C83" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06C83">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Amnesty provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA2CA34" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>To encourage reporting and participation, personal consumption of alcohol or other drugs by the complainant, the respondent, or witnesses will not be subject to disciplinary action.</w:t>
+        <w:t xml:space="preserve">To encourage reporting and participation, personal consumption of alcohol or other drugs by the complainant, the respondent, or witnesses will not be subject to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>disciplinary action.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> The goal of th</w:t>
       </w:r>
       <w:r>
         <w:t>ese</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> provision</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> is to remove potential barriers to reporting and participation. However, final jurisdiction and decision-making regarding any conduct not covered by the Applicable Policies will be made by the Director of Student Conduct and Conflict Resolution (for students) or the appointing/disciplinary authority (for employees).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F33E78F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15473B68" w14:textId="1FF22363" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Even if a complainant chooses not to report formally or chooses not to participate in </w:t>
       </w:r>
       <w:r>
         <w:t>a resolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> process (through OIEC or law enforcement), the complainant can contact the OIEC for information and assistance accessing on- or off-campus supportive services </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">as set forth in Section </w:t>
+        <w:t xml:space="preserve"> process (through OIEC or law enforcement), the complainant can contact the OIEC for information and assistance accessing on- or off-campus supportive services as set forth in Section </w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>XI</w:t>
       </w:r>
       <w:r w:rsidR="00014B08">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>and to access available supportive and safety meas</w:t>
       </w:r>
       <w:r>
         <w:t>ures as set forth in Section VII</w:t>
       </w:r>
       <w:r w:rsidR="00E77352">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E77352">
         <w:t>C</w:t>
       </w:r>
@@ -3502,67 +3613,67 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="kix.b794xg431r24" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00523C4C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>University Police/On Campus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5B2EE2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(303) 492-6666 (non-emergencies)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512299B3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CU Boulder PD General Information website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376F3CC6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CU Boulder PD Anonymous Reporting website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="417B3C1D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FBE099D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Reporting to the University </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of Colorado Boulder </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
@@ -3590,143 +3701,157 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="kix.6ug2s6i984h" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="35" w:name="_a4crfuk7xj6z" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00523C4C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>City of Boulder Police/Off Campus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7531E4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(303) 441-3333 (non-emergencies)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A07CC6C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Boulder PD General Information website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="483A27D8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="7A1776C9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00060FF2" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060FF2">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Preservation of evidence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700A213F" w14:textId="77777777" w:rsidR="00725F69" w:rsidRPr="00CD6F81" w:rsidRDefault="00725F69" w:rsidP="00725F69">
+    <w:p w14:paraId="700A213F" w14:textId="0D02591F" w:rsidR="00725F69" w:rsidRPr="00CD6F81" w:rsidRDefault="00725F69" w:rsidP="00725F69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="182"/>
         <w:ind w:left="720" w:right="263"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An individual may be unsure if they want to report to law enforcement, OIEC, or confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support services. Regardless of whether someone wants to report an incident(s), it is</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>important to preserve any evidence of the incident so that if at any point in time they do wish to</w:t>
       </w:r>
+      <w:r w:rsidR="00352311">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="-59"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">report, that evidence is still available. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please note that if some or all this evidence is</w:t>
+        <w:t xml:space="preserve">Please note that if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6F81">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>some or all this evidence is</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unavailable or does not exist, reporting to law enforcement and/or OIEC is still</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4303,59 +4428,51 @@
           <w:spacing w:val="-59"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>friends or</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">family), or other correspondence that may support the timeline of the incident, such as what occurred before or after the incident. This may include social media correspondence and written </w:t>
-[...7 lines deleted...]
-        <w:t>correspondence through other messaging applications (Snap Chat, WhatsApp, Slack, Signal, etc.).</w:t>
+        <w:t>family), or other correspondence that may support the timeline of the incident, such as what occurred before or after the incident. This may include social media correspondence and written correspondence through other messaging applications (Snap Chat, WhatsApp, Slack, Signal, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639224E0" w14:textId="77777777" w:rsidR="00725F69" w:rsidRPr="00CD6F81" w:rsidRDefault="00725F69" w:rsidP="00725BF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
@@ -4496,51 +4613,51 @@
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="1350" w:right="184"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6F81">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Video surveillance</w:t>
       </w:r>
       <w:r w:rsidR="00293276">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00725BF2">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Please note that on-campus security video systems have limited</w:t>
       </w:r>
       <w:r w:rsidRPr="00725BF2">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00725BF2">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>retention and storage capacity. It is important to request on-campus video be preserved</w:t>
       </w:r>
       <w:r w:rsidRPr="00725BF2">
         <w:rPr>
@@ -4764,214 +4881,166 @@
     <w:p w14:paraId="49AE3664" w14:textId="77777777" w:rsidR="00B56D04" w:rsidRPr="00B56D04" w:rsidRDefault="00B56D04" w:rsidP="00B56D04">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_bookmark1"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="3B6969D4" w14:textId="05A16191" w:rsidR="00B56D04" w:rsidRPr="00B56D04" w:rsidRDefault="00B56D04" w:rsidP="00B56D04">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regardless of if an individual wants to report a sexual assault, a Medical Forensic Exam (MFE) can be done to preserve evidence. An MFE is conducted by a Forensic Nurse Examiner (FNE) and includes a Sexual Assault Nurse Exam (SANE). If an individual wants to undergo a MFE to obtain and preserve evidence while receiving medical care and support, they can go to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00B56D04">
           <w:rPr>
             <w:color w:val="1F1F1F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>UC Health Longs Peak Hospital</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00B56D04">
           <w:rPr>
             <w:color w:val="1F1F1F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Department at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00B56D04">
           <w:rPr>
             <w:color w:val="1F1F1F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Boulder Community Health Foothills Hospital</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ideally within five to seven days of the sexual assault. A MFE can be accessed with or without reporting the sexual assault to law enforcement or OIEC, based on the reporting preference of the survivor.  It is important to note that bathing, showering, eating, drinking, douching, or changing clothes before </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> ideally within five to seven days of the sexual assault. A MFE can be accessed with or without reporting the sexual assault to law enforcement or OIEC, based on the reporting preference of the survivor.  It is important to note that bathing, showering, eating, drinking, douching, or changing </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a MFE</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">clothes before a MFE may impact the evidence that is able to be collected during the exam; however, medical care can still be provided and evidence may still be collected even if any or all these things have been done. The MFE cost is covered by the state or police, and if there are other medical charges, there are various financial options that may be available to assist or cover the cost. For more information related to financial options, please contact OVA or your assigned law enforcement-based victim advocate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560DC49A" w14:textId="77777777" w:rsidR="00B56D04" w:rsidRPr="00B56D04" w:rsidRDefault="00B56D04" w:rsidP="00B56D04">
+      <w:pPr>
+        <w:pStyle w:val="Normal5indent"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693C38EF" w14:textId="77777777" w:rsidR="00B56D04" w:rsidRPr="00B56D04" w:rsidRDefault="00B56D04" w:rsidP="00B56D04">
+      <w:pPr>
+        <w:pStyle w:val="Normal5indent"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
-          <w:color w:val="1F1F1F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Find out more information about the MFE and the SANE here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00B56D04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/ova/sites/default/files/attached-files/ova_sane_brochure_links.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B56D04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F193A7" w14:textId="77777777" w:rsidR="00CB561A" w:rsidRPr="00B56D04" w:rsidRDefault="00CB561A" w:rsidP="00CB561A">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68BA5045" w14:textId="77777777" w:rsidR="00CB561A" w:rsidRPr="00725BF2" w:rsidRDefault="00CB561A" w:rsidP="00CB561A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725BF2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that if some or all of this evidence is unavailable or does not exist, you are </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">still encouraged to report potential Prohibited Conduct. A lack of physical or electronic evidence does not preclude an investigation from taking place. </w:t>
+        <w:t xml:space="preserve">Please note that if some or all of this evidence is unavailable or does not exist, you are still encouraged to report potential Prohibited Conduct. A lack of physical or electronic evidence does not preclude an investigation from taking place. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EB07C3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01957FDD" w14:textId="6F6C57C0" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="kix.h9mkloiatwup" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t xml:space="preserve">Confidential </w:t>
       </w:r>
       <w:r>
         <w:t>Resource</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1828">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F56E15A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
@@ -5015,65 +5084,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2E54031B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Center for Community (C4C), Suite N450</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6807FB99" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(303) 492-8855</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154BFFCA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assist@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FA0AEBE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OVA website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="725C7800" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6074950E" w14:textId="6EBD4938" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD7CFF">
         <w:t>Other confidential resources are listed in</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C33476">
@@ -5150,184 +5219,184 @@
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">contact orders, and </w:t>
       </w:r>
       <w:r>
         <w:t>medical</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA774D">
         <w:t xml:space="preserve">forensic </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">exams. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362A77DB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="1644EA72" w14:textId="77757141" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">For a written summary of options and resources available to any person reporting sexual misconduct, please refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="004F4B5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>this PDF document on the OIEC website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03168152" w14:textId="77777777" w:rsidR="00001B06" w:rsidRDefault="00001B06" w:rsidP="00530DED"/>
     <w:p w14:paraId="6CE2E1BE" w14:textId="320D9932" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00001B06" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Orders of Protection or Similar Lawful Orders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E8BE0E" w14:textId="2331C89B" w:rsidR="00CD6F81" w:rsidRDefault="00CD6F81" w:rsidP="00CD6F81">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="kix.711pz0k185xo" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="45" w:name="_Hlk74578559"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:t xml:space="preserve">Individuals who are interested in obtaining a Civil Protection Order, or any other order issued by a court, may do so at the Boulder County Consolidated Courts. More information on obtaining a Civil Protection Order in Colorado is located at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00490321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.courts.state.co.us/Self_Help/protectionorders/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D0043D" w14:textId="77777777" w:rsidR="00CD6F81" w:rsidRDefault="00CD6F81" w:rsidP="00CD6F81">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B0569D" w14:textId="42F89016" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00CD6F81" w:rsidP="00CD6F81">
+    <w:p w14:paraId="79B0569D" w14:textId="5E5AC27C" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00CD6F81" w:rsidP="00CD6F81">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00F643D0" w:rsidRPr="00F643D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of Victim Assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (OVA) and/or your assigned law enforcement-based victim advocate (if you are working with law enforcement), can assist individuals free of charge with the process of obtaining a Civil Protection Order. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00CD6F81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CU Student Legal Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (SLS) may also be able to provide resources. </w:t>
       </w:r>
       <w:r w:rsidR="00530DED" w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">More information </w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve">about protection order rules and laws in Colorado is located on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00530DED" w:rsidRPr="00420B00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Colorado Judicial Branch website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve">, which includes a link to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00530DED" w:rsidRPr="00420B00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>instructions for obtaining a civil protection order</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve"> and other forms. </w:t>
       </w:r>
       <w:r w:rsidR="00530DED" w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p w14:paraId="7CF7BFC4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4784B06C" w14:textId="41426183" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="4784B06C" w14:textId="0D356FF5" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CU Boulder complies with Colorado law in recognizing orders of protection. Any person who obtains an order of protection from Colorado or any other state should provide a copy to the University of Colorado Boulder Police Department and the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidR="00530BD3" w:rsidRPr="00F62A1F" w:rsidDel="00530BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>or designee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48710091" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="322F92A5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_be52mxg5qaxv" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="47" w:name="kix.n9nfl9eiwmoq" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="48" w:name="_Toc173248916"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Privacy, Confidentiality, and the University’s Obligation to Provide a “Safe and Non-Discriminatory Environment”</w:t>
       </w:r>
@@ -5450,91 +5519,94 @@
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60238426" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The Family Educational Rights and Privacy Act of 1974 (FERPA), as amended by the Higher Education Amendments of 1998, governs access to records, and information from within those records, pertaining to students that are maintained by the university including OIEC. Pursuant to FERPA, the university may disclose records and information pertaining to a student with the student’s written consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D918FFA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="644D526B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>Even in absence of student consent, FERPA authorizes university officials who demonstrate a legitimate educational need to have access to relevant OIEC records and information pertaining to students that are necessary to perform their duties for the university.</w:t>
+        <w:t xml:space="preserve">Even in absence of student consent, FERPA authorizes university officials who </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>demonstrate a legitimate educational need to have access to relevant OIEC records and information pertaining to students that are necessary to perform their duties for the university.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055FC298" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B8EE07" w14:textId="350D8E02" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="45B8EE07" w14:textId="5AE407C1" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Even in absence of written consent or a request otherwise from a student, FERPA authorizes the university to provide records and information pertaining to students to parent(s) who provide proof that their child student is a dependent as defined under the Internal Revenue Code. A copy of the last federal income tax return listing the student as a dependent may serve as proof of dependency and allow the university to provide parent(s) with access to such records maintained by OIEC, to the extent determined appropriate by the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t xml:space="preserve">VC/Title IX Coordinator </w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EC2">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">or designee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62904DD8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5507465D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Except as otherwise specified in this document or a pending health or safety emergency as defined under FERPA, student records and information are private and the OIEC will not </w:t>
-[...3 lines deleted...]
-        <w:t>disclose student records or information to any entity or person outside the university without proper written authorization from the student, a court order, subpoena, or as otherwise required by law or authorized government agency.</w:t>
+        <w:t>Except as otherwise specified in this document or a pending health or safety emergency as defined under FERPA, student records and information are private and the OIEC will not disclose student records or information to any entity or person outside the university without proper written authorization from the student, a court order, subpoena, or as otherwise required by law or authorized government agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13233109" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="481CD22D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Under FERPA, students have a right to review and inspect records that directly pertain to them. Students who would like to review such records maintained by the OIEC must complete and submit the OIEC’s records inspection form. The OIEC will comply with a properly submitted student request within a reasonable time period not to exceed 45 days, as provided by FERPA, unless otherwise authorized by law.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Additional requests to inspect a file may be limited to only allow the inspection of records once every 45 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B7F320" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
@@ -5688,230 +5760,231 @@
     <w:p w14:paraId="36A53873" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="kix.60scpahyfmge" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7366A5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>“Confidential” means that information shared by an individual with designated campus or community professionals cannot be revealed to any other person without express permission of the individual, or as otherwise permitted or required by law. Those campus and community professionals who have the ability to maintain confidential relationships include health care providers, mental health professionals, the sexual assault victim advocate, attorneys, and ordained clergy, all of whom normally have privileged confidentiality that is recognized by Colorado state law. These individuals are prohibited from breaking confidentiality unless (i) given permission to do so by the person who disclosed the information; (ii) there is an imminent threat of harm to self or others; (iii) the conduct involves suspected abuse of a minor under the age of 18; or (iv) as otherwise required or permitted by law or court order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1535C41A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AB0CC2C" w14:textId="2AA3B9DB" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="4AB0CC2C" w14:textId="7B459A40" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>niversity supports the use of confidential resources as listed in Section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> X</w:t>
       </w:r>
       <w:r w:rsidR="00145AF1">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> so that complainants and respondents can provide information confidentially and still receive supportive or safety measures as necessary through the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee. Communications with these confidential resources are confidential to the extent permitted by statutory law. Confidential resources are not considered “responsible employees” for mandatory reporting purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B958CB2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41427A42" w14:textId="023620E2" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00F2762C">
+    <w:p w14:paraId="41427A42" w14:textId="4CE3FCF6" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00F2762C">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity will keep confidential any supportive measures provided to the complainant or respondent, to the extent that maintaining such confidentiality will not impair the university’s ability to provide the supportive measures. Supportive measures should be individualized and appropriate based on the information gathered by the </w:t>
       </w:r>
-      <w:r w:rsidR="00D008DE">
-[...3 lines deleted...]
-        <w:t>Title IX Coordinator or designee.</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> or designee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E59058D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2836C851" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="kix.x2jc30ojact6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Responsible Employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AF99F3" w14:textId="661DC32C" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="58AF99F3" w14:textId="1ACCB9B8" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>If an individual discloses an incident to a responsible employee who by definition is a mandatory reporter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pursuant to the Applicable Policies</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, but the individual wishes to maintain privacy and requests that no resolution process be pursued, that no disciplinary action be taken, or that the allegation not be reported to law enforcement, the responsible employee remains required to report all relevant information to the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee, who will explain that the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity prohibits retaliation and that the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity will not only take steps to prevent retaliation, but will also take strong responsive action if it occurs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B1E6E7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF40DC6" w14:textId="1ED56D2A" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="3AF40DC6" w14:textId="7A69AFD3" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">esponsible </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">mployee does not satisfy the reporting obligation by reporting to a supervisor or university personnel other than the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> designee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC14750" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35A213B0" w14:textId="77777777" w:rsidR="008078A0" w:rsidRDefault="008078A0" w:rsidP="008078A0">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Campus Security Authorities have additional reporting obligations pursuant to the Clery Act. More information about Clery reporting obligations is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="001B1EF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593C6E16" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="426CF9D1" w14:textId="309888AA" w:rsidR="003B4130" w:rsidRPr="00435472" w:rsidRDefault="003B4130" w:rsidP="001849F7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="kix.nem7haq46dr5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="53" w:name="_c30w8l1vlnh5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00435472">
+        <w:lastRenderedPageBreak/>
         <w:t>All Employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F58E7F3" w14:textId="61E21E83" w:rsidR="00435472" w:rsidRPr="00435472" w:rsidRDefault="00435472" w:rsidP="00435472">
+    <w:p w14:paraId="5F58E7F3" w14:textId="66F2AF70" w:rsidR="00435472" w:rsidRPr="00435472" w:rsidRDefault="00435472" w:rsidP="00435472">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All employees who are not Confidential Employees or Responsible Employees must provide the following information to any person who discloses to them information about Prohibited Conduct: (1) the contact information of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -5954,200 +6027,196 @@
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>onduct.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When a person discloses a pregnancy or related condition to an employee, that employee must provide that person with the </w:t>
       </w:r>
-      <w:r w:rsidR="00702454">
+      <w:r w:rsidR="00D74DFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>VC/</w:t>
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title IX Coordinator’s contact information and inform the person that the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00702454">
+        <w:t xml:space="preserve">’s contact information and inform the person that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>VC/</w:t>
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00435472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Title IX Coordinator can coordinate specific actions to ensure that person’s equal access to the university’s education programs or activities.</w:t>
+        <w:t xml:space="preserve"> can coordinate specific actions to ensure that person’s equal access to the university’s education programs or activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB87A50" w14:textId="77777777" w:rsidR="00435472" w:rsidRPr="00C54E4C" w:rsidRDefault="00435472" w:rsidP="00435472">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="187"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5814A2" w14:textId="0F03297F" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Determination Regarding Obligation to Provide a Safe and Non-Discriminatory Environment and Consideration of “Override Factors”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C9878" w14:textId="3AB97237" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="141C9878" w14:textId="1F5C4196" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">If an individual has disclosed an incident of misconduct, but wishes to maintain privacy or </w:t>
-[...6 lines deleted...]
-        <w:t>VC/Title IX Coordinator</w:t>
+        <w:t xml:space="preserve">If an individual has disclosed an incident of misconduct, but wishes to maintain privacy or requests that no investigation or grievance process be conducted or disciplinary action taken, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidR="00530BD3" w:rsidRPr="00F62A1F" w:rsidDel="00530BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">or designee will discuss the availability of supportive measures, describe the process for filing a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, discuss resolution options, explain that the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity prohibits retaliation, and explain the steps the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity will take to prevent retaliation if the individual participates in a resolution process and that the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>niversity will take responsive action if it occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2811F2C3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="539ADB09" w14:textId="775F6DA9" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="539ADB09" w14:textId="1CD3374F" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">If, having been informed of the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity’s prohibition of retaliation and its obligations to prevent and respond to retaliation, the individual would still like to maintain privacy or requests that no investigation or grievance process be conducted or no disciplinary action be taken, the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee will weigh that request against the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D1CAF2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6963AE95" w14:textId="22FEE9C0" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6963AE95" w14:textId="2F734DFE" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">In making that determination, the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee will consider a range of potentially overriding factors that would cause the campus to commence an investigation or grievance process, or take disciplinary action after an investigation of misconduct occurred, including the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302D6FF5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2CDE12" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The risk that the respondent (the person accused of the misconduct) will commit additional acts of misconduct or other violence;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0650511A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -6234,127 +6303,126 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C1D879" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Whether the alleged misconduct reveals a pattern of perpetration at a given location or by a particular group.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649A96C9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19978E64" w14:textId="285A403F" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="19978E64" w14:textId="669492E5" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The decision to file a </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">omplaint and initiate a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Process pursuant to the </w:t>
       </w:r>
       <w:r w:rsidR="00702454">
         <w:t>Applicable Policies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee will be conducted on a case-by-case basis after an individualized and thoughtful review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663E3EFC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D032D46" w14:textId="4D0CE4C6" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="7D032D46" w14:textId="1720F949" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Nothing in this section limits the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee from responding to the alleged conduct in a manner other than </w:t>
       </w:r>
       <w:r>
         <w:t>through a Formal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Grievance Process </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">that the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-[...1 lines deleted...]
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee may determine is appropriate under the circumstances</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Other options include, but are not limited to, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">providing supportive measures, conducting a </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">olicy </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ompliance </w:t>
       </w:r>
       <w:r>
         <w:t>Meeting</w:t>
       </w:r>
@@ -6394,59 +6462,59 @@
     <w:p w14:paraId="00970653" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity honors the individual’s request for privacy, the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>niversity’s ability to meaningfully investigate the incident may be limited and disciplinary action may not be possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDA5F1E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207FC7E3" w14:textId="02B15ECB" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="207FC7E3" w14:textId="6ECBBEF7" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee may also determine that a report to the police may be warranted given the factors above despite an individual’s request for privacy. The OIEC will consider the range of factors listed above in making the determination to report to law enforcement. In those instances, the OIEC will make a reasonable effort to notify potential complainants prior to reporting to law enforcement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61240111" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="3D49CC75" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_6odyqaa9m3y6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="55" w:name="_Toc173248917"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Sexual Misconduct, Intimate Partner Violence, and Stalking Policy Resolution Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="533571D4" w14:textId="230E702D" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
@@ -6466,88 +6534,89 @@
         <w:t xml:space="preserve">niversity community members. The </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity will take steps to prevent recurrence of any </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and remedy discriminatory effects on the complainant and others, as appropriate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496FC4BD" w14:textId="77777777" w:rsidR="00001B06" w:rsidRDefault="00001B06" w:rsidP="00530DED"/>
     <w:p w14:paraId="585F913C" w14:textId="72432A84" w:rsidR="00001B06" w:rsidRPr="00F62A1F" w:rsidRDefault="00001B06" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Prohibited Conduct</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAD2175" w14:textId="6816B770" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00001B06">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:anchor="tabs-2" w:history="1">
+      <w:hyperlink r:id="rId38" w:anchor="tabs-2" w:history="1">
         <w:r w:rsidRPr="008F5F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>University of Colorado Sexual Misconduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
         <w:r w:rsidRPr="008F5F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Intimate Partner Violence, and Stalking Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> prohibits “</w:t>
       </w:r>
       <w:r w:rsidRPr="00025121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sexual Misconduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>,” meaning both conduct on the basis of sex specifically prohibited by Title IX</w:t>
       </w:r>
       <w:r w:rsidR="00CB4E82">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> as well as conduct that falls outside of Title IX’s jurisdiction. Specifically, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the policy prohibits </w:t>
       </w:r>
@@ -6563,97 +6632,96 @@
       <w:r>
         <w:t xml:space="preserve"> See Section III, Section VIII, and Section IX of the policy for definitions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E95DEB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2BC4E719" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Policy Jurisdiction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE2851F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">olicy applies to all students, faculty, staff, contractors, patients, volunteers, affiliated entities, and other third parties, regardless of sex, gender, sexual orientation, gender </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">expression or gender identity. Subject to any rights of appeal, any person found responsible for engaging in Sexual Misconduct may be subject to disciplinary action, up to and including expulsion or termination of employment. The university will consider what potential actions should be taken, including contract termination and property exclusion, regarding third-party conduct alleged to have violated </w:t>
+        <w:t xml:space="preserve">olicy applies to all students, faculty, staff, contractors, patients, volunteers, affiliated entities, and other third parties, regardless of sex, gender, sexual orientation, gender expression or gender identity. Subject to any rights of appeal, any person found responsible for engaging in Sexual Misconduct may be subject to disciplinary action, up to and including expulsion or termination of employment. The university will consider what potential actions should be taken, including contract termination and property exclusion, regarding third-party conduct alleged to have violated </w:t>
       </w:r>
       <w:r>
         <w:t>the p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>olicy, but those options may be limited depending on the circumstances of the arrangement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C19C455" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="038DFB6D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The policy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">applies to conduct that occurs within an education program or activity of the university, or if the complainant or respondent are affiliated with the university community. This includes off-campus conduct, including online or electronic conduct. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F33287" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E64C25" w14:textId="698E4392" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="24E64C25" w14:textId="6EEE275F" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="002E4469">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve">is authorized to determine whether </w:t>
       </w:r>
       <w:r>
         <w:t>the policy</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve"> applies to alleged </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve"> and whether the university has jurisdiction to take any action pursuant to </w:t>
       </w:r>
       <w:r>
         <w:t>the p</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t>olicy.</w:t>
       </w:r>
@@ -6664,132 +6732,142 @@
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E55FCF7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Alleged conduct may be considered either Title IX Sexual Misconduct or Sexual Misconduct, depending on the following jurisdictional requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D679E8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="760F7B84" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00590222" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C126D4">
         <w:t>Title IX Sexual Misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0266AC" w14:textId="11C3303B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="4B0266AC" w14:textId="7F3D0C97" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>“Title IX Sexual Misconduct” is</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> conduct that occurs in an education program or activity against a person in the United States. If the </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> falls under Title IX Sexual Misconduct jurisdiction and definitions, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> must utilize the Title IX Sexual Misconduct procedures as prescribed by the Title IX regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3629A7BB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77148334" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00900E8D">
         <w:t>Sexual</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> Misconduct </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FA4CA9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalsmallletters"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">“Sexual Misconduct” is </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">conduct that does not otherwise meet the jurisdictional standard or definition of Title IX Sexual Misconduct, but where the conduct occurred in the </w:t>
+        <w:t xml:space="preserve">conduct that does not otherwise meet the jurisdictional standard or definition of Title IX Sexual Misconduct, but where the conduct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">occurred in the </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t>context of an employment or education program or activity of the university or where both the complainant and respondent are affiliated with the university.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655BE973" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalsmallRomans"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1217DCDD" w14:textId="081DF90A" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="1217DCDD" w14:textId="25634013" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalsmallletters"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
         <w:t>For all allegations of Sexual Misconduct not falling under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> VII(B)(2)(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00323752">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will consider the degree of the university’s control over the respondent, the relationship between the complainant and respondent, and assess the surrounding circumstances of the alleged conduct for the presence of the following factors:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3880B5F8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="NormalsmallRomans"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="990"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD1C0F6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Tar</w:t>
@@ -6817,51 +6895,50 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
         <w:t>Threatens further sexual or other violence against the complainant or others and there is reasonable fear that such further conduct could target or cause harm to someone connected with the university;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E513186" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE5A843" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
-        <w:lastRenderedPageBreak/>
         <w:t>Is of a violent nature or was frequent or severe;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4474F03A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5530AB66" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
         <w:t>Prior or current similar, misconduct complaints about the respondent, or if the respondent has a known history or records from a prior school indicating a history of sexual or other violence;</w:t>
       </w:r>
     </w:p>
@@ -6985,120 +7062,130 @@
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF686E8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
         <w:t>Any other signs of predatory behavior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA24AA0" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30159585" w14:textId="53933B8C" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="30159585" w14:textId="09FDEC91" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="990"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="002E4469">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve">determines that at least one of the above factors is present, then the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t xml:space="preserve"> may determine that the university may exercise jurisdiction, and the Sexual Misconduct </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">definitions and procedural </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4469">
         <w:t>requirements apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4715EE66" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="002E4469" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F67AC27" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA1828">
         <w:t xml:space="preserve">Supportive </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1828">
         <w:t>nd Safety Measures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374419A1" w14:textId="766CA7E5" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00A9732E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Supportive measures</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> are non-disciplinary, non-punitive individualized services offered as appropriate, as reasonably available, and without fee or charge to the complainant or the respondent that are designed to restore or preserve equal access to the university’s education program or activity without unreasonably burdening the other party, including measures designed to protect the safety of all parties or the university’s educational or work environment, or </w:t>
+        <w:t xml:space="preserve"> are non-disciplinary, non-punitive individualized services offered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">as appropriate, as reasonably available, and without fee or charge to the complainant or the respondent that are designed to restore or preserve equal access to the university’s education program or activity without unreasonably burdening the other party, including measures designed to protect the safety of all parties or the university’s educational or work environment, or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">deter Sexual Misconduct. Supportive measures should be individualized and appropriate based on the information available to the </w:t>
       </w:r>
       <w:r w:rsidR="00F2762C">
         <w:t>OIEC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A97F793" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4301A42F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
@@ -7494,63 +7581,56 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="501E6F9A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_7yh4d7x37ql1" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="58" w:name="kix.wsqkk842ofsj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>student refund</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(more information is available online at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00B9656D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">OIEC’s Student </w:t>
-[...6 lines deleted...]
-          <w:t>Respondent Refund Information page</w:t>
+          <w:t>OIEC’s Student Respondent Refund Information page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B9656D">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAC50F8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FAB14C1" w14:textId="44D58D8A" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">emergency removals See Section </w:t>
       </w:r>
       <w:r>
         <w:t>VI</w:t>
@@ -7689,100 +7769,104 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Interim exclusion order </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">for parts of or entire campus, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">residence halls, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>classes, etc</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C054CAD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="625B5DD1" w14:textId="6E578EFC" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Administrative Leave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Decisions to place </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">a non-student </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">employee </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">on administrative leave during the pendency of a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rocess </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">are made </w:t>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">in consultation with </w:t>
       </w:r>
       <w:r w:rsidR="005C1292">
         <w:t xml:space="preserve">Vice Chancellor of Human Resources </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>or designee and appointing/disciplinary authority</w:t>
       </w:r>
       <w:r>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662AF403" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E0162C" w14:textId="48D28AED" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
@@ -8082,50 +8166,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F149076" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Whether any other aggravating circumstances or signs of predatory behavior are present.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F6EE23" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00AF15ED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0257A0B9" w14:textId="423660DD" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="007112FD">
+        <w:lastRenderedPageBreak/>
         <w:t>Opportunity to Challenge an Emergency Removal Decision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BD7920" w14:textId="0639CA73" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">In the case of an </w:t>
       </w:r>
       <w:r>
         <w:t>emergency removal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">respondent </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">will be provided written notice of the alleged </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
@@ -8208,73 +8293,72 @@
       <w:r>
         <w:t xml:space="preserve"> Process or other resolution procedure</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidR="00F2762C">
         <w:t>OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> may also determine whether any exceptions may be appropriate. The </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">emergency removal </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>may be re-evaluated during the course of a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rocess </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or other resolution procedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">if new information is presented that mitigates the threat to health and physical safety of </w:t>
       </w:r>
       <w:r>
         <w:t>the complainant or others</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAB6666" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2683FBD9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_kodkn7ep97jb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="62" w:name="_9iss6byv2k20" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="63" w:name="kix.2enkk8ws1yuh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="64" w:name="kix.d5cvjph1dga4" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="65" w:name="_rzx4wckamq9o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="66" w:name="kix.9jtywffd6p38" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Resolution Processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30616E6D" w14:textId="4E755062" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
@@ -8459,51 +8543,55 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>rocess</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> conducted by trained officials who do not have a conflict of interest or bias for or against the complainant or respondent, or against complainants or respondents generally. An official shall recuse </w:t>
+        <w:t xml:space="preserve"> conducted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">by trained officials who do not have a conflict of interest or bias for or against the complainant or respondent, or against complainants or respondents generally. An official shall recuse </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">themselves </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">from any role in the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>rocess</w:t>
       </w:r>
       <w:r>
         <w:t>, or other resolution process,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> in those instances where the official believes that their impartiality might reasonably be questioned by an independent, neutral observer due to the official’s personal bias or prejudice against the complainant or respondent, or against complainants or respondents generally, or where the official has a personal or professional relationship with one of the parties that would adversely affect the official’s ability to serve as an impartial finder of fact</w:t>
       </w:r>
@@ -8762,51 +8850,55 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r w:rsidR="001849F7">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
         <w:t>the availability of law enforcement or court records,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> unless there are extenuating circumstances, as determined by the OIEC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E60E71" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="000A7707">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C4C9EA" w14:textId="18ED1752" w:rsidR="00530DED" w:rsidRPr="002B1339" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In order to deliver a reasonably prompt process, the parties each have an obligation to meet deadlines, including participating in interviews or providing relevant documentation or other evidence in a timely manner during the </w:t>
+        <w:t xml:space="preserve">In order to deliver a reasonably prompt process, the parties each have an obligation to meet deadlines, including participating in interviews or providing relevant documentation </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">or other evidence in a timely manner during the </w:t>
       </w:r>
       <w:r w:rsidR="008F1424">
         <w:t>Investigation stage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="008F1424">
         <w:t>Formal Grievance Process,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as requested by </w:t>
       </w:r>
       <w:r w:rsidR="008F1424">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">OIEC. If a party does not participate in the </w:t>
       </w:r>
       <w:r w:rsidR="008F1424">
         <w:t>Investigation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8886,150 +8978,149 @@
         <w:t>the Hearing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and Appeal stages, as applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4602256B" w14:textId="77777777" w:rsidR="00C31C0B" w:rsidRDefault="00C31C0B" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A191719" w14:textId="2A877301" w:rsidR="007163B2" w:rsidRPr="00F62A1F" w:rsidRDefault="007163B2" w:rsidP="001A203D">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="007163B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Preliminary Inquiry</w:t>
       </w:r>
       <w:r w:rsidRPr="007163B2">
         <w:br/>
-        <w:t xml:space="preserve">The OIEC has the authority to conduct a preliminary inquiry upon receiving a report or </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">complaint alleging Prohibited Conduct that would fall under the OIEC’s jurisdiction. A preliminary inquiry may include, but is not limited to, evaluating whether the complaint implicates a policy administered by the OIEC, whether the complaint and parties are within the jurisdiction of the OIEC, whether the allegations, if assumed to be true, describe conduct that would violate an Applicable Policy, and whether the complaint presents a safety threat such that the OIEC must report the concern to law enforcement. </w:t>
+        <w:t xml:space="preserve">The OIEC has the authority to conduct a preliminary inquiry upon receiving a report or complaint alleging Prohibited Conduct that would fall under the OIEC’s jurisdiction. A preliminary inquiry may include, but is not limited to, evaluating whether the complaint implicates a policy administered by the OIEC, whether the complaint and parties are within the jurisdiction of the OIEC, whether the allegations, if assumed to be true, describe conduct that would violate an Applicable Policy, and whether the complaint presents a safety threat such that the OIEC must report the concern to law enforcement. </w:t>
       </w:r>
       <w:r w:rsidR="00874824">
         <w:t>A complainant has the right to file a formal complaint of sexual misconduct, regardless of the outcome of any OIEC preliminary inquiry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046C9049" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="53E7E143" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00590222">
         <w:t>Filing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and Evaluation of </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> Formal Complaint</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B9AFA5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="005C28B0" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C28B0">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formal Complaint Required to Initiate Formal Grievance Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B93FA6C" w14:textId="54ACE929" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="4B93FA6C" w14:textId="07B2F8B0" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">An individual (referred to as the complainant) or </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> must file a document alleging misconduct under the Sexual Misconduct, Intimate Partner Violence, and Stalking Policy against an individual (referred to as the respondent) for the university to initiate a </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>rievance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Process</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> must contain the complainant’s or </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidR="00D83710">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> physical or digital </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BF4">
         <w:t xml:space="preserve">signature. The Formal Complaint form is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00707BF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OIEC’s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00707BF4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FAE4E5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="622BDFA2" w14:textId="4BD9430F" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">A complainant who reports allegations of Sexual Misconduct with or without filing a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
@@ -9061,104 +9152,111 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482F3DC4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576161F7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="007C2646" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2646">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Who May File a Formal Complaint </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF831CC" w14:textId="08799E44" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="4DF831CC" w14:textId="1B20551E" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">To initiate a grievance process under </w:t>
       </w:r>
       <w:r>
         <w:t>the policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, either the complainant or </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> must file and sign a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459B3C9F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F716D9C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD49A5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Title IX Sexual Misconduct:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> To file a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">, a complainant must be participating in or attempting to participate in the university’s education program or activity. “Attempting to participate” can include a complainant who (1) is applying for admission or employment; (2) has graduated from one program but intends to apply to another program or intends to remain involved with a university’s alumni programs or activities; or (3) has left school because of Sexual Misconduct but expresses a desire to re-enroll. A complainant who is on a “leave of absence” may also be participating or attempting to participate in </w:t>
+        <w:t xml:space="preserve">, a complainant must be participating in or attempting to participate in the university’s education program or activity. “Attempting to participate” can include a complainant who (1) is applying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">for admission or employment; (2) has graduated from one program but intends to apply to another program or intends to remain involved with a university’s alumni programs or activities; or (3) has left school because of Sexual Misconduct but expresses a desire to re-enroll. A complainant who is on a “leave of absence” may also be participating or attempting to participate in </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> university’s programs or activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D86EF4F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C978A6E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1350"/>
@@ -9215,106 +9313,117 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> but are not required to do so.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545AB9B6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3793588E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD49A5" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD49A5">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation of a Formal Complaint </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB90678" w14:textId="5BA96F78" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="0047222A">
+    <w:p w14:paraId="2AB90678" w14:textId="6F1E66C3" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="0047222A">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Once a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> has been filed, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">evaluate whether the conduct alleged in the </w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> will evaluate whether the conduct alleged in the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, if proved, would constitute a violation of the policy. If additional information is needed to evaluate jurisdiction, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will make reasonable efforts to obtain that information. </w:t>
       </w:r>
       <w:r w:rsidR="0047222A" w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">If additional information is needed to evaluate the allegations, the VC/Title IX Coordinator or designee will make reasonable efforts to obtain that information. </w:t>
+        <w:t xml:space="preserve">If additional information is needed to evaluate the allegations, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidR="0047222A" w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will make reasonable efforts to obtain that information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1739FCFE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26AB561F" w14:textId="0E263540" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="26AB561F" w14:textId="13B7D465" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will notify the complainant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">f additional time is needed to consider the complaint, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">such as when </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">gathering additional information </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is necessary </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">to determine </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">whether </w:t>
       </w:r>
@@ -9360,90 +9469,96 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the Sexual Misconduct, Intimate Partner Violence, and Stalking Policy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">or other </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> under other policies, procedures</w:t>
       </w:r>
       <w:r w:rsidR="00BB3CA3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or codes of conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416A6B96" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AAE2CD0" w14:textId="6AD585E1" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="2AAE2CD0" w14:textId="76782CC3" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">If the alleged conduct would not violate the policy, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will dismiss the </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">omplaint with regard to that conduct (mandatory dismissal). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FA00CD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFD9F1F" w14:textId="1C7DFA55" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6FFD9F1F" w14:textId="728C4601" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will notify both the complainant and the respondent of the complaint either by issuing a </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">llegations (see </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r>
         <w:t>VI</w:t>
       </w:r>
@@ -9479,106 +9594,110 @@
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BAFF8CE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00025121" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025121">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Appeal of Dismissal of Formal Complaint</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6888B846" w14:textId="51AD0CBB" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">omplaint is dismissed, </w:t>
       </w:r>
       <w:r>
         <w:t>either party</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> may appeal. To file an appeal of the dismissal, the complainant or respondent must submit the appeal within seven (7) days of the </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r>
         <w:t>Complaint and D</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>ismissal</w:t>
       </w:r>
       <w:r w:rsidR="004003F7" w:rsidRPr="004003F7">
         <w:t xml:space="preserve"> explaining the basis for jurisdiction or good cause to proceed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9BBAD3" w14:textId="77777777" w:rsidR="004003F7" w:rsidRDefault="004003F7" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601242E6" w14:textId="27F95071" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="601242E6" w14:textId="1B27BCF4" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>n administrator within the OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, separate from the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">VC/Title IX Coordinator </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">or decision-maker for the initial dismissal, will consider the appeal and issue a determination either upholding the appeal or overturning the dismissal within seven (7) days. </w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t>If additional time is needed to consider the appeal, the appeal decision-maker will notify the parties of the extension for good cause.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379D59DB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8CFA68" w14:textId="159F12C7" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3D3E">
         <w:t xml:space="preserve">fter </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
@@ -9607,175 +9726,186 @@
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6F2512" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BEE13B5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00025121" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025121">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal Complaints by Title IX Coordinator and Overriding Factors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6776DD72" w14:textId="032198C6" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">privacy and does not wish to initiate the </w:t>
+    <w:p w14:paraId="6776DD72" w14:textId="6ABC8D84" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">If a complainant has disclosed an incident of Sexual Misconduct but wishes to maintain privacy and does not wish to initiate the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rocess, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> must discuss the availability of supportive measures with the complainant, describe the process for filing a </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>omplaint</w:t>
       </w:r>
       <w:r w:rsidR="00BB3CA3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and explain that the university prohibits retaliation. The </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will further explain the steps the university will take to prevent retaliation if the individual participates in a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rocess and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">how the university </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">will take responsive action </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">should retaliation occur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561A3E52" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D5BCCF" w14:textId="4BCC70AA" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="47D5BCCF" w14:textId="03A6082C" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">If, having been informed of the university’s prohibition of retaliation and its obligations to prevent and respond to retaliation, the complainant would still like to maintain privacy or does not want to file a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal Complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> initiating the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>rocess</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will consider a range of potentially overriding factors that would cause the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee to file a </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">omplaint and initiate a </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
@@ -9874,71 +10004,74 @@
         <w:t xml:space="preserve"> personnel, physical evidence);</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2C7828" w14:textId="77777777" w:rsidR="00D83710" w:rsidRPr="00F62A1F" w:rsidRDefault="00D83710" w:rsidP="00D83710"/>
     <w:p w14:paraId="60E9DA7F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1170"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Whether the alleged Sexual Misconduct reveals a pattern of perpetration at a given location or by a particular group. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06703134" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="191C3D0F" w14:textId="7D0B088A" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="191C3D0F" w14:textId="6B4A3343" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The decision to file a </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">ormal </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">omplaint by the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">and initiate the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rocess will be </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">on a case-by-case basis after an individualized and thoughtful review. </w:t>
       </w:r>
@@ -9977,275 +10110,284 @@
         </w:rPr>
         <w:t>Dismissal After Initiating Formal Grievance Process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F264DDB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mandatory and Discretionary Dismissals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B85B8B3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
-        <w:t xml:space="preserve">If, after initiating a Formal Grievance Process, the university learns that the conduct </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">alleged in the Formal Complaint would not constitute Sexual Misconduct even if proved, then the university must dismiss the Formal Complaint with regard to that conduct (mandatory dismissal). </w:t>
+        <w:t xml:space="preserve">If, after initiating a Formal Grievance Process, the university learns that the conduct alleged in the Formal Complaint would not constitute Sexual Misconduct even if proved, then the university must dismiss the Formal Complaint with regard to that conduct (mandatory dismissal). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540BABD4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ECBC725" w14:textId="2B538DB8" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="5ECBC725" w14:textId="4CB1EE94" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve">The university may, but is not required to, dismiss a Formal Complaint at any time prior to the hearing if the complainant notifies the </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve"> in writing that the complainant would like to withdraw the Formal Complaint or any allegations therein, if the respondent is no longer enrolled or employed at the university, or if specific circumstances prevent the university from gathering evidence sufficient to reach a determination as to the Formal Complaint or the allegations therein (discretionary dismissal).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA3BC32" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06779745" w14:textId="3F70A1C9" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="06779745" w14:textId="720C12A3" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Title IX Sexual Misconduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve">: If the university dismisses a Formal Complaint pursuant to the Title IX Sexual Misconduct procedures, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve"> will consider whether the conduct alleged in the Formal Complaint violates other provisions of the policy and any other university or campus policies, procedures, or conduct codes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F2E206" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64D5BD3F" w14:textId="5EFB82F8" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="64D5BD3F" w14:textId="30E15FCE" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sexual Misconduct:</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve"> If the university dismisses a Formal Complaint pursuant to the Sexual Misconduct procedures, the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00585F53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t>will consider whether the conduct alleged in the Formal Complaint constitutes a violation of any other university or campus policies, procedures, or conduct codes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C9F525" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CCE95C9" w14:textId="71DC53F5" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="3CCE95C9" w14:textId="23144312" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve">The dismissal of a complaint does not preclude a complainant or the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve"> from re-initiating a Formal Grievance Process at a later time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5517E9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="478321F5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notice of Dismissal and Opportunity to Appeal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBA8574" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
-        <w:t xml:space="preserve">Upon either mandatory or discretionary dismissal, the university will promptly send written notice of the dismissal and reason(s) simultaneously to the parties, along with information about the appeal process. If a Formal Complaint is dismissed, both parties may appeal in writing. To file an appeal of the dismissal, a party must submit the written appeal within seven (7) days of the notice of dismissal. </w:t>
+        <w:t xml:space="preserve">Upon either mandatory or discretionary dismissal, the university will promptly send written notice of the dismissal and reason(s) simultaneously to the parties, along with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585F53">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">information about the appeal process. If a Formal Complaint is dismissed, both parties may appeal in writing. To file an appeal of the dismissal, a party must submit the written appeal within seven (7) days of the notice of dismissal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9E779F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C600FB6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t>Either party may appeal a dismissal of a Formal Complaint on the following bases:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76027DA5" w14:textId="77777777" w:rsidR="00D83710" w:rsidRPr="00585F53" w:rsidRDefault="00D83710" w:rsidP="00D83710"/>
     <w:p w14:paraId="6C47AA1B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t>To determine whether there were procedural irregularities that affected the dismissal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5CC13C" w14:textId="77777777" w:rsidR="00D83710" w:rsidRPr="00585F53" w:rsidRDefault="00D83710" w:rsidP="00D83710">
       <w:pPr>
         <w:ind w:left="900"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1455CAB8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t>If new evidence that was not reasonably available at the time of dismissal could affect the outcome of the matter;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF4831C" w14:textId="77777777" w:rsidR="00D83710" w:rsidRPr="00585F53" w:rsidRDefault="00D83710" w:rsidP="00D83710"/>
-    <w:p w14:paraId="3A4EA087" w14:textId="2C8DE57A" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="3A4EA087" w14:textId="3AA88967" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710">
-        <w:t>VC/</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
-        <w:t>Title IX Coordinator, investigator(s), or other decision-makers for the dismissal of the Formal Complaint had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the dismissal.</w:t>
+        <w:t>, investigator(s), or other decision-makers for the dismissal of the Formal Complaint had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the dismissal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757130E8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="126E3AA1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t>Both parties may submit a written statement in response to the appeal, either in support of, or challenging, the dismissal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CC0031" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12301924" w14:textId="5AA93C61" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="12301924" w14:textId="6CCDBD17" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t xml:space="preserve">The university will consider the appeal and issue a determination either upholding the appeal or overturning the dismissal within seven (7) days. If additional time is needed to consider the appeal, the appeal decision-maker will notify the parties of the extension for good cause. This could include gathering additional information from the complainant, the respondent, or additional individuals. The decision-maker for the appeal of a dismissal may not be the same decision-maker that reached the determination regarding dismissal, the investigator(s), or the </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710">
-        <w:t>VC/</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00585F53">
-        <w:t>Title IX Coordinator. The decision-maker for the appeal must be trained.</w:t>
+        <w:t>. The decision-maker for the appeal must be trained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A413C8A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13BC5865" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00585F53" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00585F53">
         <w:t>The appeal decision-maker will issue a written decision describing the result of the appeal and the rationale for the result. The appeal decision must be provided simultaneously to both parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B97E180" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB2B7ED" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
@@ -10294,123 +10436,130 @@
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">llegations. </w:t>
       </w:r>
       <w:r w:rsidR="000D632E" w:rsidRPr="00FD31C9">
         <w:t>The written Notice of Allegations may be sent to the respondent and the complainant by email, may be sent via U.S. mail to the permanent addresses appearing in the university’s information system or the address appearing in a police report, or may be hand-delivered. Notice will be considered furnished on the date of delivery, by any of the above methods.  For employee respondents,</w:t>
       </w:r>
       <w:r w:rsidR="000D632E" w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="000D632E" w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve"> the employee’s supervisory upline, including the Chancellor and the employee’s appointing/disciplinary authority, as well as Human Resources, will also receive a copy of the written Notice of Allegations.</w:t>
+        <w:t xml:space="preserve"> the employee’s supervisory upline, including the Chancellor and the </w:t>
+      </w:r>
+      <w:r w:rsidR="000D632E" w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t>employee’s appointing/disciplinary authority, as well as Human Resources, will also receive a copy of the written Notice of Allegations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2FFA27" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17061142" w14:textId="2E61BF20" w:rsidR="00D83AE2" w:rsidRDefault="00D83AE2" w:rsidP="00D83AE2">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="000D632E">
         <w:t xml:space="preserve">For student respondents, a notation will be placed on their transcript stating either that the student is under investigation or if an interim suspension or exclusion is in place for applicable cases. This notation will be removed at the conclusion of the Formal Grievance Process but may be replaced with a sanctioning notation as applicable if a policy violation is found. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BBD2B3" w14:textId="77777777" w:rsidR="00B23AE3" w:rsidRDefault="00B23AE3" w:rsidP="00D83AE2">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D8CFD3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The OIEC requests the respondent contact the </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">nvestigator(s) within three (3) days </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of the issuance of the Notice of Allegations </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>to schedule a meeting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A9C08C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124C8E1C" w14:textId="297E44E2" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="124C8E1C" w14:textId="4A239940" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">If, </w:t>
       </w:r>
       <w:r>
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> the course of an investigation, a complainant alleges additional violations or the </w:t>
       </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00FD31C9">
-        <w:t>VC/Title IX Coordinator or designee</w:t>
+        <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r w:rsidR="00D83710" w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>decides to investigate additional allegations about the complainant or respondent that are not included in the initial Notice of Allegations, the OIEC will issue an Amended Notice of Allegations to both parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF47415" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46160E0A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The written </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">otice of </w:t>
@@ -10575,51 +10724,55 @@
         <w:t xml:space="preserve">provisions that prohibit knowingly making false statements or knowingly submitting false information during the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="005E797F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005E797F">
         <w:t>rocess;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A676B0" w14:textId="77777777" w:rsidR="00B23AE3" w:rsidRPr="005E797F" w:rsidRDefault="00B23AE3" w:rsidP="00B23AE3"/>
     <w:p w14:paraId="54D398B7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E797F">
-        <w:t>Information that the parties have equal opportunity to inspect and review evidence;</w:t>
+        <w:t xml:space="preserve">Information that the parties have equal opportunity to inspect and review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E797F">
+        <w:lastRenderedPageBreak/>
+        <w:t>evidence;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE34C92" w14:textId="77777777" w:rsidR="00B23AE3" w:rsidRPr="005E797F" w:rsidRDefault="00B23AE3" w:rsidP="00B23AE3"/>
     <w:p w14:paraId="5496764D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Information that the complainant and respondent may each have an advisor of their choice</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> including an attorney. The advisor may not engage in any conduct that would constitute harassment or retaliation against any person who has participated in an investigation and may be denied further participation for harassing or retaliatory conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B454F4D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -10716,58 +10869,51 @@
         </w:rPr>
         <w:t>Collection of evidence may include conducting interviews with the parties and witnesses, obtaining university records such as Buff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">ard and door access records </w:t>
-[...6 lines deleted...]
-        <w:t>and video recordings, and collection of other documentation such as police reports, emails, text messages, etc.</w:t>
+        <w:t>ard and door access records and video recordings, and collection of other documentation such as police reports, emails, text messages, etc.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C15ADBA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26B6915D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The university, and not the parties, holds both the burden of proof and the burden of gathering evidence sufficient to reach a </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> for Sexual Misconduct. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F359A1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
@@ -10838,51 +10984,55 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The parties may be accompanied to any related meeting or proceeding by a support person and advisor of their choice, who may be, but does not have to be, an attorney or their advisor for the hearing. During the </w:t>
       </w:r>
       <w:r w:rsidR="003555A8">
         <w:t>evidence gathering</w:t>
       </w:r>
       <w:r w:rsidR="003555A8" w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>stage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the Formal Grievance Process</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">, the support person and advisor is not allowed to </w:t>
       </w:r>
       <w:r w:rsidR="00702454">
         <w:t>speak on behalf of a party</w:t>
       </w:r>
       <w:r w:rsidR="004A5F4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>and must primarily observe and provide support. A support person or advisor who is verbally abusive, disruptive to the investigative process, or persists in trying to substantively interfere with the investigative process after warnings to cease and desist may be asked to leave and may be precluded from attendance at future meetings or conferences.</w:t>
+        <w:t xml:space="preserve">and must primarily observe and provide support. A support person or advisor who is verbally abusive, disruptive to the investigative process, or persists in trying to substantively interfere with the investigative process after warnings to cease and desist </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>may be asked to leave and may be precluded from attendance at future meetings or conferences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BD222C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD4BF2A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The OIEC will provide to a </w:t>
       </w:r>
       <w:r>
         <w:t>complainant or respondent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> whose participation is </w:t>
       </w:r>
       <w:r>
         <w:t>requested</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>, written notice of the date, time, location, participants, and purpose of all investigative interviews, or other meetings, with sufficient time for the party to prepare to participate.</w:t>
@@ -10922,51 +11072,50 @@
         <w:t xml:space="preserve">Parties have the opportunity to submit a written statement in response to the </w:t>
       </w:r>
       <w:r w:rsidR="00495011">
         <w:t>Evidence Review or Investigative Report</w:t>
       </w:r>
       <w:r w:rsidRPr="0079795B">
         <w:t xml:space="preserve"> but will not have the option of participating in an interview after the evidence gathering phase concludes</w:t>
       </w:r>
       <w:r w:rsidR="002F3B2D">
         <w:t>, unless requested by the OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="0079795B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C26B22F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138E7691" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Dissemination of the Investigative File and Investigative Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6742B6" w14:textId="1BB5B20C" w:rsidR="00530DED" w:rsidRPr="00F949CF" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F949CF">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
@@ -11101,50 +11250,51 @@
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002F3B2D">
         <w:t>Following the issuance of the Evidence Review, parties or witnesses may be requested to provide additional information or participate in a meeting at the discretion of the OIEC investigator(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D59498" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AB2594C" w14:textId="60640578" w:rsidR="00530DED" w:rsidRPr="00E01B92" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01B92">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Investigative Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4718766D" w14:textId="0DF7929B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">nvestigative </w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">eport will </w:t>
       </w:r>
       <w:r w:rsidR="0095319D">
         <w:t>summarize the</w:t>
       </w:r>
@@ -11225,89 +11375,98 @@
         <w:t xml:space="preserve">Hearing and </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326C3E76" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>A trained Hearing Officer will preside over a live hearing</w:t>
       </w:r>
       <w:r>
         <w:t>, conducted via videoconference, after which the Hearing Officer will make a determination regarding responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>. Nothing precludes the university from utilizing a single decision-maker (Hearing Officer) or a panel of decision-makers (including the Hearing Officer) for the hearing and to determine responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642533E6" w14:textId="77777777" w:rsidR="00186E16" w:rsidRDefault="00186E16" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352947B3" w14:textId="77777777" w:rsidR="0017580C" w:rsidRPr="00F62A1F" w:rsidRDefault="00186E16" w:rsidP="0017580C">
+    <w:p w14:paraId="352947B3" w14:textId="7E8219CF" w:rsidR="0017580C" w:rsidRPr="00F62A1F" w:rsidRDefault="00186E16" w:rsidP="0017580C">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prior to the </w:t>
       </w:r>
       <w:r w:rsidR="005803EE">
         <w:t xml:space="preserve">live </w:t>
       </w:r>
       <w:r>
         <w:t>hearing, each party will be given the opportunity to waive the</w:t>
       </w:r>
       <w:r w:rsidR="00060FAC">
         <w:t xml:space="preserve">ir right to </w:t>
       </w:r>
       <w:r w:rsidR="00531DFB">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> live </w:t>
       </w:r>
       <w:r w:rsidR="0017580C">
         <w:t xml:space="preserve">cross examination </w:t>
       </w:r>
       <w:r>
         <w:t>hearing.</w:t>
       </w:r>
       <w:r w:rsidR="00004E80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C096B">
         <w:t>In the case that the live hearing is waived by both parties</w:t>
       </w:r>
       <w:r w:rsidR="0017580C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0017580C" w:rsidRPr="0017580C">
-        <w:t>the Hearing Officer will issue a determination based on the evidence contained in the investigation file.</w:t>
+        <w:t xml:space="preserve">the Hearing Officer will issue a determination based on the evidence contained in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00455E24">
+        <w:t>investigative</w:t>
+      </w:r>
+      <w:r w:rsidR="00455E24" w:rsidRPr="0017580C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017580C" w:rsidRPr="0017580C">
+        <w:t>file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA50BB5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FBF0C99" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Each party may bring one advisor of their choosing to conduct cross-examination to the live hearing, with prior notice to the university that the advisor will attend and that advisor’s name. The university will inform both parties of the identity of the other party’s advisor. If a party does not have an advisor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">the live hearing, the university will provide that party an advisor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for purposes of cross-examination </w:t>
       </w:r>
@@ -11421,55 +11580,51 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736B47">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pre-Hearing Conference</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062EAAEB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>To effectuate an orderly, fair, and respectful hearing, the Hearing Officer will convene a pre-hearing conference with each party and party’s advisor to plan for the hearing. Attendance is required, at minimum, by each party’s advisor. The parties will be provided the name(s) of the Hearing Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and panelists, if applicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>prior to the pre-</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">hearing conference. </w:t>
+        <w:t xml:space="preserve">prior to the pre-hearing conference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475FA2CE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF5A3D6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Prior to the pre-hearing conference, the parties will provide the Hearing Officer with a list of witnesses they may call and evidence they may use during the hearing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9B0AE7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62FE28AA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
@@ -11585,67 +11740,67 @@
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Decorum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9A6DBA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The Hearing Officer is responsible for maintaining an orderly, fair, and respectful hearing.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The Hearing Officer will direct the order of the proceeding and may engage in direct questioning of parties and witnesses during the hearing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4270740D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F20FDBF" w14:textId="496FC9C3" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6F20FDBF" w14:textId="1983DE6F" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The Hearing Officer has broad discretion and authority to respond to disruptive or harassing behaviors, including adjourning the hearing or exclu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ding the offending individual. </w:t>
       </w:r>
       <w:r w:rsidR="00025930">
         <w:t>For more information and rules related to hearing decorum and the overall hearing process, please see the</w:t>
       </w:r>
       <w:r w:rsidR="00BA1B82">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00BA1B82" w:rsidRPr="00C85980">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>University of Colorado Equity Offices Hearing Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00025930">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C6088D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="005F406A"/>
     <w:p w14:paraId="5F42A8EA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00203EBD" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -11713,55 +11868,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="21BE486C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BED1B6C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Before a complainant, respondent, or witness answers a cross-examination or other question, the Hearing Officer must first determine whether the question is relevant and explain any decision to exclude a question as not relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7241BCF2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EFA9163" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Questions and evidence about the complainant’s sexual predisposition or prior sexual behavior are not relevant, unless such questions and evidence about the complainant’s prior sexual behavior are offered to prove that someone other than the respondent </w:t>
-[...3 lines deleted...]
-        <w:t>committed the conduct alleged by the complainant, or if the questions and evidence concern specific incidents of the complainant’s prior sexual behavior with respect to the respondent and are offered to prove consent</w:t>
+        <w:t>Questions and evidence about the complainant’s sexual predisposition or prior sexual behavior are not relevant, unless such questions and evidence about the complainant’s prior sexual behavior are offered to prove that someone other than the respondent committed the conduct alleged by the complainant, or if the questions and evidence concern specific incidents of the complainant’s prior sexual behavior with respect to the respondent and are offered to prove consent</w:t>
       </w:r>
       <w:bookmarkStart w:id="68" w:name="kix.i6ebjumko4jx" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA87E5F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5404E292" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00203EBD" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -11884,50 +12035,51 @@
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Consistent with the standard of proof in other conduct proceedings, the Hearing Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and panelists, if applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> must apply the preponderance of the evidence standard when making findings of fact and conclusions as to whether a violation of the Sexual Misconduct, Intimate Partner Violence, and Stalking Policy occurred. A preponderance of the evidence exists when the totality of the evidence demonstrates that an allegation of Sexual Misconduct is more probably true than not. If the evidence weighs so evenly that the Hearing Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and panelists, if applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> is unable to say that there is a preponderance on either side, the Hearing Officer </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and panelists, if applicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">must determine that there is insufficient evidence to conclude there has been a violation of </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6DF747" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34B43423" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>In applying the preponderance of the evidence standard, the Hearing Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and panelists, if applicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>may consider both direct and circumstantial evidence. The Hearing Officer</w:t>
       </w:r>
       <w:r>
@@ -11948,63 +12100,56 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:t>y or lack of consistency of their statements, their motives, whether their statements are contradicted or supported by other evidence, any evidence of bias, prejudice or interest, and the person’s manner and demeanor when providing statements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0040F84A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41166C53" w14:textId="4CFAFB04" w:rsidR="004F0F23" w:rsidRDefault="00530DED" w:rsidP="007774E4">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">It is the responsibility of the Hearing Officer, not the parties or the investigators, to make a determination based on the totality of the available information whether or not the preponderance of the evidence has been met. Neither party bears a burden of proof. </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">he ultimate determination of factual findings and responsibility rests with the Hearing Officer after full consideration of all available evidence. </w:t>
       </w:r>
       <w:r w:rsidR="004F0F23">
         <w:t xml:space="preserve">Additional information regarding the Hearing phase of the Formal Grievance Process is available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="004F0F23" w:rsidRPr="00C85980">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">University of </w:t>
-[...6 lines deleted...]
-          <w:t>Colorado Equity Offices Hearing Manual</w:t>
+          <w:t>University of Colorado Equity Offices Hearing Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F0F23" w:rsidRPr="00C85980">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699BFEE2" w14:textId="77777777" w:rsidR="00C72DF4" w:rsidRDefault="00C72DF4" w:rsidP="001E20FD"/>
     <w:p w14:paraId="5781CCA1" w14:textId="3B36D971" w:rsidR="00530DED" w:rsidRDefault="00C87608" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Following the hearing, the Hearing Officer will issue the </w:t>
       </w:r>
       <w:r w:rsidR="00C72DF4">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r>
         <w:t>determination regarding responsibility to the parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498B803D" w14:textId="77777777" w:rsidR="00F50DAA" w:rsidRDefault="00F50DAA" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
@@ -12132,50 +12277,51 @@
     <w:p w14:paraId="3417725F" w14:textId="77777777" w:rsidR="00F50DAA" w:rsidRDefault="00F50DAA" w:rsidP="00F50DAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028B81C7" w14:textId="77777777" w:rsidR="00F50DAA" w:rsidRDefault="00F50DAA" w:rsidP="00F50DAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The university’s procedures and permissible bases for the complainant and respondent to appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29941A9A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00F50DAA"/>
     <w:p w14:paraId="3E749B84" w14:textId="77777777" w:rsidR="005B6A63" w:rsidRDefault="005B6A63" w:rsidP="005B6A63">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The written </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may be submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>to the Office of University Counsel to review for legal sufficiency</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prior to being issued to the parties</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B79098" w14:textId="77777777" w:rsidR="005B6A63" w:rsidRDefault="005B6A63" w:rsidP="00F50DAA"/>
     <w:p w14:paraId="561B7EF8" w14:textId="1361623F" w:rsidR="005B6A63" w:rsidRPr="00770580" w:rsidRDefault="005B6A63" w:rsidP="00C72DF4">
       <w:pPr>
         <w:ind w:left="720"/>
@@ -12292,116 +12438,121 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opportunity for </w:t>
       </w:r>
       <w:r w:rsidR="000B7E41">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sanctioning Statements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1793C4" w14:textId="77E313E8" w:rsidR="00530DED" w:rsidRDefault="0054651A" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00574BDF">
         <w:t xml:space="preserve">f the Hearing Officer determines that a policy violation has occurred, </w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
-        <w:t xml:space="preserve">both parties will be </w:t>
-[...3 lines deleted...]
-        <w:t>separately invited by the OIEC to submit a</w:t>
+        <w:t>both parties will be separately invited by the OIEC to submit a</w:t>
       </w:r>
       <w:r w:rsidR="000B7E41">
         <w:t xml:space="preserve"> sanctioning statement</w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve"> for the sanctioning decision maker(s) to consider </w:t>
       </w:r>
       <w:r w:rsidR="0015089C">
         <w:t>in making the sanctioning determination.</w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve"> This opportunity will be made available to both parties regardless of whether either party participated in the live cross-examination process. The OIEC will review any submitted information and include it in the case file</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8C91CF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC2703D" w14:textId="090FD12B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6EC2703D" w14:textId="0048F1EE" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="000B7E41">
         <w:t>sanctioning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> statement should </w:t>
       </w:r>
       <w:r w:rsidR="000B7E41">
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">contain information </w:t>
       </w:r>
       <w:r w:rsidR="00A362F7">
         <w:t xml:space="preserve">related to </w:t>
       </w:r>
       <w:r>
         <w:t>the factors considered in sanctioning</w:t>
       </w:r>
       <w:r w:rsidR="006A2E5E">
         <w:t xml:space="preserve"> as articulated in</w:t>
       </w:r>
       <w:r w:rsidR="000B7E41">
         <w:t xml:space="preserve"> section </w:t>
       </w:r>
       <w:r w:rsidR="009464E9">
         <w:t>VIII(D)(1)</w:t>
       </w:r>
       <w:r w:rsidR="000B7E41">
-        <w:t>(i)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B45">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7E41">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B45">
+        <w:t>(i) and VIII(D)(1)(e)(ii)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3458BD49" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="558BBF17" w14:textId="2B0A3620" w:rsidR="00C72DF4" w:rsidRDefault="00C72DF4" w:rsidP="00C72DF4">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>After the sanction has been determined and incorporated into the final written Determination Regarding Responsibility, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>he OIEC will provide the written determination and sanction to the parties simultaneously</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005B6A63">
         <w:t>At that time, b</w:t>
@@ -12477,85 +12628,84 @@
         <w:t xml:space="preserve"> becomes final either on the date that the university provides the parties with the written determination of the result of the appeal, if an appeal is filed, or if an appeal is not filed, the date on which an appeal would no longer be considered timely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CD2E36" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71727301" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The OIEC will also provide any applicable notices to the complainant following the conclusion of any subsequent </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">corrective or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>disciplin</w:t>
       </w:r>
       <w:r>
         <w:t>ary</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> action pursuant to the State Personnel Board Rules for respondents who are classified employees and the Professional Rights and </w:t>
+        <w:t xml:space="preserve"> action pursuant to the State Personnel Board Rules for respondents who are classified employees and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Professional Rights and </w:t>
       </w:r>
       <w:r>
         <w:t>Responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> procedure and Privilege and Tenure process for respondents who are faculty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB2DFB4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F3CDD6C" w14:textId="4A062F1C" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="1D075AB1" w14:textId="790A68DA" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="009D4EC2">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>In the event that no policy violation is found, there is no preclusion of discipline for other student or employee misconduct under applicable university policies, procedures, or codes of conduct.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Additionally, the </w:t>
       </w:r>
       <w:r w:rsidR="00F2762C">
         <w:t>OIEC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will make an individualized assessment as to whether a no-contact order or other supportive measures should be continued or newly implemented.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2461B54B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="5374B4A5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00900E8D" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="kix.umca9b4ytrak" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00900E8D">
         <w:t>Sanctioning Process for Student Respondents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F42F2D6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">In cases where the </w:t>
       </w:r>
       <w:r>
         <w:t>Formal G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rievance </w:t>
       </w:r>
@@ -12597,55 +12747,51 @@
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sanctioning Board</w:t>
       </w:r>
       <w:r w:rsidR="003D6BB5">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Student Respondents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243BA520" w14:textId="2C366287" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Sanctioning Board is composed of three members who are collectively authorized </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">to impose sanctions for student respondents and to remedy the </w:t>
+        <w:t xml:space="preserve">Sanctioning Board is composed of three members who are collectively authorized to impose sanctions for student respondents and to remedy the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">effects of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">sexual misconduct. The Board shall decide by unanimous decision. </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">he Board will </w:t>
       </w:r>
       <w:r>
         <w:t>notify the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> of the determined sanctions so that the</w:t>
       </w:r>
@@ -12818,50 +12964,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The impact of separating a student from their education;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FAB150" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2471209B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Whether the </w:t>
       </w:r>
       <w:r>
         <w:t>complainant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> was incapacitated at the time of the conduct;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FCAC48" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="526A150E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Relationship between the parties, including degree of control of one party over another;</w:t>
@@ -13117,50 +13264,51 @@
         <w:t xml:space="preserve">Residence Hall Termination: A student’s residence hall agreement is terminated through the OIEC process, and the student is prohibited from residing in any </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>niversity residence on either a permanent or temporary basis. Specific exclusion from the residence halls may also be imposed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F00943C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6443B436" w14:textId="5EE8ECE2" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Formal Disciplinary </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Probation: A </w:t>
       </w:r>
       <w:r w:rsidRPr="00337A1F">
         <w:t>student is placed on probation. Probation lasts for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00337A1F">
         <w:t xml:space="preserve">a specific period of time and is implemented by semesters. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A student on formal disciplinary probation is not in good standing with the university. Loss of good standing may prohibit or impact a responding student from, 1) representing the University through official events; 2) participating in Education Abroad; or 3) serving in a leadership position or on a university committee. </w:t>
       </w:r>
       <w:r w:rsidRPr="00337A1F">
         <w:t>Any violation of university policies or the conditions of probati</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>on committed during the probationary period will result in further disciplinary action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14656379" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
@@ -13375,51 +13523,55 @@
       <w:r w:rsidR="00312001">
         <w:t>take law enforcement action</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B21DCD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B21DCD" w:rsidRPr="00B21DCD">
         <w:t>An exclusion notation appears on the student’s transcript until the period of exclusion has expired and all other sanctions are complete.</w:t>
       </w:r>
       <w:r w:rsidR="00CD3D40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3D40" w:rsidRPr="00CD3D40">
         <w:t>A referral</w:t>
       </w:r>
       <w:r w:rsidR="003A14EE">
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r w:rsidR="001E20FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3D40" w:rsidRPr="00CD3D40">
-        <w:t>be sent to the other University of Colorado campuses for their independent assessment of exclusion from those properties.</w:t>
+        <w:t xml:space="preserve">be sent to the other University of Colorado campuses for their independent assessment of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3D40" w:rsidRPr="00CD3D40">
+        <w:lastRenderedPageBreak/>
+        <w:t>exclusion from those properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4B6B0C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01569277" w14:textId="7EB117DC" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Expulsion: The student is required to permanently leave the </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity. A notation of expulsion remains permanently on the student’s transcript. Expulsion from the </w:t>
       </w:r>
@@ -13450,55 +13602,51 @@
         <w:t xml:space="preserve"> An expulsion decision results in the student being expelled from all campuses in the University of Colorado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> system</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713D904E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D5FF90" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Disciplinary Stop and Disciplinary Hold: A disciplinary stop shall be placed on a student’s record if they are suspended as the outcome of the OIEC proceedings. A disciplinary stop is honored by all University of Colorado campuses and prohibits a student from being admitted to any of the campuses and from registering for classes until the suspension period is over and the student has reapplied and has been re-admitted. A disciplinary hold may also be placed if a student fails to complete assigned sanctions, which has the same impact on a student’s records and registration as described above. The disciplinary hold will </w:t>
-[...3 lines deleted...]
-        <w:t>not be removed until all sanctions are completed.</w:t>
+        <w:t>Disciplinary Stop and Disciplinary Hold: A disciplinary stop shall be placed on a student’s record if they are suspended as the outcome of the OIEC proceedings. A disciplinary stop is honored by all University of Colorado campuses and prohibits a student from being admitted to any of the campuses and from registering for classes until the suspension period is over and the student has reapplied and has been re-admitted. A disciplinary hold may also be placed if a student fails to complete assigned sanctions, which has the same impact on a student’s records and registration as described above. The disciplinary hold will not be removed until all sanctions are completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BA2D06" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="265E26BC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Additional Sanctions: The Board has the discretion to impose any additional sanctions that may be warranted and appropriate given the circumstances of the case.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0500AED3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
@@ -13609,121 +13757,127 @@
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="5EA7F883" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="009B3750" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="kix.9jmdyiqu836e" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="009B3750">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sanction required</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC64902" w14:textId="77777777" w:rsidR="00550545" w:rsidRDefault="00550545" w:rsidP="00550545">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In order to remediate the effects of misconduct, the disciplinary authority will impose sanctions. </w:t>
+        <w:t xml:space="preserve">In order to remediate the effects of misconduct, the disciplinary authority will impose </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sanctions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Sanctions for classified staff </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the written determination </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>may include either a corrective action or a notice of disciplinary action, issued pursuant to the State Personnel Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BC44CA" w14:textId="77777777" w:rsidR="00550545" w:rsidRDefault="00550545" w:rsidP="00550545">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68737F0B" w14:textId="4516D637" w:rsidR="00550545" w:rsidRDefault="00550545" w:rsidP="00550545">
+    <w:p w14:paraId="68737F0B" w14:textId="52EE5BBA" w:rsidR="00550545" w:rsidRDefault="00550545" w:rsidP="00550545">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The disciplinary authority will determine the type of sanction(s) in consultation with the </w:t>
       </w:r>
       <w:r w:rsidR="005336D7">
         <w:t xml:space="preserve">Vice Chancellor of Human Resources </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">or designee and the VC/Title IX Coordinator or designee, and any other administrative staff with a need to know pursuant to any other process applicable to the employee. </w:t>
+        <w:t xml:space="preserve">or designee and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or designee, and any other administrative staff with a need to know pursuant to any other process applicable to the employee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DDC7DA" w14:textId="77777777" w:rsidR="00550545" w:rsidRDefault="00550545" w:rsidP="00550545">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E9F1B2" w14:textId="77777777" w:rsidR="00550545" w:rsidRDefault="00550545" w:rsidP="00550545">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>The disciplinary authority may have access to the investigative records in order to determine action. Additionally, the OIEC can provide redacted information to the disciplinary authority related to similarly situated investigations and sanctioning outcomes to ensure consistency and equity in sanctioning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475EC6C9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00550545"/>
     <w:p w14:paraId="19FCF998" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="kix.3xtx13nfs2p6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00B86354">
         <w:t>Potential sanctions include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FFF744" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00B86354" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBDA446" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Letter of Expectation/Reprimand: A warning/written letter of expectation or reprimand is a statement from the disciplinary authority that the behavior was </w:t>
-[...3 lines deleted...]
-        <w:t>inappropriate and that more serious disciplinary action will be taken should subsequent infractions occur.</w:t>
+        <w:t>Letter of Expectation/Reprimand: A warning/written letter of expectation or reprimand is a statement from the disciplinary authority that the behavior was inappropriate and that more serious disciplinary action will be taken should subsequent infractions occur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C53F097" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B419E8E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Mandatory Training: The employee may be required to attend a training, class, or program as relevant to the misconduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6C954A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
@@ -13881,82 +14035,83 @@
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r w:rsidR="001E20FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3D40" w:rsidRPr="00CD3D40">
         <w:t>be sent to the other University of Colorado campuses for their independent assessment of exclusion from those properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B5FD5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EB85DB9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t>Termination of Employment Contract or Termination of Employment: Pursuant to applicable laws and policies specific to the employee’s status, the disciplinary authority recommends or terminates employment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F058E7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8F4F76" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Additional Sanctions: The disciplinary authority has the discretion to impose any additional sanctions that may be warranted and appropriate given the circumstances of the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E84EE4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="5B273F51" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Appeals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB4F300" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="0BB4F300" w14:textId="30FB252B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Either the complainant or respondent may file a written appeal of the </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>. All appeals must be made in accordance with the procedures outlined in this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DB020B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67EA3EEE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Basis for </w:t>
       </w:r>
@@ -14002,454 +14157,530 @@
     </w:p>
     <w:p w14:paraId="6E96DA91" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">If new evidence that was not reasonably available at the time the </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or dismissal was made that could affect the outcome of the matter;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CB3732" w14:textId="77777777" w:rsidR="001849F7" w:rsidRPr="00F62A1F" w:rsidRDefault="001849F7" w:rsidP="001849F7">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4BD581" w14:textId="4B35C627" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="2C4BD581" w14:textId="19D1B9BC" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Title IX Coordinator, </w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00917B8B">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>nvestigator</w:t>
       </w:r>
       <w:r w:rsidR="00917B8B">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00917B8B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>, Hearing Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F0F23">
         <w:t xml:space="preserve">sanction board, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and panelists, if applicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the outcome of the matter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744A6DD5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66647884" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>In the appeal, both parties must have a reasonable, equal opportunity to submit a written statement in support of, or challenging, the outcome.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37704EC6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8ACE34" w14:textId="204314AB" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6A8ACE34" w14:textId="6DB093FB" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The decision-maker</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> for the appeal may not be the same Hearing Officer that reached the </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or dismissal, the investigator(s), or the </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Title IX Coordinator. </w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00FA718C">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00FA718C" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>must be trained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A159DA5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4DAD57" w14:textId="130B7442" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="5A4DAD57" w14:textId="20D8ABD4" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00FA718C">
-        <w:t>appeal decision maker(s)</w:t>
+        <w:t>appeal decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2ED5">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA718C">
+        <w:t>maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00FA718C" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> will issue a written decision describing the result of the appeal and the rationale for the result. The appeal decision must be provided simultaneously to both parties.</w:t>
+        <w:t>will issue a written decision describing the result of the appeal and the rationale for the result. The appeal decision must be provided simultaneously to both parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FFB9BF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="1D85B7BE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="kix.wwi675jpsxvx" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">How to File an </w:t>
       </w:r>
       <w:r w:rsidRPr="002270AE">
         <w:t>Appeal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16127">
         <w:t>Timeframe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE6C878" w14:textId="646E19C1" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="0127923B" w14:textId="6170C4F9" w:rsidR="00DB7761" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1170"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00481149">
         <w:t>ll a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">ppeals must be submitted in writing to the </w:t>
-[...2 lines deleted...]
-        <w:t>VC/Title IX Coordinator</w:t>
+        <w:t>ppeals must be submitted in writing to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B3C">
+        <w:t xml:space="preserve">CU Boulder </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">within seven (7) days after the </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> is issued. The appeal should indicate the specific basis for the appeal (see above), supporting arguments and documentation, and any other relevant information the appealing party wishes to include. The appealing party should be aware that all appeals are documentary reviews, and no interviews are conducted. Generally, appeals are determined solely on the merits of the documents submitted. Appeal documents therefore should be as complete and succinct as possible. </w:t>
+        <w:t xml:space="preserve"> is issued. The appeal should indicate the specific basis for the appeal (see above), supporting arguments and documentation, and any other relevant information the appealing party wishes to include. </w:t>
+      </w:r>
+      <w:r w:rsidR="00622BC3">
+        <w:t>Upon receipt</w:t>
+      </w:r>
+      <w:r w:rsidR="00791082">
+        <w:t xml:space="preserve"> of an appeal</w:t>
+      </w:r>
+      <w:r w:rsidR="00622BC3">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00183283">
+        <w:t xml:space="preserve">CU Boulder </w:t>
+      </w:r>
+      <w:r w:rsidR="00105675">
+        <w:t xml:space="preserve">OIEC </w:t>
+      </w:r>
+      <w:r w:rsidR="00183283">
+        <w:t xml:space="preserve">(or </w:t>
+      </w:r>
+      <w:r w:rsidR="00183283">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">designee) </w:t>
+      </w:r>
+      <w:r w:rsidR="00105675">
+        <w:t xml:space="preserve">will designate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44D00">
+        <w:t xml:space="preserve">an individual outside the </w:t>
+      </w:r>
+      <w:r w:rsidR="00183283">
+        <w:t xml:space="preserve">CU Boulder </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44D00">
+        <w:t xml:space="preserve">OIEC to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24997">
+        <w:t xml:space="preserve">be the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5A42">
+        <w:t xml:space="preserve">appeal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24997">
+        <w:t xml:space="preserve">decision maker(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00105675">
+        <w:t xml:space="preserve">and route </w:t>
+      </w:r>
+      <w:r w:rsidR="00791082">
+        <w:t xml:space="preserve">the appeal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24997">
+        <w:t>documentation for review and evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757A8915" w14:textId="77777777" w:rsidR="00DB7761" w:rsidRDefault="00DB7761" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE6C878" w14:textId="7227A1E3" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">The appealing party should be aware that all appeals are documentary reviews, and no interviews are conducted. Generally, appeals are determined solely on the merits of the documents submitted. Appeal documents therefore should be as complete and succinct as possible. </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>ll sanctions imposed in the case will not go into effect until either the deadline for filing an appeal passes and no appeal is filed or, if a timely appeal is filed, the appeal is decided, whichever comes first.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A57246" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1170"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1D9044" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1170"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The appealing party may not present any new evidence unless the party can demonstrate that it could not, with reasonable diligence, have been discovered or produced during the course of the investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28345A52" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="7B79B88D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="kix.n14kze8579ck" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:t>Notification and Opportunity to Respond</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AA0558" w14:textId="024F3484" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="07AA0558" w14:textId="7DAD7D15" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1170"/>
       </w:pPr>
       <w:r>
-        <w:t>If an appeal is received, t</w:t>
+        <w:t xml:space="preserve">If an appeal is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7761">
+        <w:t>received</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> designee will notify the other party to the original complaint (</w:t>
+      <w:r w:rsidR="0003669A">
+        <w:t>appe</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6ECD">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54EB9">
+        <w:t xml:space="preserve"> decision maker(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t>will notify the other party to the original complaint (</w:t>
       </w:r>
       <w:r>
         <w:t>complainant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>respondent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the </w:t>
       </w:r>
-      <w:r w:rsidR="00530BD3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
+      <w:r w:rsidR="00B54EB9">
+        <w:t>app</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6ECD">
+        <w:t>eal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54EB9">
+        <w:t xml:space="preserve"> decision maker(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7761" w:rsidRPr="00DB7761">
+        <w:t xml:space="preserve"> Neither party is required to respond to an appeal. After the submission of all documentation or the seven-day deadline for response has passed, the appellate decision maker(s) will review all documentation submitted, make the final decision upon appeal, and provide the parties with a written Notice of Appeal Decision within 21 days of its receipt of all final documentation or provide notice if additional time is required to complete the appeal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209BA7DC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6125E6C0" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="06122FC4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="kix.9tki0k8mriql" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Appeal Decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BF27C8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="7A65D242" w14:textId="374B2089" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="7A51D13C" w14:textId="77777777" w:rsidR="006A3FA4" w:rsidRDefault="006A3FA4" w:rsidP="00530DED"/>
+    <w:p w14:paraId="7A65D242" w14:textId="2C739696" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Upon review of the appeal, the </w:t>
       </w:r>
       <w:r w:rsidR="00FA718C">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> may:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F402D6F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="2F402D6F" w14:textId="6964C3B8" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1BC4AE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="4C1BC4AE" w14:textId="1C0EC9EF" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1890"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Uphold the initial decision in its entirety; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60551A61" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="60551A61" w14:textId="1CE02C24" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1890"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Direct that there be reconsideration by the Hearing Officer (or a new Hearing Officer) based on the existing evidence; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE1ECE8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="3BE1ECE8" w14:textId="23B4B94F" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1890"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Direct that there be re-investigation (by the same or different investigators) followed by a second live cross-examination hearing process </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(by the same or different Hearing Officer) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>conducted in accordance with the process outlined above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F462C" w14:textId="40ED9CA3" w:rsidR="00E13EA2" w:rsidRPr="00F62A1F" w:rsidRDefault="00E13EA2" w:rsidP="00D83710">
+    <w:p w14:paraId="782F462C" w14:textId="5F0B62AA" w:rsidR="00E13EA2" w:rsidRPr="00F62A1F" w:rsidRDefault="00E13EA2" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1890"/>
       </w:pPr>
       <w:r>
         <w:t>Direct that there by reconsideration of the sanction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654A48CF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD826CE" w14:textId="342E2005" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6DD826CE" w14:textId="1B3E44C1" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00FA718C">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00FA718C" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">members shall not make new findings of fact. The </w:t>
       </w:r>
       <w:r w:rsidR="00FA718C">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00FA718C" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>review all documentation submitted, make the final decision upon appeal, and concurrently provide the parties with a written Notice of Appeal Decision within 21 days of its receipt of all final documentation.</w:t>
+        <w:t xml:space="preserve">review all documentation submitted, make the final decision upon appeal, and concurrently provide the parties with a written Notice of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appeal Decision within 21 days of its receipt of all final documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B013BC8" w14:textId="77777777" w:rsidR="00E13EA2" w:rsidRDefault="00E13EA2" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="072EBDC7" w14:textId="2E575E6B" w:rsidR="00E13EA2" w:rsidRDefault="00E13EA2" w:rsidP="00530DED">
+    <w:p w14:paraId="072EBDC7" w14:textId="2A0433E5" w:rsidR="00E13EA2" w:rsidRDefault="00E13EA2" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once reconsideration of the determination or sanction is completed, the </w:t>
       </w:r>
       <w:r w:rsidR="00481149">
         <w:t xml:space="preserve">outcome </w:t>
       </w:r>
       <w:r>
         <w:t>will be considered final.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5F82B" w14:textId="77777777" w:rsidR="00481149" w:rsidRDefault="00481149" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A502FA" w14:textId="60CC8A7B" w:rsidR="00481149" w:rsidRPr="00F62A1F" w:rsidRDefault="00481149" w:rsidP="002235BF">
       <w:pPr>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
@@ -14482,51 +14713,50 @@
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7378A851" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>During a Policy Compliance process, the OIEC may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DE2E53" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A40C94" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:lastRenderedPageBreak/>
         <w:t>Provide interim or long-term supportive measures to the complainant and/or the respondent;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64836F4B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21516ECF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Provide a referral to other campus-based resolution processes as appropriate for the specific facts of the case;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C14B784" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="51D12542" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
@@ -14747,108 +14977,102 @@
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>rievance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Process</w:t>
       </w:r>
       <w:r w:rsidR="00B162E7">
         <w:t xml:space="preserve"> at any time</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D333372" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="00495A4F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FF5583" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Adaptable Resolutions (Informal Resolutions)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191A3D87" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="1EB719B2" w14:textId="14611C37" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="1EB719B2" w14:textId="008D0681" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t>The OIEC may facilitate an Adaptable Resolution process when appropriate and when both parties voluntarily consent to participate. The VC/Title IX Coordinator or designee will determine the appropriateness of an Adaptable Resolution on a case-by-case basis</w:t>
+        <w:t xml:space="preserve">The OIEC may facilitate an Adaptable Resolution process when appropriate and when both parties voluntarily consent to participate. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or designee will determine the appropriateness of an Adaptable Resolution on a case-by-case basis</w:t>
       </w:r>
       <w:r w:rsidR="00C706ED">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="0085127F">
         <w:t xml:space="preserve"> however</w:t>
       </w:r>
       <w:r w:rsidR="00C706ED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0085127F">
         <w:t xml:space="preserve"> Adaptable Resolution</w:t>
       </w:r>
       <w:r w:rsidR="00FA601D">
         <w:t>s are prohibited</w:t>
       </w:r>
       <w:r w:rsidR="0085127F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0013632B">
         <w:t>to resolve allegation</w:t>
       </w:r>
       <w:r w:rsidR="004F19FD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0013632B">
         <w:t xml:space="preserve"> that an employee sexually harassed a student</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Adaptable Resolutions may </w:t>
       </w:r>
       <w:r w:rsidR="00BE00BD">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">not be an option in cases where there is concern about an inherent power dynamic between the parties that would </w:t>
-[...3 lines deleted...]
-        <w:t>impact the ability to effectuate a fair and equitable resolution.</w:t>
+        <w:t>not be an option in cases where there is concern about an inherent power dynamic between the parties that would impact the ability to effectuate a fair and equitable resolution.</w:t>
       </w:r>
       <w:r w:rsidR="004A4D3D">
-        <w:t xml:space="preserve"> Additionally, if a Formal Grievance Process has been initiated to resolve underlying allegations pursuant to the Sexual Misconduct, Intimate Partner Violence, and Stalking Policy, the parties may not elect to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> an Adaptable Resolution </w:t>
+        <w:t xml:space="preserve"> Additionally, if a Formal Grievance Process has been initiated to resolve underlying allegations pursuant to the Sexual Misconduct, Intimate Partner Violence, and Stalking Policy, the parties may not elect to enter into an Adaptable Resolution </w:t>
       </w:r>
       <w:r w:rsidR="006B2F68">
         <w:t xml:space="preserve">process related to the same allegations </w:t>
       </w:r>
       <w:r w:rsidR="004A4D3D">
         <w:t xml:space="preserve">after the response deadline to the Investigative Report has closed. </w:t>
       </w:r>
       <w:r w:rsidR="004A4D3D" w:rsidRPr="004F29CC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="004A4D3D">
         <w:t xml:space="preserve"> Section IX(D)(1)(d).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7161859A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454F6359" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
@@ -14856,149 +15080,162 @@
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The purpose of an Adaptable Resolution process is to allow the parties more agency in reaching a mutual written agreement about how to repair harm (to the extent possible) and move forward from the incident(s) at issue. The parties have latitude to form an agreement that is meaningful to them given the circumstances and impact of the incident(s) at issue.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A337A9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D9AF834" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The specific process that parties follow to reach a resolution agreement will be determined by the OIEC facilitator in consultation with the parties. This may include a form of shuttle diplomacy, where the parties separately meet with a facilitator to formulate an agreement, or participate in a Restorative Justice conference, where the parties engage in a dialogue with a trained facilitator in order to come to an agreement that will repair harm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D30CA5D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D04C11" w14:textId="09014990" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="53D04C11" w14:textId="72FFBB08" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The resolution agreement must be approved by the VC/Title IX Coordinator or designee and is enforceable by the OIEC once signed by the parties. The OIEC will not permit the following terms to be included in a resolution agreement: </w:t>
+        <w:t xml:space="preserve">The resolution agreement must be approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or designee and is enforceable by the OIEC once signed by the parties. The OIEC will not permit the following terms to be included in a resolution agreement: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790312CC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F50829" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Admissions of criminal or civil legal liability;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2446BDAD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E752D7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Monetary payments among the parties;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D61D666" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6AEE28" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Non-Disclosure Agreements/Clauses prohibiting the parties or participants from discussing the allegations, the Adaptable Resolution process, or the resolution agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3F4BF8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19526853" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Revocation of an earned degree. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0978FBF7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0166F4F9" w14:textId="2FEF5705" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="0166F4F9" w14:textId="32A69B36" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At any point during an Adaptable Resolution process prior to reaching a resolution agreement, either party may withdraw from the process and request a </w:t>
       </w:r>
       <w:r w:rsidR="00C706ED">
         <w:t>Formal Grievance Process or other resolution</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Once a resolution agreement is approved by the VC/Title IX Coordinator and signed by all parties, a </w:t>
+        <w:t xml:space="preserve">. Once a resolution agreement is approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and signed by all parties, a </w:t>
       </w:r>
       <w:r w:rsidR="00C706ED">
         <w:t xml:space="preserve">Formal </w:t>
       </w:r>
       <w:r w:rsidR="00F643D0">
         <w:t xml:space="preserve">Grievance Process </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cannot be initiated for the allegations underlying the Adaptable Resolution, and the case/Formal Grievance Process will be dismissed. However, the OIEC may address a party’s failure to comply with the signed resolution agreement via a Formal Grievance Process as outlined in </w:t>
       </w:r>
       <w:r w:rsidR="0017580C">
         <w:t>Nondiscrimination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Procedures</w:t>
       </w:r>
       <w:r w:rsidR="00C706ED">
         <w:t xml:space="preserve"> (see Section </w:t>
       </w:r>
       <w:r w:rsidR="00AD3E09">
         <w:t>IX(C)(1)</w:t>
       </w:r>
       <w:r w:rsidR="0017580C">
         <w:t xml:space="preserve"> below)</w:t>
       </w:r>
@@ -15006,109 +15243,118 @@
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751A78B3" w14:textId="77777777" w:rsidR="00772C73" w:rsidRDefault="00772C73" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="470732C3" w14:textId="54600EEC" w:rsidR="00772C73" w:rsidRDefault="000F1574" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Referrals to a Disciplinary Authority</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0471E60C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="000F1574">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20931AE0" w14:textId="01F7D5FA" w:rsidR="00530DED" w:rsidRDefault="00C46814" w:rsidP="00530DED">
+    <w:p w14:paraId="3FBDB8D2" w14:textId="2BD7EF0B" w:rsidR="00CF7DC3" w:rsidRPr="00CF7DC3" w:rsidRDefault="00C46814" w:rsidP="00CF7DC3">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00530DED" w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">n situations where university employees are alleged to have engaged in misconduct under an Applicable Policy, the OIEC may determine that the employee’s disciplinary authority, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">supervisor, or department Chair is best situated to efficiently and meaningfully respond to the allegations at issue. Nothing in the OIEC’s Resolution Procedures limits the authority of an employee’s disciplinary authority from initiating or imposing disciplinary action as necessary.  </w:t>
+        <w:t xml:space="preserve">n situations where university employees are alleged to have engaged in misconduct under an Applicable Policy, the OIEC may determine that the employee’s disciplinary authority, supervisor, or department Chair is best situated to efficiently and meaningfully respond to the allegations at issue. Nothing in the OIEC’s Resolution Procedures limits the authority of an employee’s disciplinary authority from initiating or imposing disciplinary action as necessary.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467AC5E9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="6F0760DF" w14:textId="69FB9C95" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00F93D1E" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_vx1227" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="83" w:name="_Toc173248918"/>
       <w:bookmarkEnd w:id="82"/>
       <w:r>
         <w:t xml:space="preserve">Protected Class </w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
         <w:t>Nondiscrimination</w:t>
       </w:r>
       <w:r w:rsidR="00530DED" w:rsidRPr="00EA1828">
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r w:rsidR="00530DED">
         <w:t xml:space="preserve"> Resolution Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="091C3411" w14:textId="48B1D0A5" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="091C3411" w14:textId="76762838" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity will be responsive to any report or complaint of “Prohibited Conduct” as listed below and is committed to providing prompt, fair, impartial, and equitable resolutions of any complaint reported to the OIEC, whether reported directly by a complainant or by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">third party, such as a mandatory reporter. The primary concern is the safety of all </w:t>
+        <w:t>third party, such as a mandatory reporter.</w:t>
+      </w:r>
+      <w:r w:rsidR="00455E24">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> The primary concern is the safety of all </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">niversity community members. The </w:t>
+        <w:t xml:space="preserve">niversity community </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">members. The </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">niversity will take steps to prevent recurrence of any </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and remedy discriminatory effects on the complainant and others, as appropriate. The following procedures will apply to resolution of all reports or complaints of </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> related to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the University of Colorado </w:t>
       </w:r>
       <w:r w:rsidR="00F93D1E">
         <w:t xml:space="preserve">Protected Class </w:t>
       </w:r>
@@ -15117,55 +15363,55 @@
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>olicy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376B487B" w14:textId="77777777" w:rsidR="00134F20" w:rsidRDefault="00134F20" w:rsidP="00530DED"/>
     <w:p w14:paraId="63E05139" w14:textId="3522004F" w:rsidR="00134F20" w:rsidRDefault="00134F20" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Prohibited Conduc</w:t>
       </w:r>
       <w:bookmarkStart w:id="84" w:name="_8xqex8s7rwif" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="85" w:name="_g3cfaydem2fn" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidR="000C332E">
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1242B0CE" w14:textId="2C060857" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="1AEE20EC" w14:textId="01EBCE5F" w:rsidR="00D572CD" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00F93D1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Protected Class Nondiscrimination Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> prohibits </w:t>
       </w:r>
       <w:r>
         <w:t>discrimination</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t>harassment o</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF01EF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -15347,58 +15593,58 @@
         <w:t xml:space="preserve">a respondent’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">access </w:t>
       </w:r>
       <w:r>
         <w:t>to university programs and activities (emergency removals). See Section IX(B)(2) below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0470AD41" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71B34CEF" w14:textId="77777777" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Whether supportive or safety measures are appropriate is determined after an individualized assessment by the </w:t>
       </w:r>
       <w:r>
         <w:t>OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> and every effort should be made to avoid </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> and every effort should be made to avoid depriving any student of educational access.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Supportive or safety measures may be kept in place, lifted, or modified as additional information is obtained, or may be </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>depriving any student of educational access.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Supportive or safety measures may be kept in place, lifted, or modified as additional information is obtained, or may be extended permanently, as appropriate.</w:t>
+        <w:t>extended permanently, as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069B611E" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E96BC8" w14:textId="0A08D91D" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
       </w:pPr>
       <w:r>
         <w:t>Complainants and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">respondents </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">may request supportive or safety measures from the </w:t>
       </w:r>
       <w:r>
         <w:t>OIEC</w:t>
@@ -15677,78 +15923,78 @@
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">discussing options and providing referral information for obtaining criminal or civil </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">orders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>protection;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D6B3C7" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38BB9FE0" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>residential relocations on or off campus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F13243" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1021FEAC" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t>student refund</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(more information is available online at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00B9656D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OIEC’s Student Respondent Refund Information page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B9656D">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0333C728" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="746C059F" w14:textId="7472A346" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="Normalbullets"/>
         <w:ind w:left="1440"/>
       </w:pPr>
@@ -15906,51 +16152,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Interim exclusion order </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">for parts of or entire campus, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">residence halls, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>classes, etc</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CF3338" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EECCDE0" w14:textId="545A6F9C" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Administrative Leave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Decisions to place </w:t>
@@ -16062,69 +16308,69 @@
       </w:r>
       <w:r w:rsidR="00CB514C">
         <w:t xml:space="preserve"> assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and risk analysis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to determine what, if any, emergency removals are necessary. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The factors considered in the safety and risk analysis include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8D45D9" w14:textId="77777777" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="0047222A"/>
     <w:p w14:paraId="1FBD5DEA" w14:textId="77777777" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Seriousness of the alleged conduct;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC8A9CF" w14:textId="77777777" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33272ED6" w14:textId="77777777" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t>Location of the alleged incident(s);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013C89E8" w14:textId="77777777" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A834BAC" w14:textId="3AC579E7" w:rsidR="0047222A" w:rsidRPr="00F62A1F" w:rsidRDefault="0047222A" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The risk that the </w:t>
       </w:r>
       <w:r>
         <w:t>respondent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will commit additional acts of violence;</w:t>
@@ -16433,51 +16679,51 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">rocess </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or other resolution procedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">if new information is presented that mitigates </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the threat to health and physical safety of </w:t>
       </w:r>
       <w:r>
         <w:t>the complainant or others</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB88A33" w14:textId="77777777" w:rsidR="00E77352" w:rsidRDefault="00E77352" w:rsidP="00530DED"/>
     <w:p w14:paraId="0F40046F" w14:textId="3CC7F2F9" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Resolution Processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545996CD" w14:textId="01D894B2" w:rsidR="00EC6E74" w:rsidRPr="009A1C6C" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>The OIEC resolution processes include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFB10C4" w14:textId="77777777" w:rsidR="00EC6E74" w:rsidRPr="00F62A1F" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39BEDDF6" w14:textId="5D1AF2DA" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00D83710">
@@ -16670,86 +16916,89 @@
       <w:r>
         <w:t xml:space="preserve">) for additional information regarding overriding factors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B6B9D7" w14:textId="77777777" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07041B0A" w14:textId="77777777" w:rsidR="00EC6E74" w:rsidRPr="003F0239" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resolution Process Officials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438E0F5F" w14:textId="691CDB39" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
+    <w:p w14:paraId="438E0F5F" w14:textId="6441F800" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The OIEC’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Resolution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Processes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will be conducted by staff who are appropriately trained and have qualifications and experience that will facilitate prompt, fair, equitable and impartial resolutions. The </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">VC/Title IX Coordinator </w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>or designee shall ensure that OIEC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Resolution Process Officials </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">receive annual training on how to conduct </w:t>
       </w:r>
       <w:r>
         <w:t>resolutions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r>
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee shall determine if one or more </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>nvestigators shall be assigned to each case depending on the specific circumstances and as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379E70C9" w14:textId="77777777" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00530DED"/>
     <w:p w14:paraId="5401C771" w14:textId="1A180B80" w:rsidR="00530DED" w:rsidRPr="00EC6E74" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77352">
         <w:t xml:space="preserve"> </w:t>
@@ -16776,68 +17025,92 @@
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">. The OIEC may decline to pursue a Formal Grievance Process if: 1) a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:lastRenderedPageBreak/>
         <w:t>complainant has requested that a Formal Grievance Process not be pursued, and 2) the OIEC has determined that the complainant’s request can be honored consistent with the university’s obligation to provide a safe and non-discriminatory environment. See Section V</w:t>
       </w:r>
       <w:r w:rsidR="00AA6792">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>I(</w:t>
       </w:r>
       <w:r w:rsidR="00AA6792">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E826931" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C0A4BB4" w14:textId="61C82580" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>If a complainant does not want to initiate the Formal Grievance Process, the VC/Title IX Coordinator or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the VC/Title IX Coordinator or designee will consider a range of potentially overriding factors that would cause the VC/Title IX Coordinator or designee to initiate a Formal Grievance Process. See Section V</w:t>
+    <w:p w14:paraId="0C0A4BB4" w14:textId="5C1B1DEA" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If a complainant does not want to initiate the Formal Grievance Process, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will consider a range of potentially overriding factors that would cause the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee to initiate a Formal Grievance Process. See Section V</w:t>
       </w:r>
       <w:r w:rsidR="00AA6792">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>I(</w:t>
       </w:r>
       <w:r w:rsidR="00AA6792">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">) for a list of overriding factors the VC/Title IX Coordinator may consider. </w:t>
+        <w:t xml:space="preserve">) for a list of overriding factors the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> may consider. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0206F623" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="601D439A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The decision to initiate the Formal Grievance Process will be made on a case-by-case basis after an individualized and thoughtful review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAC404A" w14:textId="77777777" w:rsidR="009B1C45" w:rsidRDefault="009B1C45" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62082A1B" w14:textId="77777777" w:rsidR="009B1C45" w:rsidRPr="00025E7A" w:rsidRDefault="009B1C45" w:rsidP="009B1C45">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
@@ -17000,78 +17273,78 @@
     </w:p>
     <w:p w14:paraId="775E9683" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C11455" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Have the university take reasonable steps to protect their privacy, provided the steps do not restrict the parties’ ability to obtain and present evidence, including speaking to witnesses, consulting with their family members, confidential resources, or advisors, or otherwise preparing for or participating in the grievance procedures;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4435B45B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B54D8BB" w14:textId="5C90A2B2" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="5B54D8BB" w14:textId="7CAE87F9" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>A grievance process conducted by trained officials (any person designated as a</w:t>
       </w:r>
       <w:r w:rsidR="001849F7">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D83710">
-[...9 lines deleted...]
-        <w:t>Title IX Coordinator or investigator. An official shall recuse themselves from participating in a grievance process in those instances where the official believes that their impartiality might reasonably be questioned by an independent, neutral observer due to the official’s personal bias or prejudice against the complainant or respondent or where the official has a personal or professional relationship with one of the parties that would adversely affect the official’s ability to serve as an impartial finder of fact;</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">, investigator, or decisionmaker) who do not have a conflict of interest or bias for or against the individual complainant or respondent or against complainants or respondents generally. The decisionmaker may be the same person as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or investigator. An official shall recuse themselves from participating in a grievance process in those instances where the official believes that their impartiality might reasonably be questioned by an independent, neutral observer due to the official’s personal bias or prejudice against the complainant or respondent or where the official has a personal or professional relationship with one of the parties that would adversely affect the official’s ability to serve as an impartial finder of fact;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610B6E53" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E9451AE" w14:textId="4AB8E3B2" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Supportive measures to be provided before the Formal Grievance Process begins or while a Formal Grievance Process is pending;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0E266C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E4EF81" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
@@ -17154,135 +17427,106 @@
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Timely and equal access to review and respond to the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F29CC">
         <w:t xml:space="preserve">Draft </w:t>
       </w:r>
       <w:r>
         <w:t>Factual Findings,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> which will include </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a summary of </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">relevant information </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">relied upon by the OIEC in determining </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> there was a violation of the Protected Class Nondiscrimination Policy.</w:t>
+        <w:t>relied upon by the OIEC in determining whether or not there was a violation of the Protected Class Nondiscrimination Policy.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F29CC">
         <w:t xml:space="preserve">The Draft </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Factual Findings </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>includ</w:t>
       </w:r>
       <w:r>
         <w:t>es a summary of</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve"> information provided by </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, witnesses, documentation, and </w:t>
+        <w:t xml:space="preserve"> information provided by complainant, respondent, witnesses, documentation, and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">relevant evidence, unless the university is legally prohibited from disclosing the information to a party. See Section </w:t>
       </w:r>
       <w:r>
         <w:t>IX</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(</w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t>(v</w:t>
-[...3 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(v)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50EFD8BC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="1C5A85EE" w14:textId="6E160EEC" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">An objective evaluation of all evidence that is relevant and not otherwise impermissible, and the exclusion of evidence that is impermissible. See Section </w:t>
       </w:r>
       <w:r w:rsidR="000C332E">
         <w:t>IX</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000C332E">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(</w:t>
       </w:r>
@@ -17525,75 +17769,93 @@
       <w:r w:rsidRPr="00FD31C9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192F0639" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="6EADF78A" w14:textId="563728A0" w:rsidR="00BE3FD9" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Major Stages of the Investigation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F566464" w14:textId="06A6CB4F" w:rsidR="00530DED" w:rsidRPr="00BE3FD9" w:rsidRDefault="00BE3FD9" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Initial Evaluation of Complaint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0055F69F" w14:textId="2D9C7797" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Once a complainant has initiated a Formal Grievance Process by making a complaint, the VC/Title IX Coordinator or designee will evaluate whether the conduct alleged, if proved, would constitute a violation of the </w:t>
+    <w:p w14:paraId="0055F69F" w14:textId="64F7F68A" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">Once a complainant has initiated a Formal Grievance Process by making a complaint, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will evaluate whether the conduct alleged, if proved, would constitute a violation of the </w:t>
       </w:r>
       <w:r w:rsidR="00A35F4B">
         <w:t>Protected Class Nondiscrimination Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">. If additional information is needed to evaluate the allegations, the VC/Title IX Coordinator or designee will make reasonable efforts to obtain that information. </w:t>
+        <w:t xml:space="preserve">. If additional information is needed to evaluate the allegations, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will make reasonable efforts to obtain that information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE2DE44" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2675D2DD" w14:textId="66A4B578" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The VC/Title IX Coordinator or designee will notify the complainant if additional time is needed to consider the complaint, such as when gathering additional information is necessary to determine whether dismissal is appropriate. </w:t>
+    <w:p w14:paraId="2675D2DD" w14:textId="77E1A567" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will notify the complainant if additional time is needed to consider the complaint, such as when gathering additional information is necessary to determine whether dismissal is appropriate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11272967" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="266C01FA" w14:textId="1CF3D4CD" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The university may consolidate complaints in situations that arise out of the same facts or circumstances and involve more than one complainant, more than one respondent, or what amount to counter-complaints by one party against the other. The university may also consolidate under the Formal Grievance Process related violations as </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">designated in the Applicable Policies or other </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> under other policies, procedures, or codes of conduct.</w:t>
       </w:r>
     </w:p>
@@ -17643,176 +17905,238 @@
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The Respondent is not currently affiliated with the university; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE6216A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="339CC928" w14:textId="7DDE3CD0" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The OIEC determines that the conduct alleged in the complaint, even if proven, would not constitute </w:t>
       </w:r>
       <w:r w:rsidR="00F2762C">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5AED9A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="245A1C5E" w14:textId="57D29FB9" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="245A1C5E" w14:textId="29496DBB" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formal Grievance Processes Initiated by VC/Title IX Coordinator and Overriding Factors </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FFEF986" w14:textId="1528E779" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+        <w:t xml:space="preserve">Formal Grievance Processes Initiated by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Overriding Factors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFEF986" w14:textId="4E88F6DB" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">If a complainant has disclosed an incident of </w:t>
       </w:r>
       <w:r w:rsidR="00F2762C">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve"> but wishes to maintain privacy and does not wish to initiate the Formal Grievance Process, the VC/Title IX Coordinator or designee must discuss the availability of supportive measures with the complainant, describe the process for initiating a Formal Grievance Process and explain that the university prohibits retaliation. The VC/Title IX Coordinator or designee will further explain the steps the university will take to prevent retaliation if the individual participates in a Formal Grievance Process and how the university will take responsive action should retaliation occur. </w:t>
+        <w:t xml:space="preserve"> but wishes to maintain privacy and does not wish to initiate the Formal Grievance Process, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee must discuss the availability of supportive measures with the complainant, describe the process for initiating a Formal Grievance Process and explain that the university prohibits retaliation. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will further explain the steps the university will take to prevent retaliation if the individual participates in a Formal Grievance Process and how the university will take responsive action should retaliation occur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B74612" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090809D1" w14:textId="1355FC3E" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>If, having been informed of the university’s prohibition of retaliation and its obligations to prevent and respond to retaliation, the complainant would still like to maintain privacy or does not want to initiate the Formal Grievance Process, the VC/Title IX Coordinator or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the VC/Title IX Coordinator or designee will consider a range of potentially overriding factors that would cause the VC/Title IX Coordinator or designee to initiate a Formal Grievance Process. See Section VI</w:t>
+    <w:p w14:paraId="090809D1" w14:textId="401FEB07" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If, having been informed of the university’s prohibition of retaliation and its obligations to prevent and respond to retaliation, the complainant would still like to maintain privacy or does not want to initiate the Formal Grievance Process, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will consider a range of potentially overriding factors that would cause the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee to initiate a Formal Grievance Process. See Section VI</w:t>
       </w:r>
       <w:r w:rsidR="009B1C45">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009B1C45">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">) for a list of overriding factors the VC/Title IX Coordinator may consider. </w:t>
+        <w:t xml:space="preserve">) for a list of overriding factors the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> may consider. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146D5246" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F9F583" w14:textId="64BA87F9" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>The decision to initiate a Formal Grievance Process by the VC/Title IX Coordinator will be made on a case-by-case basis after an individualized review. The OIEC will notify and provide a copy of the Notice of Allegations to a complainant in these circumstances.</w:t>
+    <w:p w14:paraId="40F9F583" w14:textId="5BDAC8DD" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The decision to initiate a Formal Grievance Process by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> will be made on a case-by-case basis after an individualized review. The OIEC will notify and provide a copy of the Notice of Allegations to a complainant in these circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C215B7D" w14:textId="77777777" w:rsidR="00876B21" w:rsidRDefault="00876B21" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26D5D389" w14:textId="2B4ED3B8" w:rsidR="00530DED" w:rsidRPr="00AF3992" w:rsidRDefault="00AF3992" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Notice of Allegations and Transcript Notation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7420EB89" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">If a Formal Grievance Process is commenced, the OIEC shall send the respondent and the complainant a written Notice of Allegations. The written Notice of Allegations may be sent to the respondent and the complainant by email, may be sent via U.S. mail to the permanent addresses appearing in the university’s information system or the address </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:lastRenderedPageBreak/>
         <w:t>appearing in a police report, or may be hand-delivered. Notice will be considered furnished on the date of delivery, by any of the above methods.  For employee respondents,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> the employee’s supervisory upline, including the Chancellor and the employee’s appointing/disciplinary authority, as well as Human Resources, will also receive a copy of the written Notice of Allegations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF8CC86" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="040DF86D" w14:textId="77777777" w:rsidR="000D632E" w:rsidRDefault="000D632E" w:rsidP="000D632E">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="000D632E">
         <w:t xml:space="preserve">For student respondents, a notation will be placed on their transcript stating either that the student is under investigation or if an interim suspension or exclusion is in place for applicable cases. This notation will be removed at the conclusion of the Formal Grievance Process but may be replaced with a sanctioning notation as applicable if a policy violation is found. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527C77B7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C0982AC" w14:textId="62FF5729" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>If, in the course of an investigation, a complainant alleges additional violations or the VC/Title IX Coordinator or designee decides to investigate additional allegations about the complainant or respondent that are not included in the initial Notice of Allegations, the OIEC will issue an Amended Notice of Allegations to both parties.</w:t>
+    <w:p w14:paraId="0C0982AC" w14:textId="22C86017" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If, in the course of an investigation, a complainant alleges additional violations or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee decides to investigate additional allegations about the complainant or respondent that are not included in the initial Notice of Allegations, the OIEC will issue an Amended Notice of Allegations to both parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E6B622" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="24E6124A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The written Notice of Allegations (and any Amended Notices of Allegations) will include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295875DA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41AE0549" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
@@ -18000,60 +18324,66 @@
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17622716" w14:textId="4662FD3C" w:rsidR="00756177" w:rsidRDefault="00AF3992" w:rsidP="00756177">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Dismissal After Issuance of Notice of Allegations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8E3EF5" w14:textId="3C2FF8A2" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>After a Notice of Allegations is issued, the university may, but is not required to, dismiss a Complaint or Formal Grievance Process at any time if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1225C2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="393F3468" w14:textId="0C32E359" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="393F3468" w14:textId="2214DACB" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">The complainant voluntarily withdraws any or all of the allegations in the complaint in writing, the VC/Title IX Coordinator declines to initiate a Formal Grievance Process under Section </w:t>
+        <w:t xml:space="preserve">The complainant voluntarily withdraws any or all of the allegations in the complaint in writing, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> declines to initiate a Formal Grievance Process under Section </w:t>
       </w:r>
       <w:r w:rsidR="009B1C45">
         <w:t>IX</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009B1C45">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(</w:t>
       </w:r>
       <w:r w:rsidR="00756177">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(</w:t>
       </w:r>
       <w:r w:rsidR="00756177">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)</w:t>
       </w:r>
@@ -18095,56 +18425,62 @@
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Specific circumstances prevent the OIEC from gathering evidence sufficient to reach a determination as to the allegations therein</w:t>
       </w:r>
       <w:r w:rsidR="000E4A10">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79802213" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="43A820D2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>If the university dismisses a Formal Grievance Process, the OIEC will consider whether the conduct alleged may constitute a violation of any other university or campus policies, procedures, or conduct codes and refer the matter to other appropriate offices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2400041D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FAA8EA0" w14:textId="17489052" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>The dismissal of a Formal Grievance Process does not preclude a complainant or the VC/Title IX Coordinator from re-initiating a Formal Grievance Process at a later time.</w:t>
+    <w:p w14:paraId="2FAA8EA0" w14:textId="408ACC83" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The dismissal of a Formal Grievance Process does not preclude a complainant or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> from re-initiating a Formal Grievance Process at a later time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2E4B8B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3414EEE9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notice of Dismissal and Opportunity to Appeal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221E2B33" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
@@ -18198,86 +18534,110 @@
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>To determine whether there were procedural irregularities that affected the dismissal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0C64F5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C89DBBD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>If new evidence that was not reasonably available at the time of the dismissal could affect the outcome of the matter; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBFC3D1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="5AC800D1" w14:textId="55D55C19" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="5AC800D1" w14:textId="5C39AE9F" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">The VC/Title IX Coordinator, investigator(s), or other decision-maker(s) for the dismissal of the complaint had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant(s) or respondent(s) that affected the dismissal. </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">, investigator(s), or other decision-maker(s) for the dismissal of the complaint had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant(s) or respondent(s) that affected the dismissal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D42E3D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FEAB9B" w14:textId="788B519D" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>If an appeal is received, the VC/Title IX Coordinator or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the VC/Title IX Coordinator or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
+    <w:p w14:paraId="77FEAB9B" w14:textId="6A96C354" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If an appeal is received, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000A4429" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E58D45" w14:textId="13C6E627" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the VC/Title IX Coordinator or designee will appoint a decision maker who has been trained and who did not take part in an investigation of the allegations or dismissal of the complaint/Formal Grievance Process. </w:t>
+    <w:p w14:paraId="24E58D45" w14:textId="3B14F122" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will appoint a decision maker who has been trained and who did not take part in an investigation of the allegations or dismissal of the complaint/Formal Grievance Process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156968A3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DFEACB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Upon review of the appeal, the decision maker may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343F1C5A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="742F81C8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
@@ -18879,138 +19239,144 @@
     <w:p w14:paraId="45C5A1BC" w14:textId="56419F04" w:rsidR="00530DED" w:rsidRPr="00EC6E74" w:rsidRDefault="007143A7" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC6E74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidR="00530DED" w:rsidRPr="00EC6E74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24791621" w14:textId="77777777" w:rsidR="00C00991" w:rsidRDefault="00C00991" w:rsidP="00C00991">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The OIEC shall </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">issue the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r>
         <w:t>complainant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:t>respondent, along with applicable next steps in the process</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6317D114" w14:textId="77777777" w:rsidR="00D66B63" w:rsidRDefault="00D66B63" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137EEB00" w14:textId="01A76449" w:rsidR="00EC6E74" w:rsidRDefault="00D66B63" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Sanctioning and Appeals for Student Respondents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7447EBC5" w14:textId="77777777" w:rsidR="00D83710" w:rsidRPr="00D83710" w:rsidRDefault="00D83710" w:rsidP="00D83710"/>
     <w:p w14:paraId="1B95D61F" w14:textId="3BC1C3BD" w:rsidR="00530DED" w:rsidRPr="00EC6E74" w:rsidRDefault="00530DED" w:rsidP="00EC6E74">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC6E74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sanctioning Process for Student Respondents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E44360E" w14:textId="7B998AE1" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="5E44360E" w14:textId="5B319E58" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>In cases where the investigation results in a policy violation,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> the matter will be referred by the VC/Title IX Coordinator of the OIEC or designee to the Sanctioning Board. In the event that no policy violation was found there is no preclusion of discipline for other student misconduct under either the Student Code of Conduct or Student Honor Code &amp; Procedures. </w:t>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> the matter will be referred by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> of the OIEC or designee to the Sanctioning Board. In the event that no policy violation was found there is no preclusion of discipline for other student misconduct under either the Student Code of Conduct or Student Honor Code &amp; Procedures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DAAC45" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550FD691" w14:textId="798E9FCD" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>In cases in which a policy violation is found, both parties may submit a</w:t>
       </w:r>
       <w:r w:rsidR="00580D5A">
         <w:t xml:space="preserve"> sanctioning statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> to the OIEC detailing any aggravating or mitigating circumstances that may impact sanctioning. These </w:t>
       </w:r>
       <w:r w:rsidR="00580D5A">
         <w:t>sanctioning statements</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> will only be shared with the sanctioning </w:t>
@@ -19653,56 +20019,62 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC6E74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Appeals for Student Respondents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D77FD38" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>In the event that no policy violation is found, either party may appeal the Determination Regarding Responsibility within seven (7) days of its issuance. In the event that a policy violation is found, either party may appeal the Determination Regarding Responsibility within seven (7) days of the issuance of the Notice of Sanction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3A0D43" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="111B747F" w14:textId="4C71CE40" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Appeals must be submitted in writing to the VC/Title IX Coordinator or designee. The appeal should indicate the specific basis for the appeal (see below), supporting arguments, and any applicable documentation. </w:t>
+    <w:p w14:paraId="111B747F" w14:textId="159D7940" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">Appeals must be submitted in writing to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee. The appeal should indicate the specific basis for the appeal (see below), supporting arguments, and any applicable documentation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6550E59B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B85515C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">All appeals are documentary reviews, and no interviews are conducted. The appealing party may not present any new evidence unless the party can demonstrate that it could not, with reasonable diligence, have been discovered or produced during the course of the investigation. Generally, appeals are determined solely on the merits of the claims, arguments, and documents submitted. Appeal documents therefore should be as complete and succinct as possible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748F1F65" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B451F7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
@@ -19744,158 +20116,172 @@
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>To determine whether there were procedural irregularities that affected the outcome of the matter;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E729C8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3AA837" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>There is new evidence that was not reasonably available at the time the determination regarding responsibility or dismissal was made that could affect the outcome of the matter; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5853EF31" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="270C00E5" w14:textId="296F59F1" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="270C00E5" w14:textId="5FCE553D" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t>The VC/Title IX Coordinator, investigators, and/or decision-maker had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the outcome of the matter.</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t>, investigators, and/or decision-maker had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the outcome of the matter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128B1FB8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="7E4C971A" w14:textId="688F26E7" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal Process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4DC8AA" w14:textId="0608F107" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>If an appeal is received, the VC/Title IX Coordinator or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the VC/Title IX Coordinator or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
+    <w:p w14:paraId="5B4DC8AA" w14:textId="5A563958" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If an appeal is received, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB26FE">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the VC/Title IX Coordinator or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5218044A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E695F40" w14:textId="7534D82F" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the VC/Title IX Coordinator or designee will appoint </w:t>
+    <w:p w14:paraId="7E695F40" w14:textId="199649F9" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB26FE">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will appoint </w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> university employee</w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> (who may include staff from the </w:t>
       </w:r>
       <w:r w:rsidR="009721C1">
         <w:t xml:space="preserve">System Office, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Anschutz, Denver, and Colorado Springs campuses) who are not otherwise affiliated with the OIEC at CU Boulder to serve </w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD">
         <w:t>as the appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>. The</w:t>
       </w:r>
       <w:r w:rsidR="00BC6FFE">
         <w:t xml:space="preserve"> appointed </w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD">
         <w:t>appeal</w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t xml:space="preserve"> decision maker</w:t>
       </w:r>
       <w:r w:rsidR="00BC6FFE">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">  will have received appropriate training on the </w:t>
+        <w:t xml:space="preserve"> will have received appropriate training on the </w:t>
       </w:r>
       <w:r w:rsidR="00A35F4B">
         <w:t>Protected Class Nondiscrimination Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> and appeal procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B780852" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2B780852" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="003F1C91"/>
     <w:p w14:paraId="36E4052F" w14:textId="37514F9B" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Upon review of the appeal, the </w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00D63BCD" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A7BC48" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11EEF8B1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
@@ -20080,62 +20466,68 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="706E89F3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BAF2297" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sanction Required and Potential Sanctions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CEE9AC" w14:textId="79EDC714" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="68CEE9AC" w14:textId="45A5E069" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">In order to remediate the effects of misconduct, the disciplinary authority will impose sanctions. The disciplinary authority will determine the type of sanction(s) in consultation with the </w:t>
       </w:r>
       <w:r w:rsidR="00C75C6A">
         <w:t>Vice Chancellor for Human Resources</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve"> or designee and the VC/Title IX Coordinator or designee, and any other administrative staff with a need to know pursuant to any other process applicable to the employee. </w:t>
+        <w:t xml:space="preserve"> or designee and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee, and any other administrative staff with a need to know pursuant to any other process applicable to the employee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E75E1F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B12C805" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The disciplinary authority may have access to the investigative records in order to determine action. Additionally, the OIEC can provide redacted information to the disciplinary authority related to similarly situated investigations and sanctioning outcomes to ensure consistency and equity in sanctioning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A902BDA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47EF2156" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
@@ -20333,380 +20725,362 @@
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Additional Sanctions: The disciplinary authority has the discretion to impose any additional sanctions that may be warranted and appropriate given the circumstances of the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7237A773" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="4A7AB025" w14:textId="7CEA59D9" w:rsidR="00530DED" w:rsidRPr="00756177" w:rsidRDefault="00530DED" w:rsidP="00756177">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756177">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Appeals for Employee Respondents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC44A1D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FD31C9">
+    <w:p w14:paraId="4D98779F" w14:textId="77777777" w:rsidR="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB26FE">
         <w:t>Either party may appeal the Determination Regarding Responsibility within seven (7) days of its issuance. This occurs prior to the sanctioning phase for employee respondents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085C301A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00FD31C9">
+    <w:p w14:paraId="5029770E" w14:textId="77777777" w:rsidR="00BB26FE" w:rsidRPr="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D31DE2F" w14:textId="7571A80A" w:rsidR="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve">Appeals must be submitted in writing to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve"> or designee. The appeal should indicate the specific basis for the appeal (see below), supporting arguments, and any applicable documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C91F743" w14:textId="77777777" w:rsidR="00BB26FE" w:rsidRPr="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D259F98" w14:textId="77777777" w:rsidR="00BB26FE" w:rsidRPr="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t>All appeals are documentary reviews, and no interviews are conducted. The appealing party may not present any new evidence unless the party can demonstrate that it could not, with reasonable diligence, have been discovered or produced during the course of the investigation. Generally, appeals are determined solely on the merits of the claims,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17686110" w14:textId="77777777" w:rsidR="00BB26FE" w:rsidRPr="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB26FE">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">arguments, and documents submitted. Appeal documents therefore should be as complete and succinct as possible. </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="169E0557" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+        <w:t>arguments, and documents submitted. Appeal documents therefore should be as complete and succinct as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E089CE" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F13597C" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Basis for Appeal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7850109B" w14:textId="77777777" w:rsidR="00C00991" w:rsidRPr="00F62A1F" w:rsidRDefault="00C00991" w:rsidP="00C00991">
+    <w:p w14:paraId="645CC5FB" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00F62A1F" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Appeals </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are limited to the following three grounds: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB5D0B8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-    <w:p w14:paraId="50150633" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="56242984" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4459860B" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>To determine whether there were procedural irregularities that affected the outcome of the matter;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519BA6F9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="39782CB6" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B616D21" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="52581E5A" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>There is new evidence that was not reasonably available at the time the determination regarding responsibility or dismissal was made that could affect the outcome of the matter; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A4808D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="18E47AD7" w14:textId="108FCD7B" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="1991538A" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A"/>
+    <w:p w14:paraId="773E9DBC" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t>The VC/Title IX Coordinator, investigators, and/or decision-maker had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the outcome of the matter.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7713324D" w14:textId="7B2F6E39" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t>, investigators, and/or decision-maker had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant or respondent that affected the outcome of the matter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383635E0" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A"/>
+    <w:p w14:paraId="27AD21FA" w14:textId="2CC1189B" w:rsidR="00BB26FE" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00BB26FE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal Process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367DB0A7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...80 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="41967A1C" w14:textId="0E03A775" w:rsidR="00BB26FE" w:rsidRPr="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="003F1C91">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve">If an appeal is received, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve"> or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve"> or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D694A02" w14:textId="77777777" w:rsidR="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="00BB26FE"/>
+    <w:p w14:paraId="44D75864" w14:textId="1C4E1289" w:rsidR="00BB26FE" w:rsidRPr="00BB26FE" w:rsidRDefault="00BB26FE" w:rsidP="003F1C91">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB26FE">
+        <w:t xml:space="preserve"> or designee will appoint a university employee(s) (who may include staff from the System Office, Anschutz, Denver, and Colorado Springs campuses) who are not otherwise affiliated with the OIEC at CU Boulder to serve as the appeal decision maker(s). The appointed appeal decision maker(s) will have received appropriate training on the Protected Class Nondiscrimination Policy and appeal procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB24655" w14:textId="1466D477" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A"/>
+    <w:p w14:paraId="6E4119C5" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Upon review of the appeal, the </w:t>
       </w:r>
-      <w:r w:rsidR="00743380">
+      <w:r>
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00743380" w:rsidRPr="00FD31C9">
-[...11 lines deleted...]
-    <w:p w14:paraId="23C568EB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5286942D" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEF54B2" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Uphold the initial decision in its entirety; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6756B3BE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="6B90FC0A" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043A7EF5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
+    <w:p w14:paraId="3422017F" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Send the case back for reconsideration and potentially re-investigation (by the same or different investigator(s)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532524F1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-    <w:p w14:paraId="53070445" w14:textId="5093AA86" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="17A03457" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRPr="00FD31C9" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7804A0DA" w14:textId="77777777" w:rsidR="00FD408A" w:rsidRDefault="00FD408A" w:rsidP="00FD408A">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00743380">
+      <w:r>
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00743380" w:rsidRPr="00FD31C9">
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> shall not make new findings of fact. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The appeal decision maker(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> shall review all documentation submitted, make the final decision upon appeal, and concurrently provide the parties with a written Notice of Appeal Decision within 21 days of receipt of the appeal.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD31C9">
-[...5 lines deleted...]
-      <w:r w:rsidR="00743380" w:rsidRPr="00FD31C9">
+      <w:r w:rsidRPr="0092164D">
+        <w:t xml:space="preserve">Extensions of time for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the appeal decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092164D">
+        <w:t xml:space="preserve"> shall be granted for good cause, as provided in Section IX(C)(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and both parties will be notified in writing of any extensions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092164D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD31C9">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5FA05A10" w14:textId="77777777" w:rsidR="00D85152" w:rsidRPr="00FD31C9" w:rsidRDefault="00D85152" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5050D14A" w14:textId="6DA6A006" w:rsidR="00530DED" w:rsidRPr="00D85152" w:rsidRDefault="00D85152" w:rsidP="00756177">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Notice of Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4779EB49" w14:textId="3F80FFFC" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-        <w:t>The VC/Title IX Coordinator or designee will ensure to the extent possible that both parties simultaneously receive notice of any sanctions imposed and any other steps taken by the campus to remedy the discrimination and/or harassment to the extent permitted by law. Regardless of the OIEC findings, there is no preclusion of discipline by the disciplinary authority for other misconduct or for inappropriate or unprofessional conduct.</w:t>
+    <w:p w14:paraId="4779EB49" w14:textId="2A7BC53D" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will ensure to the extent possible that both parties simultaneously receive notice of any sanctions imposed and any other steps taken by the campus to remedy the discrimination and/or harassment to the extent permitted by law. Regardless of the OIEC findings, there is no preclusion of discipline by the disciplinary authority for other misconduct or for inappropriate or unprofessional conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624C6595" w14:textId="77777777" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00EC6E74"/>
     <w:p w14:paraId="65104335" w14:textId="2E303740" w:rsidR="00530DED" w:rsidRPr="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00756177">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Policy Compliance Remedies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEF4529" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="653D07DD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
@@ -20831,144 +21205,144 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Notify SCCR or the respondent’s appointing/disciplinary authority of the allegations and responses if necessary, who will determine whether any other disciplinary action is appropriate; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2915D712" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E88A61" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">Provide targeted or broad-based educational programming or training as </w:t>
-[...3 lines deleted...]
-        <w:t>appropriate.</w:t>
+        <w:t>Provide targeted or broad-based educational programming or training as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051197F7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0EFF815A" w14:textId="63378F2E" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The OIEC retains discretion to assess the allegations of misconduct to determine if a Policy Compliance process is appropriate. The OIEC has discretion to involve other individuals or offices who have a legitimate need to know the allegations and be part of the resolution, for example SCCR or the respondent’s disciplinary authority. Additionally, the OIEC retains discretion to proceed with a formal investigation for allegations that, if proven true, would violate the </w:t>
       </w:r>
       <w:r w:rsidR="00A35F4B">
         <w:t>Protected Class Nondiscrimination Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B120A05" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63010103" w14:textId="33141FD7" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00EC6E74" w:rsidP="00756177">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Adaptable Resolutions (Informal Resolutions)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3890B505" w14:textId="4322DE88" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="3890B505" w14:textId="67366C23" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t>The OIEC may facilitate an Adaptable Resolution process when appropriate and when both parties voluntarily consent to participate. The VC/Title IX Coordinator or designee will determine the appropriateness of an Adaptable Resolution on a case-by-case basis. Adaptable Resolutions may not be an option in cases where there is concern about an inherent power dynamic between the parties that would impact the ability to effectuate a fair and equitable resolution.</w:t>
+        <w:t xml:space="preserve">The OIEC may facilitate an Adaptable Resolution process when appropriate and when both parties voluntarily consent to participate. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will determine the appropriateness of an Adaptable Resolution on a case-by-case basis. Adaptable Resolutions may not be an option in cases where there is concern about an inherent power dynamic between the parties that would impact the ability to effectuate a fair and equitable resolution.</w:t>
       </w:r>
       <w:r w:rsidR="006B2F68" w:rsidRPr="006B2F68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B2F68">
-        <w:t xml:space="preserve">Additionally, if a Formal Grievance Process has been initiated to resolve underlying allegations pursuant to the Protected Class Nondiscrimination Policy, the parties may not elect to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> an Adaptable Resolution process related to the same allegations after the response deadline to the Draft Factual Findings has closed. See Section IX(C)(1)(b)(v).</w:t>
+        <w:t>Additionally, if a Formal Grievance Process has been initiated to resolve underlying allegations pursuant to the Protected Class Nondiscrimination Policy, the parties may not elect to enter into an Adaptable Resolution process related to the same allegations after the response deadline to the Draft Factual Findings has closed. See Section IX(C)(1)(b)(v).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227D4DFF" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C25E68F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The purpose of an Adaptable Resolution process is to allow the parties more agency in reaching a mutual written agreement about how to repair harm (to the extent possible) and move forward from the incident(s) at issue. The parties have latitude to form an agreement that is meaningful to them given the circumstances and impact of the incident(s) at issue.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150ADB43" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8A4E9D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The specific process that parties follow to reach a resolution agreement will be determined by the OIEC facilitator in consultation with the parties. This may include a form of shuttle diplomacy, where the parties separately meet with a facilitator to formulate an agreement, or participate in a Restorative Justice conference, where the parties engage in a dialogue with a trained facilitator in order to come to an agreement that will repair harm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F6BC7E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54AA1759" w14:textId="59D38213" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="54AA1759" w14:textId="68C328E4" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">The resolution agreement must be approved by the VC/Title IX Coordinator or designee and is enforceable by the OIEC once signed by the parties. The OIEC will not permit the following terms to be included in a resolution agreement: </w:t>
+        <w:t xml:space="preserve">The resolution agreement must be approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee and is enforceable by the OIEC once signed by the parties. The OIEC will not permit the following terms to be included in a resolution agreement: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4E888D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0BD94D30" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Admissions of criminal or civil legal liability;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A72D440" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12455C5E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
@@ -20980,484 +21354,550 @@
     <w:p w14:paraId="09F52FB5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E33F704" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Non-Disclosure Agreements/Clauses prohibiting the parties or participants from discussing the allegations, the Adaptable Resolution process, or the resolution agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A981A23" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="482F87B5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Revocation of an earned degree. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6276002C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00FD31C9" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F17485" w14:textId="2231FAE8" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="63F17485" w14:textId="3EF03C0B" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">At any point during an Adaptable Resolution process prior to reaching a resolution agreement, either party may withdraw from the process and request a </w:t>
       </w:r>
       <w:r w:rsidR="00013FEC">
         <w:t>Formal Grievance Process or other resolution.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve"> Once a resolution agreement is approved by the VC/Title IX Coordinator and signed by all parties, a </w:t>
+        <w:t xml:space="preserve"> Once a resolution agreement is approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> and signed by all parties, a </w:t>
       </w:r>
       <w:r w:rsidR="00BA1F13">
         <w:t>Formal Grievance Process</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> cannot be initiated for the allegations underlying the Adaptable Resolution, and the case/Formal Grievance Process will be dismissed. However, the OIEC may address a party’s failure to comply with the signed resolution agreement via a Formal Grievance Process as outlined </w:t>
       </w:r>
       <w:r w:rsidR="00BA1F13">
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408C47AF" w14:textId="77777777" w:rsidR="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16759406" w14:textId="4A45334A" w:rsidR="00530DED" w:rsidRPr="00EC6E74" w:rsidRDefault="00EC6E74" w:rsidP="00756177">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Referrals to a Disciplinary Authority </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BC6A3F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...4 lines deleted...]
-    <w:p w14:paraId="5244B1FA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="7ADFDC2A" w14:textId="77777777" w:rsidR="00CF7DC3" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">In situations where university employees are alleged to have engaged in misconduct under an Applicable Policy, the OIEC may determine that the employee’s disciplinary authority, supervisor, or department Chair is best situated to efficiently and meaningfully respond to the allegations at issue. Nothing in the OIEC’s Resolution Procedures limits the authority of an employee’s disciplinary authority from initiating or imposing disciplinary action as necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6ACE80" w14:textId="77777777" w:rsidR="00CF7DC3" w:rsidRDefault="00CF7DC3" w:rsidP="00530DED"/>
+    <w:p w14:paraId="306C9B6A" w14:textId="03BA5B69" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_2pk531f88lx3" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="88" w:name="_1volyhdj5eor" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="89" w:name="_6wf34fh3zcai" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="90" w:name="_n03fe1401ha8" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="91" w:name="_l1a01ov127x6" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="92" w:name="_i5j0pkjb9sm4" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="93" w:name="_tgy4pbqp00ur" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="94" w:name="_b57x1lt4g51t" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="95" w:name="kix.tvys813x47ar" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="96" w:name="_14v863cb1b4d" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="97" w:name="_1v1yuxt" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="98" w:name="28h4qwu" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="99" w:name="37m2jsg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="100" w:name="1mrcu09" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="101" w:name="46r0co2" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="102" w:name="2lwamvv" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="103" w:name="111kx3o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="104" w:name="206ipza" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="105" w:name="4k668n3" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="106" w:name="1egqt2p" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="107" w:name="3ygebqi" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="108" w:name="4bvk7pj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="109" w:name="2r0uhxc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="110" w:name="1664s55" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="111" w:name="3q5sasy" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="112" w:name="25b2l0r" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="113" w:name="kgcv8k" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="114" w:name="34g0dwd" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="115" w:name="1jlao46" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="116" w:name="43ky6rz" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="117" w:name="xvir7l" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="118" w:name="3hv69ve" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="119" w:name="1x0gk37" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="120" w:name="4h042r0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="121" w:name="2w5ecyt" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="122" w:name="1baon6m" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="123" w:name="3vac5uf" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="124" w:name="2afmg28" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="125" w:name="pkwqa1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="126" w:name="_iimoe76uyqso" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc173248919"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="127" w:name="_Toc173248919"/>
       <w:bookmarkEnd w:id="126"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Conflict of Interest in Cases of Amorous Relationships</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Resolution Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="127"/>
     </w:p>
-    <w:p w14:paraId="5192F1F2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="280B1F8A" w14:textId="2E19C4D6" w:rsidR="00B57C18" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00F5524D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>University of Colorado Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+          <w:t xml:space="preserve">University of Colorado </w:t>
+        </w:r>
+        <w:r w:rsidR="008452D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Consensual Amorous Relationships</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F5524D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> requires that direct evaluative authority not be exercised in cases where amorous relationships exist or existed within the last seven years between two individuals. Problems often arise with amorous relationships in situations where one party is the supervisor and the other the supervisee. In such situations the integrity of academic or employment decisions may either be compromised or appear to be compromised. Further, amorous relationships between parties of unequal power greatly increase the possibility that the individual with the evaluative responsibility, typically a supervisor or a faculty member, will abuse </w:t>
-[...29 lines deleted...]
-        <w:t>niversity conflict of interest guidelines; and (2) provide direction concerning how to terminate evaluative responsibilities between the two parties in the reported relationship. If the individuals do not report the relationship, and the evaluative authority continues,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085108D">
+        <w:t>prohibits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t xml:space="preserve">consensual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t>amorous relationships</w:t>
+      </w:r>
+      <w:r w:rsidR="0085108D">
+        <w:t>, either current or that occurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> within the last seven years between </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57C18">
+        <w:t>employees (faculty and staff)</w:t>
+      </w:r>
+      <w:r w:rsidR="0085108D">
+        <w:t>, Regents, and/or affiliates</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57C18">
+        <w:t xml:space="preserve"> and another individual covered by this Policy where one teaches, manages, supervises, advises, or evaluates that individual in any way unless the person in the position of greater authority or power notifies appropriate university offices and a mitigation plan is in place to remove the evaluative authority</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FEE4EA" w14:textId="77777777" w:rsidR="00B57C18" w:rsidRDefault="00B57C18" w:rsidP="00530DED"/>
+    <w:p w14:paraId="5192F1F2" w14:textId="0A67865B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">If the individuals do not </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F65">
+        <w:t>disclose</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F65" w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F65">
+        <w:t xml:space="preserve">consensual amorous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t>relationship, and the evaluative authority continues,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> OIEC may conduct </w:t>
       </w:r>
       <w:r>
         <w:t>a grievance process</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve"> into a potential violation of the Amorous Relationships Policy.</w:t>
+        <w:t xml:space="preserve"> into a potential violation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F65">
+        <w:t xml:space="preserve">Consensual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t>Amorous Relationships Policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D58B2D9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="1ED1F1D2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="1ED1F1D2" w14:textId="4A4BBB65" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Read the full</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidR="008452D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Consensual Amorous Relationships</w:t>
+        </w:r>
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+          <w:t xml:space="preserve"> Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7736C799" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
-    <w:p w14:paraId="5904D649" w14:textId="7913CC08" w:rsidR="008C63A6" w:rsidRDefault="008C63A6" w:rsidP="00D83710">
+    <w:p w14:paraId="02767B63" w14:textId="19414425" w:rsidR="0085108D" w:rsidRPr="0085108D" w:rsidRDefault="00B57C18" w:rsidP="0085108D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t>Disclosing Consensual Amorous Relationships</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A0E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF70C8A" w14:textId="77777777" w:rsidR="0085108D" w:rsidRDefault="0085108D" w:rsidP="00530DED"/>
+    <w:p w14:paraId="70001451" w14:textId="4A2410F0" w:rsidR="0085108D" w:rsidRDefault="0085108D" w:rsidP="00530DED">
+      <w:r w:rsidRPr="0085108D">
+        <w:t xml:space="preserve">For relationships </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04C35">
+        <w:t>requiring disclosure pursuant to the Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A0E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085108D">
+        <w:t xml:space="preserve"> the following steps must be followed by the person in the position of greater authority or power prior to that person accepting a role that would create a conflict of interest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076CE5AC" w14:textId="46279013" w:rsidR="0085108D" w:rsidRDefault="0085108D" w:rsidP="0085108D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Removing Direct Evaluative or Supervisory Responsibilities </w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="411BBB6C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
+        <w:t>Disclose the consensual amorous relationship to the OIEC, who will notify the appointing/disciplinary authority and Human Resources as applicable;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA9414F" w14:textId="6BC20263" w:rsidR="0085108D" w:rsidRDefault="0085108D" w:rsidP="0085108D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Disclose any consensual amorous relationship that currently exist prior the effective date of the Consensual Amorous Relationships Policy (July 1, 2026) to the OIEC as soon as possible and cooperate in the development of a mitigation plan (see Section X(B)); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419D0AB5" w14:textId="31A26463" w:rsidR="0085108D" w:rsidRDefault="0085108D" w:rsidP="003F1C91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Cooperate in the development of a mitigation plan designed to reduce or eliminate the conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BA98E4" w14:textId="77777777" w:rsidR="0085108D" w:rsidRDefault="0085108D" w:rsidP="00530DED"/>
+    <w:p w14:paraId="411BBB6C" w14:textId="31BCB951" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00552156" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F62A1F">
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> supervisor must report the action taken to resolve the conflict to the Chancellor or the Chancellor's designee, the OIEC. If the Chancellor or the OIEC should find that the actions do not adequately resolve the conflict, the Chancellor or the OIEC may require other action. </w:t>
+      <w:r>
+        <w:t>Mitigation Plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044950F5" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00530DED"/>
+    <w:p w14:paraId="67A079C8" w14:textId="177C6B68" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>If the conflict of interest can be successfully mitigated and managed for consensual amorous relationships as described by the Policy, a written mitigation plan will be produced within fourteen business days by Human Resources in collaboration with both parties to the consensual amorous relationship, the appointing/disciplinary authority and the OIEC. The fourteen-day deadline may be extended for good cause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126CE5EB" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156"/>
+    <w:p w14:paraId="76BD304D" w14:textId="0C013765" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t xml:space="preserve">If the mitigation plan is not agreed to by all parties to the plan, resolution of the disagreement will be handled by Human Resources through consultation with the appointing/disciplinary authority, Human Resources and the OIEC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F2E232" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156"/>
+    <w:p w14:paraId="4ADC8B7A" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:tab/>
+        <w:t>If the real or perceived conflict of interest, potential for abuse, or the appearance of abuse or favoritism created by the consensual amorous relationship cannot be successfully mitigated and managed, then the consensual amorous relationship is prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DFB611" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156"/>
+    <w:p w14:paraId="66586F7C" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:tab/>
+        <w:t>The mitigation plan will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B9C28F" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156"/>
+    <w:p w14:paraId="1669D1FA" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>provide an alternative means for managing, supervising, teaching, evaluating and/or advising of the supervisee or otherwise mitigate the conflict;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A9181E" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>give priority to the interest of the supervisee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160F2EDD" w14:textId="2A4BECEC" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>consider the extent to which the plan should be disclosed to additional employees with a legitimate need to know</w:t>
+      </w:r>
+      <w:r w:rsidR="0065784A">
+        <w:t xml:space="preserve"> as related to the plan’s implementation and as determined by Human Resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F85806B" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>be in writing and signed by both parties to the consensual amorous relationship;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9C6230" w14:textId="77777777" w:rsidR="00552156" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>provide notice of Sexual Misconduct, Intimate Partner Violence, and Stalking Policy, APS 5014 and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D64F8B" w14:textId="4D6F92B2" w:rsidR="00552156" w:rsidRPr="00F62A1F" w:rsidRDefault="00552156" w:rsidP="00552156">
+      <w:r>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>be reassessed on an annual basis (or sooner if circumstances warrant) by the person in the position of greater authority, and the applicable department/unit for necessary modification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9F06EA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0C1FD2AC" w14:textId="6CA16401" w:rsidR="00D700B6" w:rsidRPr="00D700B6" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Allegations of Non-Compliance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9AE2FE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Resolution Process</w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BCA182" w14:textId="77777777" w:rsidR="00756177" w:rsidRPr="009A1C6C" w:rsidRDefault="00756177" w:rsidP="00756177">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>The OIEC resolution processes include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538CB332" w14:textId="77777777" w:rsidR="00756177" w:rsidRPr="00F62A1F" w:rsidRDefault="00756177" w:rsidP="00756177">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57C35D21" w14:textId="042C037E" w:rsidR="00756177" w:rsidRDefault="00756177" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Formal </w:t>
       </w:r>
       <w:r>
         <w:t>Grievance</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> Process</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5D27">
         <w:t xml:space="preserve">See Section </w:t>
       </w:r>
       <w:r>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5D27">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>C)(</w:t>
@@ -21562,170 +22002,197 @@
       <w:r>
         <w:t xml:space="preserve">A preliminary inquiry may also include an OIEC investigator taking additional steps, for example meeting with individuals or reviewing documents, to evaluate whether the facts of the complaint appear to be based in fact and would be a violation of an Applicable Policy such that it could proceed to the Formal Grievance Process. See Section VII(E) for additional information regarding overriding factors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE36090" w14:textId="77777777" w:rsidR="00756177" w:rsidRDefault="00756177" w:rsidP="00756177">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CFC57F8" w14:textId="77777777" w:rsidR="00756177" w:rsidRPr="003F0239" w:rsidRDefault="00756177" w:rsidP="00756177">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resolution Process Officials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C78EE6" w14:textId="4C8DE163" w:rsidR="00756177" w:rsidRDefault="00756177" w:rsidP="00756177">
+    <w:p w14:paraId="37C78EE6" w14:textId="3E56D534" w:rsidR="00756177" w:rsidRDefault="00756177" w:rsidP="00756177">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The OIEC’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Resolution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Processes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> will be conducted by staff who are appropriately trained and have qualifications and experience that will facilitate prompt, fair, equitable and impartial resolutions. The </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">VC/Title IX Coordinator </w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>or designee shall ensure that OIEC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Resolution Process Officials </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">receive annual training on how to conduct </w:t>
       </w:r>
       <w:r>
         <w:t>resolutions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r>
-        <w:t>VC/Title IX Coordinator</w:t>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> or designee shall determine if one or more </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>nvestigators shall be assigned to each case depending on the specific circumstances and as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652D2547" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3312AE36" w14:textId="4124E816" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Formal Grievance Process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDA67AC" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">The OIEC may resolve a report of alleged misconduct through the Formal Grievance Process when the alleged misconduct, if true, would be prohibited under the Applicable Policies. The OIEC may decline to pursue a Formal Grievance Process if: 1) a complainant has requested that a Formal Grievance Process not be pursued, and 2) the OIEC has determined that the complainant’s request can be honored consistent with the university’s obligation to provide a safe and non-discriminatory environment. See </w:t>
+        <w:t>The OIEC may resolve a report of alleged misconduct through the Formal Grievance Process when the alleged misconduct, if true, would be prohibited under the Applicable Policies. The OIEC may decline to pursue a Formal Grievance Process if: 1) a complainant has requested that a Formal Grievance Process not be pursued, and 2) the OIEC has determined that the complainant’s request can be honored consistent with the university’s obligation to provide a safe and non-discriminatory environment. See Section V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t>I(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C7E855" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2428DD39" w14:textId="0392B2A6" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If a complainant does not want to initiate the Formal Grievance Process, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will consider a range of potentially overriding factors that would cause the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee to initiate a Formal Grievance Process. See Section V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t>I(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">) for a list of overriding factors the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> may consider. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBB8D1A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C20FD88" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The decision to initiate the Formal Grievance Process will be made on a case-by-case </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:lastRenderedPageBreak/>
-        <w:t>Section V</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">The decision to initiate the Formal Grievance Process will be made on a case-by-case basis after an individualized and thoughtful review. </w:t>
+        <w:t xml:space="preserve">basis after an individualized and thoughtful review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A44BD15" w14:textId="77777777" w:rsidR="009B1C45" w:rsidRDefault="009B1C45" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24112C10" w14:textId="77777777" w:rsidR="009B1C45" w:rsidRPr="00025E7A" w:rsidRDefault="009B1C45" w:rsidP="009B1C45">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025E7A">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Timeframes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D41D1E" w14:textId="30289D2A" w:rsidR="009B1C45" w:rsidRPr="00F62A1F" w:rsidRDefault="009B1C45" w:rsidP="009B1C45">
       <w:pPr>
@@ -21819,73 +22286,73 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Be treated equitably;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320C5855" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA59158" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">Have the university take reasonable steps to protect their privacy, provided the steps do not restrict the parties’ ability to obtain and present evidence, including </w:t>
-[...3 lines deleted...]
-        <w:t>speaking to witnesses, consulting with their family members, confidential resources, or advisors, or otherwise preparing for or participating in the grievance procedures;</w:t>
+        <w:t>Have the university take reasonable steps to protect their privacy, provided the steps do not restrict the parties’ ability to obtain and present evidence, including speaking to witnesses, consulting with their family members, confidential resources, or advisors, or otherwise preparing for or participating in the grievance procedures;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C595FD" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4717ED84" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t>A grievance process conducted by trained officials (any person designated as a Title IX Coordinator, investigator, or decisionmaker) who do not have a conflict of interest or bias for or against the individual complainant or respondent or against complainants or respondents generally. The decisionmaker may be the same person as the Title IX Coordinator or investigator. An official shall recuse themselves from participating in a grievance process in those instances where the official believes that their impartiality might reasonably be questioned by an independent, neutral observer due to the official’s personal bias or prejudice against the complainant or respondent or where the official has a personal or professional relationship with one of the parties that would adversely affect the official’s ability to serve as an impartial finder of fact;</w:t>
+        <w:t xml:space="preserve">A grievance process conducted by trained officials (any person designated as a Title IX Coordinator, investigator, or decisionmaker) who do not have a conflict of interest or bias for or against the individual complainant or respondent or against complainants or respondents generally. The decisionmaker may be the same person as the Title IX Coordinator or investigator. An official shall recuse themselves from participating in a grievance process in those instances where the official believes that their impartiality might reasonably be questioned by an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t>independent, neutral observer due to the official’s personal bias or prejudice against the complainant or respondent or where the official has a personal or professional relationship with one of the parties that would adversely affect the official’s ability to serve as an impartial finder of fact;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFFBC4A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE74CD5" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Supportive measures to be provided before the Formal Grievance Process begins or while a Formal Grievance Process is pending;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707B5B39" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47677D5D" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
@@ -21985,51 +22452,50 @@
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>(v)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E744DE9" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="666C8634" w14:textId="77777777" w:rsidR="00B05DAE" w:rsidRPr="00FD31C9" w:rsidRDefault="00B05DAE" w:rsidP="00B05DAE">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6042AD37" w14:textId="7D999A39" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">An objective evaluation of all evidence that is relevant and not otherwise impermissible, and the exclusion of evidence that is impermissible. See Section </w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(2)(</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>(vii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>;</w:t>
@@ -22089,50 +22555,51 @@
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>(vii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB160D8" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15DD1277" w14:textId="272445F3" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide information about aggravating or mitigating factors prior to any sanction being imposed, if applicable. See Section </w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(2)(</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>(viii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>-(</w:t>
@@ -22210,75 +22677,96 @@
       <w:r w:rsidR="00B05DAE">
         <w:t>ix).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6F176F" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="06E30BEB" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Major Stages of the Investigation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4CF3E3" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00BE3FD9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Initial Evaluation of Complaint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56352A2C" w14:textId="64785847" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Once a complainant has initiated a Formal Grievance Process by making a complaint, the VC/Title IX Coordinator or designee will evaluate whether the conduct alleged, if proved, would constitute a violation of the </w:t>
+    <w:p w14:paraId="56352A2C" w14:textId="58744D4D" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">Once a complainant has initiated a Formal Grievance Process by making a complaint, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will evaluate whether the conduct alleged, if proved, would constitute a violation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
       </w:r>
       <w:r w:rsidR="00394E6C">
-        <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. If additional information is needed to evaluate the allegations, the VC/Title IX Coordinator or designee will make reasonable efforts to obtain that information. </w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">. If additional information is needed to evaluate the allegations, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will make reasonable efforts to obtain that information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509FCA9A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2C5003" w14:textId="77DF86A3" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The VC/Title IX Coordinator or designee will notify the complainant if additional time is needed to consider the complaint, such as when gathering additional information is necessary to determine whether dismissal is appropriate. </w:t>
+    <w:p w14:paraId="1D2C5003" w14:textId="11023D4C" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will notify the complainant if additional time is needed to consider the complaint, such as when gathering additional information is necessary to determine whether dismissal is appropriate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4806434E" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3350D45D" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The university may consolidate complaints in situations that arise out of the same facts or circumstances and involve more than one complainant, more than one respondent, or what amount to counter-complaints by one party against the other. The university may also consolidate under the Formal Grievance Process related violations as designated in the Applicable Policies or other </w:t>
       </w:r>
       <w:r>
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> under other policies, procedures, or codes of conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEFC322" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
@@ -22324,172 +22812,238 @@
       </w:r>
       <w:r w:rsidR="002E4AE1" w:rsidRPr="00FD31C9">
         <w:t>The Respondent is not currently affiliated with the university; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D170740" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="677DDA4B" w14:textId="3BE2F092" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="004C2AB6" w:rsidP="004C2AB6">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="002E4AE1" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The OIEC determines that the conduct alleged in the complaint, even if proven, would not constitute </w:t>
       </w:r>
       <w:r w:rsidR="002E4AE1">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidR="002E4AE1" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622C6A5A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
-    <w:p w14:paraId="5CF8E93E" w14:textId="553D1C2A" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="5CF8E93E" w14:textId="3514347C" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formal Grievance Processes Initiated by VC/Title IX Coordinator and Overriding Factors </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5418D49A" w14:textId="3AA515AA" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+        <w:t xml:space="preserve">Formal Grievance Processes Initiated by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Overriding Factors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5418D49A" w14:textId="6E465FEA" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">If a complainant has disclosed an incident of </w:t>
       </w:r>
       <w:r>
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve"> but wishes to maintain privacy and does not wish to initiate the Formal Grievance Process, the VC/Title IX Coordinator or designee must discuss the availability of supportive measures with the complainant, describe the process for initiating a Formal Grievance Process and explain that the university prohibits retaliation. The VC/Title IX Coordinator or designee will further explain the steps the university will take to prevent retaliation if the individual participates in a Formal Grievance Process and how the university will take responsive action should retaliation occur. </w:t>
+        <w:t xml:space="preserve"> but wishes to maintain privacy and does not wish to initiate the Formal Grievance Process, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee must discuss the availability of supportive measures with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">complainant, describe the process for initiating a Formal Grievance Process and explain that the university prohibits retaliation. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will further explain the steps the university will take to prevent retaliation if the individual participates in a Formal Grievance Process and how the university will take responsive action should retaliation occur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A0F30F" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54995B7E" w14:textId="3EDE6A25" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t>If, having been informed of the university’s prohibition of retaliation and its obligations to prevent and respond to retaliation, the complainant would still like to maintain privacy or does not want to initiate the Formal Grievance Process, the VC/Title IX Coordinator or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the VC/Title IX Coordinator or designee will consider a range of potentially overriding factors that would cause the VC/Title IX Coordinator or designee to initiate a Formal Grievance Process. See Section V</w:t>
+    <w:p w14:paraId="54995B7E" w14:textId="50074488" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If, having been informed of the university’s prohibition of retaliation and its obligations to prevent and respond to retaliation, the complainant would still like to maintain privacy or does not want to initiate the Formal Grievance Process, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will weigh that request against the university’s obligation to provide a safe, non-discriminatory environment for all students, faculty, and staff. In making that determination, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will consider a range of potentially overriding factors that would cause the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee to initiate a Formal Grievance Process. See Section V</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>I(</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">) for a list of overriding factors the VC/Title IX Coordinator may consider. </w:t>
+        <w:t xml:space="preserve">) for a list of overriding factors the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> may consider. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A57D0D6" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35F34FF9" w14:textId="759AF391" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t>The decision to initiate a Formal Grievance Process by the VC/Title IX Coordinator will be made on a case-by-case basis after an individualized review. The OIEC will notify and provide a copy of the Notice of Allegations to a complainant in these circumstances.</w:t>
+    <w:p w14:paraId="35F34FF9" w14:textId="6571DC77" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The decision to initiate a Formal Grievance Process by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> will be made on a case-by-case basis after an individualized review. The OIEC will notify and provide a copy of the Notice of Allegations to a complainant in these circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524FE011" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D53D97F" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00AF3992" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Notice of Allegations and Transcript Notation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CBB77F" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>If a Formal Grievance Process is commenced, the OIEC shall send the respondent and the complainant a written Notice of Allegations. The written Notice of Allegations may be sent to the respondent and the complainant by email, may be sent via U.S. mail to the permanent addresses appearing in the university’s information system or the address appearing in a police report, or may be hand-delivered. Notice will be considered furnished on the date of delivery, by any of the above methods.  For employee respondents,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> the employee’s supervisory upline, including the Chancellor and the employee’s appointing/disciplinary authority, as well as Human Resources, will also receive a copy of the written Notice of Allegations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464B8596" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A50AE79" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="000D632E">
         <w:t xml:space="preserve">For student respondents, a notation will be placed on their transcript stating either that the student is under investigation or if an interim suspension or exclusion is in place for applicable cases. This notation will be removed at the conclusion of the Formal Grievance Process but may be replaced with a sanctioning notation as applicable if a policy violation is found. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64422FC5" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A2F9446" w14:textId="547EF19E" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t>If, in the course of an investigation, a complainant alleges additional violations or the VC/Title IX Coordinator or designee decides to investigate additional allegations about the complainant or respondent that are not included in the initial Notice of Allegations, the OIEC will issue an Amended Notice of Allegations to both parties.</w:t>
+    <w:p w14:paraId="5A2F9446" w14:textId="709F84D1" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If, in the course of an investigation, a complainant alleges additional violations or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee decides to investigate additional allegations about the complainant or respondent that are not included in the initial Notice of Allegations, the OIEC will issue an Amended Notice of Allegations to both parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5816FF" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="44771F1C" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The written Notice of Allegations (and any Amended Notices of Allegations) will include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F1535C" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D17B043" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
@@ -22660,76 +23214,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A761EC8" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="6087BC17" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">A request that the respondent contact the OIEC to schedule a meeting to discuss the Formal Grievance Process and/or to respond to the allegations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5247AB9A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="228F0658" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00AF3992" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Dismissal After Issuance of Notice of Allegations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F317D0" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>After a Notice of Allegations is issued, the university may, but is not required to, dismiss a Complaint or Formal Grievance Process at any time if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE56917" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EFD9217" w14:textId="250822A0" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
+    <w:p w14:paraId="1EFD9217" w14:textId="522673BF" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">The complainant voluntarily withdraws any or all of the allegations in the complaint in writing, the VC/Title IX Coordinator declines to initiate a Formal Grievance Process under Section </w:t>
+        <w:t xml:space="preserve">The complainant voluntarily withdraws any or all of the allegations in the complaint in writing, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> declines to initiate a Formal Grievance Process under Section </w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>)(2)(a)</w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">, and the OIEC determines that without the complainant’s withdrawn allegations, the conduct that remains alleged in the complaint, if any, would not constitute </w:t>
       </w:r>
       <w:r>
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> even if proven;</w:t>
       </w:r>
@@ -22759,56 +23320,62 @@
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Specific circumstances prevent the OIEC from gathering evidence sufficient to reach a determination as to the allegations therein</w:t>
       </w:r>
       <w:r w:rsidR="000E4A10">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0570AF2D" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="4EFD0905" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>If the university dismisses a Formal Grievance Process, the OIEC will consider whether the conduct alleged may constitute a violation of any other university or campus policies, procedures, or conduct codes and refer the matter to other appropriate offices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4FDD15" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE1476A" w14:textId="44252100" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t>The dismissal of a Formal Grievance Process does not preclude a complainant or the VC/Title IX Coordinator from re-initiating a Formal Grievance Process at a later time.</w:t>
+    <w:p w14:paraId="7EE1476A" w14:textId="49CA860C" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The dismissal of a Formal Grievance Process does not preclude a complainant or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> from re-initiating a Formal Grievance Process at a later time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237DB714" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E540A0" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notice of Dismissal and Opportunity to Appeal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DED031A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
@@ -22820,128 +23387,152 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="089CF981" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="091C837D" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Each party may appeal a dismissal in writing. To file an appeal of the dismissal, a party must submit a written appeal to the OIEC within seven (7) days of the notice of dismissal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ECF9AD" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F331C38" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">An appeal of a dismissal must articulate the basis of the appeal, including why the Formal Grievance Process should continue. Parties may appeal on the following bases </w:t>
-[...3 lines deleted...]
-        <w:t>only:</w:t>
+        <w:t>An appeal of a dismissal must articulate the basis of the appeal, including why the Formal Grievance Process should continue. Parties may appeal on the following bases only:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CE56ED" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E99FFC" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>To determine whether there were procedural irregularities that affected the dismissal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AB50E0" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144A8269" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>If new evidence that was not reasonably available at the time of the dismissal could affect the outcome of the matter; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0979B23E" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
-    <w:p w14:paraId="1CB79B90" w14:textId="5F6FE4C6" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
+    <w:p w14:paraId="1CB79B90" w14:textId="33EAB9BC" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">The VC/Title IX Coordinator, investigator(s), or other decision-maker(s) for the dismissal of the complaint had a conflict of interest or bias for or against complainants or respondents generally or the individual complainant(s) or respondent(s) that affected the dismissal. </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">, investigator(s), or other decision-maker(s) for the dismissal of the complaint had a conflict of interest or bias for or against </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">complainants or respondents generally or the individual complainant(s) or respondent(s) that affected the dismissal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD7AF24" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F66CB06" w14:textId="72D2E658" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t>If an appeal is received, the VC/Title IX Coordinator or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the VC/Title IX Coordinator or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
+    <w:p w14:paraId="4F66CB06" w14:textId="6B3D1398" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If an appeal is received, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358781F1" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A90CF72" w14:textId="1FDBAB84" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the VC/Title IX Coordinator or designee will appoint a decision maker who has been trained and who did not take part in an investigation of the allegations or dismissal of the complaint/Formal Grievance Process. </w:t>
+    <w:p w14:paraId="2A90CF72" w14:textId="624DE444" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will appoint a decision maker who has been trained and who did not take part in an investigation of the allegations or dismissal of the complaint/Formal Grievance Process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10731A8A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ACDD69B" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Upon review of the appeal, the decision maker may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AED42C" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0E69FD" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
@@ -23083,50 +23674,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7286F023" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB7603B" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Both parties may present fact witnesses and other inculpatory and exculpatory evidence. Neither party is restricted from discussing the allegations under investigation or from gathering or presenting relevant evidence. The OIEC will also contact individuals who may have potentially relevant information related to allegations under investigation even if these individuals are not proposed by the parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF39877" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="222CEFB0" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
         <w:t>The OIEC will provide the individuals whose participation is requested, written notice of the date, time, location, participants, and purpose of all investigative interviews, or other meetings, with sufficient time for the party to prepare to participate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F40057" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6135E20D" w14:textId="430CD361" w:rsidR="009A46DB" w:rsidRPr="00FD31C9" w:rsidRDefault="009A46DB" w:rsidP="009A46DB">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The investigators will interview the parties separately and provide each party the opportunity to be heard and to respond to all relevant information. Any witness or party who wishes to participate in a meeting with the OIEC or provide information for consideration as part of the evidence gathering phase must do so within a reasonable timeframe and prior to the issuance of the </w:t>
       </w:r>
       <w:r>
         <w:t>Draft Factual Findings</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">. Following the issuance of the </w:t>
       </w:r>
       <w:r>
         <w:t>Draft Factual Findings</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
@@ -23173,98 +23765,98 @@
       <w:r w:rsidR="00754C27" w:rsidRPr="00C24F9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Impermissible evidence</w:t>
       </w:r>
       <w:r w:rsidR="00754C27" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAF851E" w14:textId="77777777" w:rsidR="00754C27" w:rsidRPr="00FD31C9" w:rsidRDefault="00754C27" w:rsidP="00754C27">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34929C54" w14:textId="77777777" w:rsidR="00754C27" w:rsidRPr="00FD31C9" w:rsidRDefault="00754C27" w:rsidP="00754C27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">Evidence that is protected under a privilege as recognized by Federal or Colorado law or evidence provided to a confidential employee, unless the person to whom the privilege or confidentiality is owed has voluntarily waived the </w:t>
-[...3 lines deleted...]
-        <w:t>privilege or confidentiality;</w:t>
+        <w:t>Evidence that is protected under a privilege as recognized by Federal or Colorado law or evidence provided to a confidential employee, unless the person to whom the privilege or confidentiality is owed has voluntarily waived the privilege or confidentiality;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7784007A" w14:textId="77777777" w:rsidR="00754C27" w:rsidRPr="00FD31C9" w:rsidRDefault="00754C27" w:rsidP="00754C27">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1350D8" w14:textId="51BDBF3D" w:rsidR="00754C27" w:rsidRPr="00305786" w:rsidRDefault="00754C27" w:rsidP="00754C27">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00305786">
         <w:t>ny party’s records that are made or maintained by a physician, psychiatrist, psychologist, or other recognized professional or paraprofessional acting in the professional’s or paraprofessional’s capacity, or assisting in that capacity, and which are made and maintained in connection with the provision of treatment to the party, unless the university obtains that party’s voluntary, written consent to do so for a Formal Grievance Process</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66112025" w14:textId="77777777" w:rsidR="00754C27" w:rsidRPr="00FD31C9" w:rsidRDefault="00754C27" w:rsidP="00754C27"/>
     <w:p w14:paraId="3A0B15B1" w14:textId="77777777" w:rsidR="00754C27" w:rsidRPr="00FD31C9" w:rsidRDefault="00754C27" w:rsidP="00754C27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="0078703F">
-        <w:t>vidence about the complainant’s sexual predisposition or prior sexual behavior are not relevant, unless such questions and evidence about the complainant’s prior sexual behavior are offered to prove that someone other than the respondent committed the conduct alleged by the complainant, or if the questions and evidence concern specific incidents of the complainant’s prior sexual behavior with respect to the respondent and are offered to prove consent.</w:t>
+        <w:t xml:space="preserve">vidence about the complainant’s sexual predisposition or prior sexual behavior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078703F">
+        <w:lastRenderedPageBreak/>
+        <w:t>are not relevant, unless such questions and evidence about the complainant’s prior sexual behavior are offered to prove that someone other than the respondent committed the conduct alleged by the complainant, or if the questions and evidence concern specific incidents of the complainant’s prior sexual behavior with respect to the respondent and are offered to prove consent.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The fact of prior consensual sexual conduct between the complainant and respondent does not by itself demonstrate or imply the complainant’s consent to the alleged Prohibited Conduct or preclude determination that Prohibited Conduct occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26643642" w14:textId="564BF081" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="00754C27">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="311821F8" w14:textId="77777777" w:rsidR="00DA01F9" w:rsidRPr="00233EA5" w:rsidRDefault="00DA01F9" w:rsidP="00DA01F9">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23344,229 +23936,234 @@
         <w:t>The investigator</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> shall have the ability to assess the credibility of parties and witnesses. </w:t>
       </w:r>
       <w:r w:rsidR="00DA01F9">
         <w:t xml:space="preserve">The investigator(s) will provide the parties with the reasoning behind any relevant credibility assessments, including the relevant evidence relied upon to make said assessments, in the Draft Factual Findings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5031E85A" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25ABB610" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="003D4761" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Factual Findings and Determination Regarding Responsibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477456D5" w14:textId="463967E5" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="477456D5" w14:textId="6F9B9024" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Following any relevant information or questions submitted in response to the </w:t>
       </w:r>
       <w:r w:rsidR="00DA01F9">
         <w:t xml:space="preserve">Draft Factual Findings </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">and subsequent follow-up investigation, as appropriate, the investigator(s) shall prepare a written Determination Regarding Responsibility that will include a description of procedural steps taken, including any notifications to the parties, interviews, and methods for gathering evidence, a statement of factual findings and a determination as to whether or not there was a violation of policy based on the application of the factual findings to the </w:t>
       </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
       <w:r w:rsidR="00394E6C">
-        <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55340D1C" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E7BBF2" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Standard of Review/Burden of Proof</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D220568" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">Regardless of the whether the respondent is a student or employee, consistent with the </w:t>
+        <w:t>Regardless of the whether the respondent is a student or employee, consistent with the standard of proof in other conduct proceedings, the OIEC applies the “preponderance of the evidence” standard when making findings of fact and conclusions as to whether violations of policy occurred. A preponderance of the evidence exists when the totality of the evidence demonstrates that an allegation of misconduct is more probably true than not. If the evidence weighs so evenly that the investigator(s) is unable to say there is a preponderance on either side, the investigator(s) must determine that there is insufficient evidence to conclude that a violation of the policy occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D366676" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B058420" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The OIEC will objectively evaluate all evidence that is relevant and not otherwise impermissible, including both inculpatory and exculpatory evidence. In applying the preponderance of the evidence standard, the investigator(s) may consider both direct </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:lastRenderedPageBreak/>
-        <w:t>standard of proof in other conduct proceedings, the OIEC applies the “preponderance of the evidence” standard when making findings of fact and conclusions as to whether violations of policy occurred. A preponderance of the evidence exists when the totality of the evidence demonstrates that an allegation of misconduct is more probably true than not. If the evidence weighs so evenly that the investigator(s) is unable to say there is a preponderance on either side, the investigator(s) must determine that there is insufficient evidence to conclude that a violation of the policy occurred.</w:t>
-[...12 lines deleted...]
-        <w:t>The OIEC will objectively evaluate all evidence that is relevant and not otherwise impermissible, including both inculpatory and exculpatory evidence. In applying the preponderance of the evidence standard, the investigator(s) may consider both direct and circumstantial evidence. The investigator(s) may determine the credibility of parties and witnesses and the weight to be given their statements, taking into consideration their means of knowledge, strength of memory and opportunities for observation, the reasonableness or unreasonableness of their statements, the consistency or lack of consistency of their statements, their motives, whether their statements are contradicted or supported by other evidence, any evidence of bias, prejudice or interest, and the person’s manner and demeanor when providing statements. Credibility determinations will not be based on a party’s status as a complainant, respondent, or witness.</w:t>
+        <w:t>and circumstantial evidence. The investigator(s) may determine the credibility of parties and witnesses and the weight to be given their statements, taking into consideration their means of knowledge, strength of memory and opportunities for observation, the reasonableness or unreasonableness of their statements, the consistency or lack of consistency of their statements, their motives, whether their statements are contradicted or supported by other evidence, any evidence of bias, prejudice or interest, and the person’s manner and demeanor when providing statements. Credibility determinations will not be based on a party’s status as a complainant, respondent, or witness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAA8F80" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034FED1B" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>It is the responsibility of the OIEC, not the parties, to make a determination based on the totality of the available information whether or not the preponderance of the evidence has been met. Neither party bears a burden of proof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C47E2DA" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
-    <w:p w14:paraId="5CD687F5" w14:textId="6A2AFEB2" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="5CD687F5" w14:textId="6D438078" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">If an employee respondent is found not to be responsible for violating the </w:t>
       </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
       <w:r w:rsidR="00394E6C">
-        <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>, the written Determination Regarding Responsibility may, if applicable, include a determination that the employee respondent engaged in conduct that was inappropriate or unprofessional. In such cases, the OIEC will refer such matters to the appointing/disciplinary authority, who will make the final determination on appropriate action or response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2AACC7" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="593321E9" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The written Determination Regarding Responsibility may be submitted to the Office of University Counsel to review for legal sufficiency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A8DCC3" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E29D4A4" w14:textId="06683C21" w:rsidR="002E4AE1" w:rsidRPr="00B05DAE" w:rsidRDefault="002E4AE1" w:rsidP="00B05DAE">
       <w:pPr>
         <w:pStyle w:val="Normal5indent"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B05DAE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00B05DAE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CF9370" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
     <w:p w14:paraId="2757ECE8" w14:textId="20333E63" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">The OIEC shall </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">issue the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r>
         <w:t>Determination Regarding Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r>
         <w:t>complainant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:t>respondent, along with applicable next steps in the process</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054D65E4" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="004C2AB6"/>
     <w:p w14:paraId="054A7D06" w14:textId="4B222018" w:rsidR="002E4AE1" w:rsidRPr="00071735" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Sanctioning and Appeals for Employee Respondents</w:t>
       </w:r>
       <w:r w:rsidR="004C2AB6">
         <w:t xml:space="preserve"> (Including Student Employees)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F885BBF" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F40B9CB" w14:textId="6EAD95A4" w:rsidR="002E4AE1" w:rsidRPr="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4AE1">
@@ -23598,100 +24195,107 @@
         <w:t xml:space="preserve">additional process or </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9" w:rsidDel="00A562C4">
         <w:t>meetings that may be required under other applicable personnel processes (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9" w:rsidDel="00A562C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>e.g</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9" w:rsidDel="00A562C4">
         <w:t>., State Personnel Board Rules for classified employees; Professional Rights and Responsibilities procedure and Privilege and Tenure process for faculty).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014E6959" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382C230B" w14:textId="20E788BE" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
         <w:t>In cases in which a policy violation is found, both parties may submit a</w:t>
       </w:r>
       <w:r w:rsidR="00580D5A">
         <w:t xml:space="preserve"> sanctioning statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> to the OIEC detailing any aggravating or mitigating circumstances that may impact sanctioning. These </w:t>
       </w:r>
       <w:r w:rsidR="00580D5A">
         <w:t>sanctioning</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> statements will only be shared with the sanctioning authority. The statement should only contain information about the factors considered in sanctioning. This step is not intended to supersede any other rights or processes employees may have under other university policies or applicable law. The parties will have seven (7) days from the conclusion of the appeal stage of the process to submit a statement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1049412E" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65563B07" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sanction Required and Potential Sanctions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38237A06" w14:textId="494FB002" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="38237A06" w14:textId="4CAF3892" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">In order to remediate the effects of misconduct, the disciplinary authority will impose sanctions. The disciplinary authority will determine the type of sanction(s) in consultation with the </w:t>
       </w:r>
       <w:r w:rsidR="006A6E14">
         <w:t xml:space="preserve">Vice Chancellor of Human Resources </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">or designee and the VC/Title IX Coordinator or designee, and any other administrative staff with a need to know pursuant to any other process applicable to the employee. </w:t>
+        <w:t xml:space="preserve">or designee and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee, and any other administrative staff with a need to know pursuant to any other process applicable to the employee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440D0308" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423A355B" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>The disciplinary authority may have access to the investigative records in order to determine action. Additionally, the OIEC can provide redacted information to the disciplinary authority related to similarly situated investigations and sanctioning outcomes to ensure consistency and equity in sanctioning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1DA9AB" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6302D525" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
@@ -23804,51 +24408,55 @@
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FCF402" w14:textId="5C45F5FC" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00411A74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Exclusion: The employee is denied access to all or a portion of </w:t>
       </w:r>
       <w:r w:rsidR="00411A74">
         <w:t xml:space="preserve">CU Boulder </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">university property. When an employee is excluded from </w:t>
       </w:r>
       <w:r w:rsidR="00411A74">
         <w:t xml:space="preserve">CU Boulder </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t xml:space="preserve">university property, that employee may be permitted on </w:t>
+        <w:t xml:space="preserve">university </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">property, that employee may be permitted on </w:t>
       </w:r>
       <w:r w:rsidR="00411A74">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">niversity property for limited periods and specific activities with the permission of the university official or designee who imposed the exclusion. Should the employee enter university property without permission, </w:t>
       </w:r>
       <w:r w:rsidR="00411A74">
         <w:t>police may take law enforcement action</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00411A74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411A74" w:rsidRPr="00411A74">
         <w:t xml:space="preserve">A referral </w:t>
       </w:r>
       <w:r w:rsidR="003A14EE">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="003A14EE" w:rsidRPr="00411A74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -23867,508 +24475,520 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Termination of Employment Contract or Termination of Employment: Pursuant to applicable laws and policies specific to the employee’s status, the disciplinary authority recommends or terminates employment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EF1DAA" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A51C238" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Additional Sanctions: The disciplinary authority has the discretion to impose any additional sanctions that may be warranted and appropriate given the circumstances of the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D94D8C7" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
-    <w:p w14:paraId="424D1CA4" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="63EFA880" w14:textId="1B7CD4D6" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002E4AE1">
+        <w:t>Appeals for Employee Respondents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t>Either party may appeal the Determination Regarding Responsibility within seven (7) days of its issuance. This occurs prior to the sanctioning phase for employee respondents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C202BFC" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79445B8E" w14:textId="4AF05629" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">Appeals must be submitted in writing to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee. The appeal should indicate the specific basis for the appeal (see below), supporting arguments, and any applicable documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E793DE9" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C490011" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">All appeals are documentary reviews, and no interviews are conducted. The appealing party may not present any new evidence unless the party can demonstrate that it could not, with reasonable diligence, have been discovered or produced during the course of the investigation. Generally, appeals are determined solely on the merits of the claims, arguments, and documents submitted. Appeal documents therefore should be as complete and succinct as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37945FA6" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5226241E" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Appeals for Employee Respondents</w:t>
-[...57 lines deleted...]
-        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Basis for Appeal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C447150" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00F62A1F" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="1C447150" w14:textId="12A19DCF" w:rsidR="002E4AE1" w:rsidRPr="00F62A1F" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Appeals </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">are limited to the following three grounds: </w:t>
+        <w:t xml:space="preserve">are limited to the following ground: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BBB872" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F5A802A" w14:textId="7B8C924E" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="005A2C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>To determine whether there were procedural irregularities that affected the outcome of the matter;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF3AACA" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1"/>
-    <w:p w14:paraId="67EBF7EC" w14:textId="48B9F165" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="67EBF7EC" w14:textId="3854FFFE" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal Process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62931231" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has passed, the VC/Title IX Coordinator or designee will appoint </w:t>
+    <w:p w14:paraId="62931231" w14:textId="6A14AC78" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2DCC80" w14:textId="1D47522F" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">If an appeal is received, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00226563">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will notify the other party to the original complaint (complainant or respondent) in writing, and the party will be provided seven (7) days to respond in writing to the appeal. The response should be sent to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00226563">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee. Neither party is required to respond to an appeal. Not responding to an appeal does not imply agreement with the appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0B1726" w14:textId="707BBF49" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5384060A" w14:textId="6B4CF282" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">After the submission of all documentation or the seven-day deadline for response has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">passed, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00226563">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will appoint </w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>university employee</w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> (who may include staff from the Anschutz, Denver, and Colorado Springs campuses) who are not otherwise affiliated with the OIEC at CU Boulder to serve </w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>as the appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidR="00BC6FFE">
         <w:t xml:space="preserve">appointed </w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>appeal decision maker</w:t>
       </w:r>
       <w:r w:rsidR="00BC6FFE">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00143584" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">will have received appropriate training on the </w:t>
       </w:r>
       <w:r w:rsidR="00394E6C">
         <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
       </w:r>
       <w:r w:rsidR="00394E6C" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">and appeal procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE8836E" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-    <w:p w14:paraId="1506C59E" w14:textId="6403210D" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="0AE8836E" w14:textId="530704FC" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1506C59E" w14:textId="5690BF36" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Upon review of the appeal, </w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>the appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00143584" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>will:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD7E9C8" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-    <w:p w14:paraId="59307E03" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
+    <w:p w14:paraId="3FD7E9C8" w14:textId="0A045EBA" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59307E03" w14:textId="3901610E" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Uphold the initial decision in its entirety; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345F298F" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="345F298F" w14:textId="04F5321A" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CA1F14" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
+    <w:p w14:paraId="41CA1F14" w14:textId="1F8625CA" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Send the case back for reconsideration and potentially re-investigation (by the same or different investigator(s)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02170ABA" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-    <w:p w14:paraId="4903277C" w14:textId="6E6769CE" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+    <w:p w14:paraId="02170ABA" w14:textId="7864691B" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4903277C" w14:textId="08F6EC23" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
       <w:r w:rsidR="00143584" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">shall not make new findings of fact. The </w:t>
       </w:r>
       <w:r w:rsidR="00143584">
         <w:t>appeal decision maker(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00143584" w:rsidRPr="00FD31C9">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> shall review all documentation submitted, make the final decision upon appeal, and concurrently provide the parties with a written Notice of Appeal Decision within 21 days of receipt of the appeal.</w:t>
       </w:r>
       <w:r w:rsidR="00081D2A" w:rsidRPr="00081D2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00081D2A" w:rsidRPr="0092164D">
         <w:t xml:space="preserve">Extensions of time for </w:t>
       </w:r>
       <w:r w:rsidR="00081D2A">
         <w:t>the appeal decision</w:t>
       </w:r>
       <w:r w:rsidR="00081D2A" w:rsidRPr="0092164D">
         <w:t xml:space="preserve"> shall be granted for good cause, as provided in Section IX(C)(1)</w:t>
       </w:r>
       <w:r w:rsidR="00081D2A">
         <w:t>, and both parties will be notified in writing of any extensions</w:t>
       </w:r>
       <w:r w:rsidR="00081D2A" w:rsidRPr="0092164D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190E9672" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FAE4816" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRPr="00D85152" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:t>Notice of Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70774BBD" w14:textId="5C90A978" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
-[...4 lines deleted...]
-        <w:t>The VC/Title IX Coordinator or designee will ensure to the extent possible that both parties simultaneously receive notice of any sanctions imposed and any other steps taken by the campus to remedy the discrimination and/or harassment to the extent permitted by law. Regardless of the OIEC findings, there is no preclusion of discipline by the disciplinary authority for other misconduct or for inappropriate or unprofessional conduct.</w:t>
+    <w:p w14:paraId="70774BBD" w14:textId="626DD920" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:t xml:space="preserve"> or designee will ensure to the extent possible that both parties simultaneously receive notice of any sanctions imposed and any other steps taken by the campus to remedy the discrimination and/or harassment to the extent permitted by law. Regardless of the OIEC findings, there is no preclusion of discipline by the disciplinary authority for other misconduct or for inappropriate or unprofessional conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B0E3F1" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6359060A" w14:textId="7F71FCE3" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="002E4AE1" w:rsidP="00EC6E74">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Policy Compliance Remedies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694991BC" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The OIEC may determine that the most prompt and effective way to address a concern is through a Policy Compliance process. This type of approach provides the university with options that allow the university to tailor responses to the unique facts and circumstances of an incident, particularly in cases where there is not a broader threat to individual or campus safety. The primary focus during a Policy Compliance process remains the welfare of the parties and the safety of the campus community, but this process does not involve a written report or a determination as to whether the policy has been violated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4668CCE9" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D89EAE6" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>During a Policy Compliance process, the OIEC may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0554BD" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A90D909" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Provide interim or long-term supportive measures to the complainant and/or the respondent;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E30A34" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E0B6839" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
-        <w:t>Provide a referral to other campus-based resolution processes as appropriate for the specific facts of the case;</w:t>
+        <w:t xml:space="preserve">Provide a referral to other campus-based resolution processes as appropriate for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD31C9">
+        <w:lastRenderedPageBreak/>
+        <w:t>the specific facts of the case;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AA2BCB" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059"/>
     <w:p w14:paraId="15B9465A" w14:textId="77777777" w:rsidR="00ED2F9F" w:rsidRDefault="00ED2F9F" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00ED2F9F">
         <w:t>Work with the involved individuals and department to remove the evaluative authority in order to be in compliance with the Conflict of Interests in Cases of Amorous Relationships Policy;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCC9EEB" w14:textId="77777777" w:rsidR="00ED2F9F" w:rsidRDefault="00ED2F9F" w:rsidP="00ED2F9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795F09D2" w14:textId="7A472091" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Meet with the respondent to discuss the behavior as alleged and provide the respondent an opportunity to respond; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E08BFE3" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059"/>
-    <w:p w14:paraId="40B65862" w14:textId="72590157" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
+    <w:p w14:paraId="40B65862" w14:textId="1E70D1F0" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidR="00F2762C">
         <w:t>Prohibited Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
       <w:r w:rsidR="00A35F4B">
-        <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r w:rsidR="00A35F4B" w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">with both parties separately; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E69772D" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059"/>
     <w:p w14:paraId="1F0DCF71" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">Discuss appropriate future conduct with the respondent, as well as how to avoid behavior that could be interpreted as retaliatory; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDBF093" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059"/>
     <w:p w14:paraId="63A91F07" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
@@ -24390,132 +25010,138 @@
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Notify the respondent’s appointing/disciplinary authority of the allegations and responses if necessary, who will determine whether any other disciplinary action is appropriate; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492D1103" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60F27069" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D83710">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t>Provide targeted or broad-based educational programming or training as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCF618E" w14:textId="77777777" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059"/>
-    <w:p w14:paraId="61DE76A0" w14:textId="513BB6D9" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
+    <w:p w14:paraId="61DE76A0" w14:textId="4B6685EA" w:rsidR="00D84059" w:rsidRPr="00FD31C9" w:rsidRDefault="00D84059" w:rsidP="00D84059">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">The OIEC retains discretion to assess the allegations of misconduct to determine if a Policy Compliance process is appropriate. The OIEC has discretion to involve other individuals or offices who have a legitimate need to know the allegations and be part of the resolution, for example SCCR or the respondent’s disciplinary authority. Additionally, the OIEC retains discretion to proceed with a formal investigation for allegations that, if proven true, would violate the </w:t>
       </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
       <w:r w:rsidR="00A35F4B">
-        <w:t>Conflict of Interest in Cases of Amorous Relationships Policy</w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD31C9">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A255D9A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="768498A9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00EA1828" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="128" w:name="_e62dosu83y74" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="129" w:name="_Toc173248920"/>
       <w:bookmarkEnd w:id="128"/>
       <w:r w:rsidRPr="00EA1828">
+        <w:t>Outside Investigators and Hearing Officers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="2635D0F3" w14:textId="1A67B004" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">The OIEC </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> or designee may also designate other individuals (either from within the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">niversity, including an administrator, or from outside the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">niversity) to conduct or assist with a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Formal Grievance Process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> or to manage a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">resolution process. Circumstances which may warrant such outside resolutions include, but are not limited to, conflict of interest, allegations of bias, or workload. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> or designee retains the discretion to determine whether the use of outside investigator(s) or hearing officer(s) is warranted and reasonable given the circumstances and information available and known at the time. Outside investigator(s) and hearing officer(s) shall have adequate training, qualifications, and experience that will, in the judgment of the OIEC </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> or designee, facilitate a prompt, fair, and impartial investigation or alternative resolution. Any outside investigator(s) or hearing officer(s) designated to address an allegation must adhere to the requirements of the Resolution Procedures and confer with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DFC">
+        <w:t>Vice Chancellor of OIEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
         <w:lastRenderedPageBreak/>
-        <w:t>Outside Investigators and Hearing Officers</w:t>
-[...56 lines deleted...]
-        <w:t>or designee on a regular basis about the progress of the grievance</w:t>
+        <w:t>designee on a regular basis about the progress of the grievance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>or resolution process.</w:t>
       </w:r>
       <w:bookmarkStart w:id="130" w:name="kix.3u05o7qaj8ju" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:p w14:paraId="1925FA69" w14:textId="77777777" w:rsidR="00B06EB7" w:rsidRPr="00F62A1F" w:rsidRDefault="00B06EB7" w:rsidP="00530DED"/>
     <w:p w14:paraId="799DCF05" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00A650B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="131" w:name="_haapch" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="132" w:name="2250f4o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="133" w:name="_Toc173248921"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:r w:rsidRPr="00EA1828">
         <w:t>Resources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
@@ -24699,73 +25325,72 @@
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-3020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231BAE04" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Offers counseling programs and activities for faculty and staff of the university. All contacts are confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EF8EEA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="138" w:name="upglbi" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="138"/>
     <w:p w14:paraId="3C4AA171" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/ombuds/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Ombuds Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16203E66" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Center for Community (C4C), Room </w:t>
       </w:r>
       <w:r>
         <w:t>S484</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E069A6E" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Ombuds Phone: (303) 492-5077</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5F63D4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
@@ -24815,50 +25440,51 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA8902B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>University Memorial Center (UMC), Room 311</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAF9804" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-6813</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E67957D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t>Provides legal counseling to students on matters such as traffic violations, criminal charges, and employment problems. Does not provide advice on internal university issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DEB38C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="589B0B94" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00C12E92" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12E92">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Off Campus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F180136" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="140" w:name="_iyrvdpfst1r7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="140"/>
     </w:p>
@@ -24887,109 +25513,109 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D696373" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 443-7300 (24-hour hotline)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F18E607" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="142" w:name="3s49zyc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="142"/>
     </w:p>
     <w:p w14:paraId="293D7DAD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Safe House Progressive Alliance for Non-Violence (SPAN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370B1550" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 444-2424 (24-hour hotline and shelter)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3D7222" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="143" w:name="279ka65" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="143"/>
     </w:p>
     <w:p w14:paraId="3350548D" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Safe House Protection Order Assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:br/>
         <w:t>Phone: (303) 449-8623</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC862AA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="144" w:name="meukdy" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="144"/>
     </w:p>
     <w:p w14:paraId="417DEB80" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId50">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Safe Shelter of St. Vrain Valley</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16C05BE1" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 772-4422 (24-hour hotline and shelter)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C917A10" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2404A1EA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="145" w:name="36ei31r" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="145"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Counseling Services</w:t>
@@ -25053,51 +25679,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-CAPS (2277) (24-hour phone service)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF6D311" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Offers counseling, groups and workshops for CU Boulder students. All contacts are confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0C3D6B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="147" w:name="45jfvxd" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="147"/>
     <w:p w14:paraId="729D10A7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/hr/faculty-staff-assistance-program" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Faculty and Staff Assistance Program (FSAP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E94CE42" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Administrative Research Center (ARCE), Room A353 East Campus, </w:t>
       </w:r>
@@ -25200,115 +25825,142 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="09EB8301" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="149" w:name="zu0gcz" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="149"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Boulder Men’s Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0D6F6B" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 444-8064</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D781C3C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t>Counseling for men who have been abusive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E004C3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="150" w:name="3jtnz0s" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="150"/>
     <w:p w14:paraId="042373F3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.mhpcolorado.org/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Mental Health Partners, Boulder and Broomfield County</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F23F336" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 443-8500 (for intake)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013658D4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="013658D4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>844</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>493</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>8225</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> (24/7 Emergency psychiatric services hotline)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A61E12E" w14:textId="77777777" w:rsidR="00D04C35" w:rsidRDefault="00D04C35" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7238A1F7" w14:textId="1DC3460E" w:rsidR="00D04C35" w:rsidRDefault="003B1EEA" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="003B1EEA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Bettermynd</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="331B3AB2" w14:textId="52DC48F9" w:rsidR="003B1EEA" w:rsidRPr="00F62A1F" w:rsidRDefault="003B1EEA" w:rsidP="00530DED">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Free telehealth service for enrolled students</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFA7A4F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="5032F281" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="151" w:name="1yyy98l" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="151"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Disability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8E20FB" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="001D33BF" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>On Campus</w:t>
@@ -25430,59 +26082,59 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Employee Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B61A46" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="001D33BF" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>On Campus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1AF5DA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="155" w:name="3x8tuzt" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="155"/>
-    <w:p w14:paraId="575680F0" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="575680F0" w14:textId="3F690847" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00F62A1F">
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/oiec/ada-accessibility" \h </w:instrText>
+      <w:r w:rsidR="00C67538">
+        <w:instrText xml:space="preserve">HYPERLINK "https://www.colorado.edu/ada" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ADA Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9D61BD" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve">Director of ADA Compliance and ADA Coordinator: Caitlin O’Donnell  </w:t>
       </w:r>
       <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00F62A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -25523,51 +26175,50 @@
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/facultyrelations/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Faculty Relations</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5764A0" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Phone: (303) 492-0447</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBC0473" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="157" w:name="rjefff" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="157"/>
     <w:p w14:paraId="14037DB5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/hr/about-hr/employee-relations" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
@@ -25661,50 +26312,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/ova/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Office of Victim Assistance (OVA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B82ED2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
         <w:t>Center for Community (C4C), Room N450</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE8FCAA" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-8855 (24-hour phone service)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1831DF73" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Provides advocacy and counseling services that may be used by students, staff, faculty victims, complainants, or others who experience traumatic, disturbing or disruptive life events. All contacts are confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C560283" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="1AAB3D39" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="001D33BF" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
@@ -25929,51 +26581,50 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="247128F2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>5600 Flatiron Parkway</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243C99C4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Boulder, CO 80301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E3C37A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Phone: (303) 441-3600 (non-emergencies, for emergencies dial 911)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CEFFE8" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="165" w:name="1idq7dh" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="165"/>
     <w:p w14:paraId="073C1FEE" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.bouldercounty.org/district-attorney/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
@@ -26052,51 +26703,55 @@
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE7387C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>University Memorial Center (UMC), Room 311</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6EB234" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-6813</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B767D6" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>Provides legal counseling to students on matters such as traffic violations, criminal charges, and employment problems. Does not provide advice on internal university issues.</w:t>
+        <w:t xml:space="preserve">Provides legal counseling to students on matters such as traffic violations, criminal charges, and employment problems. Does not provide advice on internal university </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E17226F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4890BDD0" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="168" w:name="wnyagw" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="168"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Medical and Health Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CEA4F5" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="001D33BF" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D33BF">
@@ -26398,51 +27053,50 @@
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>er (SANE) program</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="453EEB12" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>4747 Arapahoe Avenue</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CCE77C" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Boulder, CO 80303</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D940A2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 415-</w:t>
       </w:r>
       <w:r>
         <w:t>7000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9176B7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="508451F3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="175" w:name="2981zbj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="175"/>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>State and Federal Civil Rights Compliance Offices</w:t>
       </w:r>
     </w:p>
@@ -26774,51 +27428,50 @@
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EBDFC2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-6871</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF40A96" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="184" w:name="4kx3h1s" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="184"/>
     <w:p w14:paraId="0C471907" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/isss/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>International Student and Scholar Services (ISSS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E97D0D3" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Center for Community (C4C), Room S355</w:t>
       </w:r>
@@ -26942,51 +27595,51 @@
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.colorado.edu/ombuds/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Ombuds Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C20993" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Center for Community (C4C), Room</w:t>
       </w:r>
       <w:r>
         <w:t>S484</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF60666" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 492-5077</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C604129" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
@@ -27150,51 +27803,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.va.gov/directory/guide/facility.asp?ID=505" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Boulder Vet Center (U.S. Department of Veterans Affairs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37754D81" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>4999 Pearl East Circle, Suite 106</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2B3065" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Boulder, CO 80301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EC670F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Phone: (303) 440-7306</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693A9884" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="07F9F9A4" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="193" w:name="2rrrqc1" w:colFirst="0" w:colLast="0"/>
@@ -27253,50 +27905,51 @@
     </w:p>
     <w:p w14:paraId="34183EB7" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Provides advocacy and counseling services that may be used by students, staff, faculty victims, complainants, or others who experience traumatic, disturbing or disruptive life events. All contacts are confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212AC461" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00BC938F" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="001D33BF" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Off Campus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D759204" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="194" w:name="16x20ju" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="194"/>
     <w:p w14:paraId="026F7EB9" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:instrText xml:space="preserve"> HYPERLINK "https://movingtoendsexualassault.org/" \h </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:rPr>
@@ -27551,51 +28204,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="38A891A7" w14:textId="20EFE6F8" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="35E88F9B" w14:textId="7DFE8C7D" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The actor knows that the victim submits erroneously, believing the actor to be the victim’s spouse; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DA0247" w14:textId="2960A09B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="079636E3" w14:textId="02C202E6" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t>At the time of the commission of the act, the victim is less than fifteen years of age and the actor is at least four years older than the victim and is not the spouse of the victim; or</w:t>
+        <w:t xml:space="preserve">At the time of the commission of the act, the victim is less than fifteen years of age and the actor is at least four years older than the victim and is not the spouse of the victim; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C454D2" w14:textId="67F5DC09" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="0EF6B22A" w14:textId="162DD4B9" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>At the time of the commission of the act, the victim is at least fifteen years of age but less than seventeen years of age and the actor is at least ten years older than the victim and is not the spouse of the victim; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291DBFBD" w14:textId="77468A61" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="75517E43" w14:textId="16996A55" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
@@ -27679,92 +28336,95 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE9BF3B" w14:textId="4E5EF619" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="555A0C08" w14:textId="13A43C8A" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The victim is physically helpless and the actor knows that the victim is physically helpless and the victim has not consented; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8C6153" w14:textId="1EB342F7" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="767EA5DC" w14:textId="7ED8496F" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:lastRenderedPageBreak/>
         <w:t>The actor has substantially impaired the victim's power to appraise or control the victim's conduct by employing, without the victim's consent, any drug, intoxicant, or other means for the purpose of causing submission; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73ADDABC" w14:textId="4A861338" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FAD5B33" w14:textId="0429924B" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The victim is in custody of law or detained in a hospital or other institution and the actor has supervisory or disciplinary authority over the victim and uses this position of authority, unless incident to a lawful search, to coerce the victim to submit; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6890ABEF" w14:textId="49DDE7EA" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="1120EC22" w14:textId="4A0C0652" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The actor engages in treatment or examination of a victim for other than bona fide medical purposes or in a manner substantially inconsistent with reasonable medical practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370F94F1" w14:textId="4A5B451D" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="6BD1AB0E" w14:textId="5C6D3B84" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="00F62A1F">
         <w:t>(1.5)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:tab/>
-        <w:t>Any person who knowingly, with or without sexual contact, induces or coerces a child by any of the means set forth in section 18-3-402 to expose intimate parts or to engage in any sexual contact, intrusion, or penetration with another person, for the purpose of the actor's own sexual gratification, commits unlawful sexual contact. For the purposes of this subsection (1.5), the term “child” means any person under the age of eighteen years.</w:t>
+        <w:t xml:space="preserve">Any person who knowingly, with or without sexual contact, induces or coerces a child by any of the means set forth in section 18-3-402 to expose intimate parts or to engage in any sexual contact, intrusion, or penetration with another person, for the purpose of the actor's own </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:lastRenderedPageBreak/>
+        <w:t>sexual gratification, commits unlawful sexual contact. For the purposes of this subsection (1.5), the term “child” means any person under the age of eighteen years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659C1931" w14:textId="65911DAE" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="307F563A" w14:textId="39B80A71" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:bookmarkStart w:id="208" w:name="1c1lvlb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="208"/>
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Definition of Domestic Violence – Colorado Revised Statute § 18-6-800.3 (1)-(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201BB85A" w14:textId="7E6F0151" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r w:rsidRPr="001D33BF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Domestic violence</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t xml:space="preserve"> means an act or threatened act of violence upon a person with whom the actor is or has been involved in an intimate relationship. Intimate relationship means a relationship between spouses, former spouses, past or present unmarried couples, or persons who are both the parents of the same child regardless of whether the persons have been married or have lived together at any time.</w:t>
@@ -27810,98 +28470,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18D755A4" w14:textId="3C936E30" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="17FD4162" w14:textId="28FB63D5" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Makes a credible threat to another person and, in connection with the threat, repeatedly follows, approaches, contacts, or places under surveillance that person, a member of that person's immediate family, or someone with whom that person has or has had a continuing relationship; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C2070B" w14:textId="4F31B40D" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="539524E9" w14:textId="5B2DCD32" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">Makes a credible threat to another person and, in connection with the threat, repeatedly makes any form of communication with that person, a member of that person's </w:t>
-[...3 lines deleted...]
-        <w:t>immediate family, or someone with whom that person has or has had a continuing relationship, regardless of whether a conversation ensues; or</w:t>
+        <w:t>Makes a credible threat to another person and, in connection with the threat, repeatedly makes any form of communication with that person, a member of that person's immediate family, or someone with whom that person has or has had a continuing relationship, regardless of whether a conversation ensues; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB5D869" w14:textId="0725D80D" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:p w14:paraId="2A3BFEDA" w14:textId="77679ADF" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00D83710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>Repeatedly follows, approaches, contacts, places under surveillance, or makes any form of communication with another person, a member of that person's immediate family, or someone with whom that person has or has had a continuing relationship in a manner that would cause a reasonable person to suffer serious emotional distress and does cause that person, a member of that person's immediate family, or someone with whom that person has or has had a continuing relationship to suffer serious emotional distress. For purposes of this paragraph (c), a victim need not show that he or she received professional treatment or counseling to show that he or she suffered serious emotional distress.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5AACA857" w14:textId="5CAD5F29" w:rsidR="00530DED" w:rsidRPr="00F62A1F" w:rsidRDefault="00530DED" w:rsidP="00530DED"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0F5366A7" w14:textId="017AB2DC" w:rsidR="009C68B5" w:rsidRPr="00F62A1F" w:rsidRDefault="009C68B5" w:rsidP="00E238F7"/>
     <w:sectPr w:rsidR="009C68B5" w:rsidRPr="00F62A1F" w:rsidSect="004F17A2">
       <w:headerReference w:type="default" r:id="rId64"/>
       <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="693A9E48" w14:textId="77777777" w:rsidR="008F2F33" w:rsidRDefault="008F2F33" w:rsidP="00BA5BB5">
+    <w:p w14:paraId="5B2B276C" w14:textId="77777777" w:rsidR="00D47DF8" w:rsidRDefault="00D47DF8" w:rsidP="00BA5BB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42B78779" w14:textId="77777777" w:rsidR="008F2F33" w:rsidRDefault="008F2F33" w:rsidP="00BA5BB5">
+    <w:p w14:paraId="4D9E8E93" w14:textId="77777777" w:rsidR="00D47DF8" w:rsidRDefault="00D47DF8" w:rsidP="00BA5BB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -27997,58 +28653,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EBBB7FC" w14:textId="77777777" w:rsidR="00EC1149" w:rsidRDefault="00EC1149">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01A9E916" w14:textId="77777777" w:rsidR="008F2F33" w:rsidRDefault="008F2F33" w:rsidP="00BA5BB5">
+    <w:p w14:paraId="69BAB73E" w14:textId="77777777" w:rsidR="00D47DF8" w:rsidRDefault="00D47DF8" w:rsidP="00BA5BB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65580B39" w14:textId="77777777" w:rsidR="008F2F33" w:rsidRDefault="008F2F33" w:rsidP="00BA5BB5">
+    <w:p w14:paraId="26E6C2C3" w14:textId="77777777" w:rsidR="00D47DF8" w:rsidRDefault="00D47DF8" w:rsidP="00BA5BB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="743C32BF" w14:textId="7792226C" w:rsidR="00F93D1E" w:rsidRDefault="00F93D1E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> University of Colorado Protected Class Nondiscrimination Policy (APS 5065), online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>APS 5065 - Protected Class Nondiscrimination | University of Colorado (cu.edu)</w:t>
@@ -28065,480 +28721,716 @@
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> University of Colorado Sexual Misconduct, Intimate Partner Violence, and Stalking Policy (APS 5014), online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:anchor="tabs-2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>APS 5014 - Sexual Misconduct, Intimate Partner Violence, and Stalking | University of Colorado (cu.edu)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="53078BB9" w14:textId="26C07B97" w:rsidR="00F93D1E" w:rsidRDefault="00F93D1E">
+    <w:p w14:paraId="53078BB9" w14:textId="538D05B4" w:rsidR="00F93D1E" w:rsidRDefault="00F93D1E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> University of Colorado Conflict of Interest in Cases of Amorous Relationships Policy (APS 5015), online at </w:t>
+        <w:t xml:space="preserve"> University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="008452D4">
+        <w:t>Consensual Amorous Relationships</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Policy (APS 5015), online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>APS 5015 - Conflict of Interest in Cases of Amorous Relationships | University of Colorado (cu.edu)</w:t>
+          <w:t xml:space="preserve">APS 5015 - </w:t>
+        </w:r>
+        <w:r w:rsidR="008452D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Consensual Amorous Relationships</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> | University of Colorado (cu.edu)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="20182574" w14:textId="13B8188E" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+    <w:p w14:paraId="412300AF" w14:textId="6878C46B" w:rsidR="00BB5319" w:rsidRDefault="00D572CD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Consistent with Colorado law, the university has designated a Title VI Coordinator to oversee compliance with Title VI of the Civil Rights Act of 1964 and applicable state requirements. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t>For allegations implicating Title VI of the Civil Rights Act of 196</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3A7E">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t>, including discrimination or harassment based on race, color, or national origin</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1265">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00DC791F">
+        <w:t>as covered by</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1265">
+        <w:t xml:space="preserve"> APS 5065</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t>, the university’s designated Title VI Coordinator performs responsibilities designated by applicable federal and state law, including oversight of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00314335">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27BA7">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00314335">
+        <w:t>esolution</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27BA7">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t>rocedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00314335">
+        <w:t xml:space="preserve"> (the “grievance procedures under Title VI)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t>, review of complaints, compliance monitoring, and reporting obligations. These responsibilities may be carried out in coordination with OIEC personnel administering these Resolution Procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06535">
+        <w:t xml:space="preserve"> along with </w:t>
+      </w:r>
+      <w:r w:rsidR="00052656">
+        <w:t xml:space="preserve">referrals to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06535">
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2707">
+        <w:t xml:space="preserve">campus administrators and program </w:t>
+      </w:r>
+      <w:r w:rsidR="00303253">
+        <w:t>leaders</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5319" w:rsidRPr="00BB5319">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FA3350" w14:textId="5294CE58" w:rsidR="00D572CD" w:rsidRDefault="00D572CD" w:rsidP="003F1C91">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
+    <w:p w14:paraId="20182574" w14:textId="13B8188E" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For the “amnesty provision” specific to the Sexual Misconduct, Intimate Partner Violence</w:t>
+      </w:r>
+      <w:r w:rsidR="00C462E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Stalking Policy, please see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9120E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section V(D)(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9120E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of that policy.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
     <w:p w14:paraId="6A1C8B43" w14:textId="45373494" w:rsidR="00293276" w:rsidRPr="00293276" w:rsidRDefault="00293276">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293276">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00293276">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please note that the university’s ability to collect video surveillance from university cameras and Buff OneCard records may be limited due to the timeframe in which the allegation is reported to the OIEC. Most university video footage is retained for 30 days. However, the OIEC may be unable to obtain video footage within that timeframe due to hardware or software issues related to the recording and retention of such video. Promptly notifying the OIEC of preservation requests increases the likelihood of such preservation. If you do not want to report an allegation, but you believe there is relevant video footage that you would like the university to preserve, please contact the OIEC to discuss this option.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="7">
     <w:p w14:paraId="12A35174" w14:textId="77777777" w:rsidR="00530DED" w:rsidRPr="00E676A1" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E676A1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E676A1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> APS 5014, effective September 2, 2021.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="8">
     <w:p w14:paraId="1E789487" w14:textId="330C5562" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See related campus policy, </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00CD5325">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>University of Colorado Boulder Exclusions of Persons from University Property Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="9">
     <w:p w14:paraId="12E6BA2A" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> OIEC investigators have access to information provided to the Senior Director of Support and Safety Measures or designee, and relevant information may be considered as part of the totality of information gathered during the course of an investigation pursuant to a Formal Grievance Process.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>If the respondent is a student employee and the alleged misconduct occurs outside the employment capacity, the OIEC may determine that the respondent’s supervisory upline has a legitimate need to know information related to the case resolution.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="38809CCC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4F1F348A" w14:textId="77777777" w:rsidR="000D632E" w:rsidRDefault="000D632E" w:rsidP="000D632E">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
-        <w:t xml:space="preserve">All </w:t>
-[...35 lines deleted...]
-        <w:t>investigative interviews, or other meetings, with sufficient time to prepare in order to participate.</w:t>
+        <w:t>If the respondent is a student employee and the alleged misconduct occurs outside the employment capacity, the OIEC may determine that the respondent’s supervisory upline has a legitimate need to know information related to the case resolution.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
+    <w:p w14:paraId="38809CCC" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complainants and respondents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:t xml:space="preserve"> will be provided with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>written notice of the date, time, location,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and purpose of their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respective </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62A1F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>investigative interviews, or other meetings, with sufficient time to prepare in order to participate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="53039EFF" w14:textId="680867E5" w:rsidR="00C5653C" w:rsidRDefault="00455E24">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF1EEF2" w14:textId="1BAAB7CB" w:rsidR="00455E24" w:rsidRDefault="00836EC2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Consistent with Colorado law, the university has designated a Title VI Coordinator to oversee compliance with Title VI of the Civil Rights Act of 1964 and applicable state requirements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t>For allegations implicating Title VI of the Civil Rights Act of 196</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t>, including discrimination or harassment based on race, color, or national origin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as covered by APS 5065</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t>, the university’s designated Title VI Coordinator performs responsibilities designated by applicable federal and state law, including oversight of the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Resolution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t>rocedures</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (the “grievance procedures under Title VI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t>, review of complaints, compliance monitoring, and reporting obligations. These responsibilities may be carried out in coordination with OIEC personnel administering these Resolution Procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> along with referrals to other campus administrators and program leaders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5319">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
     <w:p w14:paraId="2FECD109" w14:textId="0969856E" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See related campus policy, </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00C85980">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>University of Colorado Boulder Exclusions of Persons from University Property Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
+  <w:footnote w:id="14">
     <w:p w14:paraId="2B1C091B" w14:textId="77777777" w:rsidR="0047222A" w:rsidRDefault="0047222A" w:rsidP="0047222A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> OIEC investigators have access to information provided to the Senior Director of Support and Safety Measures or designee, and relevant information may be considered as part of the totality of information gathered during the course of an investigation pursuant to a Formal Grievance Process.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
+  <w:footnote w:id="15">
     <w:p w14:paraId="390C1926" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>If the respondent is a student employee and the alleged misconduct occurs outside the employment capacity, the OIEC may determine that the respondent’s supervisory upline has a legitimate need to know information related to the case resolution.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
+  <w:footnote w:id="16">
     <w:p w14:paraId="202D94E2" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B701F5">
         <w:t xml:space="preserve">Findings under the OIEC Resolution Procedures are not findings pursuant to applicable state and federal legal standards, i.e. a policy violation </w:t>
       </w:r>
       <w:r>
         <w:t>does not equate to a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B701F5">
         <w:t xml:space="preserve"> violation of equal opportunity law.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
+  <w:footnote w:id="17">
     <w:p w14:paraId="042A3D51" w14:textId="77777777" w:rsidR="00C00991" w:rsidRDefault="00C00991" w:rsidP="00C00991">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B701F5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B701F5">
         <w:t xml:space="preserve"> If the respondent is a student employee and the alleged misconduct occurs outside the employment capacity, the OIEC may determine that the respondent’s supervisory upline has a legitimate need to know information related to the case resolution.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="16">
+  <w:footnote w:id="18">
     <w:p w14:paraId="3C2D8E97" w14:textId="1BB9744F" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For cases in which no policy violation is found, both parties will be notified of their right to appeal, as articulated in Section </w:t>
       </w:r>
       <w:r w:rsidR="00B05DAE">
         <w:t>IX(C)(1)(b)(viii) and IX(C)(1)(b)(ix)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="17">
+  <w:footnote w:id="19">
+    <w:p w14:paraId="629C21CE" w14:textId="76EC0FA5" w:rsidR="004A2A0E" w:rsidRDefault="004A2A0E">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="008E05B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04C35" w:rsidRPr="00183625">
+        <w:rPr>
+          <w:color w:val="282828"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="008E05B5">
+        <w:rPr>
+          <w:color w:val="282828"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04C35" w:rsidRPr="00183625">
+        <w:rPr>
+          <w:color w:val="282828"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04C35">
+        <w:rPr>
+          <w:color w:val="282828"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consensual Amorous Relationships </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04C35" w:rsidRPr="00183625">
+        <w:rPr>
+          <w:color w:val="282828"/>
+        </w:rPr>
+        <w:t xml:space="preserve">policy is not intended to apply to spouses, civil union partners, or domestic partners in the employment context. Refer to the university’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00D04C35" w:rsidRPr="008E05B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Nepotism in Employment Policy, APS 5003</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D04C35" w:rsidRPr="00183625">
+        <w:rPr>
+          <w:color w:val="282828"/>
+        </w:rPr>
+        <w:t>, concerning those types of relationships and other immediate family members.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
     <w:p w14:paraId="2EA7C14D" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>If the respondent is a student employee and the alleged misconduct occurs outside the employment capacity, the OIEC may determine that the respondent’s supervisory upline has a legitimate need to know information related to the case resolution.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
+  <w:footnote w:id="21">
     <w:p w14:paraId="74AF60BD" w14:textId="77777777" w:rsidR="002E4AE1" w:rsidRDefault="002E4AE1" w:rsidP="002E4AE1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B701F5">
         <w:t xml:space="preserve">Findings under the OIEC Resolution Procedures are not findings pursuant to applicable state and federal legal standards, i.e. a policy violation </w:t>
       </w:r>
       <w:r>
         <w:t>does not equate to a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B701F5">
         <w:t xml:space="preserve"> violation of equal opportunity law.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="19">
+  <w:footnote w:id="22">
     <w:p w14:paraId="49243903" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The Ombuds offices are confidential and not “responsible employees” for mandatory reporting purposes pursuant to University of Colorado Boulder applicable policies but do not currently have a statutory privilege in Colorado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="20">
+  <w:footnote w:id="23">
     <w:p w14:paraId="0DAC15F0" w14:textId="77777777" w:rsidR="00530DED" w:rsidRDefault="00530DED" w:rsidP="00530DED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A1F">
         <w:t>The Ombuds offices are confidential and not “responsible employees” for mandatory reporting purposes pursuant to University of Colorado Boulder applicable policies but do not currently have a statutory privilege in Colorado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
@@ -30964,395 +31856,508 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DCC0E32"/>
+    <w:nsid w:val="3D292005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AAE6EB88"/>
+    <w:tmpl w:val="3E3AB410"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2250" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2970" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3690" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4410" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5130" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5850" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6570" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7290" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8010" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E904828"/>
+    <w:nsid w:val="3DCC0E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC8EB2F0"/>
+    <w:tmpl w:val="AAE6EB88"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1980" w:hanging="360"/>
+        <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2700" w:hanging="360"/>
+        <w:ind w:left="2970" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3420" w:hanging="360"/>
+        <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4140" w:hanging="360"/>
+        <w:ind w:left="4410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4860" w:hanging="360"/>
+        <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5580" w:hanging="360"/>
+        <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6300" w:hanging="360"/>
+        <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7020" w:hanging="360"/>
+        <w:ind w:left="7290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7740" w:hanging="360"/>
+        <w:ind w:left="8010" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A82952"/>
+    <w:nsid w:val="3E904828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E668CD8A"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="CCC2E032"/>
+    <w:tmpl w:val="DC8EB2F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1501" w:hanging="360"/>
+        <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2221" w:hanging="360"/>
+        <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A82952"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E668CD8A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABE2165"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCC2E032"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2221" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2941" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3661" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4381" w:hanging="360"/>
@@ -31388,51 +32393,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6541" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F80DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57C6BD4C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31501,51 +32506,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DD5DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACE2FE9E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31614,51 +32619,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55502DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D0A2CD4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31727,51 +32732,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5869733A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="958EED8C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31840,51 +32845,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E983B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B2A508"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -31953,51 +32958,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="636C78C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F765F5A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32066,51 +33071,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63D07543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="440866CE"/>
     <w:lvl w:ilvl="0" w:tplc="63841462">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -32153,51 +33158,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668B3286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7A09FAC"/>
     <w:lvl w:ilvl="0" w:tplc="08EA634A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7D4ADE54">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -32267,51 +33272,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F410C320">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="23E2EE36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69CF0B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5582D88A"/>
     <w:lvl w:ilvl="0" w:tplc="BF906F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -32363,51 +33368,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC14277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2470648A"/>
     <w:lvl w:ilvl="0" w:tplc="AB4896D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -32476,51 +33481,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71286A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87428782"/>
     <w:lvl w:ilvl="0" w:tplc="FC7E3BBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9F505392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -32589,51 +33594,51 @@
     <w:lvl w:ilvl="7" w:tplc="3212378A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2050180E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776F2A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F6C6E24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32702,51 +33707,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B3148D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0CACCBE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32831,390 +33836,396 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1440293392">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="594631600">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1231579316">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1765152429">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1996369435">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="832839680">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1836677497">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2020354798">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="222302185">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="758059018">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="274561727">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1469325229">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="468134805">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2015765547">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="513424223">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2039236135">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1147161673">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1632200961">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="963851883">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1731996269">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1375738876">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1289556159">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="796946939">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2081513046">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1886521026">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="393820578">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2104758880">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="502554721">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1043480538">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1650747901">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1817528517">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1770269088">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="570893618">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="674502124">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1572077777">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1898124364">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1684237780">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="43527451">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1534613319">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1344354643">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="211580108">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1784643078">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1529829652">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1245648930">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1553886883">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="49618616">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1114596824">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="630792148">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1426074408">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1664628468">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="294339118">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1957710133">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="851070257">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="58789986">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="112865501">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="862014445">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1456950549">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="678654410">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="2130777389">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="235437691">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="454446299">
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5624" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{404AB731-2175-49A5-AA88-23746CFBA5A3}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="645766048"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CA06CE"/>
     <w:rsid w:val="00000A72"/>
     <w:rsid w:val="00001B06"/>
     <w:rsid w:val="000046AD"/>
     <w:rsid w:val="00004E80"/>
     <w:rsid w:val="00004FCB"/>
     <w:rsid w:val="000058F7"/>
     <w:rsid w:val="000077CA"/>
     <w:rsid w:val="0001039C"/>
     <w:rsid w:val="00010ADC"/>
     <w:rsid w:val="00010EC0"/>
     <w:rsid w:val="000112AF"/>
     <w:rsid w:val="0001148A"/>
     <w:rsid w:val="00012C4F"/>
+    <w:rsid w:val="000130CA"/>
     <w:rsid w:val="00013651"/>
     <w:rsid w:val="00013BB2"/>
     <w:rsid w:val="00013BE4"/>
     <w:rsid w:val="00013DCD"/>
     <w:rsid w:val="00013FE2"/>
     <w:rsid w:val="00013FEC"/>
     <w:rsid w:val="00014B08"/>
     <w:rsid w:val="0001545E"/>
     <w:rsid w:val="00015685"/>
     <w:rsid w:val="000156B9"/>
     <w:rsid w:val="000158CA"/>
     <w:rsid w:val="00015E77"/>
     <w:rsid w:val="00015EBA"/>
     <w:rsid w:val="00016212"/>
     <w:rsid w:val="000164ED"/>
     <w:rsid w:val="0001669B"/>
     <w:rsid w:val="00017DEA"/>
     <w:rsid w:val="0002132B"/>
     <w:rsid w:val="00022DA8"/>
     <w:rsid w:val="000239A3"/>
     <w:rsid w:val="00023A67"/>
     <w:rsid w:val="00023B3A"/>
     <w:rsid w:val="00023DF4"/>
     <w:rsid w:val="00024063"/>
     <w:rsid w:val="0002488B"/>
     <w:rsid w:val="00025121"/>
     <w:rsid w:val="00025930"/>
     <w:rsid w:val="00025E7A"/>
     <w:rsid w:val="00025F84"/>
     <w:rsid w:val="00026BBF"/>
     <w:rsid w:val="0002752C"/>
     <w:rsid w:val="000275FA"/>
     <w:rsid w:val="00030455"/>
     <w:rsid w:val="00030EEE"/>
     <w:rsid w:val="00031CC5"/>
     <w:rsid w:val="00032BC8"/>
     <w:rsid w:val="00033829"/>
     <w:rsid w:val="000338FB"/>
     <w:rsid w:val="00033D68"/>
     <w:rsid w:val="00033E94"/>
     <w:rsid w:val="000348D2"/>
     <w:rsid w:val="000355A8"/>
     <w:rsid w:val="000359D5"/>
+    <w:rsid w:val="0003669A"/>
     <w:rsid w:val="000368C3"/>
     <w:rsid w:val="000376E2"/>
+    <w:rsid w:val="00037BFB"/>
     <w:rsid w:val="00037CA4"/>
     <w:rsid w:val="00040157"/>
     <w:rsid w:val="00040304"/>
     <w:rsid w:val="000404FC"/>
     <w:rsid w:val="00041016"/>
     <w:rsid w:val="000418BE"/>
     <w:rsid w:val="0004270F"/>
     <w:rsid w:val="00042A4C"/>
     <w:rsid w:val="00042B2C"/>
     <w:rsid w:val="00042C0A"/>
     <w:rsid w:val="00043D3D"/>
     <w:rsid w:val="00044050"/>
     <w:rsid w:val="00044F13"/>
     <w:rsid w:val="00045B3D"/>
     <w:rsid w:val="00045D07"/>
     <w:rsid w:val="000467FD"/>
     <w:rsid w:val="00046B42"/>
     <w:rsid w:val="0004795A"/>
     <w:rsid w:val="00047A2F"/>
     <w:rsid w:val="00050847"/>
     <w:rsid w:val="00051606"/>
     <w:rsid w:val="00051A32"/>
+    <w:rsid w:val="00052656"/>
     <w:rsid w:val="00052F91"/>
     <w:rsid w:val="00053578"/>
     <w:rsid w:val="000542D2"/>
     <w:rsid w:val="0005463A"/>
     <w:rsid w:val="00054CD2"/>
     <w:rsid w:val="000557EE"/>
     <w:rsid w:val="00055E41"/>
     <w:rsid w:val="00055F7A"/>
     <w:rsid w:val="0005618D"/>
     <w:rsid w:val="00056863"/>
     <w:rsid w:val="00056E73"/>
     <w:rsid w:val="000575E2"/>
     <w:rsid w:val="00057A6F"/>
     <w:rsid w:val="0006084B"/>
     <w:rsid w:val="000609B7"/>
     <w:rsid w:val="00060FAC"/>
     <w:rsid w:val="00060FF2"/>
     <w:rsid w:val="0006115B"/>
     <w:rsid w:val="0006117C"/>
     <w:rsid w:val="00062370"/>
     <w:rsid w:val="000634F5"/>
     <w:rsid w:val="000645D4"/>
     <w:rsid w:val="00065CB8"/>
     <w:rsid w:val="00066D82"/>
     <w:rsid w:val="00070222"/>
@@ -33227,175 +34238,182 @@
     <w:rsid w:val="0007204F"/>
     <w:rsid w:val="0007377C"/>
     <w:rsid w:val="000738F8"/>
     <w:rsid w:val="0007398D"/>
     <w:rsid w:val="00074022"/>
     <w:rsid w:val="00074CDB"/>
     <w:rsid w:val="000752DC"/>
     <w:rsid w:val="000755D7"/>
     <w:rsid w:val="00075B02"/>
     <w:rsid w:val="000764E3"/>
     <w:rsid w:val="00076767"/>
     <w:rsid w:val="000773DF"/>
     <w:rsid w:val="0007786A"/>
     <w:rsid w:val="00077FC5"/>
     <w:rsid w:val="0008095A"/>
     <w:rsid w:val="00081501"/>
     <w:rsid w:val="00081705"/>
     <w:rsid w:val="00081D2A"/>
     <w:rsid w:val="00082125"/>
     <w:rsid w:val="0008214E"/>
     <w:rsid w:val="000824E1"/>
     <w:rsid w:val="000839C9"/>
     <w:rsid w:val="0008408F"/>
     <w:rsid w:val="00084F17"/>
     <w:rsid w:val="00085FDE"/>
+    <w:rsid w:val="00086421"/>
     <w:rsid w:val="00086D89"/>
     <w:rsid w:val="00087098"/>
     <w:rsid w:val="00087AD5"/>
     <w:rsid w:val="00087D4E"/>
     <w:rsid w:val="000905BD"/>
     <w:rsid w:val="000905ED"/>
     <w:rsid w:val="00090C73"/>
     <w:rsid w:val="00091413"/>
     <w:rsid w:val="0009190B"/>
     <w:rsid w:val="0009225F"/>
     <w:rsid w:val="0009288F"/>
     <w:rsid w:val="00092A4E"/>
     <w:rsid w:val="00092B2E"/>
     <w:rsid w:val="000930D8"/>
     <w:rsid w:val="00093D7A"/>
     <w:rsid w:val="00093E9D"/>
     <w:rsid w:val="0009461F"/>
     <w:rsid w:val="000946A0"/>
     <w:rsid w:val="00094911"/>
     <w:rsid w:val="00094C3F"/>
     <w:rsid w:val="000954AD"/>
     <w:rsid w:val="000969C4"/>
     <w:rsid w:val="00096A3D"/>
     <w:rsid w:val="00096F60"/>
     <w:rsid w:val="00097EB7"/>
     <w:rsid w:val="000A1890"/>
     <w:rsid w:val="000A266E"/>
     <w:rsid w:val="000A26D0"/>
     <w:rsid w:val="000A3837"/>
     <w:rsid w:val="000A3C98"/>
     <w:rsid w:val="000A3DBD"/>
     <w:rsid w:val="000A4915"/>
     <w:rsid w:val="000A6110"/>
     <w:rsid w:val="000A6326"/>
     <w:rsid w:val="000A6365"/>
     <w:rsid w:val="000A713F"/>
     <w:rsid w:val="000A7707"/>
     <w:rsid w:val="000A7B83"/>
     <w:rsid w:val="000B1A54"/>
     <w:rsid w:val="000B23A7"/>
     <w:rsid w:val="000B274A"/>
     <w:rsid w:val="000B4A04"/>
+    <w:rsid w:val="000B4A17"/>
     <w:rsid w:val="000B5637"/>
     <w:rsid w:val="000B702F"/>
     <w:rsid w:val="000B7145"/>
     <w:rsid w:val="000B74C2"/>
     <w:rsid w:val="000B76C1"/>
     <w:rsid w:val="000B7B86"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C0D7C"/>
     <w:rsid w:val="000C1478"/>
     <w:rsid w:val="000C1BBE"/>
     <w:rsid w:val="000C1D57"/>
     <w:rsid w:val="000C219F"/>
     <w:rsid w:val="000C24AD"/>
     <w:rsid w:val="000C265B"/>
     <w:rsid w:val="000C2E2C"/>
     <w:rsid w:val="000C332E"/>
     <w:rsid w:val="000C352F"/>
     <w:rsid w:val="000C448F"/>
     <w:rsid w:val="000C470D"/>
     <w:rsid w:val="000C51D1"/>
     <w:rsid w:val="000C53C7"/>
     <w:rsid w:val="000C5AA2"/>
     <w:rsid w:val="000C5DBE"/>
     <w:rsid w:val="000C629B"/>
     <w:rsid w:val="000C6B91"/>
     <w:rsid w:val="000C6FC7"/>
     <w:rsid w:val="000C71B7"/>
     <w:rsid w:val="000C7D5F"/>
     <w:rsid w:val="000D10E2"/>
     <w:rsid w:val="000D1641"/>
     <w:rsid w:val="000D1787"/>
     <w:rsid w:val="000D1F50"/>
     <w:rsid w:val="000D215B"/>
     <w:rsid w:val="000D2A33"/>
     <w:rsid w:val="000D2CCE"/>
+    <w:rsid w:val="000D312B"/>
     <w:rsid w:val="000D40C6"/>
     <w:rsid w:val="000D4C0B"/>
     <w:rsid w:val="000D59C5"/>
     <w:rsid w:val="000D5B7A"/>
     <w:rsid w:val="000D5CED"/>
     <w:rsid w:val="000D5F4A"/>
     <w:rsid w:val="000D632E"/>
     <w:rsid w:val="000D6420"/>
     <w:rsid w:val="000D7DF2"/>
     <w:rsid w:val="000E0273"/>
     <w:rsid w:val="000E08F1"/>
     <w:rsid w:val="000E4A10"/>
+    <w:rsid w:val="000E508A"/>
     <w:rsid w:val="000E56A3"/>
     <w:rsid w:val="000E5AA1"/>
     <w:rsid w:val="000E6B68"/>
     <w:rsid w:val="000F069E"/>
     <w:rsid w:val="000F1329"/>
     <w:rsid w:val="000F1511"/>
     <w:rsid w:val="000F1574"/>
     <w:rsid w:val="000F1D9F"/>
     <w:rsid w:val="000F24AD"/>
     <w:rsid w:val="000F5861"/>
     <w:rsid w:val="000F6A05"/>
     <w:rsid w:val="000F6BA5"/>
     <w:rsid w:val="000F741B"/>
     <w:rsid w:val="000F7B78"/>
     <w:rsid w:val="001015BD"/>
     <w:rsid w:val="00101FC8"/>
     <w:rsid w:val="00102766"/>
     <w:rsid w:val="001027F4"/>
     <w:rsid w:val="00103868"/>
     <w:rsid w:val="001042B7"/>
     <w:rsid w:val="001049CB"/>
+    <w:rsid w:val="00105675"/>
     <w:rsid w:val="00105C08"/>
     <w:rsid w:val="0010630A"/>
     <w:rsid w:val="001107B1"/>
     <w:rsid w:val="00112082"/>
     <w:rsid w:val="0011227B"/>
     <w:rsid w:val="00112814"/>
     <w:rsid w:val="00112E3A"/>
     <w:rsid w:val="00113A70"/>
+    <w:rsid w:val="0011432D"/>
     <w:rsid w:val="00114596"/>
     <w:rsid w:val="00114C5E"/>
     <w:rsid w:val="00115B60"/>
     <w:rsid w:val="001161CC"/>
     <w:rsid w:val="00116264"/>
     <w:rsid w:val="001162C9"/>
     <w:rsid w:val="001167C3"/>
+    <w:rsid w:val="001209A1"/>
     <w:rsid w:val="00120B07"/>
     <w:rsid w:val="00121A9A"/>
     <w:rsid w:val="00124009"/>
     <w:rsid w:val="00124354"/>
     <w:rsid w:val="001246B1"/>
     <w:rsid w:val="0012477E"/>
     <w:rsid w:val="00126DF2"/>
     <w:rsid w:val="00127054"/>
     <w:rsid w:val="00127A5B"/>
     <w:rsid w:val="0013221E"/>
     <w:rsid w:val="00132648"/>
     <w:rsid w:val="00133567"/>
     <w:rsid w:val="00133D62"/>
     <w:rsid w:val="00133F50"/>
     <w:rsid w:val="001341CA"/>
     <w:rsid w:val="00134F20"/>
     <w:rsid w:val="00135256"/>
     <w:rsid w:val="00135771"/>
     <w:rsid w:val="00135C9D"/>
     <w:rsid w:val="00135CDB"/>
     <w:rsid w:val="0013632B"/>
     <w:rsid w:val="00137061"/>
     <w:rsid w:val="00137671"/>
     <w:rsid w:val="00137790"/>
     <w:rsid w:val="00140841"/>
@@ -33414,58 +34432,60 @@
     <w:rsid w:val="00151779"/>
     <w:rsid w:val="001524E0"/>
     <w:rsid w:val="00152DD6"/>
     <w:rsid w:val="001537B2"/>
     <w:rsid w:val="00153B89"/>
     <w:rsid w:val="00153EAF"/>
     <w:rsid w:val="00156AEF"/>
     <w:rsid w:val="00157FBB"/>
     <w:rsid w:val="00161087"/>
     <w:rsid w:val="001619BE"/>
     <w:rsid w:val="00161E1A"/>
     <w:rsid w:val="0016335C"/>
     <w:rsid w:val="00164F8A"/>
     <w:rsid w:val="001661B5"/>
     <w:rsid w:val="00167642"/>
     <w:rsid w:val="00170C4A"/>
     <w:rsid w:val="0017108E"/>
     <w:rsid w:val="001712B8"/>
     <w:rsid w:val="0017135C"/>
     <w:rsid w:val="001715BA"/>
     <w:rsid w:val="001726CF"/>
     <w:rsid w:val="00173B06"/>
     <w:rsid w:val="0017580C"/>
     <w:rsid w:val="00176B8A"/>
     <w:rsid w:val="00180D01"/>
+    <w:rsid w:val="00183283"/>
     <w:rsid w:val="0018359F"/>
     <w:rsid w:val="001835B6"/>
     <w:rsid w:val="00183710"/>
     <w:rsid w:val="001839B8"/>
     <w:rsid w:val="00183AB0"/>
     <w:rsid w:val="00183E19"/>
     <w:rsid w:val="00184113"/>
     <w:rsid w:val="001842CE"/>
+    <w:rsid w:val="001845F2"/>
     <w:rsid w:val="001849F7"/>
     <w:rsid w:val="00186100"/>
     <w:rsid w:val="00186E16"/>
     <w:rsid w:val="0019057E"/>
     <w:rsid w:val="00191AE2"/>
     <w:rsid w:val="00191E6F"/>
     <w:rsid w:val="0019222F"/>
     <w:rsid w:val="00192581"/>
     <w:rsid w:val="00193298"/>
     <w:rsid w:val="001932B3"/>
     <w:rsid w:val="00193E35"/>
     <w:rsid w:val="00193EB9"/>
     <w:rsid w:val="00194272"/>
     <w:rsid w:val="00194599"/>
     <w:rsid w:val="0019673A"/>
     <w:rsid w:val="00196774"/>
     <w:rsid w:val="00197536"/>
     <w:rsid w:val="001A1C4A"/>
     <w:rsid w:val="001A203D"/>
     <w:rsid w:val="001A2429"/>
     <w:rsid w:val="001A4051"/>
     <w:rsid w:val="001A453F"/>
     <w:rsid w:val="001A6181"/>
     <w:rsid w:val="001A637C"/>
     <w:rsid w:val="001A6C53"/>
@@ -33475,137 +34495,141 @@
     <w:rsid w:val="001B027A"/>
     <w:rsid w:val="001B0630"/>
     <w:rsid w:val="001B0ADD"/>
     <w:rsid w:val="001B0D75"/>
     <w:rsid w:val="001B18CA"/>
     <w:rsid w:val="001B1EF7"/>
     <w:rsid w:val="001B2BA5"/>
     <w:rsid w:val="001B399A"/>
     <w:rsid w:val="001B5BD3"/>
     <w:rsid w:val="001B6523"/>
     <w:rsid w:val="001B66B5"/>
     <w:rsid w:val="001C07ED"/>
     <w:rsid w:val="001C1AEF"/>
     <w:rsid w:val="001C1EB0"/>
     <w:rsid w:val="001C205F"/>
     <w:rsid w:val="001C2D3D"/>
     <w:rsid w:val="001C46EB"/>
     <w:rsid w:val="001C48DF"/>
     <w:rsid w:val="001C52EB"/>
     <w:rsid w:val="001C59C5"/>
     <w:rsid w:val="001C68B0"/>
     <w:rsid w:val="001C6BD0"/>
     <w:rsid w:val="001C6D82"/>
     <w:rsid w:val="001C7041"/>
     <w:rsid w:val="001C7158"/>
+    <w:rsid w:val="001C717C"/>
     <w:rsid w:val="001D175E"/>
     <w:rsid w:val="001D17EF"/>
     <w:rsid w:val="001D2C8C"/>
     <w:rsid w:val="001D2C95"/>
     <w:rsid w:val="001D33BF"/>
     <w:rsid w:val="001D3A95"/>
     <w:rsid w:val="001D3DEF"/>
     <w:rsid w:val="001D3F1B"/>
     <w:rsid w:val="001D4597"/>
     <w:rsid w:val="001D46F1"/>
     <w:rsid w:val="001D6337"/>
     <w:rsid w:val="001D6FFC"/>
     <w:rsid w:val="001D7117"/>
     <w:rsid w:val="001E035F"/>
     <w:rsid w:val="001E036F"/>
     <w:rsid w:val="001E053C"/>
     <w:rsid w:val="001E1009"/>
     <w:rsid w:val="001E1705"/>
     <w:rsid w:val="001E1BC5"/>
     <w:rsid w:val="001E20FD"/>
     <w:rsid w:val="001E2C0D"/>
     <w:rsid w:val="001E2C4C"/>
     <w:rsid w:val="001E2F43"/>
     <w:rsid w:val="001E4DA6"/>
     <w:rsid w:val="001E552A"/>
     <w:rsid w:val="001E64FE"/>
     <w:rsid w:val="001E6984"/>
     <w:rsid w:val="001E6BE5"/>
     <w:rsid w:val="001E6CBD"/>
     <w:rsid w:val="001E6F93"/>
     <w:rsid w:val="001E7EB0"/>
     <w:rsid w:val="001E7FCE"/>
     <w:rsid w:val="001F0A2C"/>
     <w:rsid w:val="001F0C35"/>
     <w:rsid w:val="001F1545"/>
     <w:rsid w:val="001F16C5"/>
     <w:rsid w:val="001F2171"/>
     <w:rsid w:val="001F24D4"/>
     <w:rsid w:val="001F284F"/>
     <w:rsid w:val="001F30AA"/>
     <w:rsid w:val="001F30FA"/>
     <w:rsid w:val="001F32D8"/>
     <w:rsid w:val="001F4991"/>
     <w:rsid w:val="001F54B6"/>
     <w:rsid w:val="001F54E9"/>
     <w:rsid w:val="001F62FE"/>
     <w:rsid w:val="001F657A"/>
     <w:rsid w:val="001F728A"/>
+    <w:rsid w:val="001F772B"/>
     <w:rsid w:val="0020085F"/>
     <w:rsid w:val="00201449"/>
     <w:rsid w:val="00202969"/>
     <w:rsid w:val="00203788"/>
     <w:rsid w:val="00203902"/>
     <w:rsid w:val="00203EBD"/>
     <w:rsid w:val="002042C5"/>
     <w:rsid w:val="002045C5"/>
     <w:rsid w:val="00204C31"/>
     <w:rsid w:val="00204FEB"/>
     <w:rsid w:val="0020502C"/>
     <w:rsid w:val="0020681B"/>
     <w:rsid w:val="00207B34"/>
     <w:rsid w:val="00207E80"/>
     <w:rsid w:val="002115FA"/>
     <w:rsid w:val="00211C3D"/>
     <w:rsid w:val="002128BD"/>
     <w:rsid w:val="00213079"/>
     <w:rsid w:val="00213E0A"/>
     <w:rsid w:val="002153D3"/>
     <w:rsid w:val="0021549F"/>
     <w:rsid w:val="00215DF0"/>
     <w:rsid w:val="00215E39"/>
     <w:rsid w:val="002172D0"/>
     <w:rsid w:val="0021759A"/>
     <w:rsid w:val="00217A01"/>
     <w:rsid w:val="00220760"/>
     <w:rsid w:val="002209A6"/>
     <w:rsid w:val="0022143C"/>
     <w:rsid w:val="00222721"/>
     <w:rsid w:val="0022298A"/>
     <w:rsid w:val="00222FFE"/>
     <w:rsid w:val="00223339"/>
     <w:rsid w:val="002235BF"/>
     <w:rsid w:val="002238D8"/>
     <w:rsid w:val="00223BEA"/>
     <w:rsid w:val="00223E49"/>
+    <w:rsid w:val="00224B5D"/>
     <w:rsid w:val="00225469"/>
     <w:rsid w:val="002258B3"/>
+    <w:rsid w:val="00226563"/>
     <w:rsid w:val="00226DD5"/>
     <w:rsid w:val="002270AE"/>
     <w:rsid w:val="002273E3"/>
     <w:rsid w:val="0023064D"/>
     <w:rsid w:val="00230E6C"/>
     <w:rsid w:val="002312B1"/>
     <w:rsid w:val="00231A81"/>
     <w:rsid w:val="00232673"/>
     <w:rsid w:val="002327CA"/>
     <w:rsid w:val="00232E5A"/>
     <w:rsid w:val="002332A5"/>
     <w:rsid w:val="0023390D"/>
     <w:rsid w:val="00233EA5"/>
     <w:rsid w:val="00235056"/>
     <w:rsid w:val="00235BAF"/>
     <w:rsid w:val="002366AF"/>
     <w:rsid w:val="00236AC2"/>
     <w:rsid w:val="00236B7E"/>
     <w:rsid w:val="00236DDC"/>
     <w:rsid w:val="00236F2D"/>
     <w:rsid w:val="0023758A"/>
     <w:rsid w:val="00237786"/>
     <w:rsid w:val="002400C1"/>
     <w:rsid w:val="002410D7"/>
     <w:rsid w:val="00241E21"/>
@@ -33771,65 +34795,67 @@
     <w:rsid w:val="002E718E"/>
     <w:rsid w:val="002E7528"/>
     <w:rsid w:val="002E7770"/>
     <w:rsid w:val="002E78E0"/>
     <w:rsid w:val="002E78F0"/>
     <w:rsid w:val="002F059F"/>
     <w:rsid w:val="002F0B39"/>
     <w:rsid w:val="002F2301"/>
     <w:rsid w:val="002F2805"/>
     <w:rsid w:val="002F2EEB"/>
     <w:rsid w:val="002F319F"/>
     <w:rsid w:val="002F3898"/>
     <w:rsid w:val="002F3B2D"/>
     <w:rsid w:val="002F3CD6"/>
     <w:rsid w:val="002F3F8D"/>
     <w:rsid w:val="002F49FB"/>
     <w:rsid w:val="002F5789"/>
     <w:rsid w:val="002F58BE"/>
     <w:rsid w:val="002F6297"/>
     <w:rsid w:val="002F6928"/>
     <w:rsid w:val="002F693D"/>
     <w:rsid w:val="002F7083"/>
     <w:rsid w:val="003003EB"/>
     <w:rsid w:val="0030122F"/>
     <w:rsid w:val="00301AC7"/>
+    <w:rsid w:val="00303253"/>
     <w:rsid w:val="00304458"/>
     <w:rsid w:val="003048B5"/>
     <w:rsid w:val="00305424"/>
     <w:rsid w:val="00305786"/>
     <w:rsid w:val="00306EC0"/>
     <w:rsid w:val="003100D4"/>
     <w:rsid w:val="00310225"/>
     <w:rsid w:val="003108C7"/>
     <w:rsid w:val="00311111"/>
     <w:rsid w:val="0031118C"/>
     <w:rsid w:val="00311300"/>
     <w:rsid w:val="00311BA4"/>
     <w:rsid w:val="00312001"/>
     <w:rsid w:val="00313977"/>
     <w:rsid w:val="00313ADD"/>
+    <w:rsid w:val="00314335"/>
     <w:rsid w:val="0031449A"/>
     <w:rsid w:val="00314717"/>
     <w:rsid w:val="003147AF"/>
     <w:rsid w:val="003152F8"/>
     <w:rsid w:val="00316AAF"/>
     <w:rsid w:val="00320BC2"/>
     <w:rsid w:val="003213BF"/>
     <w:rsid w:val="00321BF6"/>
     <w:rsid w:val="00322F93"/>
     <w:rsid w:val="00323752"/>
     <w:rsid w:val="00323F66"/>
     <w:rsid w:val="00323FA4"/>
     <w:rsid w:val="003244AC"/>
     <w:rsid w:val="00324810"/>
     <w:rsid w:val="00324994"/>
     <w:rsid w:val="00325263"/>
     <w:rsid w:val="003252A5"/>
     <w:rsid w:val="00325C39"/>
     <w:rsid w:val="00327527"/>
     <w:rsid w:val="00330A29"/>
     <w:rsid w:val="00330B84"/>
     <w:rsid w:val="003311E8"/>
     <w:rsid w:val="00331F07"/>
     <w:rsid w:val="003320CC"/>
     <w:rsid w:val="003327B8"/>
@@ -33842,268 +34868,281 @@
     <w:rsid w:val="0033594A"/>
     <w:rsid w:val="003359F2"/>
     <w:rsid w:val="00335CFE"/>
     <w:rsid w:val="003362BA"/>
     <w:rsid w:val="003367A6"/>
     <w:rsid w:val="003371D1"/>
     <w:rsid w:val="003372D9"/>
     <w:rsid w:val="00337A1F"/>
     <w:rsid w:val="00337C11"/>
     <w:rsid w:val="003403A2"/>
     <w:rsid w:val="0034163C"/>
     <w:rsid w:val="003417FA"/>
     <w:rsid w:val="00341C4F"/>
     <w:rsid w:val="00341D5A"/>
     <w:rsid w:val="00342304"/>
     <w:rsid w:val="00343416"/>
     <w:rsid w:val="0034412A"/>
     <w:rsid w:val="00346018"/>
     <w:rsid w:val="003460AC"/>
     <w:rsid w:val="003460F3"/>
     <w:rsid w:val="003474A2"/>
     <w:rsid w:val="0035002B"/>
     <w:rsid w:val="00350BCD"/>
     <w:rsid w:val="003517D8"/>
     <w:rsid w:val="00351E09"/>
+    <w:rsid w:val="00352311"/>
     <w:rsid w:val="00352514"/>
     <w:rsid w:val="003540AD"/>
     <w:rsid w:val="00354B31"/>
     <w:rsid w:val="003555A8"/>
     <w:rsid w:val="003559E8"/>
     <w:rsid w:val="0035611B"/>
+    <w:rsid w:val="00356490"/>
     <w:rsid w:val="00357243"/>
     <w:rsid w:val="0035724A"/>
     <w:rsid w:val="00357960"/>
     <w:rsid w:val="003604AD"/>
     <w:rsid w:val="003608B7"/>
     <w:rsid w:val="00360914"/>
     <w:rsid w:val="00360E8D"/>
     <w:rsid w:val="003621F5"/>
     <w:rsid w:val="003649D4"/>
     <w:rsid w:val="003650ED"/>
     <w:rsid w:val="00365127"/>
     <w:rsid w:val="003666BA"/>
     <w:rsid w:val="00367467"/>
     <w:rsid w:val="00370AE3"/>
     <w:rsid w:val="00371D9A"/>
     <w:rsid w:val="003729F5"/>
     <w:rsid w:val="00372A63"/>
     <w:rsid w:val="00373EFA"/>
     <w:rsid w:val="003744A7"/>
     <w:rsid w:val="00375B81"/>
+    <w:rsid w:val="00376610"/>
     <w:rsid w:val="003768A5"/>
     <w:rsid w:val="00376DFB"/>
     <w:rsid w:val="00376F7F"/>
     <w:rsid w:val="00381A58"/>
     <w:rsid w:val="00381D45"/>
     <w:rsid w:val="00381F6B"/>
     <w:rsid w:val="00384384"/>
     <w:rsid w:val="00384FD5"/>
     <w:rsid w:val="00385ABD"/>
     <w:rsid w:val="00387D20"/>
     <w:rsid w:val="00390375"/>
     <w:rsid w:val="003905C9"/>
     <w:rsid w:val="003908E6"/>
     <w:rsid w:val="00391B3D"/>
     <w:rsid w:val="00392178"/>
     <w:rsid w:val="00392566"/>
     <w:rsid w:val="00392E72"/>
     <w:rsid w:val="00393053"/>
     <w:rsid w:val="003937D1"/>
     <w:rsid w:val="00394D14"/>
     <w:rsid w:val="00394DEF"/>
     <w:rsid w:val="00394E6C"/>
     <w:rsid w:val="0039617B"/>
     <w:rsid w:val="00396CC4"/>
     <w:rsid w:val="00397B6A"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A14EE"/>
     <w:rsid w:val="003A1D28"/>
     <w:rsid w:val="003A2429"/>
     <w:rsid w:val="003A468D"/>
     <w:rsid w:val="003A49CE"/>
     <w:rsid w:val="003A5996"/>
     <w:rsid w:val="003A5E01"/>
     <w:rsid w:val="003A728B"/>
     <w:rsid w:val="003A7314"/>
     <w:rsid w:val="003B09DF"/>
     <w:rsid w:val="003B0AED"/>
     <w:rsid w:val="003B1A05"/>
     <w:rsid w:val="003B1E30"/>
+    <w:rsid w:val="003B1EEA"/>
     <w:rsid w:val="003B4130"/>
     <w:rsid w:val="003B4B2C"/>
     <w:rsid w:val="003B52DF"/>
     <w:rsid w:val="003B5347"/>
     <w:rsid w:val="003B54FA"/>
     <w:rsid w:val="003B615E"/>
+    <w:rsid w:val="003B6D13"/>
     <w:rsid w:val="003B72DE"/>
     <w:rsid w:val="003C096B"/>
     <w:rsid w:val="003C13A8"/>
     <w:rsid w:val="003C13CA"/>
     <w:rsid w:val="003C22CC"/>
     <w:rsid w:val="003C279C"/>
     <w:rsid w:val="003C2AE1"/>
     <w:rsid w:val="003C3230"/>
     <w:rsid w:val="003C3572"/>
     <w:rsid w:val="003C36B4"/>
     <w:rsid w:val="003C4907"/>
     <w:rsid w:val="003C4EF6"/>
     <w:rsid w:val="003C677D"/>
+    <w:rsid w:val="003C6A61"/>
     <w:rsid w:val="003C6F5E"/>
     <w:rsid w:val="003C74A1"/>
     <w:rsid w:val="003C7516"/>
     <w:rsid w:val="003C7935"/>
     <w:rsid w:val="003C7F19"/>
     <w:rsid w:val="003D001E"/>
     <w:rsid w:val="003D05F8"/>
     <w:rsid w:val="003D0A48"/>
     <w:rsid w:val="003D16BD"/>
     <w:rsid w:val="003D18CD"/>
     <w:rsid w:val="003D21EC"/>
     <w:rsid w:val="003D224D"/>
     <w:rsid w:val="003D35A4"/>
     <w:rsid w:val="003D4761"/>
     <w:rsid w:val="003D4B9E"/>
     <w:rsid w:val="003D637F"/>
     <w:rsid w:val="003D68FE"/>
     <w:rsid w:val="003D6BB5"/>
     <w:rsid w:val="003D7298"/>
     <w:rsid w:val="003D7E77"/>
     <w:rsid w:val="003E0D67"/>
     <w:rsid w:val="003E470C"/>
     <w:rsid w:val="003E4718"/>
     <w:rsid w:val="003E5159"/>
     <w:rsid w:val="003E5A8B"/>
     <w:rsid w:val="003E6496"/>
     <w:rsid w:val="003E719F"/>
     <w:rsid w:val="003F0239"/>
     <w:rsid w:val="003F0627"/>
     <w:rsid w:val="003F0701"/>
     <w:rsid w:val="003F0988"/>
     <w:rsid w:val="003F0F06"/>
     <w:rsid w:val="003F12DD"/>
+    <w:rsid w:val="003F1C91"/>
     <w:rsid w:val="003F1DD6"/>
     <w:rsid w:val="003F1E5A"/>
     <w:rsid w:val="003F5817"/>
     <w:rsid w:val="003F6CCA"/>
     <w:rsid w:val="003F722A"/>
     <w:rsid w:val="003F736E"/>
     <w:rsid w:val="003F7691"/>
     <w:rsid w:val="003F78D7"/>
     <w:rsid w:val="004003F7"/>
     <w:rsid w:val="00400A09"/>
     <w:rsid w:val="00400B26"/>
     <w:rsid w:val="004019BC"/>
     <w:rsid w:val="004020D1"/>
     <w:rsid w:val="00402265"/>
     <w:rsid w:val="00402B5F"/>
     <w:rsid w:val="00402F08"/>
     <w:rsid w:val="00403A07"/>
     <w:rsid w:val="00404011"/>
     <w:rsid w:val="0040482E"/>
     <w:rsid w:val="00405A5E"/>
     <w:rsid w:val="004107C1"/>
     <w:rsid w:val="004109EB"/>
     <w:rsid w:val="00410F23"/>
     <w:rsid w:val="004117BE"/>
     <w:rsid w:val="004119CB"/>
     <w:rsid w:val="00411A74"/>
     <w:rsid w:val="00412CF4"/>
     <w:rsid w:val="00413425"/>
+    <w:rsid w:val="00413BA2"/>
     <w:rsid w:val="00414303"/>
     <w:rsid w:val="004145FE"/>
     <w:rsid w:val="00415C00"/>
     <w:rsid w:val="004163BF"/>
     <w:rsid w:val="00416F39"/>
     <w:rsid w:val="00417494"/>
     <w:rsid w:val="00417A77"/>
     <w:rsid w:val="00420115"/>
     <w:rsid w:val="00420B00"/>
     <w:rsid w:val="00420E4B"/>
     <w:rsid w:val="004219BA"/>
     <w:rsid w:val="00422720"/>
     <w:rsid w:val="0042648D"/>
     <w:rsid w:val="00426590"/>
     <w:rsid w:val="00427133"/>
     <w:rsid w:val="00427265"/>
     <w:rsid w:val="00427983"/>
     <w:rsid w:val="00427CD7"/>
     <w:rsid w:val="004302FD"/>
     <w:rsid w:val="004303F4"/>
     <w:rsid w:val="004308F8"/>
     <w:rsid w:val="0043097D"/>
     <w:rsid w:val="0043121F"/>
     <w:rsid w:val="0043183C"/>
     <w:rsid w:val="00432338"/>
     <w:rsid w:val="00432EB9"/>
     <w:rsid w:val="004331BD"/>
     <w:rsid w:val="004334C1"/>
     <w:rsid w:val="00433E48"/>
     <w:rsid w:val="004340D0"/>
     <w:rsid w:val="004348FD"/>
     <w:rsid w:val="00435472"/>
     <w:rsid w:val="004354F1"/>
     <w:rsid w:val="00435C34"/>
     <w:rsid w:val="00435E21"/>
     <w:rsid w:val="00436456"/>
     <w:rsid w:val="00436AFB"/>
     <w:rsid w:val="004371EC"/>
     <w:rsid w:val="00440233"/>
     <w:rsid w:val="00440497"/>
     <w:rsid w:val="00442452"/>
     <w:rsid w:val="004425EF"/>
     <w:rsid w:val="00442F01"/>
     <w:rsid w:val="004431FA"/>
     <w:rsid w:val="004442E0"/>
     <w:rsid w:val="004445CC"/>
     <w:rsid w:val="004458E2"/>
+    <w:rsid w:val="00445D8F"/>
     <w:rsid w:val="00446010"/>
     <w:rsid w:val="004463A0"/>
     <w:rsid w:val="00446666"/>
     <w:rsid w:val="004466A5"/>
     <w:rsid w:val="00447225"/>
     <w:rsid w:val="00451F72"/>
     <w:rsid w:val="0045262C"/>
     <w:rsid w:val="00454AB3"/>
     <w:rsid w:val="00454ECD"/>
     <w:rsid w:val="00454F3F"/>
     <w:rsid w:val="0045533D"/>
+    <w:rsid w:val="00455E24"/>
     <w:rsid w:val="004567D5"/>
     <w:rsid w:val="00457457"/>
     <w:rsid w:val="00457BD8"/>
     <w:rsid w:val="00460D3B"/>
     <w:rsid w:val="00461D7F"/>
     <w:rsid w:val="00461E41"/>
     <w:rsid w:val="00461F3D"/>
     <w:rsid w:val="004631D3"/>
     <w:rsid w:val="004639CD"/>
+    <w:rsid w:val="00463E1D"/>
     <w:rsid w:val="0046421A"/>
     <w:rsid w:val="00465156"/>
+    <w:rsid w:val="0046593B"/>
     <w:rsid w:val="004659FE"/>
     <w:rsid w:val="0046610A"/>
     <w:rsid w:val="004666D2"/>
     <w:rsid w:val="00466983"/>
+    <w:rsid w:val="00466E13"/>
     <w:rsid w:val="00467052"/>
     <w:rsid w:val="00467AF3"/>
     <w:rsid w:val="00467C4D"/>
     <w:rsid w:val="0047111A"/>
     <w:rsid w:val="004717B7"/>
     <w:rsid w:val="00471BCB"/>
     <w:rsid w:val="00472198"/>
     <w:rsid w:val="004721A9"/>
     <w:rsid w:val="0047222A"/>
     <w:rsid w:val="0047227C"/>
     <w:rsid w:val="004726D6"/>
     <w:rsid w:val="0047278E"/>
     <w:rsid w:val="004731C4"/>
     <w:rsid w:val="00473817"/>
     <w:rsid w:val="00474022"/>
     <w:rsid w:val="004740A3"/>
     <w:rsid w:val="004744B9"/>
     <w:rsid w:val="00474A7C"/>
     <w:rsid w:val="0047556C"/>
     <w:rsid w:val="00477CF8"/>
     <w:rsid w:val="00481149"/>
     <w:rsid w:val="0048235D"/>
     <w:rsid w:val="00482571"/>
     <w:rsid w:val="00482669"/>
     <w:rsid w:val="0048318F"/>
@@ -34113,50 +35152,51 @@
     <w:rsid w:val="00484ED8"/>
     <w:rsid w:val="00484EE2"/>
     <w:rsid w:val="004852F1"/>
     <w:rsid w:val="0048549A"/>
     <w:rsid w:val="0048614F"/>
     <w:rsid w:val="004863EF"/>
     <w:rsid w:val="0048766D"/>
     <w:rsid w:val="0049145E"/>
     <w:rsid w:val="004925D9"/>
     <w:rsid w:val="00492C44"/>
     <w:rsid w:val="00492E1C"/>
     <w:rsid w:val="00493BDC"/>
     <w:rsid w:val="0049450A"/>
     <w:rsid w:val="00494744"/>
     <w:rsid w:val="00494D05"/>
     <w:rsid w:val="00494EE3"/>
     <w:rsid w:val="00495011"/>
     <w:rsid w:val="00496063"/>
     <w:rsid w:val="004961CC"/>
     <w:rsid w:val="0049652E"/>
     <w:rsid w:val="004973EC"/>
     <w:rsid w:val="00497628"/>
     <w:rsid w:val="004A0D49"/>
     <w:rsid w:val="004A2032"/>
     <w:rsid w:val="004A21E6"/>
+    <w:rsid w:val="004A2A0E"/>
     <w:rsid w:val="004A32D0"/>
     <w:rsid w:val="004A3587"/>
     <w:rsid w:val="004A39F2"/>
     <w:rsid w:val="004A4641"/>
     <w:rsid w:val="004A4647"/>
     <w:rsid w:val="004A4A42"/>
     <w:rsid w:val="004A4D3D"/>
     <w:rsid w:val="004A4FEC"/>
     <w:rsid w:val="004A5471"/>
     <w:rsid w:val="004A5E7D"/>
     <w:rsid w:val="004A5F4F"/>
     <w:rsid w:val="004A6FB5"/>
     <w:rsid w:val="004B054A"/>
     <w:rsid w:val="004B0AEB"/>
     <w:rsid w:val="004B20CB"/>
     <w:rsid w:val="004B2DA7"/>
     <w:rsid w:val="004B2FCA"/>
     <w:rsid w:val="004B45D6"/>
     <w:rsid w:val="004B4A74"/>
     <w:rsid w:val="004B4C0A"/>
     <w:rsid w:val="004B4C91"/>
     <w:rsid w:val="004B5164"/>
     <w:rsid w:val="004B6266"/>
     <w:rsid w:val="004B6917"/>
     <w:rsid w:val="004B697C"/>
@@ -34181,50 +35221,51 @@
     <w:rsid w:val="004C78D8"/>
     <w:rsid w:val="004C78F2"/>
     <w:rsid w:val="004C7BA9"/>
     <w:rsid w:val="004D174F"/>
     <w:rsid w:val="004D2AD0"/>
     <w:rsid w:val="004D2D7E"/>
     <w:rsid w:val="004D3E8B"/>
     <w:rsid w:val="004D47D6"/>
     <w:rsid w:val="004D4D9A"/>
     <w:rsid w:val="004D6411"/>
     <w:rsid w:val="004E0622"/>
     <w:rsid w:val="004E1143"/>
     <w:rsid w:val="004E1A90"/>
     <w:rsid w:val="004E2DDF"/>
     <w:rsid w:val="004E323B"/>
     <w:rsid w:val="004E4B44"/>
     <w:rsid w:val="004E4DD9"/>
     <w:rsid w:val="004E5242"/>
     <w:rsid w:val="004E5B86"/>
     <w:rsid w:val="004E5E29"/>
     <w:rsid w:val="004E611B"/>
     <w:rsid w:val="004E6F23"/>
     <w:rsid w:val="004E7120"/>
     <w:rsid w:val="004E76E7"/>
     <w:rsid w:val="004F0194"/>
+    <w:rsid w:val="004F02AF"/>
     <w:rsid w:val="004F0A99"/>
     <w:rsid w:val="004F0B6A"/>
     <w:rsid w:val="004F0DF5"/>
     <w:rsid w:val="004F0F23"/>
     <w:rsid w:val="004F17A2"/>
     <w:rsid w:val="004F19A6"/>
     <w:rsid w:val="004F19FD"/>
     <w:rsid w:val="004F1B5A"/>
     <w:rsid w:val="004F29CC"/>
     <w:rsid w:val="004F324C"/>
     <w:rsid w:val="004F4680"/>
     <w:rsid w:val="004F4B5E"/>
     <w:rsid w:val="004F4FAA"/>
     <w:rsid w:val="004F50E3"/>
     <w:rsid w:val="004F528E"/>
     <w:rsid w:val="004F5E22"/>
     <w:rsid w:val="004F5F2B"/>
     <w:rsid w:val="004F6042"/>
     <w:rsid w:val="004F64FE"/>
     <w:rsid w:val="004F6A85"/>
     <w:rsid w:val="005003B7"/>
     <w:rsid w:val="00500B8D"/>
     <w:rsid w:val="00500C2A"/>
     <w:rsid w:val="00500EBC"/>
     <w:rsid w:val="00501576"/>
@@ -34275,107 +35316,110 @@
     <w:rsid w:val="005336D7"/>
     <w:rsid w:val="00534EE8"/>
     <w:rsid w:val="005350BF"/>
     <w:rsid w:val="00535310"/>
     <w:rsid w:val="005353BE"/>
     <w:rsid w:val="00535F9B"/>
     <w:rsid w:val="00536135"/>
     <w:rsid w:val="005365E4"/>
     <w:rsid w:val="00537A2E"/>
     <w:rsid w:val="005404BF"/>
     <w:rsid w:val="00542D0C"/>
     <w:rsid w:val="00542F6A"/>
     <w:rsid w:val="005444BE"/>
     <w:rsid w:val="00544F65"/>
     <w:rsid w:val="005462B1"/>
     <w:rsid w:val="0054651A"/>
     <w:rsid w:val="00547871"/>
     <w:rsid w:val="00547CFF"/>
     <w:rsid w:val="00547D97"/>
     <w:rsid w:val="00550545"/>
     <w:rsid w:val="00550FD0"/>
     <w:rsid w:val="00550FF7"/>
     <w:rsid w:val="00551062"/>
     <w:rsid w:val="005519B4"/>
     <w:rsid w:val="00551A04"/>
+    <w:rsid w:val="00552156"/>
     <w:rsid w:val="0055307F"/>
     <w:rsid w:val="00553E80"/>
     <w:rsid w:val="0055435C"/>
     <w:rsid w:val="005544A2"/>
     <w:rsid w:val="00555785"/>
     <w:rsid w:val="005564B4"/>
     <w:rsid w:val="0055703E"/>
     <w:rsid w:val="005574BD"/>
     <w:rsid w:val="005576E9"/>
     <w:rsid w:val="005601D2"/>
     <w:rsid w:val="005614DF"/>
     <w:rsid w:val="005615CF"/>
     <w:rsid w:val="005621CA"/>
     <w:rsid w:val="0056252C"/>
     <w:rsid w:val="005626A5"/>
     <w:rsid w:val="00562ECF"/>
     <w:rsid w:val="00562F31"/>
     <w:rsid w:val="005634EF"/>
     <w:rsid w:val="00564EC1"/>
     <w:rsid w:val="00564FDF"/>
     <w:rsid w:val="005655A7"/>
     <w:rsid w:val="005655FC"/>
     <w:rsid w:val="0056728A"/>
     <w:rsid w:val="00571157"/>
+    <w:rsid w:val="0057133A"/>
     <w:rsid w:val="00572F04"/>
     <w:rsid w:val="00573A97"/>
     <w:rsid w:val="00574082"/>
     <w:rsid w:val="00574BDF"/>
     <w:rsid w:val="00574D57"/>
     <w:rsid w:val="00575362"/>
     <w:rsid w:val="0057550D"/>
     <w:rsid w:val="0057596D"/>
     <w:rsid w:val="00575B24"/>
     <w:rsid w:val="00580269"/>
     <w:rsid w:val="005803EE"/>
     <w:rsid w:val="00580873"/>
     <w:rsid w:val="00580A30"/>
     <w:rsid w:val="00580D5A"/>
     <w:rsid w:val="0058241A"/>
     <w:rsid w:val="00583096"/>
     <w:rsid w:val="005832A0"/>
     <w:rsid w:val="0058372D"/>
     <w:rsid w:val="0058374F"/>
     <w:rsid w:val="00583D62"/>
     <w:rsid w:val="00584524"/>
     <w:rsid w:val="005845F9"/>
     <w:rsid w:val="00585F53"/>
     <w:rsid w:val="0058614F"/>
     <w:rsid w:val="005866DD"/>
     <w:rsid w:val="00587D85"/>
     <w:rsid w:val="00587F00"/>
     <w:rsid w:val="00587F96"/>
     <w:rsid w:val="00590222"/>
     <w:rsid w:val="00590576"/>
     <w:rsid w:val="0059071D"/>
     <w:rsid w:val="00590B34"/>
     <w:rsid w:val="00590C43"/>
+    <w:rsid w:val="00590F5D"/>
     <w:rsid w:val="00591185"/>
     <w:rsid w:val="005913FC"/>
     <w:rsid w:val="00591EAE"/>
     <w:rsid w:val="00592426"/>
     <w:rsid w:val="00592C92"/>
     <w:rsid w:val="005946C5"/>
     <w:rsid w:val="005964C9"/>
     <w:rsid w:val="005965C1"/>
     <w:rsid w:val="005966C2"/>
     <w:rsid w:val="0059718E"/>
     <w:rsid w:val="005A026B"/>
     <w:rsid w:val="005A0543"/>
     <w:rsid w:val="005A14D4"/>
     <w:rsid w:val="005A1576"/>
     <w:rsid w:val="005A16F4"/>
     <w:rsid w:val="005A2521"/>
     <w:rsid w:val="005A2C3A"/>
     <w:rsid w:val="005A31F4"/>
     <w:rsid w:val="005A406B"/>
     <w:rsid w:val="005A42A8"/>
     <w:rsid w:val="005A4DA2"/>
     <w:rsid w:val="005A54D3"/>
     <w:rsid w:val="005A5EE6"/>
     <w:rsid w:val="005A6B3A"/>
     <w:rsid w:val="005A755B"/>
@@ -34408,101 +35452,105 @@
     <w:rsid w:val="005C3577"/>
     <w:rsid w:val="005C3C75"/>
     <w:rsid w:val="005C49BE"/>
     <w:rsid w:val="005C4FF2"/>
     <w:rsid w:val="005C5761"/>
     <w:rsid w:val="005C5AA3"/>
     <w:rsid w:val="005C5E46"/>
     <w:rsid w:val="005D02D5"/>
     <w:rsid w:val="005D0B35"/>
     <w:rsid w:val="005D201E"/>
     <w:rsid w:val="005D2698"/>
     <w:rsid w:val="005D2E92"/>
     <w:rsid w:val="005D3295"/>
     <w:rsid w:val="005D45B0"/>
     <w:rsid w:val="005D4ACB"/>
     <w:rsid w:val="005D4EAD"/>
     <w:rsid w:val="005D56DB"/>
     <w:rsid w:val="005D6110"/>
     <w:rsid w:val="005D62E2"/>
     <w:rsid w:val="005D6324"/>
     <w:rsid w:val="005D6C92"/>
     <w:rsid w:val="005D6F94"/>
     <w:rsid w:val="005D72D4"/>
     <w:rsid w:val="005E084E"/>
     <w:rsid w:val="005E086B"/>
+    <w:rsid w:val="005E15B7"/>
     <w:rsid w:val="005E19FB"/>
     <w:rsid w:val="005E2861"/>
     <w:rsid w:val="005E32B6"/>
+    <w:rsid w:val="005E3DB0"/>
     <w:rsid w:val="005E462B"/>
     <w:rsid w:val="005E56A4"/>
     <w:rsid w:val="005E619C"/>
     <w:rsid w:val="005E6413"/>
     <w:rsid w:val="005E6B7B"/>
     <w:rsid w:val="005E797F"/>
+    <w:rsid w:val="005F0406"/>
     <w:rsid w:val="005F1A3E"/>
     <w:rsid w:val="005F3140"/>
     <w:rsid w:val="005F406A"/>
     <w:rsid w:val="005F4327"/>
     <w:rsid w:val="005F462F"/>
     <w:rsid w:val="005F6632"/>
     <w:rsid w:val="005F6D42"/>
     <w:rsid w:val="005F75D4"/>
     <w:rsid w:val="005F789F"/>
     <w:rsid w:val="005F7D8A"/>
     <w:rsid w:val="00600266"/>
     <w:rsid w:val="006005A3"/>
     <w:rsid w:val="0060250E"/>
     <w:rsid w:val="00603432"/>
     <w:rsid w:val="00603BA7"/>
     <w:rsid w:val="0060580F"/>
     <w:rsid w:val="0060595C"/>
     <w:rsid w:val="00606291"/>
     <w:rsid w:val="00606922"/>
     <w:rsid w:val="00606BD0"/>
     <w:rsid w:val="00607800"/>
     <w:rsid w:val="00607A91"/>
     <w:rsid w:val="0061184F"/>
     <w:rsid w:val="00611C0A"/>
     <w:rsid w:val="006121C6"/>
     <w:rsid w:val="00613614"/>
     <w:rsid w:val="00613829"/>
     <w:rsid w:val="006138E4"/>
     <w:rsid w:val="006140AA"/>
     <w:rsid w:val="006143D9"/>
     <w:rsid w:val="006146D0"/>
     <w:rsid w:val="006148E8"/>
     <w:rsid w:val="00615705"/>
     <w:rsid w:val="00615B38"/>
     <w:rsid w:val="00616983"/>
     <w:rsid w:val="00616E97"/>
     <w:rsid w:val="006173F7"/>
     <w:rsid w:val="00617C35"/>
     <w:rsid w:val="00620F5B"/>
     <w:rsid w:val="006213F8"/>
     <w:rsid w:val="0062162F"/>
     <w:rsid w:val="00621C7A"/>
+    <w:rsid w:val="00622BC3"/>
     <w:rsid w:val="006232FF"/>
     <w:rsid w:val="006239E1"/>
     <w:rsid w:val="00623A63"/>
     <w:rsid w:val="00623F9D"/>
     <w:rsid w:val="006243D7"/>
     <w:rsid w:val="006248A6"/>
     <w:rsid w:val="00625091"/>
     <w:rsid w:val="006266B0"/>
     <w:rsid w:val="00626712"/>
     <w:rsid w:val="00627C70"/>
     <w:rsid w:val="00627D3B"/>
     <w:rsid w:val="0063077C"/>
     <w:rsid w:val="00630B1A"/>
     <w:rsid w:val="00631E9F"/>
     <w:rsid w:val="00631F9F"/>
     <w:rsid w:val="00632A4E"/>
     <w:rsid w:val="00632F6E"/>
     <w:rsid w:val="00633431"/>
     <w:rsid w:val="006334EB"/>
     <w:rsid w:val="0063355B"/>
     <w:rsid w:val="00633B00"/>
     <w:rsid w:val="00635EE0"/>
     <w:rsid w:val="00635F2B"/>
     <w:rsid w:val="00636D39"/>
     <w:rsid w:val="00637E0B"/>
@@ -34515,152 +35563,156 @@
     <w:rsid w:val="0064477F"/>
     <w:rsid w:val="006449EB"/>
     <w:rsid w:val="006451B0"/>
     <w:rsid w:val="006459DE"/>
     <w:rsid w:val="00646652"/>
     <w:rsid w:val="00646D19"/>
     <w:rsid w:val="0064733C"/>
     <w:rsid w:val="006506E5"/>
     <w:rsid w:val="006508D9"/>
     <w:rsid w:val="00650E69"/>
     <w:rsid w:val="00651632"/>
     <w:rsid w:val="00651674"/>
     <w:rsid w:val="006516A7"/>
     <w:rsid w:val="00651B2D"/>
     <w:rsid w:val="00652BEE"/>
     <w:rsid w:val="00654D3F"/>
     <w:rsid w:val="00654EF6"/>
     <w:rsid w:val="00654F64"/>
     <w:rsid w:val="0065574E"/>
     <w:rsid w:val="006562BA"/>
     <w:rsid w:val="0065651E"/>
     <w:rsid w:val="006565B2"/>
     <w:rsid w:val="00656BB3"/>
     <w:rsid w:val="00656F35"/>
     <w:rsid w:val="0065709A"/>
+    <w:rsid w:val="0065784A"/>
     <w:rsid w:val="00657874"/>
     <w:rsid w:val="00657ABB"/>
     <w:rsid w:val="0066043C"/>
     <w:rsid w:val="00661009"/>
     <w:rsid w:val="006615AC"/>
     <w:rsid w:val="00662305"/>
     <w:rsid w:val="0066238C"/>
     <w:rsid w:val="00662E82"/>
     <w:rsid w:val="0066347A"/>
     <w:rsid w:val="00663A16"/>
     <w:rsid w:val="00664DD9"/>
     <w:rsid w:val="00667093"/>
     <w:rsid w:val="006671A6"/>
     <w:rsid w:val="006678EC"/>
     <w:rsid w:val="006702E2"/>
     <w:rsid w:val="00671C26"/>
     <w:rsid w:val="00671CBF"/>
     <w:rsid w:val="00671D1B"/>
     <w:rsid w:val="00671F9B"/>
     <w:rsid w:val="00672D2A"/>
     <w:rsid w:val="006735E3"/>
     <w:rsid w:val="00673E53"/>
     <w:rsid w:val="00674657"/>
     <w:rsid w:val="00674BAA"/>
     <w:rsid w:val="006757D6"/>
     <w:rsid w:val="006758AC"/>
     <w:rsid w:val="00675EC2"/>
     <w:rsid w:val="00676982"/>
     <w:rsid w:val="00676BC8"/>
     <w:rsid w:val="00677028"/>
     <w:rsid w:val="006776BC"/>
     <w:rsid w:val="00680208"/>
     <w:rsid w:val="006808DB"/>
     <w:rsid w:val="0068153C"/>
     <w:rsid w:val="006816BD"/>
+    <w:rsid w:val="006822BF"/>
     <w:rsid w:val="00682625"/>
     <w:rsid w:val="00683900"/>
     <w:rsid w:val="006847C9"/>
     <w:rsid w:val="0068529D"/>
     <w:rsid w:val="00685719"/>
     <w:rsid w:val="00685E11"/>
     <w:rsid w:val="0068607B"/>
     <w:rsid w:val="00686F15"/>
     <w:rsid w:val="00690656"/>
     <w:rsid w:val="006908BE"/>
     <w:rsid w:val="006922E3"/>
     <w:rsid w:val="00692645"/>
     <w:rsid w:val="00692BEE"/>
     <w:rsid w:val="0069340C"/>
     <w:rsid w:val="00694FA5"/>
     <w:rsid w:val="006953BC"/>
     <w:rsid w:val="00695744"/>
     <w:rsid w:val="00695812"/>
     <w:rsid w:val="00696379"/>
     <w:rsid w:val="0069648A"/>
     <w:rsid w:val="00696742"/>
     <w:rsid w:val="006972C8"/>
     <w:rsid w:val="006A02BD"/>
     <w:rsid w:val="006A04B9"/>
     <w:rsid w:val="006A07EB"/>
     <w:rsid w:val="006A1884"/>
     <w:rsid w:val="006A1EA1"/>
     <w:rsid w:val="006A1F3B"/>
     <w:rsid w:val="006A2E5E"/>
     <w:rsid w:val="006A2F01"/>
     <w:rsid w:val="006A32C5"/>
     <w:rsid w:val="006A3DA9"/>
+    <w:rsid w:val="006A3FA4"/>
     <w:rsid w:val="006A4F02"/>
     <w:rsid w:val="006A5E04"/>
     <w:rsid w:val="006A6E14"/>
     <w:rsid w:val="006A73A2"/>
     <w:rsid w:val="006A7D7F"/>
     <w:rsid w:val="006B0D66"/>
     <w:rsid w:val="006B0D69"/>
     <w:rsid w:val="006B1B3F"/>
     <w:rsid w:val="006B2626"/>
     <w:rsid w:val="006B2F68"/>
     <w:rsid w:val="006B3A6A"/>
     <w:rsid w:val="006B43E3"/>
     <w:rsid w:val="006B447B"/>
     <w:rsid w:val="006B49FE"/>
     <w:rsid w:val="006B6523"/>
     <w:rsid w:val="006B689A"/>
     <w:rsid w:val="006B6C56"/>
     <w:rsid w:val="006B77D3"/>
     <w:rsid w:val="006C0A62"/>
     <w:rsid w:val="006C130B"/>
     <w:rsid w:val="006C14B0"/>
     <w:rsid w:val="006C2335"/>
     <w:rsid w:val="006C2B83"/>
     <w:rsid w:val="006C35A2"/>
     <w:rsid w:val="006C39D1"/>
     <w:rsid w:val="006C3EC7"/>
     <w:rsid w:val="006C5E16"/>
     <w:rsid w:val="006C612F"/>
     <w:rsid w:val="006C6B85"/>
     <w:rsid w:val="006C6C7C"/>
     <w:rsid w:val="006C747E"/>
     <w:rsid w:val="006C7838"/>
     <w:rsid w:val="006C7E5E"/>
     <w:rsid w:val="006D06CB"/>
     <w:rsid w:val="006D0AF6"/>
+    <w:rsid w:val="006D0C8C"/>
     <w:rsid w:val="006D14A8"/>
     <w:rsid w:val="006D169C"/>
     <w:rsid w:val="006D1B0A"/>
     <w:rsid w:val="006D1C5A"/>
     <w:rsid w:val="006D2DF0"/>
     <w:rsid w:val="006D3375"/>
     <w:rsid w:val="006D3390"/>
     <w:rsid w:val="006D3B25"/>
     <w:rsid w:val="006D4042"/>
     <w:rsid w:val="006D4F66"/>
     <w:rsid w:val="006D5A14"/>
     <w:rsid w:val="006D6DE4"/>
     <w:rsid w:val="006D7361"/>
     <w:rsid w:val="006D7C1B"/>
     <w:rsid w:val="006D7D1A"/>
     <w:rsid w:val="006E029C"/>
     <w:rsid w:val="006E0C1B"/>
     <w:rsid w:val="006E1EDF"/>
     <w:rsid w:val="006E202C"/>
     <w:rsid w:val="006E20E3"/>
     <w:rsid w:val="006E3B73"/>
     <w:rsid w:val="006E424E"/>
     <w:rsid w:val="006E5A8F"/>
     <w:rsid w:val="006E5D10"/>
     <w:rsid w:val="006E6597"/>
@@ -34678,162 +35730,168 @@
     <w:rsid w:val="006F64A2"/>
     <w:rsid w:val="006F6979"/>
     <w:rsid w:val="006F71FF"/>
     <w:rsid w:val="006F726E"/>
     <w:rsid w:val="006F7AE3"/>
     <w:rsid w:val="007005F8"/>
     <w:rsid w:val="0070138D"/>
     <w:rsid w:val="007020E2"/>
     <w:rsid w:val="00702454"/>
     <w:rsid w:val="00702748"/>
     <w:rsid w:val="00702756"/>
     <w:rsid w:val="00703534"/>
     <w:rsid w:val="007038F2"/>
     <w:rsid w:val="007048E7"/>
     <w:rsid w:val="00705122"/>
     <w:rsid w:val="00705391"/>
     <w:rsid w:val="007056DA"/>
     <w:rsid w:val="00706285"/>
     <w:rsid w:val="00706590"/>
     <w:rsid w:val="0070686C"/>
     <w:rsid w:val="00706CD9"/>
     <w:rsid w:val="00706E05"/>
     <w:rsid w:val="00706F5A"/>
     <w:rsid w:val="00707BF4"/>
     <w:rsid w:val="00710EE5"/>
+    <w:rsid w:val="00710F12"/>
     <w:rsid w:val="007112FD"/>
     <w:rsid w:val="0071134B"/>
     <w:rsid w:val="007117DE"/>
     <w:rsid w:val="0071187C"/>
     <w:rsid w:val="00712207"/>
     <w:rsid w:val="007133BB"/>
     <w:rsid w:val="00713D9C"/>
     <w:rsid w:val="007143A7"/>
     <w:rsid w:val="00714E64"/>
     <w:rsid w:val="0071505B"/>
     <w:rsid w:val="00715476"/>
     <w:rsid w:val="00715731"/>
     <w:rsid w:val="007163B2"/>
     <w:rsid w:val="00716B43"/>
     <w:rsid w:val="00717B1C"/>
     <w:rsid w:val="00720CC1"/>
     <w:rsid w:val="00721095"/>
     <w:rsid w:val="00722685"/>
     <w:rsid w:val="0072279B"/>
     <w:rsid w:val="00722954"/>
     <w:rsid w:val="00722C6E"/>
     <w:rsid w:val="00723901"/>
     <w:rsid w:val="00724434"/>
     <w:rsid w:val="00724868"/>
     <w:rsid w:val="007248A0"/>
     <w:rsid w:val="00725A66"/>
     <w:rsid w:val="00725BF2"/>
     <w:rsid w:val="00725F69"/>
     <w:rsid w:val="00726938"/>
     <w:rsid w:val="00726A33"/>
     <w:rsid w:val="00727B38"/>
     <w:rsid w:val="00730474"/>
     <w:rsid w:val="00731926"/>
+    <w:rsid w:val="00732482"/>
+    <w:rsid w:val="007335F9"/>
     <w:rsid w:val="0073433E"/>
     <w:rsid w:val="007345A9"/>
     <w:rsid w:val="007346D2"/>
     <w:rsid w:val="00736410"/>
     <w:rsid w:val="00736B47"/>
     <w:rsid w:val="007373FE"/>
     <w:rsid w:val="00737F6F"/>
     <w:rsid w:val="00740047"/>
     <w:rsid w:val="00740872"/>
     <w:rsid w:val="00740AF1"/>
     <w:rsid w:val="00741263"/>
     <w:rsid w:val="00742560"/>
     <w:rsid w:val="00743380"/>
     <w:rsid w:val="00743563"/>
     <w:rsid w:val="00743FF2"/>
     <w:rsid w:val="00744FAA"/>
     <w:rsid w:val="00745A23"/>
     <w:rsid w:val="00745E5A"/>
     <w:rsid w:val="00746121"/>
+    <w:rsid w:val="007462D4"/>
     <w:rsid w:val="0074741B"/>
     <w:rsid w:val="00747A31"/>
     <w:rsid w:val="00747BBD"/>
     <w:rsid w:val="007506AF"/>
     <w:rsid w:val="00750E64"/>
     <w:rsid w:val="007512E5"/>
     <w:rsid w:val="007520A2"/>
     <w:rsid w:val="00752C6A"/>
     <w:rsid w:val="00752E4D"/>
     <w:rsid w:val="00754C27"/>
     <w:rsid w:val="00754D56"/>
     <w:rsid w:val="007552D1"/>
     <w:rsid w:val="0075576E"/>
     <w:rsid w:val="00755FDB"/>
     <w:rsid w:val="007560D2"/>
     <w:rsid w:val="00756177"/>
     <w:rsid w:val="00756494"/>
     <w:rsid w:val="007568AE"/>
     <w:rsid w:val="0076362D"/>
     <w:rsid w:val="0076369E"/>
     <w:rsid w:val="00763C3C"/>
     <w:rsid w:val="00764710"/>
     <w:rsid w:val="00764A41"/>
     <w:rsid w:val="007663F8"/>
     <w:rsid w:val="00766414"/>
     <w:rsid w:val="00770580"/>
     <w:rsid w:val="007710F0"/>
+    <w:rsid w:val="00771770"/>
     <w:rsid w:val="00771E3D"/>
     <w:rsid w:val="00772678"/>
     <w:rsid w:val="007727FB"/>
     <w:rsid w:val="00772AAD"/>
     <w:rsid w:val="00772C73"/>
     <w:rsid w:val="00773C12"/>
     <w:rsid w:val="00773E98"/>
     <w:rsid w:val="00774048"/>
     <w:rsid w:val="0077456F"/>
     <w:rsid w:val="007751D8"/>
     <w:rsid w:val="007763E0"/>
     <w:rsid w:val="007764B1"/>
     <w:rsid w:val="00776ADF"/>
     <w:rsid w:val="0077701C"/>
     <w:rsid w:val="007774E4"/>
     <w:rsid w:val="0077761C"/>
     <w:rsid w:val="00777BA3"/>
     <w:rsid w:val="00780E74"/>
     <w:rsid w:val="0078120F"/>
     <w:rsid w:val="00782074"/>
     <w:rsid w:val="00782805"/>
     <w:rsid w:val="007836F1"/>
     <w:rsid w:val="00783B66"/>
     <w:rsid w:val="00784D52"/>
     <w:rsid w:val="0078525B"/>
     <w:rsid w:val="00786376"/>
     <w:rsid w:val="00786E57"/>
     <w:rsid w:val="0078703F"/>
     <w:rsid w:val="0078799A"/>
     <w:rsid w:val="0079015F"/>
     <w:rsid w:val="0079053B"/>
     <w:rsid w:val="007908A3"/>
     <w:rsid w:val="00790D63"/>
+    <w:rsid w:val="00791082"/>
     <w:rsid w:val="0079112E"/>
     <w:rsid w:val="0079116D"/>
     <w:rsid w:val="007912E8"/>
     <w:rsid w:val="00791318"/>
     <w:rsid w:val="00792421"/>
     <w:rsid w:val="007924EB"/>
     <w:rsid w:val="00792DED"/>
     <w:rsid w:val="00793180"/>
     <w:rsid w:val="00793C83"/>
     <w:rsid w:val="007946A8"/>
     <w:rsid w:val="00794D28"/>
     <w:rsid w:val="00795635"/>
     <w:rsid w:val="007975A3"/>
     <w:rsid w:val="0079792B"/>
     <w:rsid w:val="0079795B"/>
     <w:rsid w:val="007A021B"/>
     <w:rsid w:val="007A124E"/>
     <w:rsid w:val="007A16C7"/>
     <w:rsid w:val="007A2807"/>
     <w:rsid w:val="007A3E24"/>
     <w:rsid w:val="007A43A2"/>
     <w:rsid w:val="007A44E8"/>
     <w:rsid w:val="007A4C5B"/>
     <w:rsid w:val="007A51EB"/>
     <w:rsid w:val="007A5F6D"/>
@@ -34844,154 +35902,162 @@
     <w:rsid w:val="007A776E"/>
     <w:rsid w:val="007A7DD6"/>
     <w:rsid w:val="007B0190"/>
     <w:rsid w:val="007B068B"/>
     <w:rsid w:val="007B0722"/>
     <w:rsid w:val="007B0B64"/>
     <w:rsid w:val="007B1378"/>
     <w:rsid w:val="007B20A5"/>
     <w:rsid w:val="007B2718"/>
     <w:rsid w:val="007B32D9"/>
     <w:rsid w:val="007B3816"/>
     <w:rsid w:val="007B3D94"/>
     <w:rsid w:val="007B4C00"/>
     <w:rsid w:val="007B6081"/>
     <w:rsid w:val="007B62BE"/>
     <w:rsid w:val="007B6926"/>
     <w:rsid w:val="007B6C4B"/>
     <w:rsid w:val="007B72AA"/>
     <w:rsid w:val="007B7429"/>
     <w:rsid w:val="007C2646"/>
     <w:rsid w:val="007C29FA"/>
     <w:rsid w:val="007C2E5E"/>
     <w:rsid w:val="007C2E77"/>
     <w:rsid w:val="007C38AB"/>
     <w:rsid w:val="007C4EF2"/>
+    <w:rsid w:val="007C5773"/>
     <w:rsid w:val="007C67FF"/>
     <w:rsid w:val="007D0987"/>
     <w:rsid w:val="007D12EE"/>
     <w:rsid w:val="007D15AA"/>
     <w:rsid w:val="007D1DC9"/>
     <w:rsid w:val="007D21CE"/>
     <w:rsid w:val="007D2243"/>
     <w:rsid w:val="007D345E"/>
     <w:rsid w:val="007D3985"/>
     <w:rsid w:val="007D39F5"/>
     <w:rsid w:val="007D3F61"/>
     <w:rsid w:val="007D494C"/>
     <w:rsid w:val="007D5443"/>
     <w:rsid w:val="007D6104"/>
     <w:rsid w:val="007D6ADE"/>
     <w:rsid w:val="007D706E"/>
     <w:rsid w:val="007D7239"/>
     <w:rsid w:val="007E0BA9"/>
     <w:rsid w:val="007E1CBF"/>
     <w:rsid w:val="007E1D82"/>
     <w:rsid w:val="007E1F2D"/>
     <w:rsid w:val="007E2D13"/>
     <w:rsid w:val="007E3251"/>
     <w:rsid w:val="007E526B"/>
     <w:rsid w:val="007E5379"/>
     <w:rsid w:val="007E5D9D"/>
     <w:rsid w:val="007E750C"/>
     <w:rsid w:val="007E7B91"/>
     <w:rsid w:val="007F2D94"/>
     <w:rsid w:val="007F37EE"/>
     <w:rsid w:val="007F3984"/>
     <w:rsid w:val="007F45A4"/>
     <w:rsid w:val="007F48DA"/>
     <w:rsid w:val="007F4987"/>
     <w:rsid w:val="007F547B"/>
     <w:rsid w:val="007F649A"/>
+    <w:rsid w:val="007F6CFE"/>
     <w:rsid w:val="007F6D64"/>
     <w:rsid w:val="007F7A0F"/>
     <w:rsid w:val="00800082"/>
     <w:rsid w:val="0080112B"/>
     <w:rsid w:val="008011A1"/>
     <w:rsid w:val="008015F5"/>
     <w:rsid w:val="00801CBA"/>
     <w:rsid w:val="008022BF"/>
     <w:rsid w:val="0080394C"/>
     <w:rsid w:val="00804065"/>
     <w:rsid w:val="008048F2"/>
     <w:rsid w:val="0080498B"/>
     <w:rsid w:val="00805F44"/>
     <w:rsid w:val="00806154"/>
     <w:rsid w:val="00806403"/>
     <w:rsid w:val="0080699D"/>
     <w:rsid w:val="008075CE"/>
     <w:rsid w:val="008078A0"/>
     <w:rsid w:val="00807F1A"/>
     <w:rsid w:val="00807FA8"/>
     <w:rsid w:val="0081089D"/>
     <w:rsid w:val="0081097A"/>
     <w:rsid w:val="00811CB7"/>
+    <w:rsid w:val="0081274A"/>
     <w:rsid w:val="00812A3E"/>
     <w:rsid w:val="0081334A"/>
     <w:rsid w:val="0081439A"/>
     <w:rsid w:val="00814453"/>
     <w:rsid w:val="0081454B"/>
     <w:rsid w:val="00814BF9"/>
     <w:rsid w:val="008154E7"/>
+    <w:rsid w:val="00815BCB"/>
+    <w:rsid w:val="0081691A"/>
     <w:rsid w:val="0082089F"/>
     <w:rsid w:val="00821A76"/>
     <w:rsid w:val="008227EF"/>
     <w:rsid w:val="00822B8C"/>
     <w:rsid w:val="008234EE"/>
     <w:rsid w:val="0082362D"/>
     <w:rsid w:val="00824175"/>
     <w:rsid w:val="00824423"/>
     <w:rsid w:val="0082450C"/>
     <w:rsid w:val="00824555"/>
     <w:rsid w:val="00825640"/>
     <w:rsid w:val="00825C93"/>
     <w:rsid w:val="00825CB9"/>
     <w:rsid w:val="00825E7D"/>
     <w:rsid w:val="00826E08"/>
     <w:rsid w:val="00827D9C"/>
     <w:rsid w:val="00831739"/>
     <w:rsid w:val="00831906"/>
     <w:rsid w:val="00832A97"/>
     <w:rsid w:val="008338F0"/>
     <w:rsid w:val="008344AB"/>
     <w:rsid w:val="008351DE"/>
     <w:rsid w:val="00835DFE"/>
     <w:rsid w:val="0083635E"/>
     <w:rsid w:val="00836451"/>
     <w:rsid w:val="00836DD1"/>
+    <w:rsid w:val="00836EC2"/>
     <w:rsid w:val="008376B6"/>
     <w:rsid w:val="00841370"/>
     <w:rsid w:val="008415D9"/>
     <w:rsid w:val="00841AD8"/>
     <w:rsid w:val="00841F30"/>
     <w:rsid w:val="00842262"/>
     <w:rsid w:val="00842307"/>
     <w:rsid w:val="0084236C"/>
+    <w:rsid w:val="008452D4"/>
     <w:rsid w:val="00845B13"/>
     <w:rsid w:val="00845BD5"/>
     <w:rsid w:val="008508F9"/>
     <w:rsid w:val="00850E00"/>
+    <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851102"/>
     <w:rsid w:val="0085127F"/>
     <w:rsid w:val="00851644"/>
     <w:rsid w:val="00852773"/>
     <w:rsid w:val="00852BE7"/>
     <w:rsid w:val="00854D86"/>
     <w:rsid w:val="008556FE"/>
     <w:rsid w:val="008562E7"/>
     <w:rsid w:val="00856998"/>
     <w:rsid w:val="00856A42"/>
     <w:rsid w:val="00861110"/>
     <w:rsid w:val="008612A9"/>
     <w:rsid w:val="00861387"/>
     <w:rsid w:val="00861447"/>
     <w:rsid w:val="008617F7"/>
     <w:rsid w:val="008622AC"/>
     <w:rsid w:val="00863927"/>
     <w:rsid w:val="00863B3C"/>
     <w:rsid w:val="00863E41"/>
     <w:rsid w:val="00864BA3"/>
     <w:rsid w:val="00865470"/>
     <w:rsid w:val="008658D9"/>
     <w:rsid w:val="00866553"/>
     <w:rsid w:val="00867BFB"/>
     <w:rsid w:val="00867C80"/>
@@ -35022,151 +36088,158 @@
     <w:rsid w:val="00884A87"/>
     <w:rsid w:val="00885AAA"/>
     <w:rsid w:val="00885E0A"/>
     <w:rsid w:val="00886279"/>
     <w:rsid w:val="00886C24"/>
     <w:rsid w:val="00886E63"/>
     <w:rsid w:val="00887233"/>
     <w:rsid w:val="0088797A"/>
     <w:rsid w:val="00887F33"/>
     <w:rsid w:val="00890106"/>
     <w:rsid w:val="0089019D"/>
     <w:rsid w:val="00890A1B"/>
     <w:rsid w:val="0089175A"/>
     <w:rsid w:val="00891BE4"/>
     <w:rsid w:val="00892036"/>
     <w:rsid w:val="008937D0"/>
     <w:rsid w:val="008939B4"/>
     <w:rsid w:val="00893DBC"/>
     <w:rsid w:val="00894000"/>
     <w:rsid w:val="008949BC"/>
     <w:rsid w:val="008964A0"/>
     <w:rsid w:val="0089775F"/>
     <w:rsid w:val="008A05E2"/>
     <w:rsid w:val="008A0CFE"/>
     <w:rsid w:val="008A0F7F"/>
+    <w:rsid w:val="008A1265"/>
     <w:rsid w:val="008A1EFD"/>
     <w:rsid w:val="008A2364"/>
     <w:rsid w:val="008A2442"/>
     <w:rsid w:val="008A2FC8"/>
     <w:rsid w:val="008A3E80"/>
     <w:rsid w:val="008A43AF"/>
     <w:rsid w:val="008A5174"/>
+    <w:rsid w:val="008A53F3"/>
     <w:rsid w:val="008A574A"/>
     <w:rsid w:val="008A5EA4"/>
     <w:rsid w:val="008A7BAB"/>
     <w:rsid w:val="008A7F67"/>
     <w:rsid w:val="008B01F6"/>
     <w:rsid w:val="008B0A57"/>
     <w:rsid w:val="008B0D02"/>
     <w:rsid w:val="008B0F88"/>
     <w:rsid w:val="008B279E"/>
     <w:rsid w:val="008B3C2D"/>
     <w:rsid w:val="008B4801"/>
     <w:rsid w:val="008B4BF5"/>
     <w:rsid w:val="008B543A"/>
     <w:rsid w:val="008B55C5"/>
     <w:rsid w:val="008B7A9C"/>
     <w:rsid w:val="008C1BDB"/>
     <w:rsid w:val="008C2097"/>
     <w:rsid w:val="008C2C05"/>
     <w:rsid w:val="008C3A01"/>
     <w:rsid w:val="008C3F55"/>
     <w:rsid w:val="008C3F59"/>
     <w:rsid w:val="008C43CA"/>
     <w:rsid w:val="008C60C3"/>
     <w:rsid w:val="008C63A6"/>
     <w:rsid w:val="008D048C"/>
     <w:rsid w:val="008D075A"/>
     <w:rsid w:val="008D08F6"/>
     <w:rsid w:val="008D4797"/>
     <w:rsid w:val="008D4810"/>
     <w:rsid w:val="008D49AA"/>
     <w:rsid w:val="008D4DF1"/>
     <w:rsid w:val="008D4F7D"/>
     <w:rsid w:val="008D5037"/>
     <w:rsid w:val="008D5775"/>
     <w:rsid w:val="008D579D"/>
     <w:rsid w:val="008D5A26"/>
     <w:rsid w:val="008D60D0"/>
     <w:rsid w:val="008D7672"/>
     <w:rsid w:val="008E04F4"/>
+    <w:rsid w:val="008E05B5"/>
     <w:rsid w:val="008E0C53"/>
     <w:rsid w:val="008E0DC6"/>
     <w:rsid w:val="008E1490"/>
     <w:rsid w:val="008E206F"/>
     <w:rsid w:val="008E2867"/>
+    <w:rsid w:val="008E3369"/>
     <w:rsid w:val="008E5F54"/>
     <w:rsid w:val="008E6F03"/>
     <w:rsid w:val="008E7473"/>
     <w:rsid w:val="008F13D9"/>
     <w:rsid w:val="008F1424"/>
     <w:rsid w:val="008F2246"/>
     <w:rsid w:val="008F2610"/>
     <w:rsid w:val="008F28AD"/>
     <w:rsid w:val="008F2B35"/>
     <w:rsid w:val="008F2F33"/>
     <w:rsid w:val="008F3233"/>
     <w:rsid w:val="008F35BB"/>
     <w:rsid w:val="008F3837"/>
     <w:rsid w:val="008F4405"/>
     <w:rsid w:val="008F554C"/>
     <w:rsid w:val="008F5F4D"/>
     <w:rsid w:val="008F60B5"/>
     <w:rsid w:val="008F63DF"/>
     <w:rsid w:val="008F7203"/>
     <w:rsid w:val="008F7374"/>
     <w:rsid w:val="0090049C"/>
     <w:rsid w:val="0090057C"/>
+    <w:rsid w:val="009007F4"/>
     <w:rsid w:val="00900E8D"/>
     <w:rsid w:val="00902A9D"/>
     <w:rsid w:val="00903048"/>
     <w:rsid w:val="009052A0"/>
     <w:rsid w:val="009059AE"/>
     <w:rsid w:val="00906A70"/>
     <w:rsid w:val="00906C0C"/>
     <w:rsid w:val="00906E92"/>
     <w:rsid w:val="009074C1"/>
     <w:rsid w:val="00907BB1"/>
     <w:rsid w:val="009108A4"/>
     <w:rsid w:val="00910A76"/>
     <w:rsid w:val="0091165A"/>
+    <w:rsid w:val="00911816"/>
     <w:rsid w:val="00912FF2"/>
     <w:rsid w:val="009132F9"/>
     <w:rsid w:val="0091356C"/>
     <w:rsid w:val="00913834"/>
     <w:rsid w:val="009139D6"/>
     <w:rsid w:val="00915751"/>
     <w:rsid w:val="0091586F"/>
     <w:rsid w:val="009160D8"/>
     <w:rsid w:val="009179CB"/>
     <w:rsid w:val="00917B8B"/>
     <w:rsid w:val="00920970"/>
     <w:rsid w:val="00920F4E"/>
     <w:rsid w:val="009211B2"/>
     <w:rsid w:val="0092164D"/>
     <w:rsid w:val="00921AA7"/>
+    <w:rsid w:val="00921AEF"/>
     <w:rsid w:val="0092232F"/>
     <w:rsid w:val="00922366"/>
     <w:rsid w:val="0092310A"/>
     <w:rsid w:val="009233D1"/>
     <w:rsid w:val="00923C57"/>
     <w:rsid w:val="009240C1"/>
     <w:rsid w:val="0092453B"/>
     <w:rsid w:val="009245C7"/>
     <w:rsid w:val="00924CDD"/>
     <w:rsid w:val="00925CC6"/>
     <w:rsid w:val="00926742"/>
     <w:rsid w:val="0092697D"/>
     <w:rsid w:val="0092697E"/>
     <w:rsid w:val="00927B5E"/>
     <w:rsid w:val="00927F89"/>
     <w:rsid w:val="00930944"/>
     <w:rsid w:val="009313D9"/>
     <w:rsid w:val="00932476"/>
     <w:rsid w:val="00933A96"/>
     <w:rsid w:val="0093400D"/>
     <w:rsid w:val="009342F3"/>
     <w:rsid w:val="0093506F"/>
     <w:rsid w:val="009351C9"/>
     <w:rsid w:val="009359D8"/>
     <w:rsid w:val="009363A9"/>
@@ -35228,105 +36301,112 @@
     <w:rsid w:val="009770AC"/>
     <w:rsid w:val="00977E06"/>
     <w:rsid w:val="00977EEE"/>
     <w:rsid w:val="009814ED"/>
     <w:rsid w:val="00981519"/>
     <w:rsid w:val="00981C9F"/>
     <w:rsid w:val="00981FB2"/>
     <w:rsid w:val="009821F5"/>
     <w:rsid w:val="00982961"/>
     <w:rsid w:val="00982D55"/>
     <w:rsid w:val="00982E88"/>
     <w:rsid w:val="00982F74"/>
     <w:rsid w:val="00983E0B"/>
     <w:rsid w:val="009851D9"/>
     <w:rsid w:val="00986832"/>
     <w:rsid w:val="00986ED9"/>
     <w:rsid w:val="00986F93"/>
     <w:rsid w:val="009903B2"/>
     <w:rsid w:val="00990585"/>
     <w:rsid w:val="00990622"/>
     <w:rsid w:val="009923E9"/>
     <w:rsid w:val="0099440E"/>
     <w:rsid w:val="00995198"/>
     <w:rsid w:val="00995384"/>
     <w:rsid w:val="00995960"/>
+    <w:rsid w:val="00995F2F"/>
     <w:rsid w:val="00997359"/>
+    <w:rsid w:val="009A0E83"/>
     <w:rsid w:val="009A10CB"/>
     <w:rsid w:val="009A17BF"/>
     <w:rsid w:val="009A1A88"/>
     <w:rsid w:val="009A1C6C"/>
     <w:rsid w:val="009A1FC5"/>
     <w:rsid w:val="009A3C6D"/>
     <w:rsid w:val="009A3F67"/>
     <w:rsid w:val="009A46DB"/>
     <w:rsid w:val="009A4F11"/>
+    <w:rsid w:val="009A5042"/>
     <w:rsid w:val="009A505F"/>
     <w:rsid w:val="009A5142"/>
     <w:rsid w:val="009A5D26"/>
     <w:rsid w:val="009A6052"/>
     <w:rsid w:val="009B05E5"/>
     <w:rsid w:val="009B1C45"/>
     <w:rsid w:val="009B1C91"/>
     <w:rsid w:val="009B2345"/>
     <w:rsid w:val="009B25A4"/>
     <w:rsid w:val="009B2B89"/>
     <w:rsid w:val="009B3750"/>
     <w:rsid w:val="009B3810"/>
     <w:rsid w:val="009B3C62"/>
     <w:rsid w:val="009B43FA"/>
     <w:rsid w:val="009B45F1"/>
     <w:rsid w:val="009B4696"/>
     <w:rsid w:val="009B527C"/>
     <w:rsid w:val="009B5980"/>
     <w:rsid w:val="009B66CF"/>
     <w:rsid w:val="009B68A7"/>
+    <w:rsid w:val="009B6ECD"/>
     <w:rsid w:val="009B791F"/>
     <w:rsid w:val="009C005E"/>
     <w:rsid w:val="009C0710"/>
     <w:rsid w:val="009C0BF0"/>
     <w:rsid w:val="009C0C79"/>
     <w:rsid w:val="009C11B5"/>
     <w:rsid w:val="009C1619"/>
     <w:rsid w:val="009C2784"/>
     <w:rsid w:val="009C2B8E"/>
     <w:rsid w:val="009C2BB8"/>
     <w:rsid w:val="009C2DB5"/>
     <w:rsid w:val="009C2FBE"/>
     <w:rsid w:val="009C34F4"/>
     <w:rsid w:val="009C3962"/>
     <w:rsid w:val="009C43B2"/>
     <w:rsid w:val="009C5681"/>
     <w:rsid w:val="009C5CDD"/>
     <w:rsid w:val="009C5D86"/>
     <w:rsid w:val="009C60C2"/>
     <w:rsid w:val="009C61ED"/>
     <w:rsid w:val="009C68B5"/>
     <w:rsid w:val="009C746D"/>
+    <w:rsid w:val="009C7DB2"/>
     <w:rsid w:val="009D19EE"/>
     <w:rsid w:val="009D2D7B"/>
+    <w:rsid w:val="009D38E6"/>
     <w:rsid w:val="009D43E5"/>
+    <w:rsid w:val="009D4EC2"/>
     <w:rsid w:val="009D4F84"/>
     <w:rsid w:val="009D5184"/>
     <w:rsid w:val="009D5705"/>
     <w:rsid w:val="009D62D9"/>
     <w:rsid w:val="009D6F2D"/>
     <w:rsid w:val="009D732C"/>
     <w:rsid w:val="009D7998"/>
     <w:rsid w:val="009D7A42"/>
     <w:rsid w:val="009E05FF"/>
     <w:rsid w:val="009E1012"/>
     <w:rsid w:val="009E1B7B"/>
     <w:rsid w:val="009E20C7"/>
     <w:rsid w:val="009E2B27"/>
     <w:rsid w:val="009E30FA"/>
     <w:rsid w:val="009E4908"/>
     <w:rsid w:val="009E6EBE"/>
     <w:rsid w:val="009E6FA2"/>
     <w:rsid w:val="009E74BF"/>
     <w:rsid w:val="009E77D1"/>
     <w:rsid w:val="009E7894"/>
     <w:rsid w:val="009F09D0"/>
     <w:rsid w:val="009F0BF9"/>
     <w:rsid w:val="009F12FD"/>
     <w:rsid w:val="009F1680"/>
     <w:rsid w:val="009F27CD"/>
@@ -35352,298 +36432,317 @@
     <w:rsid w:val="00A06897"/>
     <w:rsid w:val="00A06CC4"/>
     <w:rsid w:val="00A07125"/>
     <w:rsid w:val="00A07C80"/>
     <w:rsid w:val="00A10F70"/>
     <w:rsid w:val="00A11B6E"/>
     <w:rsid w:val="00A11CA7"/>
     <w:rsid w:val="00A1242B"/>
     <w:rsid w:val="00A12A45"/>
     <w:rsid w:val="00A13169"/>
     <w:rsid w:val="00A13C24"/>
     <w:rsid w:val="00A14101"/>
     <w:rsid w:val="00A142A4"/>
     <w:rsid w:val="00A15291"/>
     <w:rsid w:val="00A15616"/>
     <w:rsid w:val="00A15D41"/>
     <w:rsid w:val="00A15FE3"/>
     <w:rsid w:val="00A17068"/>
     <w:rsid w:val="00A207A2"/>
     <w:rsid w:val="00A209E4"/>
     <w:rsid w:val="00A21633"/>
     <w:rsid w:val="00A222C5"/>
     <w:rsid w:val="00A239C9"/>
     <w:rsid w:val="00A23E19"/>
     <w:rsid w:val="00A2672C"/>
+    <w:rsid w:val="00A26DA0"/>
     <w:rsid w:val="00A279F4"/>
     <w:rsid w:val="00A300E9"/>
     <w:rsid w:val="00A3014B"/>
     <w:rsid w:val="00A303AD"/>
     <w:rsid w:val="00A306FA"/>
     <w:rsid w:val="00A310D6"/>
     <w:rsid w:val="00A31EC6"/>
     <w:rsid w:val="00A32ACD"/>
     <w:rsid w:val="00A332E5"/>
     <w:rsid w:val="00A3338F"/>
     <w:rsid w:val="00A33A09"/>
     <w:rsid w:val="00A34486"/>
     <w:rsid w:val="00A351F9"/>
     <w:rsid w:val="00A35F4B"/>
     <w:rsid w:val="00A362DA"/>
     <w:rsid w:val="00A362F7"/>
     <w:rsid w:val="00A36868"/>
     <w:rsid w:val="00A36BE5"/>
     <w:rsid w:val="00A373C9"/>
     <w:rsid w:val="00A3763E"/>
     <w:rsid w:val="00A43198"/>
     <w:rsid w:val="00A4340A"/>
     <w:rsid w:val="00A43A61"/>
     <w:rsid w:val="00A44356"/>
     <w:rsid w:val="00A4441E"/>
+    <w:rsid w:val="00A44D00"/>
     <w:rsid w:val="00A47D0E"/>
     <w:rsid w:val="00A52182"/>
     <w:rsid w:val="00A547B3"/>
     <w:rsid w:val="00A562C4"/>
     <w:rsid w:val="00A5658F"/>
     <w:rsid w:val="00A568ED"/>
     <w:rsid w:val="00A57015"/>
     <w:rsid w:val="00A57979"/>
+    <w:rsid w:val="00A57B45"/>
     <w:rsid w:val="00A57C4A"/>
     <w:rsid w:val="00A57DDD"/>
     <w:rsid w:val="00A57F39"/>
     <w:rsid w:val="00A60000"/>
     <w:rsid w:val="00A60980"/>
     <w:rsid w:val="00A6145A"/>
     <w:rsid w:val="00A61DEE"/>
     <w:rsid w:val="00A62181"/>
     <w:rsid w:val="00A62A7C"/>
     <w:rsid w:val="00A62C81"/>
     <w:rsid w:val="00A6318C"/>
     <w:rsid w:val="00A636A6"/>
     <w:rsid w:val="00A63B26"/>
     <w:rsid w:val="00A63D3C"/>
     <w:rsid w:val="00A63FE2"/>
     <w:rsid w:val="00A64B61"/>
     <w:rsid w:val="00A64CCE"/>
     <w:rsid w:val="00A64D4C"/>
     <w:rsid w:val="00A650B5"/>
     <w:rsid w:val="00A65C0F"/>
     <w:rsid w:val="00A65D86"/>
     <w:rsid w:val="00A65EF0"/>
     <w:rsid w:val="00A675D9"/>
     <w:rsid w:val="00A679AD"/>
     <w:rsid w:val="00A7004B"/>
     <w:rsid w:val="00A7148F"/>
     <w:rsid w:val="00A717C2"/>
     <w:rsid w:val="00A72318"/>
     <w:rsid w:val="00A73B63"/>
     <w:rsid w:val="00A75522"/>
     <w:rsid w:val="00A75557"/>
     <w:rsid w:val="00A7566C"/>
     <w:rsid w:val="00A81018"/>
     <w:rsid w:val="00A81891"/>
+    <w:rsid w:val="00A81B3C"/>
     <w:rsid w:val="00A81DD7"/>
     <w:rsid w:val="00A82231"/>
     <w:rsid w:val="00A828F9"/>
     <w:rsid w:val="00A8379D"/>
     <w:rsid w:val="00A838EF"/>
     <w:rsid w:val="00A85417"/>
     <w:rsid w:val="00A86881"/>
     <w:rsid w:val="00A87851"/>
     <w:rsid w:val="00A90780"/>
     <w:rsid w:val="00A9116B"/>
     <w:rsid w:val="00A9120B"/>
     <w:rsid w:val="00A913C2"/>
     <w:rsid w:val="00A9164D"/>
     <w:rsid w:val="00A916AD"/>
     <w:rsid w:val="00A91D09"/>
     <w:rsid w:val="00A91D62"/>
     <w:rsid w:val="00A93557"/>
     <w:rsid w:val="00A93BCE"/>
     <w:rsid w:val="00A93ED5"/>
     <w:rsid w:val="00A9477D"/>
     <w:rsid w:val="00A94C1E"/>
     <w:rsid w:val="00A94C38"/>
     <w:rsid w:val="00A960E7"/>
     <w:rsid w:val="00A9665C"/>
     <w:rsid w:val="00A9732E"/>
     <w:rsid w:val="00A976F2"/>
     <w:rsid w:val="00A97DE3"/>
     <w:rsid w:val="00AA0AF4"/>
     <w:rsid w:val="00AA1E1D"/>
     <w:rsid w:val="00AA224A"/>
     <w:rsid w:val="00AA3BE7"/>
     <w:rsid w:val="00AA3C61"/>
     <w:rsid w:val="00AA40CE"/>
     <w:rsid w:val="00AA4E48"/>
     <w:rsid w:val="00AA55F0"/>
     <w:rsid w:val="00AA6792"/>
     <w:rsid w:val="00AA6EA0"/>
     <w:rsid w:val="00AA764D"/>
     <w:rsid w:val="00AB07BA"/>
+    <w:rsid w:val="00AB09AF"/>
     <w:rsid w:val="00AB1C3D"/>
     <w:rsid w:val="00AB1EB6"/>
     <w:rsid w:val="00AB24C9"/>
     <w:rsid w:val="00AB2A17"/>
     <w:rsid w:val="00AB2CB8"/>
     <w:rsid w:val="00AB34CE"/>
     <w:rsid w:val="00AB3524"/>
+    <w:rsid w:val="00AB4603"/>
     <w:rsid w:val="00AB4A45"/>
     <w:rsid w:val="00AB6F18"/>
     <w:rsid w:val="00AC12C2"/>
     <w:rsid w:val="00AC1CFF"/>
     <w:rsid w:val="00AC25A3"/>
     <w:rsid w:val="00AC2670"/>
     <w:rsid w:val="00AC32E2"/>
     <w:rsid w:val="00AC34D1"/>
     <w:rsid w:val="00AC3676"/>
+    <w:rsid w:val="00AC4469"/>
     <w:rsid w:val="00AC5196"/>
     <w:rsid w:val="00AC5E0C"/>
+    <w:rsid w:val="00AC5F65"/>
     <w:rsid w:val="00AC6115"/>
     <w:rsid w:val="00AD034C"/>
     <w:rsid w:val="00AD17E3"/>
     <w:rsid w:val="00AD1C27"/>
     <w:rsid w:val="00AD1E0E"/>
     <w:rsid w:val="00AD1FC7"/>
     <w:rsid w:val="00AD354B"/>
     <w:rsid w:val="00AD378F"/>
     <w:rsid w:val="00AD3E09"/>
     <w:rsid w:val="00AD3EF0"/>
     <w:rsid w:val="00AD4113"/>
     <w:rsid w:val="00AD56E6"/>
     <w:rsid w:val="00AD5FE2"/>
     <w:rsid w:val="00AD6FD5"/>
     <w:rsid w:val="00AE0817"/>
     <w:rsid w:val="00AE0FAC"/>
     <w:rsid w:val="00AE10DF"/>
     <w:rsid w:val="00AE2E40"/>
     <w:rsid w:val="00AE3096"/>
     <w:rsid w:val="00AE358A"/>
     <w:rsid w:val="00AE48EE"/>
     <w:rsid w:val="00AE5865"/>
     <w:rsid w:val="00AE593E"/>
     <w:rsid w:val="00AE604C"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00AE641A"/>
     <w:rsid w:val="00AE6D27"/>
     <w:rsid w:val="00AF01EF"/>
     <w:rsid w:val="00AF0370"/>
     <w:rsid w:val="00AF0A48"/>
     <w:rsid w:val="00AF10C5"/>
     <w:rsid w:val="00AF15ED"/>
+    <w:rsid w:val="00AF18A4"/>
     <w:rsid w:val="00AF1C1B"/>
     <w:rsid w:val="00AF3487"/>
     <w:rsid w:val="00AF3992"/>
     <w:rsid w:val="00AF4D9B"/>
     <w:rsid w:val="00AF50D2"/>
     <w:rsid w:val="00AF5615"/>
     <w:rsid w:val="00AF657B"/>
     <w:rsid w:val="00AF742F"/>
     <w:rsid w:val="00AF7EEF"/>
     <w:rsid w:val="00B004E9"/>
     <w:rsid w:val="00B0325E"/>
     <w:rsid w:val="00B037E9"/>
     <w:rsid w:val="00B046A5"/>
     <w:rsid w:val="00B0478F"/>
     <w:rsid w:val="00B04FA1"/>
     <w:rsid w:val="00B05360"/>
     <w:rsid w:val="00B059B2"/>
     <w:rsid w:val="00B05DAE"/>
     <w:rsid w:val="00B05FFD"/>
     <w:rsid w:val="00B0603D"/>
+    <w:rsid w:val="00B06535"/>
     <w:rsid w:val="00B0673A"/>
     <w:rsid w:val="00B06EB7"/>
     <w:rsid w:val="00B06F3C"/>
     <w:rsid w:val="00B07B13"/>
     <w:rsid w:val="00B11ACD"/>
     <w:rsid w:val="00B1221D"/>
     <w:rsid w:val="00B12DE6"/>
     <w:rsid w:val="00B13D0D"/>
     <w:rsid w:val="00B13F92"/>
     <w:rsid w:val="00B146D3"/>
     <w:rsid w:val="00B15399"/>
     <w:rsid w:val="00B162E7"/>
+    <w:rsid w:val="00B1755D"/>
     <w:rsid w:val="00B1781B"/>
     <w:rsid w:val="00B17C21"/>
+    <w:rsid w:val="00B20F7E"/>
     <w:rsid w:val="00B21DCD"/>
     <w:rsid w:val="00B23AE3"/>
+    <w:rsid w:val="00B24997"/>
     <w:rsid w:val="00B250A6"/>
     <w:rsid w:val="00B2548D"/>
     <w:rsid w:val="00B25F96"/>
     <w:rsid w:val="00B26F48"/>
     <w:rsid w:val="00B308D7"/>
     <w:rsid w:val="00B3112B"/>
     <w:rsid w:val="00B31C7A"/>
     <w:rsid w:val="00B3290B"/>
     <w:rsid w:val="00B32AD9"/>
     <w:rsid w:val="00B32C2B"/>
     <w:rsid w:val="00B33340"/>
     <w:rsid w:val="00B33F25"/>
     <w:rsid w:val="00B33FA4"/>
     <w:rsid w:val="00B35176"/>
     <w:rsid w:val="00B3539C"/>
     <w:rsid w:val="00B354D8"/>
     <w:rsid w:val="00B35E1E"/>
     <w:rsid w:val="00B35F96"/>
     <w:rsid w:val="00B364E0"/>
     <w:rsid w:val="00B36623"/>
     <w:rsid w:val="00B370E4"/>
     <w:rsid w:val="00B372B1"/>
     <w:rsid w:val="00B374EE"/>
     <w:rsid w:val="00B37F0B"/>
     <w:rsid w:val="00B4187A"/>
     <w:rsid w:val="00B42069"/>
+    <w:rsid w:val="00B420C3"/>
     <w:rsid w:val="00B42DC9"/>
     <w:rsid w:val="00B43081"/>
     <w:rsid w:val="00B430BF"/>
+    <w:rsid w:val="00B43557"/>
     <w:rsid w:val="00B43A41"/>
     <w:rsid w:val="00B45119"/>
+    <w:rsid w:val="00B4587E"/>
     <w:rsid w:val="00B463DF"/>
     <w:rsid w:val="00B47A7B"/>
     <w:rsid w:val="00B47B11"/>
     <w:rsid w:val="00B50FA8"/>
     <w:rsid w:val="00B5107A"/>
     <w:rsid w:val="00B51CE0"/>
     <w:rsid w:val="00B51F0A"/>
     <w:rsid w:val="00B5325D"/>
     <w:rsid w:val="00B53D1C"/>
     <w:rsid w:val="00B54B7E"/>
     <w:rsid w:val="00B54DA3"/>
+    <w:rsid w:val="00B54EB9"/>
     <w:rsid w:val="00B55493"/>
     <w:rsid w:val="00B566A2"/>
     <w:rsid w:val="00B56D04"/>
     <w:rsid w:val="00B57143"/>
     <w:rsid w:val="00B57823"/>
+    <w:rsid w:val="00B57C18"/>
     <w:rsid w:val="00B60778"/>
     <w:rsid w:val="00B609D4"/>
     <w:rsid w:val="00B613D0"/>
     <w:rsid w:val="00B61951"/>
     <w:rsid w:val="00B61B1E"/>
     <w:rsid w:val="00B6298A"/>
     <w:rsid w:val="00B63320"/>
     <w:rsid w:val="00B63A3F"/>
     <w:rsid w:val="00B654F2"/>
+    <w:rsid w:val="00B657A1"/>
     <w:rsid w:val="00B662CE"/>
     <w:rsid w:val="00B663E6"/>
     <w:rsid w:val="00B66B80"/>
     <w:rsid w:val="00B673F1"/>
     <w:rsid w:val="00B67C86"/>
     <w:rsid w:val="00B701F5"/>
     <w:rsid w:val="00B70C59"/>
     <w:rsid w:val="00B72B80"/>
     <w:rsid w:val="00B73E01"/>
     <w:rsid w:val="00B74301"/>
     <w:rsid w:val="00B74EF3"/>
     <w:rsid w:val="00B75E31"/>
     <w:rsid w:val="00B75F64"/>
     <w:rsid w:val="00B7633B"/>
     <w:rsid w:val="00B81234"/>
     <w:rsid w:val="00B81888"/>
     <w:rsid w:val="00B823A0"/>
     <w:rsid w:val="00B8391D"/>
     <w:rsid w:val="00B83EB3"/>
     <w:rsid w:val="00B84682"/>
     <w:rsid w:val="00B84FC9"/>
     <w:rsid w:val="00B85062"/>
     <w:rsid w:val="00B8519D"/>
     <w:rsid w:val="00B86071"/>
     <w:rsid w:val="00B86354"/>
@@ -35660,566 +36759,598 @@
     <w:rsid w:val="00B95942"/>
     <w:rsid w:val="00B95B66"/>
     <w:rsid w:val="00B95CE9"/>
     <w:rsid w:val="00B95F83"/>
     <w:rsid w:val="00B9656D"/>
     <w:rsid w:val="00B972D7"/>
     <w:rsid w:val="00B972EA"/>
     <w:rsid w:val="00B973DC"/>
     <w:rsid w:val="00BA04E6"/>
     <w:rsid w:val="00BA05B5"/>
     <w:rsid w:val="00BA12C3"/>
     <w:rsid w:val="00BA1B82"/>
     <w:rsid w:val="00BA1F13"/>
     <w:rsid w:val="00BA23C8"/>
     <w:rsid w:val="00BA2FDA"/>
     <w:rsid w:val="00BA414C"/>
     <w:rsid w:val="00BA450B"/>
     <w:rsid w:val="00BA5BB5"/>
     <w:rsid w:val="00BA5F15"/>
     <w:rsid w:val="00BA68C1"/>
     <w:rsid w:val="00BA7FBF"/>
     <w:rsid w:val="00BB091E"/>
     <w:rsid w:val="00BB1A94"/>
     <w:rsid w:val="00BB1DF2"/>
     <w:rsid w:val="00BB2306"/>
+    <w:rsid w:val="00BB26FE"/>
     <w:rsid w:val="00BB292D"/>
+    <w:rsid w:val="00BB2A74"/>
     <w:rsid w:val="00BB2EED"/>
     <w:rsid w:val="00BB3576"/>
     <w:rsid w:val="00BB3713"/>
     <w:rsid w:val="00BB37DC"/>
     <w:rsid w:val="00BB3CA3"/>
     <w:rsid w:val="00BB3F00"/>
     <w:rsid w:val="00BB405A"/>
     <w:rsid w:val="00BB460E"/>
+    <w:rsid w:val="00BB5319"/>
     <w:rsid w:val="00BB6EBF"/>
     <w:rsid w:val="00BB73A1"/>
     <w:rsid w:val="00BB7660"/>
     <w:rsid w:val="00BB7F43"/>
     <w:rsid w:val="00BC1F1D"/>
     <w:rsid w:val="00BC285B"/>
     <w:rsid w:val="00BC35A4"/>
     <w:rsid w:val="00BC6645"/>
     <w:rsid w:val="00BC6B49"/>
     <w:rsid w:val="00BC6FFE"/>
     <w:rsid w:val="00BC7346"/>
     <w:rsid w:val="00BC7DA9"/>
     <w:rsid w:val="00BD0A5C"/>
     <w:rsid w:val="00BD228F"/>
     <w:rsid w:val="00BD2791"/>
     <w:rsid w:val="00BD321E"/>
     <w:rsid w:val="00BD3CF7"/>
     <w:rsid w:val="00BD4415"/>
     <w:rsid w:val="00BD68AA"/>
     <w:rsid w:val="00BD7E30"/>
     <w:rsid w:val="00BE00BD"/>
     <w:rsid w:val="00BE0B5C"/>
     <w:rsid w:val="00BE0D93"/>
     <w:rsid w:val="00BE16C9"/>
     <w:rsid w:val="00BE1ED5"/>
     <w:rsid w:val="00BE2A73"/>
     <w:rsid w:val="00BE3FD9"/>
     <w:rsid w:val="00BE4012"/>
     <w:rsid w:val="00BE437E"/>
     <w:rsid w:val="00BE4A0B"/>
     <w:rsid w:val="00BE5201"/>
     <w:rsid w:val="00BE575A"/>
     <w:rsid w:val="00BE5E1F"/>
     <w:rsid w:val="00BE5E6B"/>
     <w:rsid w:val="00BE61A4"/>
     <w:rsid w:val="00BE699E"/>
     <w:rsid w:val="00BE7676"/>
     <w:rsid w:val="00BE7A63"/>
     <w:rsid w:val="00BE7D9C"/>
     <w:rsid w:val="00BF0559"/>
     <w:rsid w:val="00BF0D78"/>
+    <w:rsid w:val="00BF2707"/>
     <w:rsid w:val="00BF2D7B"/>
     <w:rsid w:val="00BF2E68"/>
+    <w:rsid w:val="00BF3169"/>
     <w:rsid w:val="00BF320E"/>
     <w:rsid w:val="00BF38DE"/>
     <w:rsid w:val="00BF39D5"/>
     <w:rsid w:val="00BF4673"/>
     <w:rsid w:val="00BF493B"/>
     <w:rsid w:val="00BF49DF"/>
     <w:rsid w:val="00BF57EE"/>
     <w:rsid w:val="00BF5F15"/>
     <w:rsid w:val="00BF620B"/>
     <w:rsid w:val="00BF7172"/>
     <w:rsid w:val="00BF7BCD"/>
     <w:rsid w:val="00C00991"/>
+    <w:rsid w:val="00C01554"/>
     <w:rsid w:val="00C02DF2"/>
     <w:rsid w:val="00C044D3"/>
     <w:rsid w:val="00C044ED"/>
     <w:rsid w:val="00C046FE"/>
     <w:rsid w:val="00C058B7"/>
     <w:rsid w:val="00C068FB"/>
     <w:rsid w:val="00C06C83"/>
     <w:rsid w:val="00C06CB9"/>
     <w:rsid w:val="00C06D0B"/>
     <w:rsid w:val="00C11AB1"/>
     <w:rsid w:val="00C126D4"/>
     <w:rsid w:val="00C12A45"/>
     <w:rsid w:val="00C12E92"/>
     <w:rsid w:val="00C136C3"/>
     <w:rsid w:val="00C13B9C"/>
     <w:rsid w:val="00C13C7E"/>
     <w:rsid w:val="00C13E7D"/>
     <w:rsid w:val="00C15CF1"/>
     <w:rsid w:val="00C16003"/>
     <w:rsid w:val="00C16857"/>
     <w:rsid w:val="00C1766A"/>
     <w:rsid w:val="00C17743"/>
     <w:rsid w:val="00C20930"/>
     <w:rsid w:val="00C22AEF"/>
     <w:rsid w:val="00C232E6"/>
     <w:rsid w:val="00C23357"/>
     <w:rsid w:val="00C24A90"/>
     <w:rsid w:val="00C24F9F"/>
     <w:rsid w:val="00C254DA"/>
     <w:rsid w:val="00C25DE3"/>
+    <w:rsid w:val="00C27BA7"/>
     <w:rsid w:val="00C30988"/>
     <w:rsid w:val="00C3113C"/>
     <w:rsid w:val="00C31475"/>
     <w:rsid w:val="00C3164F"/>
     <w:rsid w:val="00C31A5D"/>
     <w:rsid w:val="00C31C0B"/>
     <w:rsid w:val="00C32895"/>
     <w:rsid w:val="00C32E73"/>
     <w:rsid w:val="00C33476"/>
     <w:rsid w:val="00C34C44"/>
     <w:rsid w:val="00C35AB3"/>
     <w:rsid w:val="00C36999"/>
     <w:rsid w:val="00C36F8C"/>
     <w:rsid w:val="00C373C6"/>
     <w:rsid w:val="00C37A6A"/>
     <w:rsid w:val="00C41576"/>
     <w:rsid w:val="00C41CE2"/>
     <w:rsid w:val="00C420E8"/>
     <w:rsid w:val="00C442DE"/>
     <w:rsid w:val="00C4530A"/>
     <w:rsid w:val="00C45456"/>
     <w:rsid w:val="00C462E1"/>
     <w:rsid w:val="00C46614"/>
     <w:rsid w:val="00C46814"/>
+    <w:rsid w:val="00C46BED"/>
     <w:rsid w:val="00C46FA0"/>
     <w:rsid w:val="00C47597"/>
     <w:rsid w:val="00C506BB"/>
     <w:rsid w:val="00C508F0"/>
     <w:rsid w:val="00C50BB6"/>
     <w:rsid w:val="00C51DD1"/>
     <w:rsid w:val="00C51E5E"/>
     <w:rsid w:val="00C5252F"/>
     <w:rsid w:val="00C5289F"/>
     <w:rsid w:val="00C528AE"/>
     <w:rsid w:val="00C52907"/>
     <w:rsid w:val="00C529A4"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C5423F"/>
     <w:rsid w:val="00C54801"/>
     <w:rsid w:val="00C54D14"/>
     <w:rsid w:val="00C560EB"/>
+    <w:rsid w:val="00C5653C"/>
     <w:rsid w:val="00C56A19"/>
     <w:rsid w:val="00C6058C"/>
     <w:rsid w:val="00C60725"/>
     <w:rsid w:val="00C60885"/>
     <w:rsid w:val="00C62240"/>
     <w:rsid w:val="00C6263A"/>
     <w:rsid w:val="00C633D5"/>
     <w:rsid w:val="00C6561A"/>
     <w:rsid w:val="00C65FEB"/>
     <w:rsid w:val="00C666CB"/>
+    <w:rsid w:val="00C67538"/>
     <w:rsid w:val="00C703D9"/>
     <w:rsid w:val="00C706ED"/>
     <w:rsid w:val="00C7116B"/>
     <w:rsid w:val="00C71F03"/>
     <w:rsid w:val="00C72A4F"/>
     <w:rsid w:val="00C72DF4"/>
     <w:rsid w:val="00C735AF"/>
     <w:rsid w:val="00C73E1F"/>
     <w:rsid w:val="00C740C2"/>
     <w:rsid w:val="00C74AD7"/>
     <w:rsid w:val="00C74FA2"/>
     <w:rsid w:val="00C759AA"/>
     <w:rsid w:val="00C75AEE"/>
     <w:rsid w:val="00C75C6A"/>
     <w:rsid w:val="00C76EFF"/>
     <w:rsid w:val="00C77F14"/>
     <w:rsid w:val="00C80565"/>
     <w:rsid w:val="00C8090E"/>
     <w:rsid w:val="00C80BEA"/>
     <w:rsid w:val="00C80DC5"/>
     <w:rsid w:val="00C81350"/>
     <w:rsid w:val="00C81381"/>
     <w:rsid w:val="00C81C27"/>
     <w:rsid w:val="00C82582"/>
     <w:rsid w:val="00C82ECF"/>
     <w:rsid w:val="00C84AAB"/>
     <w:rsid w:val="00C84CBF"/>
     <w:rsid w:val="00C858EF"/>
     <w:rsid w:val="00C85980"/>
     <w:rsid w:val="00C86C74"/>
     <w:rsid w:val="00C86EB2"/>
     <w:rsid w:val="00C87544"/>
     <w:rsid w:val="00C87608"/>
     <w:rsid w:val="00C879E4"/>
+    <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C908AD"/>
     <w:rsid w:val="00C90DED"/>
     <w:rsid w:val="00C9120E"/>
+    <w:rsid w:val="00C9124B"/>
     <w:rsid w:val="00C91FBA"/>
     <w:rsid w:val="00C92F8C"/>
     <w:rsid w:val="00C93535"/>
     <w:rsid w:val="00C9369D"/>
     <w:rsid w:val="00C9399B"/>
     <w:rsid w:val="00C94A1D"/>
     <w:rsid w:val="00C95D75"/>
     <w:rsid w:val="00C96DA7"/>
     <w:rsid w:val="00C97AFD"/>
     <w:rsid w:val="00CA06CE"/>
     <w:rsid w:val="00CA1322"/>
     <w:rsid w:val="00CA13CD"/>
     <w:rsid w:val="00CA1E91"/>
     <w:rsid w:val="00CA2B30"/>
     <w:rsid w:val="00CA3C5D"/>
     <w:rsid w:val="00CA3E67"/>
     <w:rsid w:val="00CA49B4"/>
     <w:rsid w:val="00CA5066"/>
     <w:rsid w:val="00CA565B"/>
     <w:rsid w:val="00CA5E85"/>
     <w:rsid w:val="00CA5EE8"/>
     <w:rsid w:val="00CA611A"/>
     <w:rsid w:val="00CA697D"/>
     <w:rsid w:val="00CA6A02"/>
     <w:rsid w:val="00CA6D37"/>
     <w:rsid w:val="00CA7608"/>
+    <w:rsid w:val="00CB0318"/>
     <w:rsid w:val="00CB0577"/>
     <w:rsid w:val="00CB0A27"/>
     <w:rsid w:val="00CB0BE0"/>
     <w:rsid w:val="00CB12EF"/>
     <w:rsid w:val="00CB23C8"/>
     <w:rsid w:val="00CB23E2"/>
     <w:rsid w:val="00CB26F5"/>
     <w:rsid w:val="00CB273A"/>
     <w:rsid w:val="00CB304F"/>
+    <w:rsid w:val="00CB3A7E"/>
     <w:rsid w:val="00CB4E82"/>
     <w:rsid w:val="00CB514C"/>
     <w:rsid w:val="00CB532A"/>
     <w:rsid w:val="00CB561A"/>
     <w:rsid w:val="00CB59F1"/>
     <w:rsid w:val="00CB6DCF"/>
     <w:rsid w:val="00CB7260"/>
     <w:rsid w:val="00CC013E"/>
     <w:rsid w:val="00CC053B"/>
     <w:rsid w:val="00CC0BC4"/>
+    <w:rsid w:val="00CC127C"/>
     <w:rsid w:val="00CC193F"/>
     <w:rsid w:val="00CC24DE"/>
     <w:rsid w:val="00CC2B39"/>
     <w:rsid w:val="00CC2ED8"/>
     <w:rsid w:val="00CC3A66"/>
     <w:rsid w:val="00CC3CE2"/>
     <w:rsid w:val="00CC4017"/>
     <w:rsid w:val="00CC4478"/>
     <w:rsid w:val="00CC50AA"/>
     <w:rsid w:val="00CC59B0"/>
     <w:rsid w:val="00CC63BA"/>
     <w:rsid w:val="00CC78E8"/>
     <w:rsid w:val="00CD0758"/>
     <w:rsid w:val="00CD07B9"/>
     <w:rsid w:val="00CD09B9"/>
     <w:rsid w:val="00CD0EF7"/>
     <w:rsid w:val="00CD1520"/>
     <w:rsid w:val="00CD25A1"/>
     <w:rsid w:val="00CD32DE"/>
     <w:rsid w:val="00CD3306"/>
     <w:rsid w:val="00CD39F9"/>
     <w:rsid w:val="00CD3A08"/>
     <w:rsid w:val="00CD3D40"/>
     <w:rsid w:val="00CD47A3"/>
     <w:rsid w:val="00CD4C0D"/>
     <w:rsid w:val="00CD5325"/>
+    <w:rsid w:val="00CD5A42"/>
     <w:rsid w:val="00CD5E94"/>
     <w:rsid w:val="00CD6962"/>
     <w:rsid w:val="00CD6CF7"/>
     <w:rsid w:val="00CD6F81"/>
     <w:rsid w:val="00CD7DC8"/>
     <w:rsid w:val="00CE1393"/>
     <w:rsid w:val="00CE1AAC"/>
     <w:rsid w:val="00CE1AFC"/>
     <w:rsid w:val="00CE1F1E"/>
     <w:rsid w:val="00CE317D"/>
     <w:rsid w:val="00CE4E19"/>
     <w:rsid w:val="00CE5908"/>
     <w:rsid w:val="00CE59F9"/>
     <w:rsid w:val="00CE5F13"/>
     <w:rsid w:val="00CE676D"/>
     <w:rsid w:val="00CE6A1A"/>
     <w:rsid w:val="00CE6B58"/>
+    <w:rsid w:val="00CE6B61"/>
     <w:rsid w:val="00CE7A00"/>
     <w:rsid w:val="00CE7C14"/>
     <w:rsid w:val="00CF0012"/>
     <w:rsid w:val="00CF0DD0"/>
     <w:rsid w:val="00CF1BF2"/>
     <w:rsid w:val="00CF1D9B"/>
     <w:rsid w:val="00CF1E30"/>
     <w:rsid w:val="00CF2177"/>
     <w:rsid w:val="00CF25D8"/>
     <w:rsid w:val="00CF27A5"/>
     <w:rsid w:val="00CF2F71"/>
     <w:rsid w:val="00CF3C68"/>
     <w:rsid w:val="00CF47D8"/>
     <w:rsid w:val="00CF4977"/>
     <w:rsid w:val="00CF72A2"/>
     <w:rsid w:val="00CF7783"/>
+    <w:rsid w:val="00CF7DC3"/>
     <w:rsid w:val="00D008DE"/>
     <w:rsid w:val="00D009BC"/>
     <w:rsid w:val="00D018BA"/>
     <w:rsid w:val="00D01FBD"/>
     <w:rsid w:val="00D02883"/>
     <w:rsid w:val="00D049F6"/>
+    <w:rsid w:val="00D04C35"/>
     <w:rsid w:val="00D06134"/>
     <w:rsid w:val="00D06A8F"/>
     <w:rsid w:val="00D076B6"/>
     <w:rsid w:val="00D077CA"/>
     <w:rsid w:val="00D079BB"/>
     <w:rsid w:val="00D07E8B"/>
     <w:rsid w:val="00D10B2C"/>
     <w:rsid w:val="00D11054"/>
     <w:rsid w:val="00D1216C"/>
     <w:rsid w:val="00D12B68"/>
     <w:rsid w:val="00D1369C"/>
     <w:rsid w:val="00D151BE"/>
     <w:rsid w:val="00D153C4"/>
     <w:rsid w:val="00D15866"/>
     <w:rsid w:val="00D15FE5"/>
     <w:rsid w:val="00D16F1B"/>
     <w:rsid w:val="00D17B50"/>
     <w:rsid w:val="00D20BBB"/>
     <w:rsid w:val="00D21FAF"/>
     <w:rsid w:val="00D22D68"/>
     <w:rsid w:val="00D234DE"/>
     <w:rsid w:val="00D23D95"/>
     <w:rsid w:val="00D245A0"/>
     <w:rsid w:val="00D24C79"/>
     <w:rsid w:val="00D2534D"/>
     <w:rsid w:val="00D27020"/>
     <w:rsid w:val="00D274AE"/>
     <w:rsid w:val="00D27EBC"/>
     <w:rsid w:val="00D30B7E"/>
     <w:rsid w:val="00D315FF"/>
     <w:rsid w:val="00D31E50"/>
     <w:rsid w:val="00D31FB5"/>
     <w:rsid w:val="00D320A2"/>
     <w:rsid w:val="00D3227F"/>
     <w:rsid w:val="00D331C9"/>
     <w:rsid w:val="00D33D75"/>
     <w:rsid w:val="00D34185"/>
     <w:rsid w:val="00D34AAB"/>
     <w:rsid w:val="00D34F0A"/>
     <w:rsid w:val="00D36079"/>
     <w:rsid w:val="00D36C25"/>
     <w:rsid w:val="00D36E9C"/>
     <w:rsid w:val="00D4042F"/>
     <w:rsid w:val="00D4056C"/>
     <w:rsid w:val="00D40715"/>
     <w:rsid w:val="00D40A19"/>
     <w:rsid w:val="00D40E8B"/>
     <w:rsid w:val="00D411F4"/>
     <w:rsid w:val="00D420C0"/>
+    <w:rsid w:val="00D42A3B"/>
     <w:rsid w:val="00D4353C"/>
     <w:rsid w:val="00D445BD"/>
     <w:rsid w:val="00D44607"/>
     <w:rsid w:val="00D44A22"/>
     <w:rsid w:val="00D44AC5"/>
     <w:rsid w:val="00D45377"/>
+    <w:rsid w:val="00D45841"/>
     <w:rsid w:val="00D458CA"/>
     <w:rsid w:val="00D465F3"/>
     <w:rsid w:val="00D46BF3"/>
     <w:rsid w:val="00D47101"/>
     <w:rsid w:val="00D47260"/>
     <w:rsid w:val="00D47514"/>
+    <w:rsid w:val="00D47DF8"/>
     <w:rsid w:val="00D47F66"/>
     <w:rsid w:val="00D555C8"/>
     <w:rsid w:val="00D55AFF"/>
     <w:rsid w:val="00D561C7"/>
+    <w:rsid w:val="00D572CD"/>
     <w:rsid w:val="00D573A1"/>
     <w:rsid w:val="00D57793"/>
     <w:rsid w:val="00D57D4D"/>
     <w:rsid w:val="00D6045A"/>
     <w:rsid w:val="00D6103B"/>
     <w:rsid w:val="00D61362"/>
     <w:rsid w:val="00D614B7"/>
     <w:rsid w:val="00D61661"/>
     <w:rsid w:val="00D61B7E"/>
     <w:rsid w:val="00D6388A"/>
     <w:rsid w:val="00D63BCD"/>
     <w:rsid w:val="00D64038"/>
     <w:rsid w:val="00D642C0"/>
     <w:rsid w:val="00D64C02"/>
+    <w:rsid w:val="00D64D75"/>
     <w:rsid w:val="00D65427"/>
     <w:rsid w:val="00D65E95"/>
     <w:rsid w:val="00D667E8"/>
     <w:rsid w:val="00D66B63"/>
     <w:rsid w:val="00D66DC2"/>
+    <w:rsid w:val="00D671F9"/>
     <w:rsid w:val="00D67CF1"/>
     <w:rsid w:val="00D7005B"/>
     <w:rsid w:val="00D700B6"/>
     <w:rsid w:val="00D701C2"/>
     <w:rsid w:val="00D711EA"/>
     <w:rsid w:val="00D72607"/>
     <w:rsid w:val="00D73AE3"/>
     <w:rsid w:val="00D74552"/>
     <w:rsid w:val="00D746D7"/>
+    <w:rsid w:val="00D74DFC"/>
     <w:rsid w:val="00D761AE"/>
     <w:rsid w:val="00D7658E"/>
     <w:rsid w:val="00D77094"/>
     <w:rsid w:val="00D776A9"/>
     <w:rsid w:val="00D77BD3"/>
     <w:rsid w:val="00D8081F"/>
     <w:rsid w:val="00D80E8B"/>
     <w:rsid w:val="00D8307D"/>
     <w:rsid w:val="00D83710"/>
     <w:rsid w:val="00D83AE2"/>
     <w:rsid w:val="00D83C5C"/>
     <w:rsid w:val="00D84059"/>
     <w:rsid w:val="00D843A1"/>
     <w:rsid w:val="00D84632"/>
     <w:rsid w:val="00D85152"/>
     <w:rsid w:val="00D85FF3"/>
     <w:rsid w:val="00D86445"/>
+    <w:rsid w:val="00D871CF"/>
     <w:rsid w:val="00D874CA"/>
     <w:rsid w:val="00D875B6"/>
     <w:rsid w:val="00D87895"/>
     <w:rsid w:val="00D87C12"/>
     <w:rsid w:val="00D906AC"/>
     <w:rsid w:val="00D907EF"/>
     <w:rsid w:val="00D90BE2"/>
     <w:rsid w:val="00D9142D"/>
     <w:rsid w:val="00D91498"/>
     <w:rsid w:val="00D919E9"/>
     <w:rsid w:val="00D91B9C"/>
     <w:rsid w:val="00D91F5C"/>
     <w:rsid w:val="00D9230F"/>
     <w:rsid w:val="00D932A8"/>
     <w:rsid w:val="00D93459"/>
     <w:rsid w:val="00D93F6C"/>
     <w:rsid w:val="00D945F6"/>
     <w:rsid w:val="00D94D77"/>
     <w:rsid w:val="00D954D2"/>
     <w:rsid w:val="00D95B83"/>
     <w:rsid w:val="00D95D64"/>
     <w:rsid w:val="00D95D8F"/>
     <w:rsid w:val="00D9695B"/>
     <w:rsid w:val="00D9718F"/>
     <w:rsid w:val="00D97ABE"/>
     <w:rsid w:val="00D97BA7"/>
     <w:rsid w:val="00D97D85"/>
     <w:rsid w:val="00DA01F9"/>
     <w:rsid w:val="00DA1AF7"/>
     <w:rsid w:val="00DA42CC"/>
     <w:rsid w:val="00DA496D"/>
     <w:rsid w:val="00DA51BE"/>
     <w:rsid w:val="00DA5BF9"/>
     <w:rsid w:val="00DA5D27"/>
     <w:rsid w:val="00DA5DB9"/>
     <w:rsid w:val="00DA650A"/>
     <w:rsid w:val="00DA65D8"/>
     <w:rsid w:val="00DA68FD"/>
     <w:rsid w:val="00DA774D"/>
     <w:rsid w:val="00DA789F"/>
     <w:rsid w:val="00DB084F"/>
     <w:rsid w:val="00DB0B39"/>
     <w:rsid w:val="00DB0D46"/>
     <w:rsid w:val="00DB103D"/>
     <w:rsid w:val="00DB16CA"/>
     <w:rsid w:val="00DB2673"/>
+    <w:rsid w:val="00DB2ED5"/>
     <w:rsid w:val="00DB3973"/>
     <w:rsid w:val="00DB39F1"/>
     <w:rsid w:val="00DB3C7C"/>
     <w:rsid w:val="00DB4664"/>
     <w:rsid w:val="00DB4A4B"/>
     <w:rsid w:val="00DB4FEB"/>
     <w:rsid w:val="00DB5AAA"/>
     <w:rsid w:val="00DB5B01"/>
+    <w:rsid w:val="00DB7761"/>
     <w:rsid w:val="00DB78B2"/>
     <w:rsid w:val="00DB7BA8"/>
     <w:rsid w:val="00DC01C1"/>
     <w:rsid w:val="00DC032E"/>
     <w:rsid w:val="00DC0757"/>
     <w:rsid w:val="00DC076F"/>
     <w:rsid w:val="00DC079F"/>
     <w:rsid w:val="00DC1C19"/>
     <w:rsid w:val="00DC1E36"/>
     <w:rsid w:val="00DC1E6A"/>
     <w:rsid w:val="00DC27B9"/>
     <w:rsid w:val="00DC2C93"/>
     <w:rsid w:val="00DC3EB1"/>
     <w:rsid w:val="00DC58C4"/>
     <w:rsid w:val="00DC60AF"/>
     <w:rsid w:val="00DC6212"/>
     <w:rsid w:val="00DC6B63"/>
     <w:rsid w:val="00DC6E1B"/>
+    <w:rsid w:val="00DC791F"/>
     <w:rsid w:val="00DD019D"/>
     <w:rsid w:val="00DD1597"/>
     <w:rsid w:val="00DD2DFE"/>
     <w:rsid w:val="00DD30F3"/>
     <w:rsid w:val="00DD3CE1"/>
     <w:rsid w:val="00DD4114"/>
     <w:rsid w:val="00DD54C4"/>
     <w:rsid w:val="00DD5BCA"/>
     <w:rsid w:val="00DD5CB7"/>
     <w:rsid w:val="00DD79EC"/>
     <w:rsid w:val="00DE01E7"/>
     <w:rsid w:val="00DE0A93"/>
     <w:rsid w:val="00DE0F1C"/>
     <w:rsid w:val="00DE11A6"/>
     <w:rsid w:val="00DE1EAA"/>
     <w:rsid w:val="00DE222A"/>
     <w:rsid w:val="00DE2483"/>
     <w:rsid w:val="00DE2AEA"/>
     <w:rsid w:val="00DE53D6"/>
     <w:rsid w:val="00DE5C32"/>
     <w:rsid w:val="00DE65B9"/>
     <w:rsid w:val="00DE6BCC"/>
     <w:rsid w:val="00DE72E7"/>
     <w:rsid w:val="00DE73CE"/>
     <w:rsid w:val="00DE78AA"/>
     <w:rsid w:val="00DE7B05"/>
     <w:rsid w:val="00DE7C15"/>
     <w:rsid w:val="00DE7C85"/>
     <w:rsid w:val="00DF0B35"/>
     <w:rsid w:val="00DF0BB0"/>
     <w:rsid w:val="00DF1041"/>
     <w:rsid w:val="00DF1701"/>
     <w:rsid w:val="00DF1848"/>
     <w:rsid w:val="00DF32F4"/>
     <w:rsid w:val="00DF4AD7"/>
     <w:rsid w:val="00DF568F"/>
     <w:rsid w:val="00DF57FF"/>
     <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00DF6A34"/>
     <w:rsid w:val="00DF7A5C"/>
     <w:rsid w:val="00DF7F2D"/>
     <w:rsid w:val="00E0099D"/>
     <w:rsid w:val="00E01659"/>
+    <w:rsid w:val="00E01A8C"/>
     <w:rsid w:val="00E01B92"/>
     <w:rsid w:val="00E0208D"/>
     <w:rsid w:val="00E0282B"/>
     <w:rsid w:val="00E03765"/>
     <w:rsid w:val="00E03C36"/>
     <w:rsid w:val="00E0587E"/>
     <w:rsid w:val="00E05C25"/>
     <w:rsid w:val="00E06146"/>
     <w:rsid w:val="00E06853"/>
     <w:rsid w:val="00E06EE6"/>
     <w:rsid w:val="00E07A48"/>
     <w:rsid w:val="00E07C75"/>
     <w:rsid w:val="00E10472"/>
     <w:rsid w:val="00E10BB0"/>
     <w:rsid w:val="00E11278"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11EBC"/>
     <w:rsid w:val="00E126A4"/>
     <w:rsid w:val="00E137C9"/>
     <w:rsid w:val="00E13EA2"/>
     <w:rsid w:val="00E14C9A"/>
     <w:rsid w:val="00E16127"/>
     <w:rsid w:val="00E16497"/>
     <w:rsid w:val="00E16B6F"/>
     <w:rsid w:val="00E17AE8"/>
@@ -36239,139 +37370,144 @@
     <w:rsid w:val="00E34688"/>
     <w:rsid w:val="00E354E7"/>
     <w:rsid w:val="00E359F7"/>
     <w:rsid w:val="00E36A23"/>
     <w:rsid w:val="00E36E03"/>
     <w:rsid w:val="00E37FE9"/>
     <w:rsid w:val="00E41117"/>
     <w:rsid w:val="00E4346C"/>
     <w:rsid w:val="00E43A3A"/>
     <w:rsid w:val="00E4586D"/>
     <w:rsid w:val="00E45C0B"/>
     <w:rsid w:val="00E46526"/>
     <w:rsid w:val="00E46976"/>
     <w:rsid w:val="00E46F6C"/>
     <w:rsid w:val="00E476D2"/>
     <w:rsid w:val="00E47B89"/>
     <w:rsid w:val="00E47E4E"/>
     <w:rsid w:val="00E5195A"/>
     <w:rsid w:val="00E526E8"/>
     <w:rsid w:val="00E528F2"/>
     <w:rsid w:val="00E53D49"/>
     <w:rsid w:val="00E549A7"/>
     <w:rsid w:val="00E5538A"/>
     <w:rsid w:val="00E55422"/>
     <w:rsid w:val="00E5593A"/>
+    <w:rsid w:val="00E55F1B"/>
     <w:rsid w:val="00E56D23"/>
     <w:rsid w:val="00E56DA0"/>
     <w:rsid w:val="00E57BB5"/>
     <w:rsid w:val="00E601D9"/>
+    <w:rsid w:val="00E6103B"/>
     <w:rsid w:val="00E62C84"/>
     <w:rsid w:val="00E6430C"/>
     <w:rsid w:val="00E6449A"/>
     <w:rsid w:val="00E646C0"/>
     <w:rsid w:val="00E64B98"/>
     <w:rsid w:val="00E650E3"/>
     <w:rsid w:val="00E65677"/>
     <w:rsid w:val="00E65918"/>
     <w:rsid w:val="00E66D1D"/>
     <w:rsid w:val="00E67C24"/>
     <w:rsid w:val="00E67F8B"/>
     <w:rsid w:val="00E70F87"/>
     <w:rsid w:val="00E71411"/>
     <w:rsid w:val="00E718C8"/>
     <w:rsid w:val="00E71FBA"/>
+    <w:rsid w:val="00E72138"/>
     <w:rsid w:val="00E728ED"/>
     <w:rsid w:val="00E72941"/>
     <w:rsid w:val="00E73584"/>
     <w:rsid w:val="00E739EE"/>
     <w:rsid w:val="00E74322"/>
     <w:rsid w:val="00E7472D"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E755A8"/>
     <w:rsid w:val="00E762CF"/>
     <w:rsid w:val="00E76E3C"/>
     <w:rsid w:val="00E77352"/>
     <w:rsid w:val="00E77B18"/>
     <w:rsid w:val="00E77C7F"/>
     <w:rsid w:val="00E80CD2"/>
     <w:rsid w:val="00E80CEB"/>
     <w:rsid w:val="00E80E32"/>
     <w:rsid w:val="00E8160E"/>
     <w:rsid w:val="00E817ED"/>
     <w:rsid w:val="00E825C3"/>
     <w:rsid w:val="00E845BA"/>
     <w:rsid w:val="00E86450"/>
     <w:rsid w:val="00E8645E"/>
     <w:rsid w:val="00E86CF5"/>
     <w:rsid w:val="00E86F17"/>
     <w:rsid w:val="00E904B3"/>
     <w:rsid w:val="00E90E98"/>
     <w:rsid w:val="00E929AD"/>
     <w:rsid w:val="00E92BCB"/>
     <w:rsid w:val="00E92EAC"/>
     <w:rsid w:val="00E9382C"/>
     <w:rsid w:val="00E93EE7"/>
     <w:rsid w:val="00E9491E"/>
     <w:rsid w:val="00E95167"/>
     <w:rsid w:val="00E9547D"/>
     <w:rsid w:val="00E956BB"/>
     <w:rsid w:val="00E9588C"/>
     <w:rsid w:val="00E9626B"/>
     <w:rsid w:val="00E963F5"/>
     <w:rsid w:val="00E96CC8"/>
     <w:rsid w:val="00EA0724"/>
     <w:rsid w:val="00EA0806"/>
     <w:rsid w:val="00EA0B58"/>
     <w:rsid w:val="00EA1828"/>
     <w:rsid w:val="00EA1DCD"/>
     <w:rsid w:val="00EA235C"/>
     <w:rsid w:val="00EA3287"/>
+    <w:rsid w:val="00EA3A4F"/>
     <w:rsid w:val="00EA3DD8"/>
     <w:rsid w:val="00EA4353"/>
     <w:rsid w:val="00EA557D"/>
     <w:rsid w:val="00EA76F5"/>
     <w:rsid w:val="00EB0474"/>
     <w:rsid w:val="00EB0FD1"/>
     <w:rsid w:val="00EB205F"/>
     <w:rsid w:val="00EB24DF"/>
     <w:rsid w:val="00EB24EF"/>
     <w:rsid w:val="00EB3153"/>
     <w:rsid w:val="00EB4C62"/>
     <w:rsid w:val="00EB4E60"/>
     <w:rsid w:val="00EB4EA0"/>
     <w:rsid w:val="00EB4EFA"/>
     <w:rsid w:val="00EB6075"/>
     <w:rsid w:val="00EB749C"/>
     <w:rsid w:val="00EC059E"/>
     <w:rsid w:val="00EC1149"/>
     <w:rsid w:val="00EC1E25"/>
     <w:rsid w:val="00EC2077"/>
     <w:rsid w:val="00EC2AF5"/>
     <w:rsid w:val="00EC30B7"/>
     <w:rsid w:val="00EC3CD8"/>
     <w:rsid w:val="00EC417D"/>
+    <w:rsid w:val="00EC5982"/>
     <w:rsid w:val="00EC5E43"/>
     <w:rsid w:val="00EC6266"/>
     <w:rsid w:val="00EC627A"/>
     <w:rsid w:val="00EC6997"/>
     <w:rsid w:val="00EC6E74"/>
     <w:rsid w:val="00ED0112"/>
     <w:rsid w:val="00ED103D"/>
     <w:rsid w:val="00ED10AD"/>
     <w:rsid w:val="00ED2F9F"/>
     <w:rsid w:val="00ED3C98"/>
     <w:rsid w:val="00ED3E35"/>
     <w:rsid w:val="00ED4067"/>
     <w:rsid w:val="00ED4594"/>
     <w:rsid w:val="00ED4930"/>
     <w:rsid w:val="00ED5052"/>
     <w:rsid w:val="00ED5D2F"/>
     <w:rsid w:val="00ED60B7"/>
     <w:rsid w:val="00ED6350"/>
     <w:rsid w:val="00ED67A5"/>
     <w:rsid w:val="00ED7B0C"/>
     <w:rsid w:val="00ED7C3A"/>
     <w:rsid w:val="00EE0445"/>
     <w:rsid w:val="00EE0610"/>
     <w:rsid w:val="00EE162B"/>
     <w:rsid w:val="00EE166F"/>
@@ -36399,50 +37535,51 @@
     <w:rsid w:val="00EF1813"/>
     <w:rsid w:val="00EF1BD8"/>
     <w:rsid w:val="00EF1FA6"/>
     <w:rsid w:val="00EF20AF"/>
     <w:rsid w:val="00EF2335"/>
     <w:rsid w:val="00EF24A9"/>
     <w:rsid w:val="00EF41F5"/>
     <w:rsid w:val="00EF4371"/>
     <w:rsid w:val="00EF488B"/>
     <w:rsid w:val="00EF493E"/>
     <w:rsid w:val="00EF5DF9"/>
     <w:rsid w:val="00EF63B4"/>
     <w:rsid w:val="00EF6963"/>
     <w:rsid w:val="00EF750C"/>
     <w:rsid w:val="00F02256"/>
     <w:rsid w:val="00F02669"/>
     <w:rsid w:val="00F02757"/>
     <w:rsid w:val="00F0328E"/>
     <w:rsid w:val="00F033BF"/>
     <w:rsid w:val="00F03E90"/>
     <w:rsid w:val="00F04B61"/>
     <w:rsid w:val="00F04D76"/>
     <w:rsid w:val="00F055E6"/>
     <w:rsid w:val="00F056ED"/>
     <w:rsid w:val="00F06086"/>
+    <w:rsid w:val="00F07B40"/>
     <w:rsid w:val="00F07BB4"/>
     <w:rsid w:val="00F07F91"/>
     <w:rsid w:val="00F1043E"/>
     <w:rsid w:val="00F10E76"/>
     <w:rsid w:val="00F1147A"/>
     <w:rsid w:val="00F11E8B"/>
     <w:rsid w:val="00F11F34"/>
     <w:rsid w:val="00F12B4A"/>
     <w:rsid w:val="00F13313"/>
     <w:rsid w:val="00F1344F"/>
     <w:rsid w:val="00F13DA7"/>
     <w:rsid w:val="00F15775"/>
     <w:rsid w:val="00F16061"/>
     <w:rsid w:val="00F16252"/>
     <w:rsid w:val="00F16356"/>
     <w:rsid w:val="00F17A6D"/>
     <w:rsid w:val="00F17E3B"/>
     <w:rsid w:val="00F20031"/>
     <w:rsid w:val="00F212F2"/>
     <w:rsid w:val="00F21B7F"/>
     <w:rsid w:val="00F2228D"/>
     <w:rsid w:val="00F2242E"/>
     <w:rsid w:val="00F224ED"/>
     <w:rsid w:val="00F238F5"/>
     <w:rsid w:val="00F24808"/>
@@ -36451,217 +37588,224 @@
     <w:rsid w:val="00F267B0"/>
     <w:rsid w:val="00F2762C"/>
     <w:rsid w:val="00F27F6A"/>
     <w:rsid w:val="00F27FC8"/>
     <w:rsid w:val="00F30079"/>
     <w:rsid w:val="00F316EC"/>
     <w:rsid w:val="00F31C88"/>
     <w:rsid w:val="00F32459"/>
     <w:rsid w:val="00F327B2"/>
     <w:rsid w:val="00F329CA"/>
     <w:rsid w:val="00F33095"/>
     <w:rsid w:val="00F33417"/>
     <w:rsid w:val="00F3562A"/>
     <w:rsid w:val="00F36966"/>
     <w:rsid w:val="00F36B60"/>
     <w:rsid w:val="00F36EEA"/>
     <w:rsid w:val="00F3710D"/>
     <w:rsid w:val="00F40390"/>
     <w:rsid w:val="00F40654"/>
     <w:rsid w:val="00F4148F"/>
     <w:rsid w:val="00F41539"/>
     <w:rsid w:val="00F425DF"/>
     <w:rsid w:val="00F43703"/>
     <w:rsid w:val="00F43D45"/>
     <w:rsid w:val="00F43E6A"/>
+    <w:rsid w:val="00F44564"/>
     <w:rsid w:val="00F455CE"/>
     <w:rsid w:val="00F45C4D"/>
     <w:rsid w:val="00F463A3"/>
     <w:rsid w:val="00F46D4D"/>
     <w:rsid w:val="00F503FC"/>
     <w:rsid w:val="00F50583"/>
     <w:rsid w:val="00F50C89"/>
     <w:rsid w:val="00F50DAA"/>
     <w:rsid w:val="00F515B1"/>
     <w:rsid w:val="00F527D4"/>
     <w:rsid w:val="00F52E4E"/>
     <w:rsid w:val="00F5362D"/>
     <w:rsid w:val="00F5368E"/>
     <w:rsid w:val="00F550C5"/>
     <w:rsid w:val="00F5524D"/>
     <w:rsid w:val="00F559B8"/>
     <w:rsid w:val="00F55AD8"/>
     <w:rsid w:val="00F55EBA"/>
     <w:rsid w:val="00F55ECC"/>
     <w:rsid w:val="00F55ED7"/>
     <w:rsid w:val="00F55EFC"/>
     <w:rsid w:val="00F5663D"/>
     <w:rsid w:val="00F579AB"/>
     <w:rsid w:val="00F606BB"/>
     <w:rsid w:val="00F60B69"/>
     <w:rsid w:val="00F6143C"/>
     <w:rsid w:val="00F628BE"/>
     <w:rsid w:val="00F62A1F"/>
     <w:rsid w:val="00F62A56"/>
     <w:rsid w:val="00F635E6"/>
     <w:rsid w:val="00F636DB"/>
     <w:rsid w:val="00F63898"/>
     <w:rsid w:val="00F643D0"/>
     <w:rsid w:val="00F64599"/>
+    <w:rsid w:val="00F64AE4"/>
     <w:rsid w:val="00F64F70"/>
     <w:rsid w:val="00F674BD"/>
     <w:rsid w:val="00F702A7"/>
     <w:rsid w:val="00F70CB3"/>
     <w:rsid w:val="00F71488"/>
     <w:rsid w:val="00F716E1"/>
     <w:rsid w:val="00F71DDF"/>
     <w:rsid w:val="00F71EB4"/>
     <w:rsid w:val="00F71EE3"/>
     <w:rsid w:val="00F72385"/>
     <w:rsid w:val="00F726B8"/>
     <w:rsid w:val="00F72D80"/>
     <w:rsid w:val="00F73987"/>
     <w:rsid w:val="00F74DD1"/>
     <w:rsid w:val="00F750B4"/>
     <w:rsid w:val="00F760A7"/>
     <w:rsid w:val="00F77835"/>
     <w:rsid w:val="00F77CA7"/>
     <w:rsid w:val="00F77DF7"/>
     <w:rsid w:val="00F77ECE"/>
     <w:rsid w:val="00F8092E"/>
     <w:rsid w:val="00F81734"/>
     <w:rsid w:val="00F82652"/>
     <w:rsid w:val="00F82AAE"/>
     <w:rsid w:val="00F84114"/>
     <w:rsid w:val="00F849B4"/>
+    <w:rsid w:val="00F84A32"/>
     <w:rsid w:val="00F85146"/>
     <w:rsid w:val="00F852CF"/>
     <w:rsid w:val="00F85694"/>
     <w:rsid w:val="00F858EF"/>
     <w:rsid w:val="00F8596D"/>
     <w:rsid w:val="00F85F3F"/>
     <w:rsid w:val="00F86C4F"/>
     <w:rsid w:val="00F91310"/>
     <w:rsid w:val="00F91C45"/>
     <w:rsid w:val="00F92450"/>
     <w:rsid w:val="00F93421"/>
     <w:rsid w:val="00F934A0"/>
     <w:rsid w:val="00F937DB"/>
     <w:rsid w:val="00F93D1E"/>
     <w:rsid w:val="00F93F14"/>
     <w:rsid w:val="00F949CF"/>
     <w:rsid w:val="00F94FC6"/>
     <w:rsid w:val="00F95CE6"/>
     <w:rsid w:val="00F95E4B"/>
     <w:rsid w:val="00F96E9F"/>
     <w:rsid w:val="00F97841"/>
     <w:rsid w:val="00FA03D5"/>
     <w:rsid w:val="00FA04B1"/>
     <w:rsid w:val="00FA1C8C"/>
     <w:rsid w:val="00FA1F9C"/>
     <w:rsid w:val="00FA20E1"/>
     <w:rsid w:val="00FA23E3"/>
     <w:rsid w:val="00FA2B29"/>
     <w:rsid w:val="00FA2EB1"/>
     <w:rsid w:val="00FA43E5"/>
     <w:rsid w:val="00FA4C8B"/>
     <w:rsid w:val="00FA5337"/>
     <w:rsid w:val="00FA5736"/>
     <w:rsid w:val="00FA5ADC"/>
     <w:rsid w:val="00FA5B1E"/>
+    <w:rsid w:val="00FA5E2A"/>
     <w:rsid w:val="00FA601D"/>
     <w:rsid w:val="00FA63F6"/>
     <w:rsid w:val="00FA7060"/>
     <w:rsid w:val="00FA718C"/>
     <w:rsid w:val="00FA7950"/>
+    <w:rsid w:val="00FA7F60"/>
     <w:rsid w:val="00FB0447"/>
     <w:rsid w:val="00FB10D2"/>
     <w:rsid w:val="00FB148A"/>
     <w:rsid w:val="00FB169B"/>
     <w:rsid w:val="00FB2BBA"/>
     <w:rsid w:val="00FB2DF6"/>
     <w:rsid w:val="00FB40E4"/>
     <w:rsid w:val="00FB4AF3"/>
     <w:rsid w:val="00FB5DE5"/>
     <w:rsid w:val="00FB5EE2"/>
     <w:rsid w:val="00FB6152"/>
     <w:rsid w:val="00FB6493"/>
     <w:rsid w:val="00FB6DBF"/>
     <w:rsid w:val="00FB768D"/>
     <w:rsid w:val="00FB7C59"/>
     <w:rsid w:val="00FB7D06"/>
     <w:rsid w:val="00FC051E"/>
     <w:rsid w:val="00FC1D57"/>
     <w:rsid w:val="00FC1FBD"/>
     <w:rsid w:val="00FC209D"/>
     <w:rsid w:val="00FC358A"/>
     <w:rsid w:val="00FC3D9E"/>
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC519D"/>
     <w:rsid w:val="00FC5D53"/>
     <w:rsid w:val="00FC70B0"/>
     <w:rsid w:val="00FC72F6"/>
     <w:rsid w:val="00FD0800"/>
     <w:rsid w:val="00FD13CD"/>
     <w:rsid w:val="00FD1766"/>
     <w:rsid w:val="00FD1BFA"/>
     <w:rsid w:val="00FD2474"/>
     <w:rsid w:val="00FD2938"/>
     <w:rsid w:val="00FD31C3"/>
     <w:rsid w:val="00FD32B9"/>
     <w:rsid w:val="00FD36E4"/>
     <w:rsid w:val="00FD382C"/>
     <w:rsid w:val="00FD3962"/>
     <w:rsid w:val="00FD3F8C"/>
+    <w:rsid w:val="00FD408A"/>
     <w:rsid w:val="00FD4677"/>
     <w:rsid w:val="00FD49A5"/>
     <w:rsid w:val="00FD4EC8"/>
     <w:rsid w:val="00FD66D9"/>
     <w:rsid w:val="00FD7606"/>
     <w:rsid w:val="00FD7CFF"/>
     <w:rsid w:val="00FE00D5"/>
     <w:rsid w:val="00FE07B8"/>
     <w:rsid w:val="00FE0ABF"/>
     <w:rsid w:val="00FE17AB"/>
     <w:rsid w:val="00FE28F9"/>
     <w:rsid w:val="00FE3068"/>
     <w:rsid w:val="00FE3B7B"/>
     <w:rsid w:val="00FE416C"/>
     <w:rsid w:val="00FE4419"/>
     <w:rsid w:val="00FE4829"/>
     <w:rsid w:val="00FE4EB8"/>
     <w:rsid w:val="00FE55F3"/>
     <w:rsid w:val="00FE5761"/>
     <w:rsid w:val="00FE5DCE"/>
     <w:rsid w:val="00FE5E23"/>
     <w:rsid w:val="00FE6A94"/>
     <w:rsid w:val="00FE6CC7"/>
     <w:rsid w:val="00FE7563"/>
     <w:rsid w:val="00FF07FC"/>
     <w:rsid w:val="00FF0AB5"/>
     <w:rsid w:val="00FF0C32"/>
     <w:rsid w:val="00FF1BF8"/>
+    <w:rsid w:val="00FF2C29"/>
     <w:rsid w:val="00FF38A3"/>
     <w:rsid w:val="00FF436F"/>
     <w:rsid w:val="00FF467D"/>
     <w:rsid w:val="00FF5583"/>
     <w:rsid w:val="00FF58AE"/>
     <w:rsid w:val="00FF5A4D"/>
     <w:rsid w:val="00FF5EC1"/>
     <w:rsid w:val="00FF75F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -37908,50 +39052,62 @@
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00435472"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB26FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="105151638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="180555263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -38101,55 +39257,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2143376567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uchealth.org/locations/uchealth-longs-peak-hospital/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:megan.clark@colorado.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\HRSH\Hearings\24-25%20Documents%20and%20Templates\OERC%20Hearing%20Manual.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/get-support/legal-advocacy/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/healthcenter/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safeshelterofstvrain.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/cu-boulder-holiday-schedule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/sites/default/files/attached-files/ova_sane_brochure_links.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/police/records-reports/anonymous-reporting" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/media/114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courts.state.co.us/Forms/PDF/JDF%20400%20Instructions%20for%20Obtaining%20a%20Civil%20Protection%20Order.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolution-options/what-happens-when-report-made/formal-informal-resolution-process-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolution-options/what-happens-when-report-made/formal-informal-resolution-process-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adacoordinator@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eeoc.gov/eeoc/internal_eeo/index.cfm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oiec@colorado.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bch.org/Our-Services/Emergency-Trauma-Services/Sexual-Assault-Nurse-Examiners.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assist@colorado.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/studentlegal/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\HRSH\Hearings\24-25%20Documents%20and%20Templates\OERC%20Hearing%20Manual.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ed.gov/about/offices/list/ocr/index.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safeshelterofstvrain.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oiec@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/cu-boulder-holiday-schedule" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bouldercolorado.gov/police" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courts.state.co.us/Self_Help/protectionorders/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/clery/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/counseling/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Llen.Pomeroy@colorado.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions/what-happens-when-report-made/formal-educational-resolution-process" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/police/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/get-support/legal-advocacy/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/police/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bch.org/Our-Services/Emergency-Trauma-Services/Sexual-Assault-Nurse-Examiners.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courts.state.co.us/Forms/Forms_List.cfm?Form_Type_ID=24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adacoordinator@colorado.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Llen.Pomeroy@colorado.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/sccr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5014" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bch.org/Our-Services/Emergency-Trauma-Services/Sexual-Assault-Nurse-Examiners.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/studentlegal/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\HRSH\Hearings\24-25%20Documents%20and%20Templates\OERC%20Hearing%20Manual.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safeshelterofstvrain.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/healthcenter/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safeshelterofstvrain.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/cu-boulder-holiday-schedule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assist@colorado.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bouldercolorado.gov/police" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courts.state.co.us/Self_Help/protectionorders/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/clery/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions/what-happens-when-report-made/formal-educational-resolution-process" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adacoordinator@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eeoc.gov/eeoc/internal_eeo/index.cfm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Llen.Pomeroy@colorado.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/police/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bch.org/Our-Services/Emergency-Trauma-Services/Sexual-Assault-Nurse-Examiners.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courts.state.co.us/Forms/Forms_List.cfm?Form_Type_ID=24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ed.gov/about/offices/list/ocr/index.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bettermynd.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oiec@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/sccr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uchealth.org/locations/uchealth-longs-peak-hospital/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/counseling/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:megan.clark@colorado.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\jica7009\AppData\Local\Microsoft\Windows\INetCache\OERC%20Hearing%20Manual.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/police/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/get-support/legal-advocacy/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/police/records-reports/anonymous-reporting" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/sites/default/files/attached-files/ova_sane_brochure_links.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coloradojudicial.gov/sites/default/files/2025-02/JDF400.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehousealliance.org/get-support/legal-advocacy/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/media/114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolution-options/what-happens-when-report-made/formal-informal-resolution-process-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adacoordinator@colorado.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ova/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Llen.Pomeroy@colorado.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oiec@colorado.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolution-options/what-happens-when-report-made/formal-informal-resolution-process-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5014" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5065" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/exclusions-persons-university-property" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/exclusions-persons-university-property" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5014" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5065" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/exclusions-persons-university-property" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/exclusions-persons-university-property" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -38390,66 +39546,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005AB42470B3A67E45BEE143F31FCC7DE3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfba8b3041767bea6772d852cd6a215a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f89985a0-8f58-4492-91a9-e8b2854df698" xmlns:ns4="83d51c0c-cf17-47fd-a509-be3fbb00931b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f96523ac0bc10f2571463d6f33cc545" ns3:_="" ns4:_="">
     <xsd:import namespace="f89985a0-8f58-4492-91a9-e8b2854df698"/>
     <xsd:import namespace="83d51c0c-cf17-47fd-a509-be3fbb00931b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -38632,129 +39788,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DCAE62-8554-45FB-9CA2-75196CCD0A12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE235005-0AA8-4F60-A883-E574A42AFBE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF08CF8-B287-4B8C-8CB7-DD8C0DB18539}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B45C852-57C1-4C84-9BAE-5B77554B2B2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f89985a0-8f58-4492-91a9-e8b2854df698"/>
     <ds:schemaRef ds:uri="83d51c0c-cf17-47fd-a509-be3fbb00931b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>99</Pages>
-  <Words>34123</Words>
-  <Characters>196179</Characters>
+  <Words>35160</Words>
+  <Characters>200417</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1201</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>1670</Lines>
+  <Paragraphs>470</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado at Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>229752</CharactersWithSpaces>
+  <CharactersWithSpaces>235107</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kate Bauer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005AB42470B3A67E45BEE143F31FCC7DE3</vt:lpwstr>