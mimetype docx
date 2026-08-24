--- v1 (2025-10-24)
+++ v2 (2026-08-24)
@@ -10,77 +10,63 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:id w:val="1874806864"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1D411FAE" w14:textId="088A1EF0" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="0090344D" w:rsidP="00B40B95">
-[...6 lines deleted...]
-        </w:p>
+        <w:p w14:paraId="1D411FAE" w14:textId="088A1EF0" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="0090344D" w:rsidP="009C2AFD"/>
         <w:tbl>
           <w:tblPr>
             <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2881"/>
             <w:tblW w:w="3774" w:type="pct"/>
             <w:tblBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
             </w:tblBorders>
             <w:tblCellMar>
               <w:left w:w="144" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="7054"/>
           </w:tblGrid>
           <w:tr w:rsidR="0090344D" w:rsidRPr="00301E15" w14:paraId="67FB8738" w14:textId="77777777" w:rsidTr="0090344D">
             <w:trPr>
               <w:trHeight w:val="242"/>
             </w:trPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
@@ -264,3648 +250,4060 @@
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>Office of Institutional Equity and Compliance</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:alias w:val="Date"/>
                   <w:tag w:val="Date"/>
                   <w:id w:val="13406932"/>
                   <w:placeholder>
                     <w:docPart w:val="23A32EEA38464D1E9DC844FAF3EACF25"/>
                   </w:placeholder>
                   <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps'" w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-                  <w:date w:fullDate="2025-10-06T00:00:00Z">
+                  <w:date w:fullDate="2026-08-17T00:00:00Z">
                     <w:dateFormat w:val="M-d-yyyy"/>
                     <w:lid w:val="en-US"/>
                     <w:storeMappedDataAs w:val="dateTime"/>
                     <w:calendar w:val="gregorian"/>
                   </w:date>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:p w14:paraId="16D4AAB2" w14:textId="4C8EA9C6" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="00CF68BD" w:rsidP="00B40B95">
+                  <w:p w14:paraId="16D4AAB2" w14:textId="0EE65C1E" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="00447F5E" w:rsidP="00B40B95">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00301E15">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
-                      <w:t>10-</w:t>
-[...17 lines deleted...]
-                      <w:t>-2025</w:t>
+                      <w:t>8-17-2026</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
               <w:p w14:paraId="77A52E0D" w14:textId="77777777" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="0090344D" w:rsidP="00B40B95">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w14:paraId="50C128A5" w14:textId="1037AFA6" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="0090344D" w:rsidP="00B40B95">
-[...5 lines deleted...]
-          </w:pPr>
+        <w:p w14:paraId="50C128A5" w14:textId="1037AFA6" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="0090344D" w:rsidP="009C2AFD">
           <w:r w:rsidRPr="00301E15">
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Hlk43910464" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="172003076"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="472E3CD3" w14:textId="699B47DA" w:rsidR="0090344D" w:rsidRPr="00301E15" w:rsidRDefault="0090344D" w:rsidP="00B40B95">
+        <w:p w14:paraId="472E3CD3" w14:textId="699B47DA" w:rsidR="0090344D" w:rsidRPr="00282475" w:rsidRDefault="0090344D" w:rsidP="00445494">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
-            <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00301E15">
+          <w:r w:rsidRPr="00282475">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E5566D9" w14:textId="30A7FD85" w:rsidR="006C1064" w:rsidRDefault="0090344D">
+        <w:p w14:paraId="2EF12ACE" w14:textId="142CB3D9" w:rsidR="00D06582" w:rsidRDefault="0090344D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00301E15">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00282475">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00301E15">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00282475">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00301E15">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00282475">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc210664022" w:history="1">
-            <w:r w:rsidR="006C1064" w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848646" w:history="1">
+            <w:r w:rsidR="00D06582" w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
-            <w:r w:rsidR="006C1064">
+            <w:r w:rsidR="00D06582">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006C1064">
+            <w:r w:rsidR="00D06582">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006C1064">
-[...12 lines deleted...]
-            <w:r w:rsidR="006C1064">
+            <w:r w:rsidR="00D06582">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848646 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D06582">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D06582">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C1064">
-[...6 lines deleted...]
-            <w:r w:rsidR="006C1064">
+            <w:r w:rsidR="00D06582">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D06582">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D5778CF" w14:textId="50D2D7C5" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="7503F7E6" w14:textId="160FA01F" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664023" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848647" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t>Collaborate on Creating Community Agreements</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Collaborate with students to create community agreements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664023 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848647 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FC27F34" w14:textId="4D9E19E6" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="344A354E" w14:textId="429C71C9" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664024" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848648" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>What kind of classroom culture do we want?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664024 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848648 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4396DE35" w14:textId="50A1511B" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="1DEBC9D4" w14:textId="73D631DF" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664025" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848649" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Be clear about what students can expect from you.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664025 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848649 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DD77BD0" w14:textId="4A156C75" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="79AA9158" w14:textId="7F4AD478" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664026" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848650" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Work to reach consensus on classroom values and norms.</w:t>
+              <w:t>Work toward shared agreements on classroom values and norms.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664026 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848650 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EB584E6" w14:textId="07CD212E" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="1F96DA2D" w14:textId="6CE7305A" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664027" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848651" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>The Fumble Framework</w:t>
+              <w:t>An approach to consider: The Fumble Framework</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664027 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848651 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34B83715" w14:textId="07FABD76" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="793CB7E7" w14:textId="5F2E67B3" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664028" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848652" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Freedom of Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664028 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848652 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A25FE11" w14:textId="5C563DCB" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="296804AB" w14:textId="36E37FEB" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664029" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848653" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>When Problems Arise Nevertheless</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664029 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848653 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E90990F" w14:textId="177018C8" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="1687CF64" w14:textId="6C2DD064" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664030" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848654" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t>Clarify your Rules and Expectations</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Clarify your rules and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664030 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848654 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C4CA7D8" w14:textId="63619528" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="732BFCCD" w14:textId="0BBDEBDE" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664031" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848655" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Introductions</w:t>
+              <w:t>Course learning outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664031 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848655 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33CFE9AE" w14:textId="7AE1C056" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="798E3DA1" w14:textId="114B1723" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664032" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848656" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Course content</w:t>
+              <w:t>Course schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664032 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848656 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A447461" w14:textId="2F0F36FE" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="60DF3EC0" w14:textId="4794C10D" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664033" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848657" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Course logistics</w:t>
+              <w:t>Course policies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664033 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848657 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F31819C" w14:textId="01EDBFCA" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="6F772FED" w14:textId="25F677CA" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664034" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848658" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Writing and communicating</w:t>
+              <w:t>AI use and documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664034 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848658 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69460560" w14:textId="66D486BF" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="4A7691AE" w14:textId="6B8D4756" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664035" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848659" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Course standards of evidence</w:t>
+              <w:t>Grading</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664035 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848659 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E492D8F" w14:textId="434B9B2D" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="41BFA058" w14:textId="01F6EF87" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848660" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Starting the semester</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848660 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F772B87" w14:textId="062FA0EE" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664036" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848661" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Artificial Intelligence</w:t>
+              <w:t>Help students use the syllabus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664036 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848661 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1865A031" w14:textId="2679E605" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="49CDD8E5" w14:textId="0FAD5F80" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664037" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848662" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Academic honesty</w:t>
+              <w:t>Help students get to know one another</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664037 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848662 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DBF3818" w14:textId="3F760A8D" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="7906B6F5" w14:textId="5EE8AE14" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664038" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848663" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>CU Discrimination, Harassment, and Sexual Misconduct Policies</w:t>
+              <w:t>Help students understand what the course is—and isn’t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664038 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848663 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BD79E59" w14:textId="724BAE60" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="11A5D92E" w14:textId="6C9EE8E8" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664039" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848664" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t>Disruptive Student Behavior</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Course logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664039 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848664 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19E2ADED" w14:textId="734BA95F" w:rsidR="006C1064" w:rsidRDefault="006C1064">
+        <w:p w14:paraId="22897D13" w14:textId="3F8A7D40" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210664040" w:history="1">
-            <w:r w:rsidRPr="006A0C7D">
+          <w:hyperlink w:anchor="_Toc237848665" w:history="1">
+            <w:r w:rsidRPr="00261432">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t>Example Syllabus Statement</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Participation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210664040 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848665 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53E03C79" w14:textId="28371EA9" w:rsidR="0090344D" w:rsidRPr="008B6771" w:rsidRDefault="0090344D" w:rsidP="00B40B95">
+        <w:p w14:paraId="0F9000B2" w14:textId="2A6D2844" w:rsidR="00D06582" w:rsidRDefault="00D06582">
           <w:pPr>
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00301E15">
+          <w:hyperlink w:anchor="_Toc237848666" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Asking questions and getting help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848666 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="22776862" w14:textId="173F4976" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848667" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Assignments, deadlines, and late work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848667 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59EC4886" w14:textId="6B94E67D" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848668" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Feedback on student work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848668 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="58A71D1C" w14:textId="271ECC15" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848669" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Course platforms and online discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848669 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1E14B29C" w14:textId="756D94F7" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848670" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Religious observances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848670 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1B14D2AE" w14:textId="6B43AE5D" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848671" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Course-specific procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848671 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="08E3260C" w14:textId="725A6BE6" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848672" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Set clear standards for academic work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848672 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0D373CC1" w14:textId="61B0F49B" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848673" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Writing and communicating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848673 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1B2279E7" w14:textId="3705724C" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848674" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Establish what counts as evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848674 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14AB58D4" w14:textId="4EBEC2BD" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848675" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Clarify collaboration, AI use, and academic honesty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848675 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C7B828D" w14:textId="7D46E68A" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848676" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Establish assignment-specific AI expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848676 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="794C2446" w14:textId="429FF810" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848677" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Current CU resources for teaching with technology and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848677 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="79189573" w14:textId="25FA84FD" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848678" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Understand your reporting and accessibility responsibilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848678 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3F2A5F14" w14:textId="4151305F" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848679" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Reporting and required syllabus statements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848679 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="578E574F" w14:textId="7F30C139" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848680" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848680 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0AB851C3" w14:textId="7CFBE191" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848681" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Respond to disruptive student behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848681 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5C255412" w14:textId="131AF224" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848682" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Address concerns early</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848682 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1F171327" w14:textId="16B7497D" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848683" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Document repeated or significant disruptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848683 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="53468620" w14:textId="3F6769DE" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848684" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Consult Student Conduct and Conflict Resolution (SCCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848684 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="539453FD" w14:textId="4AF1053F" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848685" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>When immediate action is necessary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848685 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C66ECFE" w14:textId="43EC4316" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848686" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Final Thoughts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848686 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="139ED58C" w14:textId="168531C6" w:rsidR="00D06582" w:rsidRDefault="00D06582">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237848687" w:history="1">
+            <w:r w:rsidRPr="00261432">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix: Adaptable syllabus statement for courses involving contested topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237848687 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="53E03C79" w14:textId="4F730658" w:rsidR="0090344D" w:rsidRPr="008B6771" w:rsidRDefault="0090344D" w:rsidP="009C2AFD">
+          <w:r w:rsidRPr="00282475">
+            <w:rPr>
+              <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4FAF5280" w14:textId="77777777" w:rsidR="0090344D" w:rsidRPr="008B6771" w:rsidRDefault="0090344D" w:rsidP="00B40B95">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4FAF5280" w14:textId="77777777" w:rsidR="0090344D" w:rsidRPr="008B6771" w:rsidRDefault="0090344D" w:rsidP="009C2AFD"/>
+    <w:p w14:paraId="65186589" w14:textId="77777777" w:rsidR="0090344D" w:rsidRPr="008B6771" w:rsidRDefault="0090344D" w:rsidP="009C2AFD"/>
+    <w:p w14:paraId="79B3F91E" w14:textId="509B2B94" w:rsidR="0090344D" w:rsidRPr="008B6771" w:rsidRDefault="0090344D" w:rsidP="009C2AFD">
       <w:r w:rsidRPr="008B6771">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF89780" w14:textId="3703D77E" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+    <w:p w14:paraId="4EF89780" w14:textId="3703D77E" w:rsidR="002321D0" w:rsidRPr="000B6987" w:rsidRDefault="002321D0" w:rsidP="00445494">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc237848646"/>
+      <w:r w:rsidRPr="000B6987">
         <w:lastRenderedPageBreak/>
         <w:t>Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="255BD916" w14:textId="0743DD9E" w:rsidR="002321D0" w:rsidRPr="008D5A97" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="21E1BD76" w14:textId="793B9A9D" w:rsidR="00992450" w:rsidRPr="008D5A97" w:rsidRDefault="00992450" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="00992450">
+        <w:t xml:space="preserve">A CU graduate described </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D25" w:rsidRPr="00242D25">
+        <w:t>what it was like to be left to navigate difficult classroom comments</w:t>
+      </w:r>
+      <w:r w:rsidR="00242D25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992450">
+        <w:t>without support from the instructor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DC39B5" w14:textId="77777777" w:rsidR="00992450" w:rsidRDefault="00957491" w:rsidP="000233DE">
+      <w:pPr>
+        <w:ind w:left="720" w:right="-450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6771">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
+        <w:t xml:space="preserve">I cannot forget the racist and ignorant comments made by students in my class, and what a distraction it was since I was then left to deal with microaggressions in the classroom by myself. This left me feeling like I was not safe to speak up, and I decided to disassociate from my academics, to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6771">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
+        <w:t>just get the grade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6771">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
+        <w:t xml:space="preserve"> and keep it going. I am saddened to have missed the entirety of my schooling because I felt unsafe or uncomfortable in my classes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6771">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45288">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA3F3A3" w14:textId="325BE101" w:rsidR="002321D0" w:rsidRPr="00D45288" w:rsidRDefault="003E2CCB" w:rsidP="000233DE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>—S</w:t>
+      </w:r>
+      <w:r w:rsidR="00876419">
+        <w:t>tatement posted on CU Boulder social media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC69B77" w14:textId="0F184A6F" w:rsidR="002321D0" w:rsidRPr="00D22A5C" w:rsidRDefault="00B80A60" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="00B80A60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
+        <w:t>Instructor Effectiveness</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D22A5C">
+        <w:t xml:space="preserve"> from CU Boulder’s 2021 Campus Culture Survey indicate that many students had concerns about their instructors’ ability to navigate challenging classroom dynamics. Depending on their race or ethnicity, 40% to 54% of students </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="000233DE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">I cannot forget the racist and ignorant comments made by students in my class, and what a distraction it was since I was then left to deal with microaggressions in the classroom by myself. This left me feeling like I was not safe to speak up, and I decided to disassociate from my academics, to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B6771">
+        <w:t>disagreed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D22A5C">
+        <w:t xml:space="preserve"> or only </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="000233DE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
+        <w:t>somewhat agreed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D22A5C">
+        <w:t xml:space="preserve"> that instructors challenged offensive comments during class discussions. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56762">
+        <w:t>In addition, b</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D22A5C">
+        <w:t xml:space="preserve">etween 26% and 40% </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D56762">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>just get the grade</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B6771">
+        <w:t>disagreed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D22A5C">
+        <w:t xml:space="preserve"> or only </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D56762">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
+        <w:t>somewhat agreed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A5C" w:rsidRPr="00D22A5C">
+        <w:t xml:space="preserve"> that instructors successfully managed discussions about sensitive or difficult topics.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15CBE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and keep it going. I am saddened to have missed the entirety of my schooling because I felt unsafe or uncomfortable in my classes.</w:t>
-[...186 lines deleted...]
-        <w:t>topics:</w:t>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent3"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10317" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4579"/>
-        <w:gridCol w:w="4580"/>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="3690"/>
+        <w:gridCol w:w="3122"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002321D0" w:rsidRPr="008B6771" w14:paraId="7D48764B" w14:textId="77777777" w:rsidTr="00360E66">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0095027C" w:rsidRPr="00282E16" w14:paraId="4223B779" w14:textId="77777777" w:rsidTr="0095027C">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6147099B" w14:textId="3F54D77A" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+          <w:p w14:paraId="1B835E61" w14:textId="77777777" w:rsidR="0095027C" w:rsidRPr="00282E16" w:rsidRDefault="0095027C" w:rsidP="009C2AFD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...103 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+            <w:tcW w:w="6812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13876818" w14:textId="4A573747" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+          <w:p w14:paraId="39C47E07" w14:textId="25550B8E" w:rsidR="0095027C" w:rsidRPr="00240D81" w:rsidRDefault="0095027C" w:rsidP="009C2AFD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240D81">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> with this statement </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Percent who disagreed or only somewhat agreed with each statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3DEC" w:rsidRPr="008B6771" w14:paraId="37E486DA" w14:textId="77777777" w:rsidTr="00957491">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00895ED3" w:rsidRPr="00282E16" w14:paraId="38FF7320" w14:textId="77777777" w:rsidTr="00282E16">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="160E7774" w14:textId="0ECEE72F" w:rsidR="008B3DEC" w:rsidRPr="008B6771" w:rsidRDefault="008B3DEC" w:rsidP="00B40B95">
+          <w:p w14:paraId="6D1155D8" w14:textId="1827D52E" w:rsidR="00895ED3" w:rsidRPr="00282E16" w:rsidRDefault="00895ED3" w:rsidP="009C2AFD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...7 lines deleted...]
-              <w:t>American Indian or Alaska Native</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Race/ethnicity identity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="440967EB" w14:textId="0C307FC3" w:rsidR="008B3DEC" w:rsidRPr="008B6771" w:rsidRDefault="008B3DEC" w:rsidP="00B40B95">
+          <w:p w14:paraId="7D9ECFC7" w14:textId="77777777" w:rsidR="00240D81" w:rsidRDefault="00895ED3" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...5 lines deleted...]
-              <w:t>54%</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instructors challenge </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-          <w:p w14:paraId="3F581FBC" w14:textId="40356E3D" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+          <w:p w14:paraId="4D1743A4" w14:textId="45E50287" w:rsidR="00895ED3" w:rsidRPr="00282E16" w:rsidRDefault="00895ED3" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> or Asian American</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>offensive comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32C64431" w14:textId="21D419E6" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="008B3DEC" w:rsidP="00B40B95">
+          <w:p w14:paraId="108AD44E" w14:textId="24F5F05A" w:rsidR="00895ED3" w:rsidRPr="00282E16" w:rsidRDefault="00895ED3" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...13 lines deleted...]
-              <w:t>%</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Instructors successfully manage difficult discussions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002321D0" w:rsidRPr="008B6771" w14:paraId="240E72CB" w14:textId="77777777" w:rsidTr="00957491">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="367BC83B" w14:textId="77777777" w:rsidTr="00282E16">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4579" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69788391" w14:textId="2A812146" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+          <w:p w14:paraId="3AF074B5" w14:textId="70568C91" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> or African American</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>American Indian or Alaska Native</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5C53FA" w14:textId="4EDBCDA3" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="008B3DEC" w:rsidP="00B40B95">
+          <w:p w14:paraId="35BA14AD" w14:textId="655F7E71" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...67 lines deleted...]
-              <w:t xml:space="preserve"> or Hispanic</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>54%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67BE62AC" w14:textId="56AB1F2C" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+          <w:p w14:paraId="3EB81148" w14:textId="1B82A78B" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...21 lines deleted...]
-              <w:t>%</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002321D0" w:rsidRPr="008B6771" w14:paraId="08FE3DB7" w14:textId="77777777" w:rsidTr="00957491">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="6C5E19B5" w14:textId="77777777" w:rsidTr="00282E16">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4579" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55124FAF" w14:textId="6E70E07B" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="008B3DEC" w:rsidP="00B40B95">
+          <w:p w14:paraId="45BD4771" w14:textId="435B8066" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...7 lines deleted...]
-              <w:t>Middle Eastern or North African</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>Asian or Asian American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A87DB8B" w14:textId="2AC7BA82" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="003D55F1" w:rsidP="00B40B95">
+          <w:p w14:paraId="096A82E2" w14:textId="7E6247F3" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...67 lines deleted...]
-              <w:t>Pacific Islander</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>46%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="314544DA" w14:textId="532E7407" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="003D55F1" w:rsidP="00B40B95">
+          <w:p w14:paraId="562BE0DB" w14:textId="1B6F27EC" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...13 lines deleted...]
-              <w:t>%</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002321D0" w:rsidRPr="008B6771" w14:paraId="6B92A66A" w14:textId="77777777" w:rsidTr="00957491">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="7FBBA035" w14:textId="77777777" w:rsidTr="00282E16">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4579" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497630C1" w14:textId="77777777" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="00B40B95">
+          <w:p w14:paraId="710D2106" w14:textId="2859AE49" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...7 lines deleted...]
-              <w:t>White</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>Black or African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4580" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56393427" w14:textId="7AB9F289" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="003D55F1" w:rsidP="00B40B95">
+          <w:p w14:paraId="1FB8CF27" w14:textId="125B38EB" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6771">
-[...13 lines deleted...]
-              <w:t>%</w:t>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>54%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEFDB45" w14:textId="50A33AFB" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="1E54DFE9" w14:textId="77777777" w:rsidTr="00282E16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFE0FA8" w14:textId="137FE935" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>Latine or Hispanic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAB8A5B" w14:textId="211A7E16" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>42%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE7953C" w14:textId="1063CFBD" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>27%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="36474127" w14:textId="77777777" w:rsidTr="00282E16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="391EC191" w14:textId="2D22630F" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>Middle Eastern or North African</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF49BEF" w14:textId="60252C8C" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>53%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="220F0BDF" w14:textId="0D2ADB1E" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>32%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="108C25D4" w14:textId="77777777" w:rsidTr="00282E16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32827578" w14:textId="77777777" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Native Hawaiian or other </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8FEE15" w14:textId="5A1D563E" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>Pacific Islander</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52AD8FB1" w14:textId="64F25D27" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>49%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="676E6100" w14:textId="40EC9D66" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>38%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B478B" w:rsidRPr="00282E16" w14:paraId="75DA5607" w14:textId="77777777" w:rsidTr="00282E16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEE96E6" w14:textId="28BA899E" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="009C2AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1FAD3A" w14:textId="505F320A" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79456255" w14:textId="6F0F7742" w:rsidR="004B478B" w:rsidRPr="00282E16" w:rsidRDefault="004B478B" w:rsidP="00282E16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282E16">
+              <w:rPr>
+                <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
+              </w:rPr>
+              <w:t>26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74072013" w14:textId="77777777" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="002321D0" w:rsidP="002F4F84">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="05705EEB" w14:textId="528FD670" w:rsidR="00025287" w:rsidRDefault="00025287" w:rsidP="00907302">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00025287">
+        <w:t xml:space="preserve">Students’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00240D81">
+        <w:t>ratings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
+        <w:t xml:space="preserve"> of instructor effectiveness were also positively associated with their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...778 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00122270">
+        <w:t>Sense of CU Belonging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
+        <w:t xml:space="preserve"> across all undergraduate race and ethnicity groups examined in the survey (all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Sense of CU Belonging</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00122270">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
+        <w:t xml:space="preserve">s ≥ .38, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> for undergraduates across all race/ethnicity groups (all r’s ≥ .38, p-values &lt; .0001); this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F7541" w:rsidRPr="00122270">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
+        <w:t>s &lt; .0001). The relationship was strongest among Black or African American undergraduates (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">relationship </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F7541" w:rsidRPr="00122270">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
+        <w:t xml:space="preserve"> = .47) and international undergraduates (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025287">
+        <w:t xml:space="preserve"> = .49).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AB6053" w14:textId="781CA25C" w:rsidR="00C702B6" w:rsidRDefault="00C702B6" w:rsidP="009C2AFD">
+      <w:r>
+        <w:t>The connection between classroom experiences and students’ sense of belonging</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF21FE">
+        <w:t xml:space="preserve"> is not surprising:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1A11C5" w14:textId="5E05859D" w:rsidR="00CF21FE" w:rsidRPr="00122270" w:rsidRDefault="00CF21FE" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="00CF21FE">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">is strongest for Black/African American undergraduates (r=.47, p &lt; .0001) and International undergraduates (r = .49, p &lt; .0001). The close link between classroom instructors’ skills for navigating challenging dynamics and students’ sense of fitting in and feeling valued, accepted, and included isn’t surprising. </w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00C312E9" w:rsidRPr="00122270">
+        <w:r w:rsidRPr="00CF21FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>“</w:t>
+          <w:t>When students walk into a campus, they don’t know who the provost is. They don’t even know what a provost is.…</w:t>
         </w:r>
-        <w:r w:rsidR="000108E3" w:rsidRPr="00122270">
+        <w:r w:rsidR="00D137E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>When students walk into a campus, they don’t know who the provost is. They don’t even know what a provost is. … Students, when they walk into a class, whoever is at the front of the class, that is the institution to them.</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00C312E9" w:rsidRPr="00122270">
+        <w:r w:rsidRPr="00CF21FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>”</w:t>
+          <w:t>Students, when they walk into a class, whoever is at the front of the class, that is the institution to them</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00CF21FE">
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC22538" w14:textId="6F3CED8E" w:rsidR="00E462AD" w:rsidRPr="00436E62" w:rsidRDefault="00CD6480" w:rsidP="009C2AFD">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00122270">
-[...34 lines deleted...]
-        <w:t>. Such was the case for students with low, average, and high academic preparedness as measured by high school grade point average, or HSGPA</w:t>
+      <w:r w:rsidRPr="00CD6480">
+        <w:t>Follow-up analyses found that first-year students’ sense of belonging, measured in fall 2021, strongly predicted the probability that they would remain enrolled through spring 2024. This was true for students with low, average, and high levels of academic preparedness, as measured by high school grade point average</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51637" w:rsidRPr="00122270">
+        <w:t>, or HSGPA</w:t>
       </w:r>
       <w:r w:rsidR="002321D0" w:rsidRPr="000D00EB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="002321D0" w:rsidRPr="008B6771">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4574E43E" w14:textId="51C89640" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="00743C4B" w:rsidP="00743C4B">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4574E43E" w14:textId="51C89640" w:rsidR="002321D0" w:rsidRPr="008B6771" w:rsidRDefault="00743C4B" w:rsidP="009C2AFD">
       <w:r w:rsidRPr="00743C4B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1738FC47" wp14:editId="695D6883">
             <wp:extent cx="5943600" cy="3519805"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="7" name="Content Placeholder 6" descr="A graph of a number of students&#10;&#10;AI-generated content may be incorrect.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3257688-1A01-61B9-9DD7-4C0E240CF33E}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Content Placeholder 6" descr="A graph of a number of students&#10;&#10;AI-generated content may be incorrect.">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3257688-1A01-61B9-9DD7-4C0E240CF33E}"/>
                         </a:ext>
@@ -3915,6060 +4313,4586 @@
                       <a:picLocks noGrp="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3519805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0AF475" w14:textId="01AAC449" w:rsidR="0060266C" w:rsidRPr="00867D7F" w:rsidRDefault="002321D0" w:rsidP="00867D7F">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5A0AF475" w14:textId="66AD0A23" w:rsidR="0060266C" w:rsidRPr="00867D7F" w:rsidRDefault="00676DAA" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="00676DAA">
+        <w:t>Taken together, these analyses suggest that students’ experiences with classroom instructors are meaningfully related to their sense of belonging and that belonging, in turn, is strongly related to continued enrollment.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D35A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676DAA">
+        <w:t xml:space="preserve">Supporting classroom leaders to continue to strengthen their skills for managing </w:t>
+      </w:r>
+      <w:r w:rsidR="004554E2">
+        <w:t xml:space="preserve">classroom dynamics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676DAA">
+        <w:t>logistics, and difficult situations is therefore an important strategy for improving student experiences, success, well-being, and retention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF1F65E" w14:textId="0B3811AE" w:rsidR="00687CAC" w:rsidRPr="00445494" w:rsidRDefault="0099658B" w:rsidP="00445494">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc237848647"/>
+      <w:r w:rsidRPr="00445494">
+        <w:t>Collaborate</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="00445494">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445494">
+        <w:t>with students to create community agreements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="7A20B326" w14:textId="5C45101B" w:rsidR="004D0F94" w:rsidRPr="004554E2" w:rsidRDefault="004D0F94" w:rsidP="00445494">
+      <w:bookmarkStart w:id="3" w:name="_Hlk87873558"/>
+      <w:r w:rsidRPr="004D0F94">
+        <w:t>Consider the classroom norms that would lead to a welcoming and engaging learning environment, and build time into the first class</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0F94">
+        <w:t>or first few classes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0F94">
+        <w:t>to create these norms together. Some expectations are yours to set as the classroom leader. Others can be developed with students. Be clear about what is expected of them and what they can expect from you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DB4D22" w14:textId="286264A8" w:rsidR="004D0F94" w:rsidRPr="004D0F94" w:rsidRDefault="004D0F94" w:rsidP="00445494">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...77 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>together</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D3CC9">
+      </w:pPr>
+      <w:r w:rsidRPr="004D0F94">
+        <w:t xml:space="preserve">Collaborating with students to establish classroom ground rules and behavioral norms increases the likelihood of a more collegial and productive classroom culture. It also gives both you and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0F94">
+        <w:lastRenderedPageBreak/>
+        <w:t>your students explicit guidelines for navigating classroom dynamics. Creating the expectations together can make it easier to address comments that narrow discussion, limit participation, or send a conversation off track.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D204F8A" w14:textId="10EFAD27" w:rsidR="004D0F94" w:rsidRPr="004D0F94" w:rsidRDefault="004D0F94" w:rsidP="004D0F94">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...61 lines deleted...]
-    <w:p w14:paraId="1B91C320" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="00AB4EA6" w:rsidRDefault="00687CAC" w:rsidP="00AB4EA6">
+      </w:pPr>
+      <w:r w:rsidRPr="004D0F94">
+        <w:t>Once the class has agreed on the norms and guidelines, document them in the syllabus, Canvas, or another place students can easily find them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B91C320" w14:textId="401BA44C" w:rsidR="00687CAC" w:rsidRPr="00445494" w:rsidRDefault="00687CAC" w:rsidP="00445494">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc210664024"/>
-      <w:r w:rsidRPr="00AB4EA6">
+      <w:bookmarkStart w:id="4" w:name="_Toc237848648"/>
+      <w:r w:rsidRPr="00445494">
         <w:t>What kind of classroom culture do we want?</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk87876820"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="41F768C2" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+      <w:bookmarkStart w:id="5" w:name="_Hlk87876820"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="1A9B9C78" w14:textId="5B403EFD" w:rsidR="00A60404" w:rsidRPr="00A60404" w:rsidRDefault="00983E3F" w:rsidP="00A60404">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>giving others the benefit of the doubt, not interrupting, not monopolizing the conversation, trying hard to be curious about someone else’s point of view, etc</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4B7AB4EA" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+      </w:pPr>
+      <w:r w:rsidRPr="00983E3F">
+        <w:t>Guide students toward identifying explicit behavioral expectations that put shared values and norms into practice. If someone volunteers that students should “treat each other with respect,” press them to identify the behaviors that convey respect: giving others the benefit of the doubt, not interrupting, not monopolizing the conversation, and trying hard to be curious about someone else’s point of view. Likewise, ask what a lack of respect would look like: name-calling, sarcasm, cutting someone off, talking over others, eye rolling, or refusing to try to understand</w:t>
+      </w:r>
+      <w:r w:rsidR="004A143F">
+        <w:t xml:space="preserve"> someone else’s perspective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00983E3F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1876D2BC" w14:textId="77777777" w:rsidR="00A60404" w:rsidRPr="00A60404" w:rsidRDefault="00983E3F" w:rsidP="00A60404">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
-[...7 lines deleted...]
-    <w:p w14:paraId="3D7B5810" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+      <w:r w:rsidRPr="00A60404">
+        <w:t>Ask what norms—or rules—the class will need in order to engage in rigorous critical and intellectual discussions without drifting into personal attacks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488BF894" w14:textId="77777777" w:rsidR="00A60404" w:rsidRPr="00A60404" w:rsidRDefault="00983E3F" w:rsidP="00A60404">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
-[...7 lines deleted...]
-    <w:p w14:paraId="3FEE3C99" w14:textId="167F5688" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+      <w:r w:rsidRPr="00A60404">
+        <w:t>What behaviors will be out of bounds?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDE2802" w14:textId="77777777" w:rsidR="00A60404" w:rsidRPr="00A60404" w:rsidRDefault="00983E3F" w:rsidP="00A60404">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
-[...53 lines deleted...]
-    <w:p w14:paraId="513FF981" w14:textId="77777777" w:rsidR="00A40FEF" w:rsidRDefault="00687CAC" w:rsidP="00A40FEF">
+      <w:r w:rsidRPr="00A60404">
+        <w:t>How will members of the class respond when they disagree with what someone is saying—including you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF2CC88" w14:textId="2326013F" w:rsidR="00AD0C3F" w:rsidRPr="00AD0C3F" w:rsidRDefault="00983E3F" w:rsidP="00A60404">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1DB4D6C8" w14:textId="3B2D3B12" w:rsidR="00687CAC" w:rsidRPr="00A40FEF" w:rsidRDefault="00687CAC" w:rsidP="00A40FEF">
+      <w:r w:rsidRPr="00A60404">
+        <w:t xml:space="preserve">Determine how you and your students will respond when things go wrong—when classroom norms are violated or feel violated. Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00124F91">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Calling People In: Guidance for the Classroom</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A60404">
+        <w:t xml:space="preserve"> for specific skills and language for addressing concerning comments and difficult interactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCE1D3B" w14:textId="1AE2CC9F" w:rsidR="00A60404" w:rsidRPr="005B680B" w:rsidRDefault="00983E3F" w:rsidP="00983E3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40FEF">
+      <w:r w:rsidRPr="00983E3F">
+        <w:t>If applicable, ask students to consider how virtual class-related contexts—discussion threads, emails, texts, Zoom meetings, and chats—should differ from other online contexts. How is posting in a course discussion thread like or not like posting on social media?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA0773F" w14:textId="5EE4D50C" w:rsidR="00687CAC" w:rsidRPr="005B680B" w:rsidRDefault="00687CAC" w:rsidP="00445494">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>What behaviors will be out of bounds?</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AB4EA6">
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc237848649"/>
+      <w:r w:rsidRPr="005B680B">
         <w:t>Be clear about what students can expect from you.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="500B7564" w14:textId="1C94D8DF" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Possible </w:t>
+      </w:r>
+      <w:r w:rsidR="005B680B">
+        <w:t>commitments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> to include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A35E6F" w14:textId="00C24914" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Assure them that you are invested in what they have to say even if you don’t agree with </w:t>
+        <w:t xml:space="preserve">Assure </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0A2B">
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> that you are invested in what they have to say even if you don’t agree with </w:t>
       </w:r>
       <w:r w:rsidR="00AB4EA6">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t>, and that you expect students to support their arguments with evidence (and establish what will count as evidence in your course.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306AB1C0" w14:textId="193C3C24" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00815564" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...29 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815564">
+        <w:t>mmit to addressing concerning comments or behaviors that arise in the context of the class. Depending on the situation, you might address them in the moment, revisit them the next time the class meets, or follow up with students outside of class</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0831DC09" w14:textId="2C286D9C" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Make them aware that if a conversation strays off topic, you may need to cut </w:t>
+        <w:t xml:space="preserve">Make </w:t>
+      </w:r>
+      <w:r w:rsidR="00815564">
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> aware that if a conversation strays off topic, you may need to cut </w:t>
       </w:r>
       <w:r w:rsidR="00130CDB">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> short </w:t>
+      </w:r>
+      <w:r w:rsidR="00815564">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> get the discussion back on track.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5DCF3D" w14:textId="68EA02DC" w:rsidR="00C40FFE" w:rsidRDefault="009926E9" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Let </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009926E9">
+        <w:t>students know that you will apply the community agreements to yourself as well. You may not always get it right, and you will remain open to hearing concerns and adjusting your approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676F0DC" w14:textId="5C357012" w:rsidR="00687CAC" w:rsidRPr="009926E9" w:rsidRDefault="00687CAC" w:rsidP="00445494">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>not</w:t>
-[...156 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc237848650"/>
+      <w:r w:rsidRPr="009926E9">
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:r w:rsidR="009926E9" w:rsidRPr="009926E9">
+        <w:t>toward shared agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE53A3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009926E9" w:rsidRPr="009926E9">
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009926E9">
+        <w:t xml:space="preserve"> classroom values and norms.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="61C69CF7" w14:textId="3F20C545" w:rsidR="001538DA" w:rsidRPr="001538DA" w:rsidRDefault="001538DA" w:rsidP="001538DA">
+      <w:r w:rsidRPr="001538DA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Not every expectation will be open to negotiation. Be clear about what is determined by the course goals, university policy, or your responsibilities as the classroom leader—and where students have room to shape the agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C02E6CA" w14:textId="58B1AA84" w:rsidR="00687CAC" w:rsidRPr="009C2AFD" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Review the list of</w:t>
       </w:r>
       <w:r w:rsidR="00AE386B">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> community agreements </w:t>
       </w:r>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t>together and ask what’s missing</w:t>
+      </w:r>
+      <w:r w:rsidR="005752E6">
+        <w:t xml:space="preserve">, unclear, or likely </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62B91">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="005752E6">
+        <w:t>be difficult in practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365C9612" w14:textId="760E04D3" w:rsidR="00687CAC" w:rsidRPr="009C2AFD" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t>Encourage students who seem hesitant to express their ideas or concerns and try to address those concerns together with the class</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62B91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778E">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">nvite anyone who isn’t comfortable speaking </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778E">
+        <w:t xml:space="preserve">during class </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778E">
+        <w:t>talk to you during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> office hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778E">
+        <w:t xml:space="preserve"> or contact you another way</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F5FD58" w14:textId="46233574" w:rsidR="00687CAC" w:rsidRPr="009C2AFD" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>commit to</w:t>
+        <w:t xml:space="preserve">If possible, by the end of the first class, </w:t>
+      </w:r>
+      <w:r w:rsidR="0044093C" w:rsidRPr="0044093C">
+        <w:t>ask whether everyone can support and commit to the agreements you have generated together. If someone cannot, find out what concern</w:t>
+      </w:r>
+      <w:r w:rsidR="0044093C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0044093C" w:rsidRPr="0044093C">
+        <w:t xml:space="preserve"> remain</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3004D36A" w14:textId="43DB27A9" w:rsidR="00687CAC" w:rsidRPr="009C2AFD" w:rsidRDefault="00B4058D" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Make clear that </w:t>
       </w:r>
       <w:r w:rsidR="00F85E3E">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>the community agreements can be augmented or revised</w:t>
       </w:r>
       <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B4374A" w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>at a future point in time</w:t>
       </w:r>
       <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">. Issues may come up during the semester that </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23630">
+        <w:t>weren’t adequately</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> accounted for in the original list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037429D4" w14:textId="23CB6BDC" w:rsidR="00163634" w:rsidRDefault="00687CAC" w:rsidP="00445494">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">Once </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4984">
+        <w:t>you have settled on the community agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> during the first week or two, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CFA">
+        <w:t xml:space="preserve">post </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4984">
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CFA">
+        <w:t xml:space="preserve"> in Canvas and add them to the syllabus or other course materials.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="64F7514C" w14:textId="77777777" w:rsidR="00163634" w:rsidRPr="00163634" w:rsidRDefault="00163634" w:rsidP="00163634">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc237848651"/>
+      <w:r w:rsidRPr="00163634">
+        <w:t>An approach to consider: The Fumble Framework</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="7EF6CE09" w14:textId="77777777" w:rsidR="00163634" w:rsidRPr="00163634" w:rsidRDefault="00163634" w:rsidP="00163634">
+      <w:r w:rsidRPr="00163634">
+        <w:t xml:space="preserve">Donna Mejia—Faculty Fellow, Renee Crown Wellness Institute; Associate Professor in the Theater and Dance Department; Interdisciplinary Librarian for Inclusive Studies—developed a framework for approaching difficult conversations in the classroom called, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163634">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...169 lines deleted...]
-      </w:r>
+        <w:t>Fumble Forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163634">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4B3205" w14:textId="77777777" w:rsidR="00163634" w:rsidRPr="00163634" w:rsidRDefault="00163634" w:rsidP="00163634">
+      <w:r w:rsidRPr="00163634">
+        <w:t>At the start of the semester, students make a social contract to extend the benefit of the doubt to one another. A student who wants to share a comment or question that they worry might not come across well asks to “fumble with their words.” The class responds in unison, “fumble forward,” agreeing to suspend judgment long enough to understand what the student is trying to say. Class members can ask questions, help clarify the point, and consider what evidence might be needed to move the conversation forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CAC24F" w14:textId="77777777" w:rsidR="00163634" w:rsidRPr="00163634" w:rsidRDefault="00163634" w:rsidP="00163634">
+      <w:r w:rsidRPr="00163634">
+        <w:t>The framework assumes good-faith participation; it does not provide cover for personal attacks, harassment, deliberately harmful comments, or other behavior that is out of bounds. When someone makes an out-of-bounds comment without anticipating how it might land, members of the class can say something like, “That comment feels like a fumble,” as an invitation to pause, reconsider, and get the conversation back on track.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D3D3F3" w14:textId="68BBA0CB" w:rsidR="00163634" w:rsidRPr="00163634" w:rsidRDefault="00163634" w:rsidP="00163634">
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="007D3CC9">
+        <w:r w:rsidRPr="00163634">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Watch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="00163634">
+        <w:t xml:space="preserve"> Professor Mejia explain how this approach can be used in the classroom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222F5316" w14:textId="5D64EA0F" w:rsidR="00687CAC" w:rsidRPr="0089748C" w:rsidRDefault="00687CAC" w:rsidP="00445494">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>or government entities like public universities</w:t>
-[...94 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc237848652"/>
+      <w:r w:rsidRPr="0089748C">
+        <w:t>Freedom of Speech</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0A8C9851" w14:textId="77777777" w:rsidR="00574B50" w:rsidRDefault="00574B50" w:rsidP="00B46E09">
+      <w:r>
+        <w:t>Regent Law and CU policy affirm that faculty have the right to establish classroom procedures that support orderly discussion and progress toward course goals. Students have the freedom to raise questions and express reasoned opinions on the topics being discussed, including ideas and beliefs that may be unpopular. However, students’ freedom of expression does not include the right to disrupt class, disregard those procedures, personally attack or harass other members of the class, or introduce topics that are unrelated to the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDCF7BE" w14:textId="77777777" w:rsidR="00B46E09" w:rsidRDefault="00574B50" w:rsidP="00574B50">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Because CU Boulder is a public university, it cannot censor speech simply because it is hurtful, biased, or offensive. Classroom leaders can, however, establish expectations that keep the focus on differences of ideas—even ideas that some members of the class may find highly offensive—and ensure that discussions remain relevant, orderly, and consistent with classroom procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082B6DBF" w14:textId="16277172" w:rsidR="00687CAC" w:rsidRDefault="00687CAC" w:rsidP="00B46E09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">This is a primary goal of collaboratively creating classroom norms that allow ideas, especially difficult ideas, to be expressed </w:t>
+      </w:r>
+      <w:r w:rsidR="00E548CE" w:rsidRPr="00E548CE">
+        <w:t>and challenged without allowing the discussion to devolve into personal attacks or disruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk87877317"/>
+    </w:p>
+    <w:p w14:paraId="051DF29C" w14:textId="4A958723" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00D3247C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Encourage your students to review the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor="faqs" w:history="1">
         <w:r w:rsidR="009177AE" w:rsidRPr="009177AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">free expression </w:t>
         </w:r>
         <w:r w:rsidR="00211BF9" w:rsidRPr="009177AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
           <w:t>guiding principles and FAQs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00211BF9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">campus guidance on </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="007D3CC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
           <w:t>navigating freedom of speech vs. discrimination and harassment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F10351" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
-[...138 lines deleted...]
-    <w:p w14:paraId="16EDE64B" w14:textId="1B6CF99D" w:rsidR="00E80818" w:rsidRDefault="00DC1315" w:rsidP="00687CAC">
+    <w:p w14:paraId="68F10351" w14:textId="7C7C222B" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="002B4C0D" w:rsidP="009C2AFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="003437BE">
+        <w:t>Consider in advance</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00292ED4" w:rsidRPr="00292ED4">
+        <w:t>how you would respond differently to an unpopular or offensive opinion, a violation of the community agreements, disruptive behavior, and a direct identity-based attack or other conduct that may require</w:t>
+      </w:r>
+      <w:r w:rsidR="00292ED4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>reporting to the Office of Institutional Equity and Compliance (OIEC)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="007D3CC9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="0119208F" w14:textId="56CEEC41" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">The faculty member or graduate </w:t>
+      </w:r>
+      <w:r w:rsidR="007B397B">
+        <w:t>student instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> leading the class determines the broad parameters of engagement</w:t>
+      </w:r>
+      <w:r w:rsidR="006A533B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> including which topics </w:t>
+      </w:r>
+      <w:r w:rsidR="006A533B">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> relevant to the course. Faculty and graduate</w:t>
+      </w:r>
+      <w:r w:rsidR="007B397B">
+        <w:t xml:space="preserve"> student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> instructors must also </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1FA4" w:rsidRPr="009D1FA4">
+        <w:t>abide by the expectations they establish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C02B12B" w14:textId="7D1D6248" w:rsidR="00687CAC" w:rsidRPr="008B6771" w:rsidRDefault="00687CAC" w:rsidP="009B03B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc237848653"/>
+      <w:r w:rsidRPr="008B6771">
+        <w:t>When Problems Arise</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD130E">
+        <w:t xml:space="preserve"> Nevertheless</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="44261A58" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="00BF7A5E" w:rsidRDefault="00BF7A5E" w:rsidP="00900C4B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t>Even thoughtfully developed community agreements won’t prevent every difficult interaction. Their value is that they give you and your students a shared touchstone for getting the conversation back on track.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CD85A1" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="00BF7A5E" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t>Refer to the community agreements when a norm is violated—or feels violated. Rather than labeling a comment or student, name the expectation that needs attention and redirect the discussion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8C14EE" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="0098183F" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098183F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“Let’s pause. We agreed to focus our criticism on ideas rather than on the people expressing them.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280BC514" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="00BF7A5E" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t>Have a plan for when to address, when to redirect, and when to delay. If you’re caught off guard, it’s appropriate to say so:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66946934" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="0098183F" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098183F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“I’m not sure how best to respond right now. I need time to think about what just happened and consider our next steps. We’ll take this up the next time we meet.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6694E108" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="00BF7A5E" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t>Students don’t need you to have a perfect and immediate response. What’s important is that they see you notice what happened, take it seriously, and make time to address it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7889D462" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="00BF7A5E" w:rsidRDefault="00BF7A5E" w:rsidP="00D30639">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t>Sometimes the problem is not what a student is saying but how much space they are taking up. Think in advance about how you will redirect someone who is rambling, repeatedly interrupting, or monopolizing the discussion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA5A3B1" w14:textId="77777777" w:rsidR="00BF7A5E" w:rsidRPr="006246B7" w:rsidRDefault="00BF7A5E" w:rsidP="00D30639">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006246B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“We need to move on, so if you still have questions or feel like you haven’t been able to make your point, we can talk more after class.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C55483E" w14:textId="77777777" w:rsidR="00D30639" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Follow up individually when a student’s behavior needs more attention than you can give it during class. Depending on what happened, you may also need to acknowledge the incident the next time the class meets and talk about how to move forward. You can let students know that you followed up without sharing the details of a private conversation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45501E34" w14:textId="77777777" w:rsidR="00D30639" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038623E">
+        <w:t xml:space="preserve">It is never too late to add a new expectation to the community agreements. If something unexpected happens that wasn’t addressed in the original document, propose an addition or amendment and work with the class to fine-tune the goal and wording. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25955308" w14:textId="2FBAEBA3" w:rsidR="00BF7A5E" w:rsidRDefault="00BF7A5E" w:rsidP="0038623E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t xml:space="preserve">Consult </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00D30639">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
-            <w:sz w:val="22"/>
+            <w:i/>
+            <w:iCs/>
           </w:rPr>
-          <w:t>faculty guide for Calling People In</w:t>
+          <w:t>Calling People In: Guidance for the Classroom</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t xml:space="preserve"> for additional strategies and language for addressing </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB43D9" w:rsidRPr="00BF7A5E">
+        <w:t>difficult interactions</w:t>
+      </w:r>
+      <w:r w:rsidR="00545352">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7A5E">
+        <w:t>comments that narrow discussion or limit participation, and moments when your own response doesn’t go as planned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609C2C37" w14:textId="132BC215" w:rsidR="00AF3BC6" w:rsidRPr="00842C38" w:rsidRDefault="00AF3BC6" w:rsidP="009B03B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc237848654"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t xml:space="preserve">Clarify your </w:t>
+      </w:r>
+      <w:r w:rsidR="001C496F" w:rsidRPr="00842C38">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842C38">
+        <w:t xml:space="preserve">ules and </w:t>
+      </w:r>
+      <w:r w:rsidR="001C496F" w:rsidRPr="00842C38">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842C38">
+        <w:t>xpectations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842C38">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="689DBB89" w14:textId="015DECCD" w:rsidR="00957198" w:rsidRPr="00957198" w:rsidRDefault="00957198" w:rsidP="00957198">
+      <w:r w:rsidRPr="00957198">
+        <w:t>The more transparent you are about what students can expect</w:t>
+      </w:r>
+      <w:r w:rsidR="00D626B7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957198">
+        <w:t xml:space="preserve"> the less room there is for misunderstandings that can derail your relationship with an individual student—or the class. Be thorough and explicit about your expectations, especially when a policy or practice may not be obvious to students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62592726" w14:textId="25ED8BBF" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00957198" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="00957198">
+        <w:t>Not every rule has to be handed down. Where you feel comfortable doing so, consider inviting students to help shape particular course practices. There is substantial research showing that autonomy enhances motivation. In one randomized controlled study, college students were allowed to choose whether attendance would count toward their course grade. The great majority opted in, and they subsequently attended class far more often than students whose attendance had been mandated</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA4228B" w14:textId="095BE2C7" w:rsidR="00694DDE" w:rsidRDefault="00694DDE" w:rsidP="0010585E">
+      <w:r>
+        <w:t xml:space="preserve">Transparency can reduce anxiety, increase motivation and learning, and help students set priorities, plan ahead, and seek help when they need it. Making expectations explicit may be particularly important for first-generation students and others who have not had prior exposure to the U.S. higher education system. It is also consistent with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0087766A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>trauma-informed practice</w:t>
+        </w:r>
+        <w:r w:rsidR="0010585E" w:rsidRPr="0087766A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t>, which reduce unnecessary uncertainty for students who have experienced adversity or disruptive life events.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A11739" w14:textId="480B6149" w:rsidR="00694DDE" w:rsidRDefault="00694DDE" w:rsidP="0010585E">
+      <w:r>
+        <w:t>In short, build out your syllabus so students don’t have to guess what you mean. It won’t prevent every misunderstanding, but it will reduce the number caused by students not knowing what you expected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2183A137" w14:textId="1395884A" w:rsidR="00022CBA" w:rsidRDefault="00022CBA" w:rsidP="0010585E">
+      <w:r w:rsidRPr="00630027">
+        <w:t xml:space="preserve">Explore </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00630027">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CTL’s Inclusive Syllabus Checklist</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00630027">
+        <w:t xml:space="preserve"> to learn more about clarifying rules and expectations in your syllabus to support student success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA49B96" w14:textId="77777777" w:rsidR="00694DDE" w:rsidRDefault="00694DDE" w:rsidP="0010585E">
+      <w:r>
+        <w:t>Your syllabus should make the following clear:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D57F103" w14:textId="2CF60044" w:rsidR="00CA6CBE" w:rsidRPr="00CA6CBE" w:rsidRDefault="00AF3BC6" w:rsidP="009B03B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc237848655"/>
+      <w:r w:rsidRPr="00CA6CBE">
+        <w:t>Course learning outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="4702FEA5" w14:textId="77777777" w:rsidR="0098139A" w:rsidRDefault="0098139A" w:rsidP="0098139A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>What skills, knowledge, and experiences can students expect to gain through the course?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EBD740" w14:textId="282FA613" w:rsidR="0098139A" w:rsidRDefault="0098139A" w:rsidP="0098139A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>How will the readings, class activities, assignments, and assessments help them reach those outcomes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162CF449" w14:textId="5322CBA8" w:rsidR="00AF3BC6" w:rsidRPr="00A01276" w:rsidRDefault="00AF3BC6" w:rsidP="009B03B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc237848656"/>
+      <w:r w:rsidRPr="00A01276">
+        <w:t>Course schedule</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="0C70996D" w14:textId="77777777" w:rsidR="005104E3" w:rsidRDefault="005104E3" w:rsidP="005104E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>What will students read, do, or discuss in—or before—each class session?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BA9276" w14:textId="77777777" w:rsidR="005104E3" w:rsidRDefault="005104E3" w:rsidP="005104E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When should students complete readings or other preparation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9192FF" w14:textId="77777777" w:rsidR="005104E3" w:rsidRDefault="005104E3" w:rsidP="005104E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When are assignments due?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C11EE6" w14:textId="77777777" w:rsidR="005104E3" w:rsidRDefault="005104E3" w:rsidP="005104E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When will quizzes, exams, presentations, or other assessments take place?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CAC077" w14:textId="60B59014" w:rsidR="005104E3" w:rsidRDefault="005104E3" w:rsidP="00E12173">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Which dates are firm, and which parts of the schedule may change?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346BC4DF" w14:textId="6B8F2D14" w:rsidR="00AF3BC6" w:rsidRDefault="00AF3BC6" w:rsidP="009B03B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc237848657"/>
+      <w:r w:rsidRPr="00E12173">
+        <w:t>Course policies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="50EF1CC2" w14:textId="47246C62" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:r>
+        <w:t>Explain your policies regarding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F26B5" w14:textId="77777777" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>attendance and participation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEC9445" w14:textId="77777777" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>arriving late or leaving early;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E00DC7B" w14:textId="77777777" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>missed classes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7217327F" w14:textId="77777777" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>late submissions and extensions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF92DD7" w14:textId="77777777" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>rescheduling quizzes or exams;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38608D1D" w14:textId="77777777" w:rsidR="00BA2D21" w:rsidRPr="0071329D" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071329D">
+        <w:t>drops, such as dropping the lowest exam or assignment grade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B125CB0" w14:textId="0A771266" w:rsidR="00BA2D21" w:rsidRPr="0071329D" w:rsidRDefault="00052397" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071329D">
+        <w:t xml:space="preserve">letting you know as soon as possible about </w:t>
+      </w:r>
+      <w:r w:rsidR="007017F8" w:rsidRPr="0071329D">
+        <w:t xml:space="preserve">course conflicts with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2D21" w:rsidRPr="0071329D">
+        <w:t>religious observances and other approved accommodations</w:t>
+      </w:r>
+      <w:r w:rsidR="007017F8" w:rsidRPr="0071329D">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F47A8D5" w14:textId="2C5FB21A" w:rsidR="00BA2D21" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071329D">
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and how students should contact you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B3F969" w14:textId="4B24AC79" w:rsidR="00E12173" w:rsidRPr="00E12173" w:rsidRDefault="00BA2D21" w:rsidP="00BA2D21">
+      <w:r>
+        <w:t>Where a policy includes exceptions, explain how students should request one. “Contact me as soon as possible” means different things to different people; provide a process and, where feasible, a timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256C758E" w14:textId="6D9CC1F2" w:rsidR="00AF3BC6" w:rsidRDefault="00AF3BC6" w:rsidP="009B03B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc237848658"/>
+      <w:r w:rsidRPr="004E6C46">
+        <w:t>AI us</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3AC1">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6C46">
+        <w:t xml:space="preserve"> and documentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7CC1A214" w14:textId="0026594C" w:rsidR="00AD4B6E" w:rsidRPr="00AD4B6E" w:rsidRDefault="00AD4B6E" w:rsidP="00AD4B6E">
+      <w:r>
+        <w:t xml:space="preserve">Make clear whether and how generative AI may be used, including how students should disclose or document its use. When expectations differ across assignment or assessments, say so. See </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Clarify_collaboration,_AI" w:history="1">
+        <w:r w:rsidRPr="00E048DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Clarify collaboration, AI use, and academic honesty</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for more detailed guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271DAA71" w14:textId="31C941CC" w:rsidR="00AF3BC6" w:rsidRPr="00DC3AC1" w:rsidRDefault="00AF3BC6" w:rsidP="00807DFE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc237848659"/>
+      <w:r w:rsidRPr="00DC3AC1">
+        <w:t>Grading</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="70EDCBD0" w14:textId="4049BD1E" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:r>
+        <w:t>Students should not have to reverse-engineer how their final grade will be calculated. Explain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB0DC73" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>what percentage of the final grade each assignment, assessment, or group of assignments is worth;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35062B94" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>what grading system you will use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C293B9" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>the cutoffs for final letter grades;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA9FA91" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>whether and how grades will be curved;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FE8F20" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>whether any grades will be dropped or replaced;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC5A19B" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>where students can find grades and feedback;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFAC39A" w14:textId="77777777" w:rsidR="00E47893" w:rsidRDefault="00E47893" w:rsidP="00E47893">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>how students should raise a question or concern about a grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462B31E" w14:textId="77777777" w:rsidR="004A5845" w:rsidRPr="00842C38" w:rsidRDefault="004A5845" w:rsidP="004A5845">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc237848660"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t>Starting the semester</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="72476956" w14:textId="7EBEC961" w:rsidR="004A5845" w:rsidRPr="004A5845" w:rsidRDefault="003F1868" w:rsidP="009C2AFD">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> for ideas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E80818">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In addition to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72187">
+        <w:t xml:space="preserve">crafting community agreements, </w:t>
+      </w:r>
+      <w:r w:rsidR="00077D0B">
+        <w:t xml:space="preserve">students also want to know about logistics. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5845" w:rsidRPr="00AA3EEB">
+        <w:t>Don’t try to cover every policy and expectation in one class meeting. On the first day, focus on what students need to begin the course successfully: what the course is about, what they need to do next, where to find information, how to ask for help, and how they will participate. Revisit other expectations just before they become relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287F5E62" w14:textId="742CB5CD" w:rsidR="00845886" w:rsidRPr="00842C38" w:rsidRDefault="00845886" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc237848661"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t>Help students use the syllabus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="27B2BADD" w14:textId="414F51EF" w:rsidR="00E25994" w:rsidRDefault="00E25994" w:rsidP="00E25994">
+      <w:r>
+        <w:t>Posting a thorough syllabus is not the same as ensuring that students understand it. Invest time during the first class—or first few classes—reviewing the parts students most need in order to get started successfully. Return to particular expectations just before they become relevant rather than trying to cover every detail at once.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0A669F" w14:textId="0EB76ACF" w:rsidR="00845886" w:rsidRDefault="00E25994" w:rsidP="00E25994">
+      <w:r>
+        <w:t>A short syllabus quiz during the second week can help students review the material outside of class and identify policies or expectations they misunderstood. Frame the quiz as a way to find important information, not as a trap for students who failed to memorize the syllabus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100498AE" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="009C2AFD">
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">Strategies for facilitating an effective first class can be found in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="007D3CC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CTL’s First Day Tips</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEBA3FB" w14:textId="33353585" w:rsidR="00280158" w:rsidRPr="00842C38" w:rsidRDefault="00280158" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc237848662"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t>Help students get to know one another</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A7B" w:rsidRPr="00842C38">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="60C6C49B" w14:textId="3A174CD7" w:rsidR="00377BE6" w:rsidRDefault="00513E9F" w:rsidP="00513E9F">
+      <w:r w:rsidRPr="00513E9F">
+        <w:t xml:space="preserve">Ask students to introduce themselves to one or two classmates and give them something worth talking about. They might share something about themselves—for example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>What place shaped you as much as any person did?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>How did you get your way when you were a kid?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t>—or discuss something relevant to the course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9CD704" w14:textId="77777777" w:rsidR="00377BE6" w:rsidRDefault="00513E9F" w:rsidP="00513E9F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t>Favorite bridge design—defend!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B919BCB" w14:textId="77777777" w:rsidR="00377BE6" w:rsidRDefault="00513E9F" w:rsidP="00513E9F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t>Most beautiful mathematical proof—and why?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65156569" w14:textId="77777777" w:rsidR="00E53B71" w:rsidRDefault="00513E9F" w:rsidP="00513E9F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t>Best tricks for learning chemical formulas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D67855C" w14:textId="3A4FCFBA" w:rsidR="00513E9F" w:rsidRPr="00513E9F" w:rsidRDefault="002C6043" w:rsidP="00513E9F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>What can poetry do that prose can’t?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDC927B" w14:textId="74211B3D" w:rsidR="00513E9F" w:rsidRPr="00513E9F" w:rsidRDefault="00513E9F" w:rsidP="00513E9F">
+      <w:r w:rsidRPr="00513E9F">
+        <w:t xml:space="preserve">Don’t make this a one-time first-day exercise. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4667">
+        <w:t>Pair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t xml:space="preserve"> students in </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4667">
+        <w:t>new</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E9F">
+        <w:t xml:space="preserve"> configurations throughout the semester and give them a course-relevant question to discuss. These brief opportunities for “speed friending” can help students get to know more of their classmates while practicing how to explain and defend their ideas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513596F7" w14:textId="77777777" w:rsidR="00633923" w:rsidRPr="00842C38" w:rsidRDefault="0092494D" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc237848663"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t>Help students understand what the course is—and isn’t</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FF1A17" w14:textId="77777777" w:rsidR="00633923" w:rsidRPr="00633923" w:rsidRDefault="00F50A40" w:rsidP="00F50A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on how to address challenging classroom comments and behaviors</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA475B">
+      </w:pPr>
+      <w:r w:rsidRPr="00F50A40">
+        <w:t>Share your goals for the course and the skills, knowledge, or experiences you want students to gain by the end of the semester. Help them understand how the readings, discussions, assignments, and assessments connect to those goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EED9FBC" w14:textId="77777777" w:rsidR="00633923" w:rsidRPr="00633923" w:rsidRDefault="00F50A40" w:rsidP="00F50A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> including microaggressions</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E80818">
+      </w:pPr>
+      <w:r w:rsidRPr="00F50A40">
+        <w:lastRenderedPageBreak/>
+        <w:t>Invite students to share what they hope to learn and be candid about whether that material will be covered. Fully informed, students can decide whether the course is a good fit or whether another section or course would better meet their goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE9861D" w14:textId="77777777" w:rsidR="00633923" w:rsidRPr="00633923" w:rsidRDefault="00F50A40" w:rsidP="00F50A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50A40">
+        <w:t>When their interests are consistent with the course goals—and there is room in the schedule—consider whether you can incorporate additional content or materials. You don’t need to redesign the course around every request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BD98B1" w14:textId="77777777" w:rsidR="00D138C2" w:rsidRPr="00D138C2" w:rsidRDefault="00F50A40" w:rsidP="00D138C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50A40">
+        <w:t>Be thorough and transparent about course content in the syllabus and well in advance of relevant readings, videos, assignments, or discussions. Students should have enough information to make informed choices and to talk with you about concerns before the material is introduced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1C36F3" w14:textId="466DDF93" w:rsidR="00D138C2" w:rsidRPr="00D138C2" w:rsidRDefault="00D138C2" w:rsidP="00D138C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D138C2">
+        <w:t>Being transparent about course content is not the same as assuming that a warning will prevent distress. A recent meta-analysis found that trigger warnings, content warnings, and content notes did not meaningfully change emotional responses to difficult material or educational outcomes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="009D2168">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511458">
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25EBB">
+        <w:t xml:space="preserve"> guidance </w:t>
+      </w:r>
+      <w:r w:rsidR="007A63E0">
+        <w:t xml:space="preserve">is provided on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06582">
+        <w:t xml:space="preserve">CU’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="007A63E0" w:rsidRPr="00D06582">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>content and trigger warnings</w:t>
+        </w:r>
+        <w:r w:rsidR="00D06582" w:rsidRPr="00D06582">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D06582">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E538055" w14:textId="73FEF445" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+    <w:p w14:paraId="2A90EE2D" w14:textId="10A0C5C7" w:rsidR="00AF3BC6" w:rsidRPr="00842C38" w:rsidRDefault="00AF3BC6" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc237848664"/>
+      <w:r w:rsidRPr="00842C38">
+        <w:t>Course logistics</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="36841C11" w14:textId="3ED42F98" w:rsidR="005762CA" w:rsidRDefault="005762CA" w:rsidP="00F50A40">
+      <w:r w:rsidRPr="005762CA">
+        <w:t>Students should not have to hunt through the syllabus, Canvas modules, assignment pages, and external platforms to figure out how your course works. Put key information in the syllabus, keep it consistent across course platforms, and point students back to it when it becomes relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217FC458" w14:textId="42289A66" w:rsidR="005762CA" w:rsidRPr="000F6DD8" w:rsidRDefault="000F6DD8" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc237848665"/>
+      <w:r w:rsidRPr="000F6DD8">
+        <w:t>Participation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="5DDA5C62" w14:textId="77777777" w:rsidR="009C6AB9" w:rsidRDefault="009C6AB9" w:rsidP="009C6AB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain what counts as participation, how much is expected, and whether or how it affects the course grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3579F64B" w14:textId="77777777" w:rsidR="009C6AB9" w:rsidRDefault="009C6AB9" w:rsidP="009C6AB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Don’t define participation only as speaking in front of the full class. When appropriate, offer different ways to contribute, such as sharing aloud, posting in Canvas, contributing in a Zoom chat or course backchannel, or submitting a brief written response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBDA395" w14:textId="77777777" w:rsidR="009C6AB9" w:rsidRDefault="009C6AB9" w:rsidP="009C6AB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Send discussion questions ahead of time when students would benefit from preparing their ideas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668D374A" w14:textId="77777777" w:rsidR="009C6AB9" w:rsidRDefault="009C6AB9" w:rsidP="009C6AB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>After posing a question during class, give students a few minutes to write down their thoughts or discuss them with a partner before asking them to share with the larger group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BE5E95" w14:textId="5F5C6301" w:rsidR="000F6DD8" w:rsidRDefault="009C6AB9" w:rsidP="009C6AB9">
+      <w:r>
+        <w:t>These strategies help all students and are especially valuable for those who need time to process and organize their thoughts before speaking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB78582" w14:textId="2D01FFF5" w:rsidR="005762CA" w:rsidRDefault="00CF649A" w:rsidP="00F50A40">
+      <w:r w:rsidRPr="00CF649A">
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F04F52">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CTL’s resources on active learning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CF649A">
+        <w:t xml:space="preserve"> for additional strategies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0061FDA4" w14:textId="5FF8C370" w:rsidR="005762CA" w:rsidRPr="00BF078C" w:rsidRDefault="00BF078C" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc237848666"/>
+      <w:r w:rsidRPr="00BF078C">
+        <w:t>Asking questions and getting help</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="3A314819" w14:textId="77777777" w:rsidR="00305C40" w:rsidRDefault="00305C40" w:rsidP="00305C40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tell students how and when they should ask questions outside of class: immediately after class, during office hours, by email, through a course platform, or some combination of these.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485D066E" w14:textId="77777777" w:rsidR="00305C40" w:rsidRDefault="00305C40" w:rsidP="00305C40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Give students a realistic timeframe for email responses—for example, within 48 hours—and be clear about whether they should expect responses during evenings or weekends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D923DE" w14:textId="72126FEF" w:rsidR="005762CA" w:rsidRDefault="00305C40" w:rsidP="00305C40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>If students can ask you or classmates for homework help through Piazza, Canvas, or another course platform, explain what a useful request for help should include. For example, ask them to identify where they are stuck and share the work they have completed so far rather than simply posting a request for the answer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAA76EE" w14:textId="39DA9612" w:rsidR="005762CA" w:rsidRPr="005C7CD3" w:rsidRDefault="00305C40" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc237848667"/>
+      <w:r w:rsidRPr="005C7CD3">
+        <w:t>Assignments, deadlines, and late work</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="105BB01E" w14:textId="77777777" w:rsidR="005C7CD3" w:rsidRDefault="005C7CD3" w:rsidP="005C7CD3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain how and where assignments should be submitted. If different assignments use different platforms, make that hard to miss.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C3FFD1" w14:textId="77777777" w:rsidR="005C7CD3" w:rsidRDefault="005C7CD3" w:rsidP="005C7CD3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>State whether you accept late assignments, whether penalties apply, and how students should request an extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7A3A30" w14:textId="77777777" w:rsidR="005C7CD3" w:rsidRDefault="005C7CD3" w:rsidP="005C7CD3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain what students should do when illness, an emergency, or another significant circumstance affects their ability to meet a deadline. Where possible, provide a process rather than relying on “contact me as soon as possible.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A32356" w14:textId="49BB0EC0" w:rsidR="005762CA" w:rsidRPr="00AE7E27" w:rsidRDefault="00AE7E27" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc237848668"/>
+      <w:r w:rsidRPr="00AE7E27">
+        <w:t>Feedback on student work</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="731F2A25" w14:textId="77777777" w:rsidR="004C4550" w:rsidRDefault="004C4550" w:rsidP="004C4550">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain what kind of feedback students can expect on assignments and assessments and approximately when they can expect it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40442971" w14:textId="77777777" w:rsidR="004C4550" w:rsidRDefault="004C4550" w:rsidP="004C4550">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Show students where to find that feedback—for example, directly on an assignment submitted through Canvas, in the Canvas gradebook, on an assignment rubric, or in an external tool such as Gradescope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F884F6" w14:textId="77777777" w:rsidR="004C4550" w:rsidRDefault="004C4550" w:rsidP="004C4550">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When an external tool contains the feedback, do not assume students know that they need to look there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B48EB0" w14:textId="58ECD6C7" w:rsidR="00AE7E27" w:rsidRDefault="004C4550" w:rsidP="004C4550">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain how students should raise a question about feedback or a grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F635BC" w14:textId="37E199E9" w:rsidR="009F5533" w:rsidRDefault="00EB28F2" w:rsidP="009F5533">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00EB28F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This video</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> shows the different places where students may </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2911">
+        <w:t xml:space="preserve">need to look for feedback in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Canvas</w:t>
+      </w:r>
+      <w:r w:rsidR="00447DD5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014A805A" w14:textId="2CD127BE" w:rsidR="00AE7E27" w:rsidRPr="00881BCB" w:rsidRDefault="00881BCB" w:rsidP="007C142B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc237848669"/>
+      <w:r w:rsidRPr="00881BCB">
+        <w:t>Course platforms and online discussions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="75B6E562" w14:textId="77777777" w:rsidR="002066EC" w:rsidRDefault="002066EC" w:rsidP="002066EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain what course platforms students will use, what each one is for, and where they should look for announcements, assignments, grades, and feedback.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1138E4C6" w14:textId="77777777" w:rsidR="001902DC" w:rsidRDefault="002066EC" w:rsidP="002066EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Establish expectations for course discussion boards and other virtual spaces, including relevance to the course, interaction with classmates, and appropriate use of the platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6749BD2E" w14:textId="11618369" w:rsidR="001902DC" w:rsidRDefault="002066EC" w:rsidP="002066EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Let students know that you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0289F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> remove a post that is unrelated to the course or violates course rules, community agreements, or</w:t>
+      </w:r>
+      <w:r w:rsidR="0072437A">
+        <w:t xml:space="preserve"> possibly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072437A">
+        <w:t>university policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B468716" w14:textId="77777777" w:rsidR="005A10A8" w:rsidRDefault="002066EC" w:rsidP="002066EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When feasible, talk with the student before removing a post. If that is not possible, contact the student promptly afterward, explain why the post was removed, and make time to discuss the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8ACE09" w14:textId="47491F67" w:rsidR="00881BCB" w:rsidRDefault="002066EC" w:rsidP="002066EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Depending on the content and context, you might leave a concerning post in place and use it as an opportunity to address the issue with the class. Do not leave it in place by default when doing so could compound the harm or further derail the discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E96E59" w14:textId="3E343D4A" w:rsidR="00AE7E27" w:rsidRPr="0075677F" w:rsidRDefault="0075677F" w:rsidP="00B86DBF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc237848670"/>
+      <w:r w:rsidRPr="0075677F">
+        <w:t>Religious observances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="0075677F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B188ED0" w14:textId="43D24D55" w:rsidR="00564C0C" w:rsidRDefault="00564C0C" w:rsidP="00564C0C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Point out major course dates and ask students to look early for conflicts with religious </w:t>
+      </w:r>
+      <w:r w:rsidR="002B63DF">
+        <w:t xml:space="preserve">practices or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>observances</w:t>
+      </w:r>
+      <w:r w:rsidR="004C52A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2A6CF0" w14:textId="77777777" w:rsidR="00143EA2" w:rsidRDefault="00564C0C" w:rsidP="00143EA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Revisit upcoming dates when major assignments or assessments are approaching; students may not recognize every conflict during the first week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78786208" w14:textId="1D7C63F6" w:rsidR="00B10999" w:rsidRDefault="00143EA2" w:rsidP="00143EA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a student needs to </w:t>
+      </w:r>
+      <w:r w:rsidR="002726BD">
+        <w:t>reschedule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an exam</w:t>
+      </w:r>
+      <w:r w:rsidR="000D08AA">
+        <w:t xml:space="preserve"> due to a conflict with a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="000D08AA" w:rsidRPr="00B64338">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">religious </w:t>
+        </w:r>
+        <w:r w:rsidR="00084F76" w:rsidRPr="00B64338">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>practice/</w:t>
+        </w:r>
+        <w:r w:rsidR="000D08AA" w:rsidRPr="00B64338">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>observance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, offer to proctor the exam at another time or have another faculty member proctor the exam. The online testing proctoring program Proctorio is also available as an alternative in some cases. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B63DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dropping an exam that is missed or not allowing a student the opportunity to make it up because of a religious observance is not considered reasonable</w:t>
+      </w:r>
+      <w:r w:rsidR="00594C20" w:rsidRPr="002B63DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under federal law and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2930" w:rsidRPr="002B63DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00EB2930" w:rsidRPr="002B63DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CU Protected Class Nondiscrimination Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F02835" w14:textId="316CDF4F" w:rsidR="00AE7E27" w:rsidRDefault="00143EA2" w:rsidP="00143EA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the student needs to miss class related to a religious practice/observance, excuse the absence with no penalty and provide support for the student for any in-class discussion/material provided that day. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084F76">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Counting an absence for a religious practice/observance against other allowable absences is not considered reasonable</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04033">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A4D8C7" w14:textId="4AC6B355" w:rsidR="00AE7E27" w:rsidRPr="00BF7D59" w:rsidRDefault="00BF7D59" w:rsidP="00B86DBF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc237848671"/>
+      <w:r w:rsidRPr="00BF7D59">
+        <w:t>Course-specific procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="3759D111" w14:textId="2B3C7BAE" w:rsidR="00BF7D59" w:rsidRDefault="00BF7D59" w:rsidP="00F50A40">
+      <w:r w:rsidRPr="00BF7D59">
+        <w:t>Add any course-specific procedures students will need to follow—for example, laboratory safety requirements, fieldwork expectations, equipment use, group-work procedures, studio access, or protocols for community-based settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A3AB37" w14:textId="73581F4B" w:rsidR="00AE7E27" w:rsidRPr="008E277E" w:rsidRDefault="008E277E" w:rsidP="00B86DBF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc237848672"/>
+      <w:r w:rsidRPr="008E277E">
+        <w:t>Set clear standards for academic work</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="51CDE75F" w14:textId="77777777" w:rsidR="003072BD" w:rsidRDefault="003072BD" w:rsidP="003072BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc237848673"/>
+      <w:r>
+        <w:t>Writing and communicating</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="38CBA7C2" w14:textId="1A12798D" w:rsidR="00AE7E27" w:rsidRDefault="00E17078" w:rsidP="00F50A40">
+      <w:r w:rsidRPr="00E17078">
+        <w:t>Don’t assume that students know what kind of writing or language is appropriate in different course contexts. Briefly introduce your expectations early in the semester and review them in more depth just before the first relevant assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710A3F9C" w14:textId="77777777" w:rsidR="009079EA" w:rsidRDefault="009079EA" w:rsidP="009079EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain what writing style is expected in papers, online discussions, lab reports, reflections, and other course assignments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0A0A8E" w14:textId="77777777" w:rsidR="009079EA" w:rsidRDefault="009079EA" w:rsidP="009079EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Be clear about your expectations for spelling, punctuation, grammar, proofreading, formatting, and presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617DD069" w14:textId="77777777" w:rsidR="00A06AC1" w:rsidRDefault="009079EA" w:rsidP="009079EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Let students know when conversational language is appropriate and when you expect discipline-specific terminology. For example, when discussing images of human bodies, the appropriate terms might be breasts rather than boobs or tits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEE6031" w14:textId="6F887859" w:rsidR="00AE7E27" w:rsidRDefault="009079EA" w:rsidP="009079EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Provide examples when possible. “Use a professional tone” is much less helpful than showing students what that means in the context of your course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5135A43E" w14:textId="55A265DF" w:rsidR="009079EA" w:rsidRPr="00A06AC1" w:rsidRDefault="00A06AC1" w:rsidP="00B86DBF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc237848674"/>
+      <w:r w:rsidRPr="00A06AC1">
+        <w:t>Establish what counts as evidence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="74D62F15" w14:textId="77777777" w:rsidR="0052155F" w:rsidRDefault="0052155F" w:rsidP="0052155F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>What kinds of sources are considered credible for the work students will do in this course?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6216FE36" w14:textId="77777777" w:rsidR="0052155F" w:rsidRDefault="0052155F" w:rsidP="0052155F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Are news articles, trade publications, Reddit posts, personal experience, or AI-generated summaries ever appropriate—and for what purposes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A0A6AA" w14:textId="77777777" w:rsidR="0052155F" w:rsidRDefault="0052155F" w:rsidP="0052155F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When must students cite a source?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A669F8D" w14:textId="77777777" w:rsidR="0052155F" w:rsidRDefault="0052155F" w:rsidP="0052155F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>How should students distinguish an evidence-based claim from an opinion, interpretation, or personal experience?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B3830A" w14:textId="5445CA83" w:rsidR="00A06AC1" w:rsidRDefault="0052155F" w:rsidP="0052155F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>What standards will you use to evaluate conflicting sources?</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25EE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25EE9" w:rsidRPr="00E25EE9">
+        <w:t>Will students know how to explain why one source is more credible or useful than another?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754D53BC" w14:textId="4E9CEBE9" w:rsidR="00A42006" w:rsidRDefault="00F60ECC" w:rsidP="0052155F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t>Let them know that a sample of one (n=1) is information but will not count broadly as evidence in your class (i.e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507085">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50686">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00507085" w:rsidRPr="00507085">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507085">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>My</w:t>
+      </w:r>
+      <w:r w:rsidR="00507085" w:rsidRPr="00507085">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507085">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uncle smoked all his life</w:t>
+      </w:r>
+      <w:r w:rsidR="00507085" w:rsidRPr="00507085">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and lived to 100, so cigarettes can’t be that bad for you.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00507085">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784A4FF1" w14:textId="09121533" w:rsidR="009079EA" w:rsidRDefault="00851256" w:rsidP="00F50A40">
+      <w:r w:rsidRPr="00851256">
+        <w:t>Don’t wait until grading the first assignment to tell students that the evidence they used does not meet the standards of the field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03230EA9" w14:textId="03D32CB5" w:rsidR="009079EA" w:rsidRPr="00EC2D2E" w:rsidRDefault="00EC2D2E" w:rsidP="00B86DBF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Clarify_collaboration,_AI"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc237848675"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00EC2D2E">
+        <w:t>Clarify collaboration, AI use, and academic honesty</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="6409A7DA" w14:textId="70731620" w:rsidR="009079EA" w:rsidRDefault="001B6F20" w:rsidP="00F50A40">
+      <w:r w:rsidRPr="001B6F20">
+        <w:t>What help, tools, and collaboration are students allowed to use—and how must they document that use?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586888DA" w14:textId="77777777" w:rsidR="00C17D7A" w:rsidRDefault="00C17D7A" w:rsidP="00C17D7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain when students may work together and when work must be completed independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4B7A88" w14:textId="12181C3E" w:rsidR="00E2084C" w:rsidRDefault="00E2084C" w:rsidP="00C17D7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Be clear about what kinds of help students may receive from classmates, tutors, writing centers, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6BC3">
+        <w:t>friends</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or family members, and other people. Students may not know where legitimate helps ends and </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6BC3">
+        <w:t>unauthorized</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> collaboration begins unless you tell them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735EA31B" w14:textId="77777777" w:rsidR="006248C5" w:rsidRDefault="006248C5" w:rsidP="006248C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain whether generative AI may be used in the course and, when appropriate, establish different expectations for different assignments or assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A42CD6" w14:textId="77777777" w:rsidR="006248C5" w:rsidRDefault="006248C5" w:rsidP="006248C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Be specific about permitted and prohibited uses. “AI may be used as a resource” leaves students with nearly as much uncertainty as no policy at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0558C21F" w14:textId="77777777" w:rsidR="006248C5" w:rsidRDefault="006248C5" w:rsidP="006248C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain how students should disclose, document, or cite their use of AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FA1874" w14:textId="77777777" w:rsidR="004B716C" w:rsidRDefault="004B716C" w:rsidP="004B716C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Be specific about which resources may be used on assignments, quizzes, and exams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BB750F" w14:textId="77777777" w:rsidR="004B716C" w:rsidRDefault="004B716C" w:rsidP="004B716C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Avoid broad instructions such as “electronic resources are allowed.” Say exactly what is permitted: Canvas materials, a calculator, one page of notes, outside sources, AI tools, or something else.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F1FB64" w14:textId="7BCDC996" w:rsidR="009079EA" w:rsidRDefault="004B716C" w:rsidP="004B716C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When expectations differ by assignment, say so on the assignment itself rather than relying only on a general syllabus statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1339A541" w14:textId="0242C0FF" w:rsidR="009079EA" w:rsidRPr="0078562B" w:rsidRDefault="0078562B" w:rsidP="00CF60EE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc237848676"/>
+      <w:r w:rsidRPr="0078562B">
+        <w:t>Establish assignment-specific AI expectations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="0A69CE83" w14:textId="76E641EC" w:rsidR="009079EA" w:rsidRDefault="0078562B" w:rsidP="00FB12FF">
+      <w:r w:rsidRPr="0078562B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Whether you are a cutting-edge AI user or still figuring out where to begin, you need enough familiarity with widely available generative AI tools to establish realistic course expectations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3714">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3714" w:rsidRPr="00FB12FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Design assignments and assessments with the widespread availability of AI in mind</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3714">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57463B98" w14:textId="4843C958" w:rsidR="00286442" w:rsidRDefault="00286442" w:rsidP="00C64425">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Specify which AI tools or resources are approved for the course or assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BD9944" w14:textId="77777777" w:rsidR="00954F49" w:rsidRDefault="00954F49" w:rsidP="00954F49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Use assignment-specific guidance when a single course-wide rule would be too blunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70834E34" w14:textId="085AF465" w:rsidR="00C64425" w:rsidRDefault="00C64425" w:rsidP="00C64425">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain whether students may use AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF71C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE772A">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>brainstorm, outline, revise, summarize, generate text or images, write code, analyze data, or complete other parts of an assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D489A3" w14:textId="3C191B91" w:rsidR="008F0E6A" w:rsidRDefault="00BE19A8" w:rsidP="008F0E6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Provide an example of how AI may be used in the course or assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61796F40" w14:textId="09841B3A" w:rsidR="00C64425" w:rsidRDefault="00010962" w:rsidP="00C64425">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Clarify</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64425">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954F49">
+        <w:t>how students should cite sources when working with AI models.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366FD6ED" w14:textId="060B38A7" w:rsidR="00F8059F" w:rsidRDefault="00CD55BF" w:rsidP="00F45B41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55BF">
+        <w:t>Do not build an academic-honesty process around tools that cannot provide conclusive evidence of how a student produced their work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164D2CF7" w14:textId="6C5566DB" w:rsidR="00B35337" w:rsidRPr="00B35337" w:rsidRDefault="00BF004C" w:rsidP="00B35337">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you or your students have </w:t>
+      </w:r>
+      <w:r w:rsidR="00487C3D">
+        <w:t xml:space="preserve">questions about </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6B2E">
+        <w:t>what constitutes unapproved use of artificial intelligence</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35081">
+        <w:t xml:space="preserve"> and how </w:t>
+      </w:r>
+      <w:r w:rsidR="0008720C">
+        <w:t>violations are</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35081">
+        <w:t xml:space="preserve"> addressed by </w:t>
+      </w:r>
+      <w:r w:rsidR="004875F5">
+        <w:t>Student Conduct and Conflict Resolutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6B2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0008720C">
+        <w:t xml:space="preserve">visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="0008720C" w:rsidRPr="00D87FDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>AI and</w:t>
+        </w:r>
+        <w:r w:rsidR="00F4781A" w:rsidRPr="00D87FDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Honor Code</w:t>
+        </w:r>
+        <w:r w:rsidR="0008720C" w:rsidRPr="00D87FDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0008720C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474B3D34" w14:textId="0EFC5548" w:rsidR="00F8059F" w:rsidRDefault="00806D42" w:rsidP="008A69D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc237848677"/>
+      <w:r w:rsidRPr="00806D42">
+        <w:t xml:space="preserve">Current CU resources for teaching with </w:t>
+      </w:r>
+      <w:r w:rsidR="00150083">
+        <w:t xml:space="preserve">technology and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806D42">
+        <w:t>AI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="63046909" w14:textId="7018D094" w:rsidR="000B5AE1" w:rsidRDefault="008A69D0" w:rsidP="00F50A40">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>The CU Boulder Center for Teaching and Learning (CTL)</w:t>
+        </w:r>
+        <w:r w:rsidR="005D74F9" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005E22CB" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>provides</w:t>
+        </w:r>
+        <w:r w:rsidR="005D74F9" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> an array of resources </w:t>
+        </w:r>
+        <w:r w:rsidR="00F96851" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">for </w:t>
+        </w:r>
+        <w:r w:rsidR="00AD1FBF" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">the </w:t>
+        </w:r>
+        <w:r w:rsidR="00E80DD5" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>effective use of</w:t>
+        </w:r>
+        <w:r w:rsidR="00B66B0E" w:rsidRPr="00EB5713">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> technology and artificial intelligence (AI)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B66B0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80DD5">
+        <w:t>in your teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00711943">
+        <w:t xml:space="preserve">, including how to navigate their </w:t>
+      </w:r>
+      <w:r w:rsidR="00150083">
+        <w:t>challenges.</w:t>
+      </w:r>
+      <w:r w:rsidR="00891CD7">
+        <w:t xml:space="preserve"> This includes</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5AE1">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283263DA" w14:textId="6CAF3B19" w:rsidR="000B5AE1" w:rsidRDefault="002F6A3F" w:rsidP="000B5AE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00891CD7">
+        <w:t>esources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for teaching online</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FF077D" w14:textId="77777777" w:rsidR="000B5AE1" w:rsidRDefault="000B5AE1" w:rsidP="000B5AE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00345BA2">
+        <w:t>sing technology to enhance your teaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39608F1F" w14:textId="4E0D7E47" w:rsidR="005B17C0" w:rsidRDefault="00E23E91" w:rsidP="000B5AE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Talking about AI with you</w:t>
+      </w:r>
+      <w:r w:rsidR="00B113A5">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C58D4F" w14:textId="5AF30DAD" w:rsidR="00074030" w:rsidRDefault="0034272C" w:rsidP="000B5AE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guidance for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1359C">
+        <w:t xml:space="preserve">addressing the challenges </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35FCD">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6BAE">
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00074030">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C064B4" w14:textId="213EEB39" w:rsidR="00074030" w:rsidRDefault="002F6A3F" w:rsidP="00074030">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0034272C">
+        <w:t xml:space="preserve">esigning </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06FC">
+        <w:t>assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B048C66" w14:textId="7EBC2506" w:rsidR="00074030" w:rsidRDefault="002F6A3F" w:rsidP="00074030">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06FC">
+        <w:t>thical considerations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1C2A39" w14:textId="023F48F9" w:rsidR="00074030" w:rsidRDefault="002F6A3F" w:rsidP="00074030">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06FC">
+        <w:t>cademic integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C663D6C" w14:textId="1B54F0A2" w:rsidR="00074030" w:rsidRDefault="002F6A3F" w:rsidP="00074030">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00811AEB">
+        <w:t>yllabus statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670BAF66" w14:textId="5391FCAF" w:rsidR="00F33351" w:rsidRDefault="00495603" w:rsidP="00495BD2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc237848678"/>
+      <w:r>
+        <w:t xml:space="preserve">Understand your reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00414AE7">
+        <w:t xml:space="preserve">and accessibility </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="6ED88951" w14:textId="233B718B" w:rsidR="00AF57E8" w:rsidRPr="00AF57E8" w:rsidRDefault="00123F47" w:rsidP="00AF57E8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc237848679"/>
+      <w:r>
+        <w:t>Reporting and required syllabus statements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="6FF0C90B" w14:textId="784412D1" w:rsidR="00F836BF" w:rsidRDefault="00F836BF" w:rsidP="009C2AFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">Let your students know that you are a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="007D3CC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mandatory reporter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> and that you are required to inform the Office of Institutional Equity and Compliance (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="008C4237">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OIEC</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t>) of any situation or incident of alleged unwelcome or offensive behavior that you witness (</w:t>
+      </w:r>
       <w:r w:rsidRPr="007D3CC9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Refer to the community agreements when norms get violated to re-center the class and get back on track; if the class collectively agreed to these norms, the norms can be your touchstone for addressing problematic</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F02498">
+        <w:t>or that is brought to your attention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">) related to campus </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00C85381">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>policies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> on discrimination, harassment, or sexual misconduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AD4">
+        <w:t>, intimate partner abuse, or stalking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7049A31D" w14:textId="0CC7CE2E" w:rsidR="00A67AD4" w:rsidRPr="00A67AD4" w:rsidRDefault="00A67AD4" w:rsidP="00A67AD4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> comments and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D3CC9">
+      </w:pPr>
+      <w:r w:rsidRPr="00A67AD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> behavior.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="746F2DA5" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+        <w:t xml:space="preserve">Do not try to determine whether a policy violation has occurred before making a report. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E465A1A" w14:textId="77777777" w:rsidR="009F1C26" w:rsidRPr="007D3CC9" w:rsidRDefault="009F1C26" w:rsidP="009F1C26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="6836FAF1" w14:textId="64807E89" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+        <w:t xml:space="preserve">Direct students to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="007D3CC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Don’t Ignore It</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> website for a comprehensive list of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">confidential and non-confidential </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t>on- and off-campus resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBEC692" w14:textId="4E93A2D3" w:rsidR="00236612" w:rsidRDefault="00F836BF" w:rsidP="00236612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">Familiarize yourself with the Provost’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E973F4" w:rsidRPr="00E973F4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">What’s </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="00E973F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="007D3CC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>required syllabus statements</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="007D3CC9">
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="2045CDE3" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+        <w:t xml:space="preserve"> that address disability accommodations, classroom behavior, preferred student names and pronouns, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Honor Code, the Sexual Misconduct,</w:t>
+      </w:r>
+      <w:r w:rsidR="00566211">
+        <w:t xml:space="preserve"> Intimate Partner </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3C35">
+        <w:t>Violence, &amp; Stalking and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00764D82">
+        <w:t>Protected Class Nondiscrimination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve"> Policies, and accommodations for religious observances and include them in your syllabus</w:t>
+      </w:r>
+      <w:r w:rsidR="00123F47">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AA33D2" w14:textId="584ECAF3" w:rsidR="00123F47" w:rsidRDefault="005D382C" w:rsidP="005D382C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc237848680"/>
+      <w:r>
+        <w:t>Accessibility</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="4D292708" w14:textId="4E0707B0" w:rsidR="007131F0" w:rsidRPr="00B61F97" w:rsidRDefault="00F836BF" w:rsidP="00236612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...394 lines deleted...]
-        <w:r w:rsidRPr="007D3CC9">
+      </w:pPr>
+      <w:r w:rsidRPr="00B61F97">
+        <w:t xml:space="preserve">Become knowledgeable about your obligation to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00B61F97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>Guidance and sample syllabus statements developed through a partnership between the BFA and CTL</w:t>
+          <w:t>ensure that your course is accessible to students with disabilities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D3CC9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00634A15" w:rsidRPr="00B61F97">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C42ED9" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
-[...656 lines deleted...]
-    <w:p w14:paraId="24A0D994" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+    <w:p w14:paraId="155662D7" w14:textId="77777777" w:rsidR="00634A15" w:rsidRPr="00B61F97" w:rsidRDefault="00634A15" w:rsidP="00634A15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="49C7D45D" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+      </w:pPr>
+      <w:r w:rsidRPr="00B61F97">
+        <w:t>Use accessible course materials and platforms from the outset rather than waiting for a student to encounter a barrier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1A9983" w14:textId="77777777" w:rsidR="00634A15" w:rsidRPr="00B61F97" w:rsidRDefault="00634A15" w:rsidP="00634A15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="122AC636" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+      </w:pPr>
+      <w:r w:rsidRPr="00B61F97">
+        <w:t>Understand how approved accommodations will be implemented in the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D801466" w14:textId="1BFE9C73" w:rsidR="00634A15" w:rsidRDefault="00634A15" w:rsidP="00634A15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...29 lines deleted...]
-        <w:r w:rsidRPr="007D3CC9">
+      </w:pPr>
+      <w:r w:rsidRPr="00B61F97">
+        <w:t>Consult</w:t>
+      </w:r>
+      <w:r w:rsidR="00101460">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008862CD">
+        <w:t>with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00763536">
+        <w:t xml:space="preserve"> experts in the</w:t>
+      </w:r>
+      <w:r w:rsidR="008862CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00101460" w:rsidRPr="00763536">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>Learn more about active learning strategies from the CTL.</w:t>
+          <w:t>Digital Accessibility</w:t>
+        </w:r>
+        <w:r w:rsidR="007659CD" w:rsidRPr="00763536">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="008862CD" w:rsidRPr="00763536">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Office</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D3CC9">
-[...7 lines deleted...]
-    <w:p w14:paraId="0E02B19A" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+      <w:r w:rsidR="008862CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007659CD">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61F97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00B61F97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disability Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B61F97">
+        <w:t xml:space="preserve"> when</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you are unsure what is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62557AAD" w14:textId="459B76C7" w:rsidR="00634A15" w:rsidRPr="008F3839" w:rsidRDefault="00634A15" w:rsidP="00634A15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remember that accessibility obligations apply to both in-person and virtual course environments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C27FE3" w14:textId="19BFB951" w:rsidR="00687CAC" w:rsidRPr="00AA7A14" w:rsidRDefault="00AA7A14" w:rsidP="00236612">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc237848681"/>
+      <w:r w:rsidRPr="00AA7A14">
+        <w:t>Respond to d</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="00AA7A14">
+        <w:t xml:space="preserve">isruptive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7A14">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="00AA7A14">
+        <w:t xml:space="preserve">tudent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7A14">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00687CAC" w:rsidRPr="00AA7A14">
+        <w:t>ehavior</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="23C00ECD" w14:textId="5205ADA2" w:rsidR="00FC5CA8" w:rsidRDefault="00FC5CA8" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="00FC5CA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Post discussion questions in Canvas, which often brings shy students into the conversation.</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="56053BA6" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+        <w:t>A student is not disruptive simply because they disagree with you, express an unpopular opinion, ask persistent questions, or criticize an idea discussed in the course. The relevant concern is behavior that materially interferes with teaching, learning, or other students’ ability to participate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F516044" w14:textId="70F26455" w:rsidR="001305EC" w:rsidRPr="0014055B" w:rsidRDefault="001305EC" w:rsidP="00236612">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc237848682"/>
+      <w:r w:rsidRPr="0014055B">
+        <w:t>Address concerns early</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="04D82735" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRDefault="0014055B" w:rsidP="00AC14E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="21CE44CB" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="007D3CC9" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+      </w:pPr>
+      <w:r w:rsidRPr="0014055B">
+        <w:t>Name the behavior and the expectation that needs to change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C69A11E" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRPr="00AC14E8" w:rsidRDefault="0014055B" w:rsidP="00AC14E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC14E8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...217 lines deleted...]
-        <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">Refer to the syllabus, community agreements, or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00AC14E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...949 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Student Classroom and Course-Related Behavior Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="00AC14E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5882F178" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRPr="00AC14E8" w:rsidRDefault="0014055B" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC14E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Give the student a clear opportunity to adjust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024333E6" w14:textId="4F8911F6" w:rsidR="001305EC" w:rsidRPr="00AC14E8" w:rsidRDefault="0014055B" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC14E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Follow up privately when the issue cannot be handled adequately during class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2279D077" w14:textId="7506DC56" w:rsidR="001305EC" w:rsidRPr="00824ACF" w:rsidRDefault="00824ACF" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc237848683"/>
+      <w:r w:rsidRPr="00824ACF">
+        <w:t>Document repeated or significant disruptions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="488F12FD" w14:textId="31F71B9A" w:rsidR="001305EC" w:rsidRDefault="00824ACF" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applies to both in-person and virtual teaching. However, even with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00173BC2">
+      </w:pPr>
+      <w:r w:rsidRPr="00824ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>community agreements and syllabus</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001462C1">
+        <w:t>When disruptive behavior is repeated or significant, document what occurred from the beginning. Record the date, the observable behavior, what you said or did, how the student responded, and how the incident affected the class. Avoid speculation about the student’s motives, diagnosis, or character.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ACCC29" w14:textId="64D179C1" w:rsidR="00E84493" w:rsidRPr="00E84493" w:rsidRDefault="00E84493" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc237848684"/>
+      <w:r w:rsidRPr="00E84493">
+        <w:t>Consult Student Conduct and Conflict Resolution</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4C1E">
+        <w:t xml:space="preserve"> (SCCR)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="7C51B423" w14:textId="5FFE1571" w:rsidR="003B4C1E" w:rsidRDefault="003B4C1E" w:rsidP="003B4C1E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> guidelines</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D3CC9">
+      </w:pPr>
+      <w:r w:rsidRPr="003B4C1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in place to minimize problems, students may still find ways to disrupt the teaching environment. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">Consult </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="003B4C1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="1155CC"/>
-[...124 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>SCCR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="003B4C1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F3BF033" w14:textId="01570374" w:rsidR="00687CAC" w:rsidRPr="00BE3827" w:rsidRDefault="00687CAC" w:rsidP="00BE3827">
+        <w:t xml:space="preserve"> before the situation becomes unmanageable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E090C8" w14:textId="77777777" w:rsidR="004A5448" w:rsidRDefault="003B4C1E" w:rsidP="003B4C1E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ask for help clarifying expectations, planning a conversation, documenting incidents, or deciding whether a formal report is appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C4ED67" w14:textId="266E408A" w:rsidR="003B4C1E" w:rsidRDefault="002841F0" w:rsidP="003B4C1E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002841F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the student’s disruptive behavior continues, or if a single instance of disruption is egregious enough to warrant it, you may want to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="004A5448">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>file a report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002841F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with SCCR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F25DCE3" w14:textId="473C84CF" w:rsidR="00FC5CA8" w:rsidRPr="003B4C1E" w:rsidRDefault="00911FA0" w:rsidP="003B4C1E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Af</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ter a report is submitted, the student will r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2619" w:rsidRPr="00AC2619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>eceive a letter inviting them to schedule a resolution meeting. This letter is not a penalty, sentencing</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2619" w:rsidRPr="00AC2619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or decision letter. However, if </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2619" w:rsidRPr="00AC2619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the student chooses to not move forward with the meeting, the university will still make a decision about the potential violation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1F052C" w14:textId="28860F46" w:rsidR="00FC5CA8" w:rsidRPr="00885FD2" w:rsidRDefault="00885FD2" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc237848685"/>
+      <w:r w:rsidRPr="00885FD2">
+        <w:t>When immediate action is necessary</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="3B30986C" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRDefault="00885FD2" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00885FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>According to the policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFD82DD" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRDefault="00885FD2" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00885FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If a student is disruptive, you and/or SCCR may ask the student to stop the disruptive behavior and warn the student that such behavior can result in academic or disciplinary action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0263D522" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRDefault="00885FD2" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC14E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>You are authorized to ask a student to leave the classroom or other academic site if you deem it necessary. In this case, you will need to report the matter to SCCR within 24 hours. Your department and/or School/College may also have guidelines about how to report the matter to your Chair or Dean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283E5D05" w14:textId="77777777" w:rsidR="00AC14E8" w:rsidRDefault="004A4193" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC14E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If the situation cannot be managed safely or productively, you may need to end class early and seek assistance. Do not remain alone with a student if you are concerned about immediate safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60542E67" w14:textId="2EE87E34" w:rsidR="00885FD2" w:rsidRPr="00AC14E8" w:rsidRDefault="00885FD2" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC14E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If you feel threatened or worry for the safety of you or your students, call or text the CU Police Department at 911.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CC4D4D" w14:textId="6E4A6779" w:rsidR="00FC5CA8" w:rsidRDefault="00D66570" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66570">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">When the conduct may involve discrimination, harassment, sexual misconduct, intimate partner abuse, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Highly disruptive students often have a pattern of escalating disruptions. It’s important that you document these instances from the beginning to establish a pattern. If the student’s disruptive behavior continues, or if a single instance of disruption is egregious enough to warrant it, you may want to </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007D3CC9">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66570">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>stalking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66570">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> follow your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="000D1201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>file a report</w:t>
+          <w:t>reporting obligations to OIEC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D3CC9">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="00D66570">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Upon receipt of the report, SCCR will work with you in setting further behavioral expectations and holding the student accountable for the disruption.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> in addition to consulting SCCR about classroom disruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2519F42F" w14:textId="7BBEB357" w:rsidR="009064D6" w:rsidRDefault="009064D6" w:rsidP="00AC14E8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc237848686"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Final Thoughts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="4FCA731A" w14:textId="670B5E1E" w:rsidR="009064D6" w:rsidRPr="00905925" w:rsidRDefault="00905925" w:rsidP="009064D6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905925">
+        <w:t>None of these practices will make a classroom frictionless, and that isn’t the goal. Students need room to disagree, take intellectual risks, and sometimes fumble. They also need clear expectations and confidence that the person leading the class will notice when something gets off track and help the group move forward.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC14E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905925">
+        <w:t>Thoughtful preparation won’t prevent every difficult moment, but it gives you and your students something to return to when those moments arise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EC3E79" w14:textId="77777777" w:rsidR="009064D6" w:rsidRPr="00905925" w:rsidRDefault="009064D6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="00905925">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>If a situation becomes unmanageable, consider dismissing the class early and focusing directly on the problematic student.</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="6EF6A88D" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C034A5" w14:textId="24AE908D" w:rsidR="00D52949" w:rsidRPr="00D52949" w:rsidRDefault="00CA4EAC" w:rsidP="00705282">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc237848687"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52949" w:rsidRPr="00D52949">
+        <w:t>Adaptable syllabus statement for courses involving contested topics</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="309D3B63" w14:textId="001CB0DD" w:rsidR="007F3CA4" w:rsidRDefault="007F3CA4" w:rsidP="009C2AFD">
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3CA4">
+        <w:t>he following example was developed for a course in which students examine controversial scientific ideas. Keep the underlying structure and replace the discipline-specific content, examples, and standards of evidence to fit your course. Your syllabus statement should sound like you; students can tell when they are reading generic language that will never shape what happens in class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AF5113" w14:textId="2DBCB7B7" w:rsidR="007F3CA4" w:rsidRDefault="0048739A" w:rsidP="009C2AFD">
+      <w:r>
+        <w:t>Topics to cover:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5633916F" w14:textId="77777777" w:rsidR="0048739A" w:rsidRDefault="0048739A" w:rsidP="0048739A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="07AD0DDB" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRPr="007D3CC9" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+      </w:pPr>
+      <w:r>
+        <w:t>What the course is trying to teach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3481E430" w14:textId="77777777" w:rsidR="0048739A" w:rsidRDefault="0048739A" w:rsidP="0048739A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="14F93BF0" w14:textId="77777777" w:rsidR="00687CAC" w:rsidRDefault="00687CAC" w:rsidP="00687CAC">
+      </w:pPr>
+      <w:r>
+        <w:t>How disagreement should work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615BEC99" w14:textId="77777777" w:rsidR="0048739A" w:rsidRDefault="0048739A" w:rsidP="0048739A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What standards of evidence apply</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3499A42D" w14:textId="015CD4CA" w:rsidR="0048739A" w:rsidRDefault="0048739A" w:rsidP="0048739A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>How personal experience and privacy will be handled</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C948E3" w14:textId="6F3A6747" w:rsidR="00B26A15" w:rsidRPr="00B26A15" w:rsidRDefault="00B26A15" w:rsidP="00035D0F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3CC9">
+      <w:r w:rsidRPr="00B26A15">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">If you feel threatened or worry for the safety of you or your students, call or text the CU Police Department at 911. </w:t>
-[...64 lines deleted...]
-        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46766E9A" w14:textId="6F00EE77" w:rsidR="00035D0F" w:rsidRDefault="00035D0F" w:rsidP="00035D0F">
+      <w:r>
+        <w:t>One of the primary goals of this course is to strengthen our skills in scientific argument and develop enough self-awareness to recognize when we are making claims that are not supported by scientific evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF5C42" w14:textId="72F78FE2" w:rsidR="00035D0F" w:rsidRDefault="00035D0F" w:rsidP="00035D0F">
+      <w:r>
+        <w:t>Many of the topics in this course were chosen because reasonable people disagree about them, and some of those disagreements can feel personal. Our goal is to examine controversial biological ideas, techniques, opportunities, strengths, and weaknesses—not to attack the people who hold particular views. If I describe my perspective on prenatal genetic screening and you disagree, argue with the strengths and weaknesses of my ideas, not with me as a person. Persuade me. Convince me. Show me where my reasoning or evidence falls short.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DCE649" w14:textId="4CC5525F" w:rsidR="00035D0F" w:rsidRDefault="00035D0F" w:rsidP="00035D0F">
+      <w:r>
+        <w:t>Throughout the semester, we will make thoughtful arguments, use relevant evidence, and avoid personal attacks. Ask yourself: Why do I hold this view? Where did it come from? What evidence supports it? What evidence might lead me to revise it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D9AACC" w14:textId="0DD30578" w:rsidR="0097684C" w:rsidRDefault="00035D0F" w:rsidP="00E05C0C">
+      <w:r>
+        <w:t>Some topics may connect closely to your own experiences or those of your family. You will never be required to disclose personal information. Criticism of an idea or practice—even one that has affected you personally—should not be directed at you as an individual. Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00206544">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B0972">
-[...746 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:r>
+        <w:t>authentically curious, knowledgeable, and thoughtful. Be enthusiastic about your ideas, and don’t demean those who disagree. And have some fun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79506C86" w14:textId="77777777" w:rsidR="00E05C0C" w:rsidRPr="000B0972" w:rsidRDefault="00E05C0C" w:rsidP="00E05C0C"/>
+    <w:sectPr w:rsidR="00E05C0C" w:rsidRPr="000B0972" w:rsidSect="005435DF">
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="75" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="641FD4F1" w14:textId="77777777" w:rsidR="00EE3DCA" w:rsidRDefault="00EE3DCA" w:rsidP="00FD1659">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="23BB9F11" w14:textId="77777777" w:rsidR="000428B1" w:rsidRDefault="000428B1" w:rsidP="009C2AFD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BF0DBE5" w14:textId="77777777" w:rsidR="00EE3DCA" w:rsidRDefault="00EE3DCA" w:rsidP="00FD1659">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="69CA6F29" w14:textId="77777777" w:rsidR="000428B1" w:rsidRDefault="000428B1" w:rsidP="009C2AFD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HelveticaNeueLT Std">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HelveticaNeueLT Std">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HelveticaNeueLT Pro 55 Roman">
+    <w:altName w:val="HelveticaNeueLT Pro 55 Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-483085432"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5806B292" w14:textId="1372D943" w:rsidR="006875F4" w:rsidRPr="00FF30E6" w:rsidRDefault="006875F4" w:rsidP="00FF30E6">
+      <w:p w14:paraId="5806B292" w14:textId="1372D943" w:rsidR="006875F4" w:rsidRPr="00907302" w:rsidRDefault="006875F4" w:rsidP="00907302">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00FF30E6">
+        <w:r w:rsidRPr="00907302">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF30E6">
+        <w:r w:rsidRPr="00907302">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF30E6">
+        <w:r w:rsidRPr="00907302">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003A4E17">
+        <w:r w:rsidR="003A4E17" w:rsidRPr="00907302">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF30E6">
+        <w:r w:rsidRPr="00907302">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="63523DA9" w14:textId="77777777" w:rsidR="006875F4" w:rsidRDefault="006875F4" w:rsidP="006875F4">
+      <w:p w14:paraId="63523DA9" w14:textId="77777777" w:rsidR="006875F4" w:rsidRDefault="006875F4" w:rsidP="009C2AFD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:tabs>
-[...2 lines deleted...]
-          <w:ind w:right="-630"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="618787AF" w14:textId="621FED5A" w:rsidR="006875F4" w:rsidRPr="00907302" w:rsidRDefault="006875F4" w:rsidP="00907302">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-      </w:p>
-[...7 lines deleted...]
-          <w:jc w:val="right"/>
+        <w:r w:rsidRPr="00907302">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide for Establishing Course Expectations and Managing Classroom Dynamics  </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="276D2E99" w14:textId="4DB549AA" w:rsidR="006875F4" w:rsidRPr="005506B5" w:rsidRDefault="006875F4" w:rsidP="006875F4">
+      <w:p w14:paraId="276D2E99" w14:textId="07ADFD6D" w:rsidR="006875F4" w:rsidRPr="00907302" w:rsidRDefault="006875F4" w:rsidP="00907302">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:tabs>
-[...2 lines deleted...]
-          <w:ind w:right="-630"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00907302">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Office of Institutional Equity and Compliance, </w:t>
         </w:r>
-        <w:r w:rsidR="00CF68BD">
+        <w:r w:rsidR="001E61D1">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>10.</w:t>
+          <w:t>8.</w:t>
         </w:r>
-        <w:r w:rsidR="00301E15">
+        <w:r w:rsidR="00E07EEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00AA1BE3">
+        <w:r w:rsidR="00DD1619">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00DC42A3">
+        <w:r w:rsidR="004C1152" w:rsidRPr="00907302">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>202</w:t>
-[...7 lines deleted...]
-          <w:t>5</w:t>
+          <w:t>.2026</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="4A80A22A" w14:textId="4121F028" w:rsidR="006875F4" w:rsidRDefault="003437BE">
+      <w:p w14:paraId="4A80A22A" w14:textId="4121F028" w:rsidR="006875F4" w:rsidRDefault="000428B1" w:rsidP="009C2AFD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0195BE09" w14:textId="1F48E4DD" w:rsidR="005506B5" w:rsidRPr="005506B5" w:rsidRDefault="005506B5" w:rsidP="001916DB">
+  <w:p w14:paraId="0195BE09" w14:textId="1F48E4DD" w:rsidR="005506B5" w:rsidRPr="005506B5" w:rsidRDefault="005506B5" w:rsidP="009C2AFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...8 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="312AE7DF" w14:textId="77777777" w:rsidR="00EE3DCA" w:rsidRDefault="00EE3DCA" w:rsidP="00FD1659">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3E4EB74F" w14:textId="77777777" w:rsidR="000428B1" w:rsidRDefault="000428B1" w:rsidP="009C2AFD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79DB6987" w14:textId="77777777" w:rsidR="00EE3DCA" w:rsidRDefault="00EE3DCA" w:rsidP="00FD1659">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2DE8CCE7" w14:textId="77777777" w:rsidR="000428B1" w:rsidRDefault="000428B1" w:rsidP="009C2AFD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="34DB3285" w14:textId="6B33FEB5" w:rsidR="008D788B" w:rsidRPr="00CD4FAF" w:rsidRDefault="008D788B">
+    <w:p w14:paraId="064C17D4" w14:textId="52B55890" w:rsidR="00D15CBE" w:rsidRPr="005435DF" w:rsidRDefault="00D15CBE" w:rsidP="009C2AFD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="005435DF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="005435DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00720D0A" w:rsidRPr="00CD4FAF">
+        <w:t xml:space="preserve"> Rating scale: 1 = strongly disagree to 6 = strongly agree</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="53CC968F" w14:textId="631970BA" w:rsidR="002321D0" w:rsidRPr="00676DAA" w:rsidRDefault="002321D0" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Rating scale: 1 = strongly disagree to 6 = strongly agree</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00CD4FAF">
+      </w:pPr>
+      <w:r w:rsidRPr="00676DAA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="00676DAA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> These results control for both student race</w:t>
       </w:r>
-      <w:r w:rsidR="00137934" w:rsidRPr="00CD4FAF">
+      <w:r w:rsidR="00E24F2D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CD4FAF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676DAA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ethnicity and gender. </w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t>ethnicity</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F2D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CD4FAF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676DAA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and gender. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2640ED95" w14:textId="41AF3EF0" w:rsidR="00AF3BC6" w:rsidRPr="001C496F" w:rsidRDefault="00AF3BC6" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C496F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="001C496F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bridgland, V.M., Jones, P.J., &amp; Bellet, B.W. (2022). A meta-analysis of the efficacy of trigger warnings, content warnings, and content notes. Clinical Psychological Science, 21677026231186625.</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> Challenges that happen in the classroom </w:t>
+      </w:r>
+      <w:r w:rsidR="00515D17">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CD4FAF">
+        <w:t>can be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C496F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amplified in the virtual environment. For online teaching, clarity and thoroughness about your expectations are </w:t>
+      </w:r>
+      <w:r w:rsidR="002430BC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>especially</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C496F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> important.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="23E731B1" w14:textId="77777777" w:rsidR="00AF3BC6" w:rsidRPr="005F5B56" w:rsidRDefault="00AF3BC6" w:rsidP="009C2AFD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C496F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="001C496F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cullen, S., &amp; Oppenheimer, D. (2024). Choosing to learn: The importance of student autonomy in higher education. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744D32">
+      <w:r w:rsidRPr="001C496F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Science advances, 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F5B56">
+      <w:r w:rsidRPr="001C496F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(29), eado6759.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="776A0E7E" w14:textId="0325761F" w:rsidR="00AF3BC6" w:rsidRPr="00CD4FAF" w:rsidRDefault="00AF3BC6" w:rsidP="00AF3BC6">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1B52EC50" w14:textId="3FE08D4C" w:rsidR="00780A7B" w:rsidRPr="00780A7B" w:rsidRDefault="00780A7B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="00780A7B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidRPr="00780A7B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021 Campus Culture Survey results show that only 21% of CU undergraduates find it easy or very easy to get to know other students in their classes, while 56% find it difficult. Difficulty connecting with classroom peers is significantly related to a lower </w:t>
+      </w:r>
+      <w:r w:rsidR="00736892">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A7B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ense of CU </w:t>
+      </w:r>
+      <w:r w:rsidR="00736892">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A7B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elonging. Brief, structured interactions can scaffold the beginnings of meaningful academic friendships.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7ED28BAB" w14:textId="30B4A375" w:rsidR="00D138C2" w:rsidRPr="00670625" w:rsidRDefault="00D138C2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670625">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00670625">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidR="00670625" w:rsidRPr="00670625">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bridgland, V.M., Jones, P.J., &amp; Bellet, B.W. (2022). A meta-analysis of the efficacy of trigger warnings, content warnings, and content notes. Clinical Psychological Science, 21677026231186625.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6AA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="38BFA83A" w14:textId="4D7DA424" w:rsidR="00D04033" w:rsidRPr="003D1AB9" w:rsidRDefault="00D04033">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1AB9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003D1AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1AB9" w:rsidRPr="003D1AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="002D33C3" w:rsidRPr="003D1AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore information </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1AB9" w:rsidRPr="003D1AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be found on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:anchor="accordion-758219423-1" w:history="1">
+        <w:r w:rsidR="003D1AB9" w:rsidRPr="003D1AB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>2021 Campus Culture Survey Study Peer results</w:t>
+          <w:t>religious accommodations FAQ webpage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD4FAF">
+      <w:r w:rsidR="003D1AB9" w:rsidRPr="003D1AB9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> show that only 21% of CU undergraduates find it </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CD4FAF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D33C3" w:rsidRPr="003D1AB9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>easy/very easy</w:t>
-[...78 lines deleted...]
-        <w:t>that helps them establish meaningful academic friendships.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00264F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F0DA26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10039,50 +8963,425 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D81B3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC0881CC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08497AFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBD8DB06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D5707DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="983A595C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103A3132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CFAF10E"/>
     <w:lvl w:ilvl="0" w:tplc="2A3A3716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10151,51 +9450,277 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18D01D62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D85CC1DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8011C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38E62B86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7F2E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74A8BFF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10264,51 +9789,729 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246F5E95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82BE1BB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26A11DF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2962880"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26CD4EA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2DE6CEC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB51FC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEDC97D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352D3FCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4F47E5E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38FB2474"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F2C4936"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0E7720"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2AEE458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10377,51 +10580,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB85369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A143534"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10490,51 +10693,390 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF05FC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18E09EA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42044E60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD4C02D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45272738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7242C9A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="460F6001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="658662F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10603,51 +11145,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="488C564A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43F434BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10716,51 +11258,390 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CFD4A35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30BE4A22"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F9124F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D1CAC32"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51BA0BB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7409CE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="572157E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8132BE70"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10829,51 +11710,842 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58D36556"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF085146"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8E2416"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EEAF314"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4563D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE92480A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8B75A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E98AF12"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="606425DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD02D1FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61956ECB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BF623B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62465CDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F12240A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CB444B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="553A153A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10942,67 +12614,519 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64363F88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A8260CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666869EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72547D06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D466C8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F894FCD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E6F6272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="012E9922"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA162EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C104636"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -11055,51 +13179,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EDC481E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C52CC334"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11168,51 +13292,277 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="729475C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFDE961A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749A196F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63B20BB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74FF23AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4E2E8B6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11281,51 +13631,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC73EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F44FC14"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11395,1266 +13745,1784 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2088727746">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="617614324">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="775710370">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="741491521">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1394935376">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1326980865">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1705210978">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1915969360">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1014770906">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1177383349">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="266231132">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1341279000">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2028175323">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="186411406">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1915969360">
+  <w:num w:numId="15" w16cid:durableId="1851794929">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1162701204">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1254171932">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="756249600">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1390298075">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="592472243">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1003973969">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1014770906">
+  <w:num w:numId="22" w16cid:durableId="1672028887">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="534192870">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1392732449">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1608125342">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1607542721">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="941765621">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1776317427">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1310212383">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="162205412">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1316647718">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1135442599">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="78530243">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="688528920">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="341125574">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="773591908">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1177383349">
+  <w:num w:numId="37" w16cid:durableId="1523088674">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="4291686">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="266231132">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="39" w16cid:durableId="1831095306">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1341279000">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="40" w16cid:durableId="1704136900">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2028175323">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="41" w16cid:durableId="2052919547">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="198323688">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1436247085">
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D5B94"/>
     <w:rsid w:val="00005180"/>
     <w:rsid w:val="000053B4"/>
     <w:rsid w:val="00010854"/>
     <w:rsid w:val="000108E3"/>
+    <w:rsid w:val="00010962"/>
     <w:rsid w:val="000144C1"/>
     <w:rsid w:val="000146A1"/>
     <w:rsid w:val="0001557D"/>
     <w:rsid w:val="0001580C"/>
+    <w:rsid w:val="00022CBA"/>
     <w:rsid w:val="00022F94"/>
+    <w:rsid w:val="000233DE"/>
+    <w:rsid w:val="00025287"/>
     <w:rsid w:val="000321E6"/>
     <w:rsid w:val="000328E3"/>
+    <w:rsid w:val="00035D0F"/>
     <w:rsid w:val="00041293"/>
+    <w:rsid w:val="000428B1"/>
     <w:rsid w:val="00042BD9"/>
     <w:rsid w:val="00042E18"/>
     <w:rsid w:val="00047462"/>
     <w:rsid w:val="0005113F"/>
+    <w:rsid w:val="00052397"/>
     <w:rsid w:val="00054F92"/>
     <w:rsid w:val="0006393C"/>
     <w:rsid w:val="00063F76"/>
     <w:rsid w:val="00065EF0"/>
     <w:rsid w:val="00073003"/>
+    <w:rsid w:val="00074030"/>
     <w:rsid w:val="000743A0"/>
     <w:rsid w:val="00076E03"/>
+    <w:rsid w:val="00077D0B"/>
     <w:rsid w:val="000806F3"/>
     <w:rsid w:val="00081A94"/>
+    <w:rsid w:val="00084F76"/>
+    <w:rsid w:val="0008720C"/>
     <w:rsid w:val="00087BA2"/>
     <w:rsid w:val="00090CAD"/>
     <w:rsid w:val="00090FDD"/>
     <w:rsid w:val="00094036"/>
     <w:rsid w:val="00096440"/>
     <w:rsid w:val="00096555"/>
     <w:rsid w:val="00096AA4"/>
+    <w:rsid w:val="000971A6"/>
     <w:rsid w:val="000A0B62"/>
     <w:rsid w:val="000A19C6"/>
     <w:rsid w:val="000A475B"/>
     <w:rsid w:val="000B044C"/>
     <w:rsid w:val="000B0972"/>
     <w:rsid w:val="000B32A6"/>
     <w:rsid w:val="000B400F"/>
+    <w:rsid w:val="000B5AE1"/>
     <w:rsid w:val="000B6669"/>
+    <w:rsid w:val="000B6987"/>
+    <w:rsid w:val="000C13EB"/>
+    <w:rsid w:val="000C2911"/>
+    <w:rsid w:val="000C3B2E"/>
     <w:rsid w:val="000C7BD4"/>
     <w:rsid w:val="000C7DEF"/>
     <w:rsid w:val="000D00EB"/>
+    <w:rsid w:val="000D08AA"/>
+    <w:rsid w:val="000D1201"/>
+    <w:rsid w:val="000D2F4D"/>
     <w:rsid w:val="000D3F3E"/>
     <w:rsid w:val="000D57F7"/>
+    <w:rsid w:val="000D5CFC"/>
     <w:rsid w:val="000D7B5D"/>
     <w:rsid w:val="000D7E6C"/>
     <w:rsid w:val="000E0B1D"/>
     <w:rsid w:val="000E11DF"/>
     <w:rsid w:val="000E1553"/>
     <w:rsid w:val="000F0431"/>
     <w:rsid w:val="000F136A"/>
+    <w:rsid w:val="000F477D"/>
     <w:rsid w:val="000F65D5"/>
     <w:rsid w:val="000F65E8"/>
+    <w:rsid w:val="000F6AA6"/>
+    <w:rsid w:val="000F6DD8"/>
     <w:rsid w:val="000F7043"/>
+    <w:rsid w:val="00101460"/>
     <w:rsid w:val="001014C6"/>
     <w:rsid w:val="001019FF"/>
+    <w:rsid w:val="00101C0D"/>
     <w:rsid w:val="00101DFF"/>
     <w:rsid w:val="00103311"/>
     <w:rsid w:val="00104EB7"/>
+    <w:rsid w:val="0010585E"/>
     <w:rsid w:val="0011334C"/>
     <w:rsid w:val="001146AB"/>
     <w:rsid w:val="00115BCF"/>
     <w:rsid w:val="001174D9"/>
     <w:rsid w:val="00120FF0"/>
     <w:rsid w:val="001210F2"/>
     <w:rsid w:val="00122270"/>
     <w:rsid w:val="001228C0"/>
+    <w:rsid w:val="00123F47"/>
     <w:rsid w:val="00124E64"/>
+    <w:rsid w:val="00124F91"/>
     <w:rsid w:val="00125957"/>
     <w:rsid w:val="00127D0A"/>
     <w:rsid w:val="00130539"/>
+    <w:rsid w:val="001305EC"/>
     <w:rsid w:val="00130CDB"/>
     <w:rsid w:val="00133520"/>
     <w:rsid w:val="001374A4"/>
     <w:rsid w:val="00137934"/>
+    <w:rsid w:val="0014055B"/>
     <w:rsid w:val="00142EB8"/>
+    <w:rsid w:val="00143EA2"/>
     <w:rsid w:val="0014415B"/>
     <w:rsid w:val="00144786"/>
+    <w:rsid w:val="00144A84"/>
     <w:rsid w:val="001462C1"/>
+    <w:rsid w:val="00150083"/>
     <w:rsid w:val="001519AA"/>
     <w:rsid w:val="00152755"/>
+    <w:rsid w:val="001538DA"/>
     <w:rsid w:val="001544EA"/>
     <w:rsid w:val="00155EF1"/>
     <w:rsid w:val="0015639F"/>
+    <w:rsid w:val="00163634"/>
     <w:rsid w:val="00163C1D"/>
     <w:rsid w:val="00163DFE"/>
     <w:rsid w:val="0016425E"/>
     <w:rsid w:val="00165DEE"/>
     <w:rsid w:val="00167003"/>
     <w:rsid w:val="001673B3"/>
     <w:rsid w:val="00172186"/>
     <w:rsid w:val="001738CC"/>
     <w:rsid w:val="00173BC2"/>
     <w:rsid w:val="00174BC4"/>
+    <w:rsid w:val="00175E1E"/>
     <w:rsid w:val="00181445"/>
     <w:rsid w:val="00181FCE"/>
+    <w:rsid w:val="001902DC"/>
     <w:rsid w:val="001916DB"/>
+    <w:rsid w:val="00191F56"/>
     <w:rsid w:val="00192C0C"/>
     <w:rsid w:val="001933FA"/>
     <w:rsid w:val="00193655"/>
     <w:rsid w:val="001A00F6"/>
     <w:rsid w:val="001A02CB"/>
     <w:rsid w:val="001A1A4F"/>
     <w:rsid w:val="001A370F"/>
     <w:rsid w:val="001A4AE8"/>
     <w:rsid w:val="001A54CA"/>
     <w:rsid w:val="001A62F7"/>
     <w:rsid w:val="001A71D4"/>
+    <w:rsid w:val="001B0718"/>
+    <w:rsid w:val="001B0855"/>
     <w:rsid w:val="001B174E"/>
     <w:rsid w:val="001B2947"/>
     <w:rsid w:val="001B3732"/>
     <w:rsid w:val="001B5515"/>
+    <w:rsid w:val="001B6F20"/>
+    <w:rsid w:val="001C1CF9"/>
+    <w:rsid w:val="001C21D3"/>
+    <w:rsid w:val="001C496F"/>
     <w:rsid w:val="001C5292"/>
+    <w:rsid w:val="001D15FB"/>
     <w:rsid w:val="001D2B3E"/>
     <w:rsid w:val="001D7D9B"/>
     <w:rsid w:val="001D7FB6"/>
     <w:rsid w:val="001E0699"/>
     <w:rsid w:val="001E2039"/>
     <w:rsid w:val="001E5F77"/>
+    <w:rsid w:val="001E61D1"/>
     <w:rsid w:val="001F077E"/>
+    <w:rsid w:val="001F0F04"/>
     <w:rsid w:val="001F167C"/>
     <w:rsid w:val="001F18FC"/>
     <w:rsid w:val="001F226D"/>
     <w:rsid w:val="001F33B0"/>
+    <w:rsid w:val="001F5457"/>
     <w:rsid w:val="001F548C"/>
     <w:rsid w:val="002016BD"/>
     <w:rsid w:val="00204A1A"/>
+    <w:rsid w:val="00206544"/>
+    <w:rsid w:val="002066EC"/>
     <w:rsid w:val="002105A0"/>
     <w:rsid w:val="00210D50"/>
     <w:rsid w:val="00211BF9"/>
+    <w:rsid w:val="002124AC"/>
     <w:rsid w:val="00214F24"/>
+    <w:rsid w:val="00220A07"/>
     <w:rsid w:val="00220C78"/>
     <w:rsid w:val="002215F9"/>
     <w:rsid w:val="002223F8"/>
     <w:rsid w:val="00224C89"/>
     <w:rsid w:val="00225A5F"/>
     <w:rsid w:val="002303A9"/>
     <w:rsid w:val="00230595"/>
+    <w:rsid w:val="002315C0"/>
     <w:rsid w:val="00231C03"/>
     <w:rsid w:val="002321D0"/>
     <w:rsid w:val="0023383B"/>
     <w:rsid w:val="0023446D"/>
+    <w:rsid w:val="00236612"/>
     <w:rsid w:val="0023661C"/>
     <w:rsid w:val="00240950"/>
+    <w:rsid w:val="00240D81"/>
     <w:rsid w:val="00241B39"/>
     <w:rsid w:val="0024256E"/>
+    <w:rsid w:val="00242D25"/>
+    <w:rsid w:val="002430BC"/>
     <w:rsid w:val="00243A53"/>
+    <w:rsid w:val="00245401"/>
     <w:rsid w:val="00251A3C"/>
     <w:rsid w:val="00261D92"/>
     <w:rsid w:val="00265616"/>
     <w:rsid w:val="00265D09"/>
     <w:rsid w:val="00266E34"/>
     <w:rsid w:val="00272099"/>
+    <w:rsid w:val="002726BD"/>
+    <w:rsid w:val="00280158"/>
+    <w:rsid w:val="00282475"/>
+    <w:rsid w:val="00282E16"/>
+    <w:rsid w:val="002841F0"/>
     <w:rsid w:val="00284776"/>
     <w:rsid w:val="002857AC"/>
     <w:rsid w:val="0028628A"/>
+    <w:rsid w:val="00286442"/>
     <w:rsid w:val="00287F68"/>
     <w:rsid w:val="002907B4"/>
+    <w:rsid w:val="00292ED4"/>
+    <w:rsid w:val="0029641B"/>
     <w:rsid w:val="002A1A60"/>
     <w:rsid w:val="002A1EA3"/>
     <w:rsid w:val="002A5F09"/>
     <w:rsid w:val="002A6174"/>
     <w:rsid w:val="002A680A"/>
     <w:rsid w:val="002B0DF9"/>
     <w:rsid w:val="002B0EC3"/>
     <w:rsid w:val="002B112F"/>
     <w:rsid w:val="002B1AA3"/>
+    <w:rsid w:val="002B343A"/>
+    <w:rsid w:val="002B4C0D"/>
     <w:rsid w:val="002B4F7C"/>
+    <w:rsid w:val="002B63DF"/>
     <w:rsid w:val="002B71D7"/>
     <w:rsid w:val="002C1A41"/>
     <w:rsid w:val="002C21A8"/>
     <w:rsid w:val="002C2FFA"/>
     <w:rsid w:val="002C5844"/>
+    <w:rsid w:val="002C6043"/>
     <w:rsid w:val="002C76DA"/>
     <w:rsid w:val="002C7A97"/>
     <w:rsid w:val="002D18C1"/>
     <w:rsid w:val="002D18CF"/>
+    <w:rsid w:val="002D33C3"/>
+    <w:rsid w:val="002D47F1"/>
+    <w:rsid w:val="002D4E1D"/>
     <w:rsid w:val="002D4EA0"/>
     <w:rsid w:val="002E008F"/>
     <w:rsid w:val="002E08D0"/>
     <w:rsid w:val="002E1E1E"/>
     <w:rsid w:val="002E25A8"/>
     <w:rsid w:val="002E25AE"/>
     <w:rsid w:val="002E44C0"/>
     <w:rsid w:val="002E4968"/>
     <w:rsid w:val="002E4F89"/>
     <w:rsid w:val="002E6512"/>
     <w:rsid w:val="002E6D24"/>
+    <w:rsid w:val="002E7300"/>
     <w:rsid w:val="002E731B"/>
     <w:rsid w:val="002E7F4C"/>
+    <w:rsid w:val="002F0FD5"/>
     <w:rsid w:val="002F1F48"/>
     <w:rsid w:val="002F32A2"/>
     <w:rsid w:val="002F4F84"/>
     <w:rsid w:val="002F68BC"/>
+    <w:rsid w:val="002F6A3F"/>
     <w:rsid w:val="002F6F1A"/>
     <w:rsid w:val="002F79BA"/>
     <w:rsid w:val="00300359"/>
     <w:rsid w:val="003005A4"/>
     <w:rsid w:val="00300B28"/>
     <w:rsid w:val="00301E15"/>
     <w:rsid w:val="003047AE"/>
+    <w:rsid w:val="00305C40"/>
     <w:rsid w:val="0030652E"/>
+    <w:rsid w:val="0030672B"/>
+    <w:rsid w:val="003072BD"/>
     <w:rsid w:val="00311F08"/>
     <w:rsid w:val="003122F0"/>
     <w:rsid w:val="003125B2"/>
     <w:rsid w:val="00313067"/>
     <w:rsid w:val="003146A7"/>
     <w:rsid w:val="00316037"/>
     <w:rsid w:val="00316152"/>
     <w:rsid w:val="00321373"/>
     <w:rsid w:val="00322DA9"/>
+    <w:rsid w:val="00324E21"/>
+    <w:rsid w:val="003271FA"/>
     <w:rsid w:val="00331FED"/>
+    <w:rsid w:val="0033449F"/>
     <w:rsid w:val="00334652"/>
     <w:rsid w:val="00335173"/>
     <w:rsid w:val="003368C5"/>
     <w:rsid w:val="003373B4"/>
     <w:rsid w:val="003410AB"/>
+    <w:rsid w:val="0034272C"/>
     <w:rsid w:val="00343483"/>
     <w:rsid w:val="003437BE"/>
     <w:rsid w:val="00345444"/>
     <w:rsid w:val="00345B10"/>
+    <w:rsid w:val="00345BA2"/>
     <w:rsid w:val="0035071E"/>
     <w:rsid w:val="0035479A"/>
     <w:rsid w:val="00354DD0"/>
     <w:rsid w:val="00355E30"/>
     <w:rsid w:val="00356940"/>
     <w:rsid w:val="003579D1"/>
     <w:rsid w:val="00360E66"/>
+    <w:rsid w:val="00361A2B"/>
     <w:rsid w:val="0036209D"/>
     <w:rsid w:val="003632E4"/>
     <w:rsid w:val="00370FB6"/>
     <w:rsid w:val="00371C37"/>
+    <w:rsid w:val="00372800"/>
     <w:rsid w:val="00373C05"/>
     <w:rsid w:val="00373C1F"/>
     <w:rsid w:val="00377472"/>
     <w:rsid w:val="00377ABC"/>
+    <w:rsid w:val="00377BE6"/>
     <w:rsid w:val="003810D2"/>
     <w:rsid w:val="00383E7F"/>
+    <w:rsid w:val="0038623E"/>
     <w:rsid w:val="003878C6"/>
     <w:rsid w:val="00391607"/>
     <w:rsid w:val="0039160E"/>
     <w:rsid w:val="0039228D"/>
     <w:rsid w:val="003940AE"/>
     <w:rsid w:val="003968A2"/>
     <w:rsid w:val="003A4E17"/>
     <w:rsid w:val="003A5021"/>
     <w:rsid w:val="003B1DF0"/>
+    <w:rsid w:val="003B4C1E"/>
     <w:rsid w:val="003C71F6"/>
+    <w:rsid w:val="003C7739"/>
     <w:rsid w:val="003D0D93"/>
+    <w:rsid w:val="003D1AB9"/>
     <w:rsid w:val="003D1BAF"/>
     <w:rsid w:val="003D207C"/>
+    <w:rsid w:val="003D2CD1"/>
     <w:rsid w:val="003D55F1"/>
     <w:rsid w:val="003D6B24"/>
+    <w:rsid w:val="003D6B9F"/>
     <w:rsid w:val="003E2B65"/>
+    <w:rsid w:val="003E2CCB"/>
     <w:rsid w:val="003E2F20"/>
     <w:rsid w:val="003E4313"/>
     <w:rsid w:val="003E6D10"/>
     <w:rsid w:val="003F0095"/>
     <w:rsid w:val="003F1584"/>
+    <w:rsid w:val="003F1868"/>
     <w:rsid w:val="003F2996"/>
     <w:rsid w:val="003F3D96"/>
     <w:rsid w:val="003F41F7"/>
     <w:rsid w:val="003F4A12"/>
     <w:rsid w:val="003F77DC"/>
     <w:rsid w:val="0040259E"/>
     <w:rsid w:val="0040369E"/>
     <w:rsid w:val="004050A7"/>
     <w:rsid w:val="004103DA"/>
     <w:rsid w:val="00411AD3"/>
     <w:rsid w:val="004142B2"/>
+    <w:rsid w:val="00414AE7"/>
     <w:rsid w:val="00415515"/>
     <w:rsid w:val="0042059D"/>
+    <w:rsid w:val="004214A3"/>
     <w:rsid w:val="00427674"/>
     <w:rsid w:val="00427857"/>
     <w:rsid w:val="00431175"/>
     <w:rsid w:val="004347E4"/>
+    <w:rsid w:val="00436E62"/>
+    <w:rsid w:val="0044093C"/>
     <w:rsid w:val="00440F7A"/>
     <w:rsid w:val="00444471"/>
+    <w:rsid w:val="00445494"/>
     <w:rsid w:val="00445F4E"/>
     <w:rsid w:val="004475A1"/>
+    <w:rsid w:val="00447DD5"/>
+    <w:rsid w:val="00447F5E"/>
     <w:rsid w:val="0045073E"/>
     <w:rsid w:val="00450C3C"/>
     <w:rsid w:val="00452DF1"/>
+    <w:rsid w:val="0045404A"/>
+    <w:rsid w:val="00454748"/>
     <w:rsid w:val="00454794"/>
     <w:rsid w:val="00454B1B"/>
+    <w:rsid w:val="004554E2"/>
     <w:rsid w:val="00456DF7"/>
     <w:rsid w:val="00456E85"/>
     <w:rsid w:val="00457B43"/>
     <w:rsid w:val="004810A3"/>
     <w:rsid w:val="00481AA8"/>
     <w:rsid w:val="00483953"/>
     <w:rsid w:val="00486249"/>
+    <w:rsid w:val="0048739A"/>
+    <w:rsid w:val="004875F5"/>
+    <w:rsid w:val="00487C3D"/>
     <w:rsid w:val="00490BB6"/>
+    <w:rsid w:val="004915DE"/>
     <w:rsid w:val="004915F4"/>
     <w:rsid w:val="00492C35"/>
     <w:rsid w:val="004937D7"/>
+    <w:rsid w:val="00495603"/>
+    <w:rsid w:val="00495BD2"/>
     <w:rsid w:val="004A0B20"/>
+    <w:rsid w:val="004A143F"/>
+    <w:rsid w:val="004A1F41"/>
     <w:rsid w:val="004A29F5"/>
+    <w:rsid w:val="004A4193"/>
+    <w:rsid w:val="004A5448"/>
+    <w:rsid w:val="004A5845"/>
     <w:rsid w:val="004A6E18"/>
     <w:rsid w:val="004B0BC2"/>
     <w:rsid w:val="004B176B"/>
     <w:rsid w:val="004B40AC"/>
+    <w:rsid w:val="004B478B"/>
     <w:rsid w:val="004B54A7"/>
+    <w:rsid w:val="004B716C"/>
     <w:rsid w:val="004C04F5"/>
     <w:rsid w:val="004C0EBA"/>
+    <w:rsid w:val="004C1152"/>
     <w:rsid w:val="004C164C"/>
     <w:rsid w:val="004C2E81"/>
+    <w:rsid w:val="004C4550"/>
     <w:rsid w:val="004C495D"/>
+    <w:rsid w:val="004C52A3"/>
+    <w:rsid w:val="004C6BAE"/>
     <w:rsid w:val="004C78B0"/>
+    <w:rsid w:val="004D0F94"/>
     <w:rsid w:val="004D1754"/>
     <w:rsid w:val="004D1EE3"/>
     <w:rsid w:val="004D30D7"/>
     <w:rsid w:val="004D3478"/>
+    <w:rsid w:val="004D35A5"/>
+    <w:rsid w:val="004D3F0F"/>
     <w:rsid w:val="004E0519"/>
     <w:rsid w:val="004E1FF7"/>
     <w:rsid w:val="004E3D98"/>
     <w:rsid w:val="004E535A"/>
     <w:rsid w:val="004E59D9"/>
     <w:rsid w:val="004E6AB7"/>
+    <w:rsid w:val="004E6C46"/>
     <w:rsid w:val="004F04DE"/>
     <w:rsid w:val="004F19F9"/>
     <w:rsid w:val="004F37F7"/>
     <w:rsid w:val="004F5589"/>
     <w:rsid w:val="004F7279"/>
     <w:rsid w:val="00500E8D"/>
     <w:rsid w:val="00502CFA"/>
     <w:rsid w:val="00503F67"/>
     <w:rsid w:val="00504454"/>
+    <w:rsid w:val="00507085"/>
     <w:rsid w:val="005071E4"/>
+    <w:rsid w:val="00507C48"/>
+    <w:rsid w:val="005104E3"/>
     <w:rsid w:val="005107B0"/>
+    <w:rsid w:val="00511458"/>
+    <w:rsid w:val="00513E9F"/>
     <w:rsid w:val="00514774"/>
     <w:rsid w:val="0051481B"/>
     <w:rsid w:val="00514B96"/>
     <w:rsid w:val="00515762"/>
     <w:rsid w:val="00515873"/>
+    <w:rsid w:val="00515D17"/>
     <w:rsid w:val="00516A9A"/>
+    <w:rsid w:val="0052155F"/>
+    <w:rsid w:val="0052189D"/>
     <w:rsid w:val="005229C6"/>
     <w:rsid w:val="00522CCE"/>
     <w:rsid w:val="0052443E"/>
     <w:rsid w:val="0052483B"/>
     <w:rsid w:val="00524ED1"/>
     <w:rsid w:val="005258B7"/>
     <w:rsid w:val="00526610"/>
     <w:rsid w:val="00531A6C"/>
     <w:rsid w:val="00533314"/>
     <w:rsid w:val="00534CC3"/>
     <w:rsid w:val="00535F74"/>
+    <w:rsid w:val="00537DC0"/>
     <w:rsid w:val="0054077F"/>
+    <w:rsid w:val="00540E1A"/>
     <w:rsid w:val="00542260"/>
     <w:rsid w:val="00542605"/>
+    <w:rsid w:val="005435DF"/>
     <w:rsid w:val="00543DD8"/>
     <w:rsid w:val="005445C4"/>
     <w:rsid w:val="00544C85"/>
     <w:rsid w:val="00544E28"/>
+    <w:rsid w:val="00545352"/>
     <w:rsid w:val="005506B5"/>
     <w:rsid w:val="00550938"/>
     <w:rsid w:val="00551C82"/>
     <w:rsid w:val="00553A1C"/>
     <w:rsid w:val="00554B7B"/>
     <w:rsid w:val="00557B57"/>
+    <w:rsid w:val="005606C1"/>
     <w:rsid w:val="00562806"/>
+    <w:rsid w:val="00563E28"/>
     <w:rsid w:val="005647C9"/>
+    <w:rsid w:val="00564C0C"/>
     <w:rsid w:val="00564C2E"/>
     <w:rsid w:val="005660C3"/>
+    <w:rsid w:val="00566211"/>
     <w:rsid w:val="0057124D"/>
+    <w:rsid w:val="00574B50"/>
+    <w:rsid w:val="005752E6"/>
+    <w:rsid w:val="005762CA"/>
     <w:rsid w:val="00577A7C"/>
     <w:rsid w:val="00580CEB"/>
+    <w:rsid w:val="00581B61"/>
     <w:rsid w:val="005825D9"/>
     <w:rsid w:val="00582950"/>
     <w:rsid w:val="0058585E"/>
     <w:rsid w:val="0059185F"/>
     <w:rsid w:val="00591A03"/>
     <w:rsid w:val="00591B77"/>
+    <w:rsid w:val="00594C20"/>
     <w:rsid w:val="00595A7F"/>
+    <w:rsid w:val="005A10A8"/>
     <w:rsid w:val="005A23A1"/>
     <w:rsid w:val="005A667D"/>
     <w:rsid w:val="005A7175"/>
     <w:rsid w:val="005A7D4F"/>
+    <w:rsid w:val="005B17C0"/>
     <w:rsid w:val="005B243D"/>
     <w:rsid w:val="005B446C"/>
+    <w:rsid w:val="005B67E1"/>
+    <w:rsid w:val="005B680B"/>
     <w:rsid w:val="005B6859"/>
     <w:rsid w:val="005B6EBD"/>
     <w:rsid w:val="005B73A7"/>
     <w:rsid w:val="005B7934"/>
     <w:rsid w:val="005C13B1"/>
     <w:rsid w:val="005C1615"/>
     <w:rsid w:val="005C1721"/>
     <w:rsid w:val="005C2D91"/>
     <w:rsid w:val="005C2E3F"/>
+    <w:rsid w:val="005C2EF5"/>
+    <w:rsid w:val="005C7CD3"/>
     <w:rsid w:val="005D18C7"/>
+    <w:rsid w:val="005D382C"/>
     <w:rsid w:val="005D54F0"/>
     <w:rsid w:val="005D56FC"/>
+    <w:rsid w:val="005D5CB5"/>
+    <w:rsid w:val="005D74F9"/>
+    <w:rsid w:val="005D794D"/>
     <w:rsid w:val="005E0065"/>
+    <w:rsid w:val="005E08D8"/>
     <w:rsid w:val="005E18BA"/>
     <w:rsid w:val="005E21DE"/>
+    <w:rsid w:val="005E22CB"/>
+    <w:rsid w:val="005E2E19"/>
+    <w:rsid w:val="005E6143"/>
     <w:rsid w:val="005E6830"/>
     <w:rsid w:val="005E7E79"/>
+    <w:rsid w:val="005F0C6B"/>
     <w:rsid w:val="005F13D0"/>
+    <w:rsid w:val="005F2F6D"/>
     <w:rsid w:val="005F5B56"/>
     <w:rsid w:val="005F5EA4"/>
     <w:rsid w:val="0060154A"/>
     <w:rsid w:val="0060266C"/>
     <w:rsid w:val="00610A6E"/>
+    <w:rsid w:val="00611C5A"/>
+    <w:rsid w:val="00614918"/>
     <w:rsid w:val="00615942"/>
     <w:rsid w:val="00617794"/>
     <w:rsid w:val="00617895"/>
     <w:rsid w:val="00617A99"/>
     <w:rsid w:val="00620E0B"/>
     <w:rsid w:val="006218E2"/>
+    <w:rsid w:val="006246B7"/>
+    <w:rsid w:val="006248C5"/>
+    <w:rsid w:val="00630027"/>
     <w:rsid w:val="0063090A"/>
     <w:rsid w:val="00630FFB"/>
     <w:rsid w:val="00631482"/>
     <w:rsid w:val="00632D74"/>
+    <w:rsid w:val="00633923"/>
+    <w:rsid w:val="00634A15"/>
     <w:rsid w:val="00634E3F"/>
     <w:rsid w:val="00641977"/>
     <w:rsid w:val="006427F1"/>
     <w:rsid w:val="00642845"/>
     <w:rsid w:val="00645FEB"/>
+    <w:rsid w:val="0065026C"/>
     <w:rsid w:val="00650A94"/>
     <w:rsid w:val="00651EF4"/>
     <w:rsid w:val="00652104"/>
     <w:rsid w:val="0065538C"/>
     <w:rsid w:val="006554EB"/>
     <w:rsid w:val="00662E5E"/>
     <w:rsid w:val="00663016"/>
     <w:rsid w:val="00664698"/>
     <w:rsid w:val="00664971"/>
     <w:rsid w:val="00666FAD"/>
     <w:rsid w:val="0066776E"/>
+    <w:rsid w:val="00670625"/>
     <w:rsid w:val="00670993"/>
     <w:rsid w:val="0067106D"/>
     <w:rsid w:val="006738A7"/>
+    <w:rsid w:val="00676DAA"/>
     <w:rsid w:val="00680968"/>
     <w:rsid w:val="0068102F"/>
     <w:rsid w:val="00684602"/>
     <w:rsid w:val="006847E1"/>
+    <w:rsid w:val="00685FB9"/>
     <w:rsid w:val="0068729B"/>
     <w:rsid w:val="006875F4"/>
     <w:rsid w:val="00687B81"/>
     <w:rsid w:val="00687CAC"/>
     <w:rsid w:val="006915DD"/>
+    <w:rsid w:val="00694DDE"/>
     <w:rsid w:val="0069583A"/>
     <w:rsid w:val="006A46D2"/>
+    <w:rsid w:val="006A4DA7"/>
+    <w:rsid w:val="006A533B"/>
     <w:rsid w:val="006B2842"/>
     <w:rsid w:val="006B33F4"/>
     <w:rsid w:val="006C0B27"/>
     <w:rsid w:val="006C0C68"/>
     <w:rsid w:val="006C1064"/>
     <w:rsid w:val="006C338C"/>
     <w:rsid w:val="006C4E3A"/>
     <w:rsid w:val="006C65B3"/>
     <w:rsid w:val="006C6A68"/>
     <w:rsid w:val="006D0688"/>
+    <w:rsid w:val="006D1602"/>
     <w:rsid w:val="006D1DF0"/>
     <w:rsid w:val="006D1EEF"/>
     <w:rsid w:val="006D25B4"/>
     <w:rsid w:val="006D2715"/>
     <w:rsid w:val="006D38D9"/>
+    <w:rsid w:val="006D4F0D"/>
     <w:rsid w:val="006D52CA"/>
     <w:rsid w:val="006D56AB"/>
     <w:rsid w:val="006E0859"/>
     <w:rsid w:val="006E1100"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1B66"/>
     <w:rsid w:val="006E2266"/>
     <w:rsid w:val="006E2570"/>
     <w:rsid w:val="006E48D9"/>
     <w:rsid w:val="006F190D"/>
     <w:rsid w:val="006F4F16"/>
+    <w:rsid w:val="006F6271"/>
+    <w:rsid w:val="006F6B68"/>
+    <w:rsid w:val="007017F8"/>
     <w:rsid w:val="0070191E"/>
     <w:rsid w:val="00701A07"/>
     <w:rsid w:val="00702011"/>
     <w:rsid w:val="00702A96"/>
     <w:rsid w:val="00704115"/>
+    <w:rsid w:val="00705282"/>
     <w:rsid w:val="0070560E"/>
     <w:rsid w:val="00705DFE"/>
     <w:rsid w:val="00705F7E"/>
+    <w:rsid w:val="00711943"/>
+    <w:rsid w:val="007131F0"/>
+    <w:rsid w:val="0071329D"/>
     <w:rsid w:val="0071604F"/>
     <w:rsid w:val="00720893"/>
     <w:rsid w:val="00720D0A"/>
+    <w:rsid w:val="0072437A"/>
     <w:rsid w:val="00727BB8"/>
     <w:rsid w:val="007312C0"/>
     <w:rsid w:val="0073351A"/>
+    <w:rsid w:val="00734BB7"/>
+    <w:rsid w:val="00736892"/>
     <w:rsid w:val="00736B7C"/>
     <w:rsid w:val="00740136"/>
     <w:rsid w:val="0074107C"/>
     <w:rsid w:val="0074170B"/>
     <w:rsid w:val="007424BF"/>
     <w:rsid w:val="00743772"/>
     <w:rsid w:val="00743C4B"/>
     <w:rsid w:val="00744D32"/>
     <w:rsid w:val="00746F35"/>
     <w:rsid w:val="0075480A"/>
+    <w:rsid w:val="0075677F"/>
     <w:rsid w:val="007577E9"/>
     <w:rsid w:val="00757D61"/>
     <w:rsid w:val="0076158E"/>
     <w:rsid w:val="0076246D"/>
+    <w:rsid w:val="00763536"/>
     <w:rsid w:val="007638DA"/>
+    <w:rsid w:val="00764D82"/>
+    <w:rsid w:val="007659CD"/>
     <w:rsid w:val="00765C44"/>
+    <w:rsid w:val="00766776"/>
     <w:rsid w:val="007674C8"/>
     <w:rsid w:val="00775EDE"/>
     <w:rsid w:val="0078071D"/>
+    <w:rsid w:val="00780A7B"/>
     <w:rsid w:val="00783231"/>
+    <w:rsid w:val="0078562B"/>
+    <w:rsid w:val="00787FC1"/>
+    <w:rsid w:val="00790726"/>
     <w:rsid w:val="00793252"/>
     <w:rsid w:val="0079784C"/>
+    <w:rsid w:val="00797A52"/>
     <w:rsid w:val="007A285D"/>
+    <w:rsid w:val="007A4667"/>
+    <w:rsid w:val="007A63E0"/>
     <w:rsid w:val="007A74D0"/>
     <w:rsid w:val="007B09F2"/>
     <w:rsid w:val="007B0C0E"/>
     <w:rsid w:val="007B22CC"/>
     <w:rsid w:val="007B2B3F"/>
+    <w:rsid w:val="007B31A7"/>
     <w:rsid w:val="007B397B"/>
     <w:rsid w:val="007B6863"/>
     <w:rsid w:val="007B6DA2"/>
     <w:rsid w:val="007C048E"/>
     <w:rsid w:val="007C12CE"/>
+    <w:rsid w:val="007C142B"/>
     <w:rsid w:val="007C40F1"/>
     <w:rsid w:val="007C5CF4"/>
     <w:rsid w:val="007C6BF4"/>
+    <w:rsid w:val="007D03B4"/>
     <w:rsid w:val="007D13A4"/>
+    <w:rsid w:val="007D1B4A"/>
     <w:rsid w:val="007D3CC9"/>
     <w:rsid w:val="007D3EDA"/>
     <w:rsid w:val="007D515C"/>
     <w:rsid w:val="007D5849"/>
     <w:rsid w:val="007D64DF"/>
     <w:rsid w:val="007D65B6"/>
     <w:rsid w:val="007F003B"/>
     <w:rsid w:val="007F010A"/>
     <w:rsid w:val="007F0538"/>
     <w:rsid w:val="007F08EC"/>
     <w:rsid w:val="007F18D3"/>
     <w:rsid w:val="007F39FC"/>
+    <w:rsid w:val="007F3CA4"/>
     <w:rsid w:val="007F630C"/>
     <w:rsid w:val="007F705E"/>
     <w:rsid w:val="007F7541"/>
     <w:rsid w:val="007F7D74"/>
+    <w:rsid w:val="00806D42"/>
+    <w:rsid w:val="00807DFE"/>
     <w:rsid w:val="00810230"/>
+    <w:rsid w:val="00811AEB"/>
     <w:rsid w:val="00812681"/>
+    <w:rsid w:val="00815564"/>
+    <w:rsid w:val="00821401"/>
     <w:rsid w:val="008236A7"/>
     <w:rsid w:val="008246DF"/>
+    <w:rsid w:val="00824ACF"/>
     <w:rsid w:val="00826439"/>
     <w:rsid w:val="008322A3"/>
     <w:rsid w:val="008341FD"/>
     <w:rsid w:val="008346A2"/>
     <w:rsid w:val="00837AED"/>
     <w:rsid w:val="00840777"/>
     <w:rsid w:val="008426F7"/>
+    <w:rsid w:val="00842C38"/>
     <w:rsid w:val="0084422A"/>
+    <w:rsid w:val="00845886"/>
     <w:rsid w:val="008467F0"/>
+    <w:rsid w:val="00847316"/>
+    <w:rsid w:val="00851256"/>
     <w:rsid w:val="008529D6"/>
+    <w:rsid w:val="00852BCE"/>
     <w:rsid w:val="0085318F"/>
     <w:rsid w:val="008601FF"/>
     <w:rsid w:val="00862D23"/>
     <w:rsid w:val="00865A8A"/>
     <w:rsid w:val="00867D7F"/>
     <w:rsid w:val="00871AA6"/>
     <w:rsid w:val="008754A3"/>
     <w:rsid w:val="008759BF"/>
     <w:rsid w:val="0087637D"/>
     <w:rsid w:val="00876419"/>
+    <w:rsid w:val="0087766A"/>
     <w:rsid w:val="00877E21"/>
     <w:rsid w:val="00880F1C"/>
     <w:rsid w:val="00881203"/>
+    <w:rsid w:val="00881BCB"/>
     <w:rsid w:val="00882463"/>
     <w:rsid w:val="008824E5"/>
     <w:rsid w:val="00884937"/>
+    <w:rsid w:val="00885FD2"/>
+    <w:rsid w:val="008862CD"/>
     <w:rsid w:val="008868B6"/>
     <w:rsid w:val="00886CBE"/>
     <w:rsid w:val="008877F9"/>
     <w:rsid w:val="008913B7"/>
     <w:rsid w:val="00891932"/>
+    <w:rsid w:val="00891CD7"/>
     <w:rsid w:val="008921EF"/>
     <w:rsid w:val="008945BC"/>
+    <w:rsid w:val="00894F40"/>
+    <w:rsid w:val="00895ED3"/>
     <w:rsid w:val="008969F4"/>
     <w:rsid w:val="00896D31"/>
+    <w:rsid w:val="0089748C"/>
     <w:rsid w:val="00897594"/>
     <w:rsid w:val="00897C92"/>
     <w:rsid w:val="00897C99"/>
     <w:rsid w:val="008A0C15"/>
     <w:rsid w:val="008A121E"/>
     <w:rsid w:val="008A360B"/>
     <w:rsid w:val="008A4EEA"/>
     <w:rsid w:val="008A64C4"/>
+    <w:rsid w:val="008A69D0"/>
     <w:rsid w:val="008B0055"/>
     <w:rsid w:val="008B1C69"/>
     <w:rsid w:val="008B3041"/>
     <w:rsid w:val="008B3DEC"/>
     <w:rsid w:val="008B436A"/>
     <w:rsid w:val="008B6771"/>
     <w:rsid w:val="008B7099"/>
     <w:rsid w:val="008B7B2D"/>
     <w:rsid w:val="008C1DA9"/>
     <w:rsid w:val="008C2935"/>
     <w:rsid w:val="008C4237"/>
     <w:rsid w:val="008C526E"/>
+    <w:rsid w:val="008C6BC3"/>
     <w:rsid w:val="008C6CD1"/>
     <w:rsid w:val="008C75B6"/>
     <w:rsid w:val="008D2D68"/>
     <w:rsid w:val="008D3A71"/>
     <w:rsid w:val="008D3A9F"/>
     <w:rsid w:val="008D3FF2"/>
     <w:rsid w:val="008D56EE"/>
     <w:rsid w:val="008D5A97"/>
     <w:rsid w:val="008D5B94"/>
     <w:rsid w:val="008D788B"/>
     <w:rsid w:val="008E1636"/>
+    <w:rsid w:val="008E277E"/>
     <w:rsid w:val="008E2DAF"/>
     <w:rsid w:val="008E5232"/>
     <w:rsid w:val="008E560C"/>
     <w:rsid w:val="008E57A5"/>
     <w:rsid w:val="008E767B"/>
     <w:rsid w:val="008F0B29"/>
+    <w:rsid w:val="008F0E6A"/>
     <w:rsid w:val="008F260E"/>
     <w:rsid w:val="008F3839"/>
     <w:rsid w:val="008F6835"/>
     <w:rsid w:val="008F7400"/>
     <w:rsid w:val="008F7986"/>
     <w:rsid w:val="008F7B5E"/>
     <w:rsid w:val="00900C38"/>
+    <w:rsid w:val="00900C4B"/>
     <w:rsid w:val="009013DD"/>
     <w:rsid w:val="0090344D"/>
+    <w:rsid w:val="00905925"/>
+    <w:rsid w:val="009064D6"/>
+    <w:rsid w:val="00907302"/>
     <w:rsid w:val="00907772"/>
+    <w:rsid w:val="009079EA"/>
+    <w:rsid w:val="009103EC"/>
     <w:rsid w:val="009107DA"/>
     <w:rsid w:val="00911801"/>
+    <w:rsid w:val="00911FA0"/>
     <w:rsid w:val="00912626"/>
     <w:rsid w:val="009143BA"/>
     <w:rsid w:val="0091640A"/>
     <w:rsid w:val="00916F2C"/>
     <w:rsid w:val="00916F61"/>
     <w:rsid w:val="009177AE"/>
     <w:rsid w:val="00917E8D"/>
     <w:rsid w:val="00923D1B"/>
+    <w:rsid w:val="0092494D"/>
     <w:rsid w:val="00924F5B"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009322EF"/>
     <w:rsid w:val="00932A95"/>
+    <w:rsid w:val="00932C00"/>
     <w:rsid w:val="009373B0"/>
     <w:rsid w:val="00942FCB"/>
     <w:rsid w:val="00944A21"/>
     <w:rsid w:val="00945795"/>
     <w:rsid w:val="009471C0"/>
     <w:rsid w:val="00947651"/>
     <w:rsid w:val="00947A04"/>
+    <w:rsid w:val="0095027C"/>
     <w:rsid w:val="0095266D"/>
     <w:rsid w:val="0095497F"/>
+    <w:rsid w:val="00954F49"/>
     <w:rsid w:val="00956858"/>
+    <w:rsid w:val="00957198"/>
     <w:rsid w:val="00957491"/>
     <w:rsid w:val="0096007B"/>
     <w:rsid w:val="009611A0"/>
     <w:rsid w:val="009621EC"/>
     <w:rsid w:val="00962E7A"/>
     <w:rsid w:val="00967D6A"/>
     <w:rsid w:val="00970E06"/>
     <w:rsid w:val="00970EDC"/>
     <w:rsid w:val="009710C9"/>
     <w:rsid w:val="009719C5"/>
     <w:rsid w:val="009720B3"/>
     <w:rsid w:val="0097384F"/>
     <w:rsid w:val="00973F1D"/>
     <w:rsid w:val="009750AC"/>
+    <w:rsid w:val="0097684C"/>
     <w:rsid w:val="0098040B"/>
     <w:rsid w:val="00980663"/>
     <w:rsid w:val="009810BA"/>
+    <w:rsid w:val="0098139A"/>
+    <w:rsid w:val="0098183F"/>
     <w:rsid w:val="009823F9"/>
     <w:rsid w:val="00983CBF"/>
+    <w:rsid w:val="00983E3F"/>
     <w:rsid w:val="0098401F"/>
     <w:rsid w:val="00985B42"/>
     <w:rsid w:val="00986ECB"/>
     <w:rsid w:val="00990BE8"/>
     <w:rsid w:val="00991626"/>
+    <w:rsid w:val="00992450"/>
+    <w:rsid w:val="009926E9"/>
+    <w:rsid w:val="009928B8"/>
+    <w:rsid w:val="0099293E"/>
     <w:rsid w:val="0099483A"/>
     <w:rsid w:val="0099488A"/>
     <w:rsid w:val="009952C2"/>
+    <w:rsid w:val="0099658B"/>
     <w:rsid w:val="00997DC2"/>
     <w:rsid w:val="009A1425"/>
     <w:rsid w:val="009A1E25"/>
     <w:rsid w:val="009A4C71"/>
     <w:rsid w:val="009A52A3"/>
     <w:rsid w:val="009A5901"/>
     <w:rsid w:val="009A5969"/>
+    <w:rsid w:val="009A6847"/>
     <w:rsid w:val="009A74E4"/>
     <w:rsid w:val="009A7A87"/>
+    <w:rsid w:val="009B03B2"/>
     <w:rsid w:val="009B0A7D"/>
     <w:rsid w:val="009B1243"/>
     <w:rsid w:val="009B2734"/>
     <w:rsid w:val="009B62B0"/>
     <w:rsid w:val="009B68A9"/>
+    <w:rsid w:val="009B6BBF"/>
     <w:rsid w:val="009C17F5"/>
+    <w:rsid w:val="009C2AFD"/>
     <w:rsid w:val="009C43CB"/>
+    <w:rsid w:val="009C6AB9"/>
     <w:rsid w:val="009C777E"/>
     <w:rsid w:val="009C7AC6"/>
     <w:rsid w:val="009C7E12"/>
     <w:rsid w:val="009D0C11"/>
     <w:rsid w:val="009D19DD"/>
+    <w:rsid w:val="009D1FA4"/>
+    <w:rsid w:val="009D2168"/>
     <w:rsid w:val="009D5B81"/>
     <w:rsid w:val="009D5DEA"/>
     <w:rsid w:val="009D7043"/>
+    <w:rsid w:val="009E699A"/>
     <w:rsid w:val="009F0329"/>
     <w:rsid w:val="009F0383"/>
+    <w:rsid w:val="009F09E3"/>
+    <w:rsid w:val="009F1C26"/>
+    <w:rsid w:val="009F3CFA"/>
+    <w:rsid w:val="009F5533"/>
     <w:rsid w:val="009F577C"/>
     <w:rsid w:val="009F66BE"/>
     <w:rsid w:val="009F70CF"/>
     <w:rsid w:val="00A0044F"/>
     <w:rsid w:val="00A00C69"/>
+    <w:rsid w:val="00A01276"/>
+    <w:rsid w:val="00A019EB"/>
     <w:rsid w:val="00A047E8"/>
     <w:rsid w:val="00A057F9"/>
     <w:rsid w:val="00A06117"/>
+    <w:rsid w:val="00A06AC1"/>
     <w:rsid w:val="00A07A9E"/>
     <w:rsid w:val="00A12799"/>
+    <w:rsid w:val="00A1359C"/>
     <w:rsid w:val="00A14D8B"/>
     <w:rsid w:val="00A215C1"/>
     <w:rsid w:val="00A2193D"/>
     <w:rsid w:val="00A24875"/>
     <w:rsid w:val="00A24F55"/>
     <w:rsid w:val="00A31F87"/>
+    <w:rsid w:val="00A35081"/>
     <w:rsid w:val="00A35637"/>
+    <w:rsid w:val="00A35FCD"/>
     <w:rsid w:val="00A376FE"/>
     <w:rsid w:val="00A403B5"/>
     <w:rsid w:val="00A40FEF"/>
     <w:rsid w:val="00A41E2F"/>
+    <w:rsid w:val="00A42006"/>
     <w:rsid w:val="00A4462C"/>
     <w:rsid w:val="00A503FA"/>
+    <w:rsid w:val="00A51F74"/>
     <w:rsid w:val="00A5494B"/>
     <w:rsid w:val="00A556E3"/>
     <w:rsid w:val="00A5635B"/>
     <w:rsid w:val="00A56CC1"/>
     <w:rsid w:val="00A56DB4"/>
     <w:rsid w:val="00A572DF"/>
+    <w:rsid w:val="00A60404"/>
     <w:rsid w:val="00A61124"/>
     <w:rsid w:val="00A61D0E"/>
     <w:rsid w:val="00A635CC"/>
     <w:rsid w:val="00A63C5E"/>
     <w:rsid w:val="00A65E59"/>
+    <w:rsid w:val="00A67AD4"/>
     <w:rsid w:val="00A67C15"/>
+    <w:rsid w:val="00A72187"/>
     <w:rsid w:val="00A7219D"/>
     <w:rsid w:val="00A72C60"/>
     <w:rsid w:val="00A74188"/>
     <w:rsid w:val="00A77BDF"/>
     <w:rsid w:val="00A77F39"/>
     <w:rsid w:val="00A814C6"/>
     <w:rsid w:val="00A828C7"/>
     <w:rsid w:val="00A841D5"/>
     <w:rsid w:val="00A843B5"/>
     <w:rsid w:val="00A84D35"/>
+    <w:rsid w:val="00A90CA1"/>
     <w:rsid w:val="00A90CFC"/>
     <w:rsid w:val="00A90D59"/>
+    <w:rsid w:val="00A926E8"/>
     <w:rsid w:val="00A930E6"/>
     <w:rsid w:val="00A93479"/>
     <w:rsid w:val="00A937D5"/>
     <w:rsid w:val="00A96099"/>
     <w:rsid w:val="00AA1249"/>
     <w:rsid w:val="00AA1BE3"/>
+    <w:rsid w:val="00AA3EEB"/>
+    <w:rsid w:val="00AA554F"/>
     <w:rsid w:val="00AA5817"/>
+    <w:rsid w:val="00AA601A"/>
     <w:rsid w:val="00AA6143"/>
+    <w:rsid w:val="00AA7A14"/>
     <w:rsid w:val="00AB1F54"/>
+    <w:rsid w:val="00AB3138"/>
+    <w:rsid w:val="00AB43D9"/>
     <w:rsid w:val="00AB4EA6"/>
+    <w:rsid w:val="00AC14E8"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC2013"/>
+    <w:rsid w:val="00AC2619"/>
     <w:rsid w:val="00AC4EC5"/>
     <w:rsid w:val="00AC5E48"/>
+    <w:rsid w:val="00AD0C3F"/>
+    <w:rsid w:val="00AD1FBF"/>
+    <w:rsid w:val="00AD3C35"/>
+    <w:rsid w:val="00AD3CAC"/>
     <w:rsid w:val="00AD3D3C"/>
     <w:rsid w:val="00AD4345"/>
     <w:rsid w:val="00AD4A19"/>
+    <w:rsid w:val="00AD4B6E"/>
     <w:rsid w:val="00AD62FA"/>
+    <w:rsid w:val="00AD6BB0"/>
     <w:rsid w:val="00AD6CF2"/>
     <w:rsid w:val="00AE1159"/>
     <w:rsid w:val="00AE1B16"/>
     <w:rsid w:val="00AE2955"/>
     <w:rsid w:val="00AE2D68"/>
     <w:rsid w:val="00AE386B"/>
     <w:rsid w:val="00AE4E8A"/>
     <w:rsid w:val="00AE4ED3"/>
+    <w:rsid w:val="00AE7E27"/>
     <w:rsid w:val="00AF029B"/>
+    <w:rsid w:val="00AF13E7"/>
+    <w:rsid w:val="00AF3714"/>
     <w:rsid w:val="00AF3BC6"/>
+    <w:rsid w:val="00AF57E8"/>
     <w:rsid w:val="00AF6870"/>
     <w:rsid w:val="00B004EE"/>
     <w:rsid w:val="00B00E3D"/>
     <w:rsid w:val="00B018FC"/>
+    <w:rsid w:val="00B0289F"/>
     <w:rsid w:val="00B02C7B"/>
     <w:rsid w:val="00B0432D"/>
     <w:rsid w:val="00B046DD"/>
+    <w:rsid w:val="00B10999"/>
+    <w:rsid w:val="00B113A5"/>
     <w:rsid w:val="00B15F9F"/>
     <w:rsid w:val="00B2178F"/>
+    <w:rsid w:val="00B217CC"/>
     <w:rsid w:val="00B219C4"/>
     <w:rsid w:val="00B23A15"/>
     <w:rsid w:val="00B2650A"/>
+    <w:rsid w:val="00B26A15"/>
+    <w:rsid w:val="00B308DD"/>
     <w:rsid w:val="00B31369"/>
     <w:rsid w:val="00B33E73"/>
+    <w:rsid w:val="00B35337"/>
     <w:rsid w:val="00B358BE"/>
     <w:rsid w:val="00B35D7F"/>
     <w:rsid w:val="00B36334"/>
     <w:rsid w:val="00B36544"/>
+    <w:rsid w:val="00B370B8"/>
     <w:rsid w:val="00B37F7D"/>
     <w:rsid w:val="00B4058D"/>
     <w:rsid w:val="00B40B95"/>
     <w:rsid w:val="00B4374A"/>
     <w:rsid w:val="00B43FFC"/>
     <w:rsid w:val="00B44900"/>
+    <w:rsid w:val="00B46E09"/>
     <w:rsid w:val="00B535A6"/>
     <w:rsid w:val="00B5469E"/>
     <w:rsid w:val="00B54D6A"/>
     <w:rsid w:val="00B572F1"/>
+    <w:rsid w:val="00B578C4"/>
+    <w:rsid w:val="00B60299"/>
+    <w:rsid w:val="00B61F97"/>
+    <w:rsid w:val="00B62ACD"/>
+    <w:rsid w:val="00B64338"/>
     <w:rsid w:val="00B6439F"/>
     <w:rsid w:val="00B6672C"/>
+    <w:rsid w:val="00B66B0E"/>
     <w:rsid w:val="00B70101"/>
     <w:rsid w:val="00B7218C"/>
+    <w:rsid w:val="00B72434"/>
     <w:rsid w:val="00B73E4E"/>
     <w:rsid w:val="00B742BE"/>
     <w:rsid w:val="00B75B28"/>
+    <w:rsid w:val="00B80A60"/>
+    <w:rsid w:val="00B8306E"/>
     <w:rsid w:val="00B8627E"/>
+    <w:rsid w:val="00B86DBF"/>
     <w:rsid w:val="00B901B9"/>
     <w:rsid w:val="00B90F63"/>
     <w:rsid w:val="00B92E34"/>
     <w:rsid w:val="00B97684"/>
     <w:rsid w:val="00BA24E0"/>
+    <w:rsid w:val="00BA2D21"/>
     <w:rsid w:val="00BA3E3E"/>
     <w:rsid w:val="00BA61B8"/>
     <w:rsid w:val="00BA7011"/>
     <w:rsid w:val="00BA72F1"/>
     <w:rsid w:val="00BA747B"/>
+    <w:rsid w:val="00BB1552"/>
     <w:rsid w:val="00BB15C6"/>
     <w:rsid w:val="00BB16BE"/>
     <w:rsid w:val="00BB17CD"/>
     <w:rsid w:val="00BB20D8"/>
     <w:rsid w:val="00BC03A0"/>
     <w:rsid w:val="00BC5280"/>
     <w:rsid w:val="00BC5BA5"/>
     <w:rsid w:val="00BC6249"/>
     <w:rsid w:val="00BD19ED"/>
     <w:rsid w:val="00BD48DC"/>
+    <w:rsid w:val="00BE19A8"/>
     <w:rsid w:val="00BE3827"/>
     <w:rsid w:val="00BE4204"/>
     <w:rsid w:val="00BE46CB"/>
     <w:rsid w:val="00BE488A"/>
+    <w:rsid w:val="00BE7469"/>
     <w:rsid w:val="00BE779F"/>
+    <w:rsid w:val="00BF004C"/>
+    <w:rsid w:val="00BF078C"/>
     <w:rsid w:val="00BF349D"/>
     <w:rsid w:val="00BF3E0B"/>
     <w:rsid w:val="00BF459D"/>
     <w:rsid w:val="00BF5C92"/>
+    <w:rsid w:val="00BF6725"/>
+    <w:rsid w:val="00BF7A5E"/>
+    <w:rsid w:val="00BF7D59"/>
     <w:rsid w:val="00C006A5"/>
     <w:rsid w:val="00C0092A"/>
     <w:rsid w:val="00C0266A"/>
+    <w:rsid w:val="00C05B2A"/>
     <w:rsid w:val="00C072A0"/>
     <w:rsid w:val="00C1003F"/>
     <w:rsid w:val="00C123C3"/>
     <w:rsid w:val="00C14DEF"/>
+    <w:rsid w:val="00C17D7A"/>
     <w:rsid w:val="00C2283B"/>
     <w:rsid w:val="00C22A05"/>
     <w:rsid w:val="00C237C5"/>
+    <w:rsid w:val="00C25EBB"/>
     <w:rsid w:val="00C30495"/>
     <w:rsid w:val="00C30C48"/>
     <w:rsid w:val="00C30F9B"/>
     <w:rsid w:val="00C312E9"/>
     <w:rsid w:val="00C330B4"/>
     <w:rsid w:val="00C36B4E"/>
+    <w:rsid w:val="00C40FFE"/>
     <w:rsid w:val="00C45197"/>
     <w:rsid w:val="00C46281"/>
     <w:rsid w:val="00C470CB"/>
     <w:rsid w:val="00C502E0"/>
+    <w:rsid w:val="00C50686"/>
     <w:rsid w:val="00C51637"/>
     <w:rsid w:val="00C53500"/>
     <w:rsid w:val="00C545AA"/>
+    <w:rsid w:val="00C549D1"/>
+    <w:rsid w:val="00C56B00"/>
     <w:rsid w:val="00C60D4C"/>
     <w:rsid w:val="00C63435"/>
     <w:rsid w:val="00C63573"/>
     <w:rsid w:val="00C636D8"/>
+    <w:rsid w:val="00C64425"/>
     <w:rsid w:val="00C6696D"/>
     <w:rsid w:val="00C67713"/>
     <w:rsid w:val="00C700EC"/>
+    <w:rsid w:val="00C702B6"/>
     <w:rsid w:val="00C70CFE"/>
     <w:rsid w:val="00C713C9"/>
+    <w:rsid w:val="00C71B53"/>
+    <w:rsid w:val="00C767F9"/>
     <w:rsid w:val="00C77378"/>
     <w:rsid w:val="00C7752A"/>
     <w:rsid w:val="00C84A5B"/>
+    <w:rsid w:val="00C85381"/>
     <w:rsid w:val="00C873C7"/>
     <w:rsid w:val="00C90008"/>
     <w:rsid w:val="00C9003F"/>
+    <w:rsid w:val="00C914CB"/>
     <w:rsid w:val="00C915E8"/>
     <w:rsid w:val="00C919C3"/>
     <w:rsid w:val="00C920AE"/>
     <w:rsid w:val="00C92312"/>
+    <w:rsid w:val="00C927BD"/>
     <w:rsid w:val="00C92A77"/>
+    <w:rsid w:val="00C94218"/>
     <w:rsid w:val="00C94AD1"/>
     <w:rsid w:val="00C978B2"/>
     <w:rsid w:val="00CA0C61"/>
     <w:rsid w:val="00CA218F"/>
     <w:rsid w:val="00CA3803"/>
     <w:rsid w:val="00CA475B"/>
+    <w:rsid w:val="00CA4EAC"/>
     <w:rsid w:val="00CA511B"/>
     <w:rsid w:val="00CA5571"/>
     <w:rsid w:val="00CA5DCE"/>
+    <w:rsid w:val="00CA6CBE"/>
     <w:rsid w:val="00CB080D"/>
     <w:rsid w:val="00CB41B4"/>
+    <w:rsid w:val="00CB4984"/>
     <w:rsid w:val="00CB63D2"/>
     <w:rsid w:val="00CB7605"/>
+    <w:rsid w:val="00CC47D2"/>
     <w:rsid w:val="00CC6E2D"/>
     <w:rsid w:val="00CC78D1"/>
     <w:rsid w:val="00CD08E6"/>
     <w:rsid w:val="00CD0EAF"/>
     <w:rsid w:val="00CD130E"/>
     <w:rsid w:val="00CD3757"/>
     <w:rsid w:val="00CD3E2B"/>
     <w:rsid w:val="00CD4FAF"/>
+    <w:rsid w:val="00CD55BF"/>
+    <w:rsid w:val="00CD6480"/>
+    <w:rsid w:val="00CD7DDB"/>
     <w:rsid w:val="00CE0799"/>
     <w:rsid w:val="00CE19EE"/>
     <w:rsid w:val="00CE1B0B"/>
     <w:rsid w:val="00CE261C"/>
     <w:rsid w:val="00CE28D2"/>
     <w:rsid w:val="00CE2A1D"/>
     <w:rsid w:val="00CE36D9"/>
     <w:rsid w:val="00CE7499"/>
     <w:rsid w:val="00CE7C69"/>
     <w:rsid w:val="00CF079B"/>
+    <w:rsid w:val="00CF21FE"/>
+    <w:rsid w:val="00CF30DB"/>
+    <w:rsid w:val="00CF60EE"/>
+    <w:rsid w:val="00CF649A"/>
     <w:rsid w:val="00CF68BD"/>
+    <w:rsid w:val="00CF71C9"/>
     <w:rsid w:val="00D00E3F"/>
     <w:rsid w:val="00D0271A"/>
     <w:rsid w:val="00D03704"/>
+    <w:rsid w:val="00D04033"/>
     <w:rsid w:val="00D059E7"/>
+    <w:rsid w:val="00D06582"/>
+    <w:rsid w:val="00D06FD4"/>
     <w:rsid w:val="00D07FBC"/>
     <w:rsid w:val="00D11519"/>
+    <w:rsid w:val="00D137E5"/>
+    <w:rsid w:val="00D138C2"/>
     <w:rsid w:val="00D13AE7"/>
     <w:rsid w:val="00D151C7"/>
+    <w:rsid w:val="00D15CBE"/>
     <w:rsid w:val="00D17EB7"/>
+    <w:rsid w:val="00D22A5C"/>
     <w:rsid w:val="00D2325A"/>
     <w:rsid w:val="00D2348E"/>
     <w:rsid w:val="00D23506"/>
     <w:rsid w:val="00D2369E"/>
     <w:rsid w:val="00D25374"/>
     <w:rsid w:val="00D25FFA"/>
     <w:rsid w:val="00D26DDA"/>
     <w:rsid w:val="00D2732B"/>
+    <w:rsid w:val="00D2778E"/>
     <w:rsid w:val="00D30635"/>
+    <w:rsid w:val="00D30639"/>
+    <w:rsid w:val="00D3247C"/>
     <w:rsid w:val="00D32557"/>
     <w:rsid w:val="00D34AC1"/>
     <w:rsid w:val="00D35D0F"/>
+    <w:rsid w:val="00D367E4"/>
     <w:rsid w:val="00D36800"/>
     <w:rsid w:val="00D45288"/>
+    <w:rsid w:val="00D52949"/>
     <w:rsid w:val="00D5337F"/>
     <w:rsid w:val="00D562B8"/>
+    <w:rsid w:val="00D56762"/>
     <w:rsid w:val="00D576B6"/>
     <w:rsid w:val="00D6134D"/>
     <w:rsid w:val="00D6203F"/>
+    <w:rsid w:val="00D626B7"/>
     <w:rsid w:val="00D645BD"/>
     <w:rsid w:val="00D65DA8"/>
+    <w:rsid w:val="00D66570"/>
     <w:rsid w:val="00D74D76"/>
     <w:rsid w:val="00D7585B"/>
     <w:rsid w:val="00D805F2"/>
+    <w:rsid w:val="00D81478"/>
     <w:rsid w:val="00D81568"/>
     <w:rsid w:val="00D81E5A"/>
     <w:rsid w:val="00D8585D"/>
+    <w:rsid w:val="00D87FDF"/>
     <w:rsid w:val="00D93BC3"/>
     <w:rsid w:val="00D94E07"/>
+    <w:rsid w:val="00D94E13"/>
     <w:rsid w:val="00D9753E"/>
     <w:rsid w:val="00D97CD8"/>
     <w:rsid w:val="00DA2B59"/>
     <w:rsid w:val="00DA39DA"/>
     <w:rsid w:val="00DB058B"/>
     <w:rsid w:val="00DB10B7"/>
     <w:rsid w:val="00DB49D7"/>
+    <w:rsid w:val="00DB6B2E"/>
     <w:rsid w:val="00DB7EC2"/>
     <w:rsid w:val="00DC1315"/>
     <w:rsid w:val="00DC242B"/>
     <w:rsid w:val="00DC36E2"/>
+    <w:rsid w:val="00DC3AC1"/>
     <w:rsid w:val="00DC42A3"/>
     <w:rsid w:val="00DC482A"/>
     <w:rsid w:val="00DC792E"/>
     <w:rsid w:val="00DC7CBD"/>
+    <w:rsid w:val="00DD0118"/>
+    <w:rsid w:val="00DD1619"/>
     <w:rsid w:val="00DD2CA4"/>
     <w:rsid w:val="00DD3689"/>
+    <w:rsid w:val="00DD5E53"/>
     <w:rsid w:val="00DD7A2F"/>
     <w:rsid w:val="00DE02C7"/>
+    <w:rsid w:val="00DE18C5"/>
     <w:rsid w:val="00DE2B7F"/>
     <w:rsid w:val="00DE36E3"/>
     <w:rsid w:val="00DE504C"/>
+    <w:rsid w:val="00DE53A3"/>
+    <w:rsid w:val="00DE772A"/>
+    <w:rsid w:val="00DF348A"/>
     <w:rsid w:val="00DF52B8"/>
     <w:rsid w:val="00DF5AE0"/>
     <w:rsid w:val="00DF606F"/>
     <w:rsid w:val="00DF78F2"/>
     <w:rsid w:val="00DF796E"/>
     <w:rsid w:val="00E02546"/>
     <w:rsid w:val="00E0381D"/>
+    <w:rsid w:val="00E048DD"/>
     <w:rsid w:val="00E04C27"/>
+    <w:rsid w:val="00E05C0C"/>
+    <w:rsid w:val="00E07EEB"/>
     <w:rsid w:val="00E104F6"/>
     <w:rsid w:val="00E1193F"/>
     <w:rsid w:val="00E11B93"/>
+    <w:rsid w:val="00E12173"/>
     <w:rsid w:val="00E12C72"/>
     <w:rsid w:val="00E14183"/>
+    <w:rsid w:val="00E17078"/>
+    <w:rsid w:val="00E2084C"/>
+    <w:rsid w:val="00E22010"/>
+    <w:rsid w:val="00E23E91"/>
     <w:rsid w:val="00E2420A"/>
+    <w:rsid w:val="00E24F2D"/>
+    <w:rsid w:val="00E25994"/>
+    <w:rsid w:val="00E25EE9"/>
     <w:rsid w:val="00E27710"/>
     <w:rsid w:val="00E350EA"/>
     <w:rsid w:val="00E366FB"/>
+    <w:rsid w:val="00E40A27"/>
+    <w:rsid w:val="00E42211"/>
     <w:rsid w:val="00E425CB"/>
     <w:rsid w:val="00E42D5B"/>
     <w:rsid w:val="00E43986"/>
     <w:rsid w:val="00E45C63"/>
+    <w:rsid w:val="00E462AD"/>
+    <w:rsid w:val="00E47893"/>
+    <w:rsid w:val="00E51B28"/>
     <w:rsid w:val="00E530DD"/>
+    <w:rsid w:val="00E53B71"/>
+    <w:rsid w:val="00E548CE"/>
     <w:rsid w:val="00E5522C"/>
     <w:rsid w:val="00E56F75"/>
     <w:rsid w:val="00E61207"/>
     <w:rsid w:val="00E6180A"/>
     <w:rsid w:val="00E61ED1"/>
     <w:rsid w:val="00E63970"/>
+    <w:rsid w:val="00E65D7D"/>
     <w:rsid w:val="00E671E9"/>
     <w:rsid w:val="00E700B0"/>
+    <w:rsid w:val="00E71029"/>
     <w:rsid w:val="00E734E9"/>
     <w:rsid w:val="00E742C4"/>
+    <w:rsid w:val="00E74C3A"/>
     <w:rsid w:val="00E7551C"/>
     <w:rsid w:val="00E80818"/>
+    <w:rsid w:val="00E80DD5"/>
     <w:rsid w:val="00E8281C"/>
+    <w:rsid w:val="00E84493"/>
     <w:rsid w:val="00E85BCF"/>
     <w:rsid w:val="00E872D1"/>
     <w:rsid w:val="00E92375"/>
     <w:rsid w:val="00E92FD9"/>
+    <w:rsid w:val="00E9512D"/>
     <w:rsid w:val="00E95738"/>
     <w:rsid w:val="00E95BC0"/>
     <w:rsid w:val="00E96513"/>
+    <w:rsid w:val="00E973F4"/>
     <w:rsid w:val="00EA1BAF"/>
     <w:rsid w:val="00EA2395"/>
     <w:rsid w:val="00EA2E27"/>
+    <w:rsid w:val="00EA3DF9"/>
     <w:rsid w:val="00EA5268"/>
     <w:rsid w:val="00EA738F"/>
     <w:rsid w:val="00EA78A8"/>
     <w:rsid w:val="00EB06AE"/>
     <w:rsid w:val="00EB138A"/>
+    <w:rsid w:val="00EB28F2"/>
+    <w:rsid w:val="00EB2930"/>
+    <w:rsid w:val="00EB5713"/>
     <w:rsid w:val="00EB6C3F"/>
     <w:rsid w:val="00EB6F0B"/>
+    <w:rsid w:val="00EC06FC"/>
+    <w:rsid w:val="00EC2D2E"/>
+    <w:rsid w:val="00EC30C1"/>
     <w:rsid w:val="00EC565E"/>
     <w:rsid w:val="00EC6203"/>
     <w:rsid w:val="00EC7634"/>
     <w:rsid w:val="00ED07F8"/>
     <w:rsid w:val="00EE070E"/>
     <w:rsid w:val="00EE1371"/>
     <w:rsid w:val="00EE365C"/>
     <w:rsid w:val="00EE3C90"/>
     <w:rsid w:val="00EE3DCA"/>
     <w:rsid w:val="00EE5302"/>
     <w:rsid w:val="00EE53DC"/>
+    <w:rsid w:val="00EF0A2B"/>
     <w:rsid w:val="00EF0C22"/>
     <w:rsid w:val="00EF0FC1"/>
+    <w:rsid w:val="00EF17E9"/>
     <w:rsid w:val="00EF1836"/>
     <w:rsid w:val="00EF3004"/>
+    <w:rsid w:val="00EF4DC7"/>
     <w:rsid w:val="00EF59AC"/>
     <w:rsid w:val="00EF6097"/>
     <w:rsid w:val="00F02498"/>
     <w:rsid w:val="00F02E02"/>
     <w:rsid w:val="00F030EE"/>
+    <w:rsid w:val="00F04F52"/>
     <w:rsid w:val="00F0578C"/>
+    <w:rsid w:val="00F07700"/>
     <w:rsid w:val="00F11012"/>
     <w:rsid w:val="00F11705"/>
     <w:rsid w:val="00F119EE"/>
     <w:rsid w:val="00F13814"/>
     <w:rsid w:val="00F14B8C"/>
     <w:rsid w:val="00F155F8"/>
     <w:rsid w:val="00F178F2"/>
     <w:rsid w:val="00F20383"/>
     <w:rsid w:val="00F212FD"/>
     <w:rsid w:val="00F22E54"/>
+    <w:rsid w:val="00F23630"/>
     <w:rsid w:val="00F23CC0"/>
+    <w:rsid w:val="00F30783"/>
     <w:rsid w:val="00F3263A"/>
     <w:rsid w:val="00F32876"/>
+    <w:rsid w:val="00F33351"/>
     <w:rsid w:val="00F338C4"/>
     <w:rsid w:val="00F36263"/>
     <w:rsid w:val="00F400D7"/>
     <w:rsid w:val="00F40D2C"/>
     <w:rsid w:val="00F40EAD"/>
     <w:rsid w:val="00F41E89"/>
     <w:rsid w:val="00F41FB9"/>
     <w:rsid w:val="00F41FF1"/>
     <w:rsid w:val="00F424CF"/>
     <w:rsid w:val="00F42EC7"/>
     <w:rsid w:val="00F43B79"/>
     <w:rsid w:val="00F44342"/>
+    <w:rsid w:val="00F44418"/>
     <w:rsid w:val="00F45713"/>
     <w:rsid w:val="00F464E4"/>
     <w:rsid w:val="00F46525"/>
+    <w:rsid w:val="00F4781A"/>
     <w:rsid w:val="00F47E24"/>
+    <w:rsid w:val="00F50A40"/>
     <w:rsid w:val="00F54AAE"/>
     <w:rsid w:val="00F5525A"/>
     <w:rsid w:val="00F60102"/>
+    <w:rsid w:val="00F60ECC"/>
     <w:rsid w:val="00F6151B"/>
     <w:rsid w:val="00F61941"/>
     <w:rsid w:val="00F61C2D"/>
+    <w:rsid w:val="00F62B91"/>
     <w:rsid w:val="00F62EEE"/>
     <w:rsid w:val="00F77799"/>
     <w:rsid w:val="00F77FFB"/>
+    <w:rsid w:val="00F8059F"/>
     <w:rsid w:val="00F836BF"/>
     <w:rsid w:val="00F8388E"/>
     <w:rsid w:val="00F85DDC"/>
     <w:rsid w:val="00F85E3E"/>
     <w:rsid w:val="00F86279"/>
     <w:rsid w:val="00F9013E"/>
     <w:rsid w:val="00F9091A"/>
     <w:rsid w:val="00F91709"/>
     <w:rsid w:val="00F92A73"/>
+    <w:rsid w:val="00F92E05"/>
+    <w:rsid w:val="00F96851"/>
     <w:rsid w:val="00F97192"/>
     <w:rsid w:val="00FA3B8E"/>
     <w:rsid w:val="00FA3BD0"/>
+    <w:rsid w:val="00FA5573"/>
+    <w:rsid w:val="00FA6257"/>
     <w:rsid w:val="00FB00F5"/>
+    <w:rsid w:val="00FB12FF"/>
     <w:rsid w:val="00FB20EC"/>
     <w:rsid w:val="00FB571C"/>
     <w:rsid w:val="00FB6F07"/>
     <w:rsid w:val="00FC193D"/>
     <w:rsid w:val="00FC1B67"/>
     <w:rsid w:val="00FC1E71"/>
     <w:rsid w:val="00FC25F8"/>
     <w:rsid w:val="00FC2B98"/>
+    <w:rsid w:val="00FC5CA8"/>
     <w:rsid w:val="00FD11DE"/>
     <w:rsid w:val="00FD160E"/>
     <w:rsid w:val="00FD1659"/>
     <w:rsid w:val="00FD2D52"/>
     <w:rsid w:val="00FD2FC8"/>
     <w:rsid w:val="00FE012C"/>
     <w:rsid w:val="00FE0546"/>
     <w:rsid w:val="00FE1029"/>
     <w:rsid w:val="00FE170B"/>
     <w:rsid w:val="00FE2E8D"/>
     <w:rsid w:val="00FE7467"/>
     <w:rsid w:val="00FF0472"/>
     <w:rsid w:val="00FF0753"/>
     <w:rsid w:val="00FF30E6"/>
+    <w:rsid w:val="00FF6CC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="002E6308"/>
@@ -13039,89 +15907,92 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D25FFA"/>
+    <w:rsid w:val="009C2AFD"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0090344D"/>
+    <w:rsid w:val="00445494"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB4EA6"/>
+    <w:rsid w:val="00445494"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00650A94"/>
     <w:pPr>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -13332,70 +16203,68 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD1659"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F010A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0090344D"/>
+    <w:rsid w:val="00445494"/>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00AB4EA6"/>
+    <w:rsid w:val="00445494"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00650A94"/>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F97192"/>
     <w:pPr>
@@ -13471,67 +16340,65 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0090344D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00930CE7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006915DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="006915DD"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006915DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF30E6"/>
     <w:rPr>
@@ -13699,102 +16566,121 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B31369"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C330B4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002124AC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="962543865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1725525143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/about/free-expression" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-technology-ai/teaching-ai/ai-dialogue-students" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-resources/assessment/assessing-student-learning/student-peer-assessment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentconduct@colorado.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1qbAX53N7_f53ZOfP5kTzm3s0osV_5IPU7zPiB6VuJyk/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/academicaffairs/policies-customs-guidelines/required-syllabus-statements" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/media/202" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-technology-ai/teaching-ai/ai-assessment/ai-assessment-scale" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/media/202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canvas.colorado.edu/courses/103791/pages/finding-feedback-on-your-assignments-students-~7min" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colorado.edu/sccr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cm.maxient.com/reportingform.php?UnivofColorado&amp;layout_id=2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-resources/course-design-development/teaching-style-content-delivery/active-learning" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-technology-ai/teaching-ai/ai-assessment/ai-assessment-scale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/student-classroom-course-related-behavior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-technology-ai/teaching-ai/ai-assessment/ai-assessment-scale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions/who-required-report" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chronicle.com/article/how-colleges-can-support-the-mental-health-of-students-of-color?emailConfirmed=true&amp;supportSignUp=true&amp;supportForgotPassword=true&amp;email=julie.volckens@colorado.edu&amp;success=true&amp;code=success&amp;bc_nonce=b7drj0802cba2uh0zorbn&amp;sra=true" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/2024/02/16/navigating-freedom-speech-vs-discrimination-and-harassment-campus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-resources/first-day-tips" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-resources/assessment/assessing-student-learning/student-self-assessment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/orientation/2023/12/07/3-things-know-about-ai-and-honor-code" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/disabilityservices/resources/faculty-staff-resources" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/fCFXzL_JRQg?feature=shared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-technology-ai/teaching-ai/ai-syllabus-statements" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.sieber@colorado.edu?subject=Generative%20Futures%20Lab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/dontignoreit/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/student-classroom-course-related-behavior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/grade-student-success" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions/who-required-report" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/about/free-expression" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1qbAX53N7_f53ZOfP5kTzm3s0osV_5IPU7zPiB6VuJyk/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/technology-ai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-resources/course-design-development/teaching-style-content-delivery/active-learning" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/disabilityservices/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/education/educational-resources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/health/blog/trigger-warnings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/policies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/education/educational-resources" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/policies/protected-class-nondiscrimination" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/disabilityservices/resources/faculty-staff-resources" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cm.maxient.com/reportingform.php?UnivofColorado&amp;layout_id=2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/student-academic-accommodations-religious-observances-policy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colorado.edu/sccr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning/teaching-resources/first-day-tips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/academicaffairs/policies-customs-guidelines/required-syllabus-statements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chronicle.com/article/how-colleges-can-support-the-mental-health-of-students-of-color?emailConfirmed=true&amp;supportSignUp=true&amp;supportForgotPassword=true&amp;email=julie.volckens@colorado.edu&amp;success=true&amp;code=success&amp;bc_nonce=b7drj0802cba2uh0zorbn&amp;sra=true" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/2024/02/16/navigating-freedom-speech-vs-discrimination-and-harassment-campus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canvas.colorado.edu/courses/103791/pages/finding-feedback-on-your-assignments-students-~7min" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions/who-required-report" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/dontignoreit/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/student-classroom-course-related-behavior" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/fCFXzL_JRQg?feature=shared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/health/blog/trigger-warnings" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/orientation/2023/12/07/3-things-know-about-ai-and-honor-code" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/digital-accessibility/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions/who-required-report" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/leadershipsupport/survey-results/survey-report-executive-summary" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viz-public.cu.edu/t/Boulder/views/CUBoulderCultureSurvey2021/FriendsMentors?%3Aembed_code_version=3&amp;%3Aembed=y&amp;%3AloadOrderID=0&amp;%3Adisplay_spinner=no&amp;%3AshowAppBanner=false&amp;%3Adisplay_count=n&amp;%3AshowVizHome=n&amp;%3Aorigin=viz_share_link" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/religious-accommodations" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="866E1A0EBFEE4A0DB18F47E05F27084F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D84273D7-FA4C-4A14-91FA-6FD321CA2C44}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A03E19" w:rsidRDefault="00A361B5" w:rsidP="00A361B5">
           <w:pPr>
             <w:pStyle w:val="866E1A0EBFEE4A0DB18F47E05F27084F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="24"/>
@@ -13918,146 +16804,178 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HelveticaNeueLT Std">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HelveticaNeueLT Std">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HelveticaNeueLT Pro 55 Roman">
+    <w:altName w:val="HelveticaNeueLT Pro 55 Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A361B5"/>
+    <w:rsid w:val="00101C0D"/>
     <w:rsid w:val="00143458"/>
     <w:rsid w:val="001A65AD"/>
     <w:rsid w:val="001B174E"/>
+    <w:rsid w:val="001B6EC5"/>
     <w:rsid w:val="0024536A"/>
+    <w:rsid w:val="00245401"/>
     <w:rsid w:val="002E3A93"/>
     <w:rsid w:val="00305F0E"/>
     <w:rsid w:val="00355788"/>
     <w:rsid w:val="00356940"/>
+    <w:rsid w:val="003D2CD1"/>
+    <w:rsid w:val="00436F26"/>
+    <w:rsid w:val="00477251"/>
     <w:rsid w:val="004D1EE3"/>
+    <w:rsid w:val="005044E4"/>
     <w:rsid w:val="00512D0A"/>
     <w:rsid w:val="00587DDC"/>
+    <w:rsid w:val="005E08D8"/>
+    <w:rsid w:val="005F0C6B"/>
+    <w:rsid w:val="00606905"/>
     <w:rsid w:val="00624DC4"/>
     <w:rsid w:val="00641977"/>
     <w:rsid w:val="006442AF"/>
+    <w:rsid w:val="0076316B"/>
     <w:rsid w:val="00790D10"/>
     <w:rsid w:val="007C12CE"/>
     <w:rsid w:val="007C3A98"/>
     <w:rsid w:val="007D3EDA"/>
     <w:rsid w:val="00811DF2"/>
     <w:rsid w:val="00850239"/>
     <w:rsid w:val="008D6406"/>
     <w:rsid w:val="008E2DAF"/>
     <w:rsid w:val="009322EF"/>
     <w:rsid w:val="00947651"/>
     <w:rsid w:val="00984168"/>
+    <w:rsid w:val="009A6847"/>
     <w:rsid w:val="009F03C7"/>
+    <w:rsid w:val="009F09E3"/>
     <w:rsid w:val="00A03E19"/>
     <w:rsid w:val="00A361B5"/>
+    <w:rsid w:val="00AB73CB"/>
+    <w:rsid w:val="00AD2A54"/>
+    <w:rsid w:val="00BF6725"/>
+    <w:rsid w:val="00C56B00"/>
     <w:rsid w:val="00C636D8"/>
+    <w:rsid w:val="00C914CB"/>
+    <w:rsid w:val="00C94218"/>
     <w:rsid w:val="00C97766"/>
     <w:rsid w:val="00D5558D"/>
     <w:rsid w:val="00D7585B"/>
     <w:rsid w:val="00DE59A5"/>
     <w:rsid w:val="00E24090"/>
     <w:rsid w:val="00E80062"/>
+    <w:rsid w:val="00E85691"/>
+    <w:rsid w:val="00E91C6F"/>
+    <w:rsid w:val="00EF4DC7"/>
     <w:rsid w:val="00F20383"/>
+    <w:rsid w:val="00F436D1"/>
     <w:rsid w:val="00FF4E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -14760,109 +17678,109 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2025-10-06T00:00:00</PublishDate>
+  <PublishDate>2026-08-17T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269C9109-10D4-4E20-B000-34F1D2742543}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>29562</Characters>
+  <Pages>19</Pages>
+  <Words>6593</Words>
+  <Characters>37586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>557</Lines>
-  <Paragraphs>273</Paragraphs>
+  <Lines>313</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Guide for Establishing Course Expectations and Managing Classroom Dynamics</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34794</CharactersWithSpaces>
+  <CharactersWithSpaces>44091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guide for Establishing Course Expectations and Managing Classroom Dynamics</dc:title>
   <dc:subject/>
   <dc:creator>Office of Institutional Equity and Compliance</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>