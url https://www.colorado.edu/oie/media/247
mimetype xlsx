--- v0 (2025-12-24)
+++ v1 (2026-07-05)
@@ -5,58 +5,58 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29609"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30219"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\GEI\Exchange\STUDENT_EXCHANGE\Inbound\New Nomination Process\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B7C26DC4-ECB2-4ABC-833B-A5579AB399FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="39" documentId="8_{A513424B-5EC0-402C-9155-CB0C2A2C3091}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{66B02FB4-69C1-4BD8-A252-F55B9231BD68}"/>
   <bookViews>
     <workbookView xWindow="1290" yWindow="-110" windowWidth="18020" windowHeight="11020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Nominating Partners" sheetId="1" r:id="rId1"/>
     <sheet name="CU Boulder Use Only" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -325,51 +325,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF565A5C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA2A4A3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDFD0A9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -506,84 +506,109 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -598,50 +623,56 @@
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDFD0A9"/>
       <color rgb="FFFF6699"/>
       <color rgb="FFCFB87C"/>
       <color rgb="FFA2A4A3"/>
       <color rgb="FF565A5C"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -971,155 +1002,155 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M92"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView tabSelected="1" topLeftCell="E5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="53.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="49.5703125" customWidth="1"/>
     <col min="4" max="4" width="33.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" customWidth="1"/>
     <col min="7" max="7" width="25.140625" customWidth="1"/>
     <col min="8" max="8" width="31" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" customWidth="1"/>
     <col min="11" max="11" width="13.140625" customWidth="1"/>
     <col min="12" max="12" width="47" customWidth="1"/>
     <col min="13" max="13" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" thickBot="1">
-      <c r="B1" s="26" t="s">
+      <c r="B1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="27"/>
-      <c r="D1" s="28"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="27"/>
     </row>
     <row r="2" spans="1:13" ht="15" thickBot="1">
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="29" t="s">
+      <c r="C2" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="30"/>
+      <c r="D2" s="29"/>
     </row>
     <row r="3" spans="1:13" ht="15" thickBot="1">
       <c r="B3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="30"/>
+      <c r="D3" s="29"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:13" ht="15" thickBot="1">
-      <c r="B4" s="26" t="s">
+      <c r="B4" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="27"/>
-      <c r="D4" s="28"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="27"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="31"/>
-[...1 lines deleted...]
-      <c r="F5" s="17" t="s">
+      <c r="C5" s="30"/>
+      <c r="D5" s="31"/>
+      <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="18"/>
-      <c r="H5" s="19"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="18"/>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1">
       <c r="B6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="31"/>
-[...3 lines deleted...]
-      <c r="H6" s="22"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="31"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="21"/>
     </row>
     <row r="7" spans="1:13" ht="15">
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="33"/>
-[...3 lines deleted...]
-      <c r="H7" s="22"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="33"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="21"/>
     </row>
     <row r="8" spans="1:13" ht="15">
       <c r="B8" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="14"/>
-[...3 lines deleted...]
-      <c r="H8" s="25"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="35"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="24"/>
     </row>
     <row r="9" spans="1:13" ht="69" customHeight="1">
       <c r="A9" s="7"/>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="16" t="s">
+      <c r="C9" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>20</v>
@@ -1340,78 +1371,76 @@
     </row>
     <row r="86" spans="2:3" hidden="1">
       <c r="B86" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="2:3" hidden="1">
       <c r="B87" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="88" spans="2:3" hidden="1"/>
     <row r="89" spans="2:3" hidden="1">
       <c r="C89" s="3"/>
     </row>
     <row r="90" spans="2:3" hidden="1">
       <c r="C90" s="3"/>
     </row>
     <row r="91" spans="2:3" hidden="1">
       <c r="C91" s="3"/>
     </row>
     <row r="92" spans="2:3" hidden="1">
       <c r="C92" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
     <mergeCell ref="F5:H8"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="B4:D4"/>
+    <mergeCell ref="C8:D8"/>
   </mergeCells>
-  <dataValidations count="6">
+  <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:F19" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"F,M,O"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L10:L19" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>"Exchange,VIPS"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:J19" xr:uid="{899B118C-5929-4718-BF66-31E6AFCB8052}">
       <formula1>"Fall, Academic Year,Spring,Calendar Year"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I10:I19" xr:uid="{D84CECB6-3D2B-4608-A792-46ED1A2DD010}">
       <formula1>"Undergraduate,Graduate"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K11:K19" xr:uid="{C9147E65-0757-4FCF-A4DB-C0A1FE7BEE2F}">
-[...3 lines deleted...]
-      <formula1>"2024,2025,2026"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K10:K19" xr:uid="{6DF9A230-CEF0-4782-9AE4-75E5B8270C5D}">
+      <formula1>"2027"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BFDD0211-B776-4BA5-BE89-E10354FDABE2}">
           <x14:formula1>
             <xm:f>'CU Boulder Use Only'!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>H10:H19</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D18CCF6-33D2-4CD4-AA51-1417194B5EC0}">
   <dimension ref="A1:A9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -1779,44 +1808,44 @@
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{125C3579-8B42-42CF-94F8-839247F03B63}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50E626A0-41BC-4A00-8BDE-B3FFD62CC0C8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jacob O'Quinn</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>