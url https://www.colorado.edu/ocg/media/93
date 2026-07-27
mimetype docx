--- v0 (2025-10-28)
+++ v1 (2026-07-27)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="3847"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1530"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC091D" w:rsidRPr="000F5F4E" w14:paraId="1A5A7667" w14:textId="77777777" w:rsidTr="00BF010D">
         <w:trPr>
           <w:trHeight w:val="612"/>
@@ -1113,57 +1113,57 @@
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="364ABA73" w14:textId="77777777" w:rsidR="000542DB" w:rsidRDefault="000542DB"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="642AF059" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.25pt;margin-top:32pt;width:528pt;height:259.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO7unIJQIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcJLux4qy22aaq&#10;tL1Iu/0AjHGMCgwFEjv9+h1wNo227UtVHhDDDIeZc2ZWN4NW5CCcl2AqOp3klAjDoZFmV9Fvj9s3&#10;15T4wEzDFBhR0aPw9Gb9+tWqt6UooAPVCEcQxPiytxXtQrBllnneCc38BKww6GzBaRbQdLuscaxH&#10;dK2yIs8XWQ+usQ648B5v70YnXSf8thU8fGlbLwJRFcXcQtpd2uu4Z+sVK3eO2U7yUxrsH7LQTBr8&#10;9Ax1xwIjeyd/g9KSO/DQhgkHnUHbSi5SDVjNNH9RzUPHrEi1IDnenmny/w+Wfz58dUQ2FS2mV5QY&#10;plGkRzEE8g4GUkR+eutLDHuwGBgGvEadU63e3gP/7omBTcfMTtw6B30nWIP5TePL7OLpiOMjSN1/&#10;gga/YfsACWhonY7kIR0E0VGn41mbmArHy8VVPl/k6OLoe1ss54t5Ui9j5fNz63z4IECTeKioQ/ET&#10;PDvc+xDTYeVzSPzNg5LNViqVDLerN8qRA8NG2aaVKngRpgzpK7qcF/ORgb9C5Gn9CULLgB2vpK7o&#10;9TmIlZG396ZJ/RiYVOMZU1bmRGTkbmQxDPVwEqaG5oiUOhg7GycRDx24n5T02NUV9T/2zAlK1EeD&#10;siyns1kcg2TM5lcFGu7SU196mOEIVdFAyXjchDQ6kTADtyhfKxOxUecxk1Ou2K2J79NkxXG4tFPU&#10;r/lfPwEAAP//AwBQSwMEFAAGAAgAAAAhALe+HxjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQtaGtCSFOhZBA9AYFwdWN3STCXgfbTcPfsz3BcXZGs2+q1eQdG21MfUAF&#10;VzMBzGITTI+tgve3x8sCWMoajXYBrYIfm2BVn55UujThgK923OSWUQmmUivoch5KzlPTWa/TLAwW&#10;yduF6HUmGVtuoj5QuXf8WgjJve6RPnR6sA+dbb42e6+gWDyPn2k9f/lo5M7d5oub8ek7KnV+Nt3f&#10;Act2yn9hOOITOtTEtA17NIk50mJJSQVyQZOOvpCSLlsFy2IugNcV/z+h/gUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBO7unIJQIAAEcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC3vh8Y3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.25pt;margin-top:32pt;width:528pt;height:259.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH1MNXEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSOLux4qy22aaq&#10;tL1I234AxjhGBYYCiZ1+/Q44m4227UtVHhDDDIeZM2dWN4NW5CCcl2AqOp3klAjDoZFmV9Hv37Zv&#10;rinxgZmGKTCiokfh6c369atVb0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLMFp1lA0+2yxrEe&#10;0bXKZnm+yHpwjXXAhfd4ezc66Trht63g4UvbehGIqijmFtLu0l7HPVuvWLlzzHaSn9Jg/5CFZtLg&#10;p2eoOxYY2Tv5G5SW3IGHNkw46AzaVnKRasBqpvmLah46ZkWqBcnx9kyT/3+w/PPhwX51JAzvYMAG&#10;piK8vQf+wxMDm46Znbh1DvpOsAY/nkbKst768vQ0Uu1LH0Hq/hM02GS2D5CAhtbpyArWSRAdG3A8&#10;ky6GQDheLq7yYpGji6Pv7WxZLIrUloyVT8+t8+GDAE3ioaIOu5rg2eHeh5gOK59C4m8elGy2Uqlk&#10;uF29UY4cGCpgm1aq4EWYMqSv6LKYFSMDf4XI0/oThJYBpaykruj1OYiVkbf3pklCC0yq8YwpK3Mi&#10;MnI3shiGesDASGgNzREpdTBKFkcMDx24X5T0KNeK+p975gQl6qPBtiyn83nUdzLmxdUMDXfpqS89&#10;zHCEqmigZDxuQpqJSJiBW2xfKxOxz5mcckUZJr5PIxN1fmmnqOfBXj8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQC3vh8Y3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELWhrQkh&#10;ToWQQPQGBcHVjd0kwl4H203D37M9wXF2RrNvqtXkHRttTH1ABVczAcxiE0yPrYL3t8fLAljKGo12&#10;Aa2CH5tgVZ+eVLo04YCvdtzkllEJplIr6HIeSs5T01mv0ywMFsnbheh1JhlbbqI+ULl3/FoIyb3u&#10;kT50erAPnW2+NnuvoFg8j59pPX/5aOTO3eaLm/HpOyp1fjbd3wHLdsp/YTjiEzrUxLQNezSJOdJi&#10;SUkFckGTjr6Qki5bBctiLoDXFf8/of4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB9TD&#10;VxECAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;t74fGN4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="364ABA73" w14:textId="77777777" w:rsidR="000542DB" w:rsidRDefault="000542DB"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF010D" w:rsidRPr="00806DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any additional information that supports your application, including volunteering for conference activities</w:t>
       </w:r>
       <w:r w:rsidR="00402578" w:rsidRPr="00806DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and current CRA with need for contact hours</w:t>
       </w:r>
       <w:r w:rsidR="00BF010D" w:rsidRPr="00806DE2">
         <w:rPr>
@@ -1287,52 +1287,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Locations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF010D" w:rsidRPr="000542DB" w14:paraId="36AB85C9" w14:textId="77777777" w:rsidTr="00EF1E62">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2856A19E" w14:textId="657448C7" w:rsidR="00BF010D" w:rsidRPr="000542DB" w:rsidRDefault="00BF010D" w:rsidP="00EF1E62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E82E8D1" w14:textId="77777777" w:rsidR="00BF010D" w:rsidRPr="000542DB" w:rsidRDefault="00BF010D" w:rsidP="00EF1E62">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3146" w:type="dxa"/>
@@ -1417,51 +1415,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59701687" w14:textId="08BCBE44" w:rsidR="00B16A02" w:rsidRPr="00B16A02" w:rsidRDefault="00B16A02" w:rsidP="000E2A21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16A02">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         </w:rPr>
         <w:t>Review and Signatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1D2D42" w14:textId="77777777" w:rsidR="00B16A02" w:rsidRDefault="00B16A02" w:rsidP="000E2A21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465E0C40" w14:textId="4D40E911" w:rsidR="00B16A02" w:rsidRDefault="00B16A02" w:rsidP="000E2A21">
+    <w:p w14:paraId="465E0C40" w14:textId="4554A3C7" w:rsidR="00B16A02" w:rsidRDefault="00B16A02" w:rsidP="000E2A21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All applications </w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> submitted to </w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
@@ -1469,105 +1467,129 @@
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> supervisor for first review. If endorsed by your supervisor</w:t>
       </w:r>
       <w:r w:rsidR="0070592B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the application will be reviewed by </w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the Director and Deputy Director</w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assistant Vice Chancellor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for final consideration. In addition to your application, </w:t>
+        <w:t xml:space="preserve">for final consideration. In addition to your application, </w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">other items </w:t>
       </w:r>
       <w:r w:rsidR="006C69AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>may be</w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C69AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>considered</w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> includ</w:t>
       </w:r>
       <w:r w:rsidR="006C69AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00E94EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">past performance, OCG budget limitations and staffing implications. </w:t>
+        <w:t>past performance, OCG budget limitations</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and staffing implications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2108D3D6" w14:textId="77777777" w:rsidR="00C8080E" w:rsidRDefault="00C8080E" w:rsidP="000E2A21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB37163" w14:textId="77777777" w:rsidR="005E06B7" w:rsidRPr="00B16A02" w:rsidRDefault="005E06B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16A02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Supervisor’s Comments and Endorsement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0111C919" w14:textId="77777777" w:rsidR="005E06B7" w:rsidRPr="000E2A21" w:rsidRDefault="005E06B7">
@@ -1925,213 +1947,221 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5505115C" w14:textId="77777777" w:rsidR="00B16A02" w:rsidRPr="000E2A21" w:rsidRDefault="007806DD" w:rsidP="007806DD">
+    <w:p w14:paraId="5505115C" w14:textId="2B0826B2" w:rsidR="00B16A02" w:rsidRPr="000E2A21" w:rsidRDefault="003B0BC4" w:rsidP="007806DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Director or Deputy Director</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007806DD">
+        <w:t>Assistant Vice Chancellor</w:t>
+      </w:r>
+      <w:r w:rsidR="007806DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Signature</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007806DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007806DD" w:rsidRPr="007806DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="007806DD" w:rsidRPr="007806DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007806DD">
+      <w:r w:rsidR="007806DD" w:rsidRPr="007806DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B16A02" w:rsidRPr="000E2A21" w:rsidSect="00BF010D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="274" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BCAE8DD" w14:textId="77777777" w:rsidR="00B73D66" w:rsidRDefault="00B73D66" w:rsidP="00CC091D">
+    <w:p w14:paraId="51E2CEB0" w14:textId="77777777" w:rsidR="003762ED" w:rsidRDefault="003762ED" w:rsidP="00CC091D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AA4BE77" w14:textId="77777777" w:rsidR="00B73D66" w:rsidRDefault="00B73D66" w:rsidP="00CC091D">
+    <w:p w14:paraId="3AD90DA7" w14:textId="77777777" w:rsidR="003762ED" w:rsidRDefault="003762ED" w:rsidP="00CC091D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="424D269A" w14:textId="77777777" w:rsidR="00B73D66" w:rsidRDefault="00B73D66" w:rsidP="00CC091D">
+    <w:p w14:paraId="6D144416" w14:textId="77777777" w:rsidR="003762ED" w:rsidRDefault="003762ED" w:rsidP="00CC091D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A997919" w14:textId="77777777" w:rsidR="00B73D66" w:rsidRDefault="00B73D66" w:rsidP="00CC091D">
+    <w:p w14:paraId="2E6BBDB2" w14:textId="77777777" w:rsidR="003762ED" w:rsidRDefault="003762ED" w:rsidP="00CC091D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12BA23C3" w14:textId="77777777" w:rsidR="00CC091D" w:rsidRDefault="00CC091D" w:rsidP="00CC091D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B02BB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3573CEC1" wp14:editId="36CFA432">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -2249,51 +2279,51 @@
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4C46F9C6" w14:textId="77777777" w:rsidR="00CC091D" w:rsidRPr="00726FAF" w:rsidRDefault="00CC091D" w:rsidP="00CC091D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06895825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5E2372A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2589,157 +2619,168 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="379130592">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="440952122">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1778326035">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC091D"/>
     <w:rsid w:val="000542DB"/>
     <w:rsid w:val="00085DE8"/>
     <w:rsid w:val="000E2A21"/>
+    <w:rsid w:val="00115B83"/>
     <w:rsid w:val="001F1E79"/>
+    <w:rsid w:val="003762ED"/>
+    <w:rsid w:val="003B0BC4"/>
     <w:rsid w:val="00402578"/>
+    <w:rsid w:val="0040309A"/>
     <w:rsid w:val="00461938"/>
     <w:rsid w:val="005E06B7"/>
+    <w:rsid w:val="006337D8"/>
+    <w:rsid w:val="00684768"/>
     <w:rsid w:val="006C69AF"/>
+    <w:rsid w:val="00701AB9"/>
     <w:rsid w:val="0070592B"/>
     <w:rsid w:val="007326B8"/>
     <w:rsid w:val="00733AC5"/>
     <w:rsid w:val="007806DD"/>
     <w:rsid w:val="007C10C9"/>
     <w:rsid w:val="007F136A"/>
     <w:rsid w:val="00806DE2"/>
+    <w:rsid w:val="00867C61"/>
+    <w:rsid w:val="00946FFB"/>
     <w:rsid w:val="00B16A02"/>
+    <w:rsid w:val="00B60941"/>
     <w:rsid w:val="00B73D66"/>
     <w:rsid w:val="00BF010D"/>
     <w:rsid w:val="00C109D8"/>
     <w:rsid w:val="00C8080E"/>
     <w:rsid w:val="00CC091D"/>
     <w:rsid w:val="00D11509"/>
+    <w:rsid w:val="00DE71DC"/>
+    <w:rsid w:val="00E92467"/>
     <w:rsid w:val="00E94EFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2646A36D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F589B2BA-B2F4-4486-8A47-C812EDA163B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3067,50 +3108,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC091D"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
@@ -3288,51 +3334,51 @@
     <w:rsid w:val="00733AC5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00733AC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -3563,74 +3609,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>260</Words>
-  <Characters>1488</Characters>
+  <Characters>1484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado at Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1745</CharactersWithSpaces>
+  <CharactersWithSpaces>1741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nicole Lynn Jenkins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>