--- v2 (2026-05-19)
+++ v3 (2026-10-21)
@@ -236,51 +236,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> as a guide</w:t>
       </w:r>
       <w:r w:rsidR="004A7683" w:rsidRPr="00DB2A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000152AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00215185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>or most Federal projects, the budget your proposal analyst prepared for you is in the order that it will appear on the sponsor’s budget form.</w:t>
+        <w:t xml:space="preserve">or most Federal projects, the budget your proposal analyst prepared for you is in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00215185">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the order</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00215185">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that it will appear on the sponsor’s budget form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451F9ABF" w14:textId="77777777" w:rsidR="000152AE" w:rsidRDefault="000152AE" w:rsidP="000152AE">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71C5F437" w14:textId="27355C38" w:rsidR="00335E0D" w:rsidRPr="00DB2A98" w:rsidRDefault="00D45AFE" w:rsidP="00335E0D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -393,51 +411,69 @@
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD3ED8B" w14:textId="540076C4" w:rsidR="006B0094" w:rsidRPr="00DB2A98" w:rsidRDefault="00D45AFE" w:rsidP="00335E0D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Do not include dollar amounts unless required per sponsor guidelines</w:t>
+        <w:t xml:space="preserve">Do not include dollar amounts unless required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sponsor guidelines</w:t>
       </w:r>
       <w:r w:rsidR="007F19A2" w:rsidRPr="00DB2A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D9201C" w14:textId="12EDA0EE" w:rsidR="00DB2A98" w:rsidRPr="00DB2A98" w:rsidRDefault="00DB2A98" w:rsidP="00335E0D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2A98">
         <w:rPr>
@@ -535,51 +571,67 @@
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00215185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>NASA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>: 12 point font</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>12 point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3495731B" w14:textId="487BFA2A" w:rsidR="00124EA2" w:rsidRPr="00215185" w:rsidRDefault="00124EA2" w:rsidP="00B4655D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00215185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>NIH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1028,51 +1080,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>academic and staff salary scales</w:t>
       </w:r>
       <w:r w:rsidR="000A6361">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and estimated</w:t>
       </w:r>
       <w:r w:rsidR="00EB4BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with institutional base salary policy</w:t>
       </w:r>
       <w:r w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. All personnel budget calculations include salary range adjustments and merit increases as applicable for each year of support in accordance with University policy. </w:t>
+        <w:t xml:space="preserve">. All personnel budget calculations include salary range adjustments and merit increases as applicable for each year of support in accordance with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009341AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009341AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46731C29" w14:textId="77777777" w:rsidR="00CB5D92" w:rsidRDefault="00CB5D92" w:rsidP="00CB5D92">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0FAECA" w14:textId="57B14363" w:rsidR="00CB5D92" w:rsidRPr="00124EA2" w:rsidRDefault="00CB5D92" w:rsidP="00CB5D92">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
@@ -1277,57 +1345,59 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E6ACB37" w14:textId="07C70C71" w:rsidR="00051578" w:rsidRPr="0024534F" w:rsidRDefault="0024534F" w:rsidP="00051578">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salary for </w:t>
       </w:r>
       <w:r w:rsidRPr="00124EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00124EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>month</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EB4BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00124EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EB4BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00124EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
@@ -2273,59 +2343,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> at CU </w:t>
       </w:r>
       <w:r w:rsidR="00E54B7A" w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Boulder</w:t>
       </w:r>
       <w:r w:rsidR="001E0429" w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004E5C5A" w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Graduate students appointed to NIH grants may not receive compensation in exc</w:t>
+        <w:t xml:space="preserve">  Graduate students appointed to NIH grants may not receive compensation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E5C5A" w:rsidRPr="009341AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in exc</w:t>
       </w:r>
       <w:r w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ess of the CU </w:t>
+        <w:t>ess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009341AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the CU </w:t>
       </w:r>
       <w:r w:rsidR="004E5C5A" w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Boulder minimum compensation level for entry-level postdoc</w:t>
       </w:r>
       <w:r w:rsidR="00E45CCD" w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>toral fellow</w:t>
       </w:r>
       <w:r w:rsidR="004E5C5A" w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
@@ -2627,51 +2715,71 @@
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">remove </w:t>
       </w:r>
       <w:r w:rsidR="002C1314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F11CAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fringe Inflation paragraph for the full justification, and the </w:t>
+        <w:t xml:space="preserve">Fringe Inflation paragraph for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F11CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the full</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F11CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justification, and the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>entire Fringe Benefits section</w:t>
       </w:r>
       <w:r w:rsidR="00F11CAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the redacted justification</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2804,51 +2912,71 @@
       <w:r w:rsidR="008B4E47" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to support </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the proposed research activity</w:t>
       </w:r>
       <w:r w:rsidR="008B4E47" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or specify if it is a deliverable,</w:t>
+        <w:t xml:space="preserve"> and/or specify if it is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B4E47" w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a deliverable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B4E47" w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008B4E47" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
@@ -3087,51 +3215,67 @@
         <w:t>When the destination is unknown, Washington, DC is used as the basis for calculations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BA2287" w14:textId="77777777" w:rsidR="00C646C6" w:rsidRDefault="00C646C6" w:rsidP="003F3284">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE61A9B" w14:textId="5C627E98" w:rsidR="009436F0" w:rsidRPr="003F3284" w:rsidRDefault="00051578" w:rsidP="003F3284">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Travel funds are requested for the </w:t>
+        <w:t xml:space="preserve">Travel funds are requested </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator and a graduate student to </w:t>
       </w:r>
       <w:r w:rsidR="00967E67" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00D56BAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">purpose, </w:t>
       </w:r>
@@ -3679,65 +3823,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039751A" w:rsidRPr="009341AF" w14:paraId="0FD7CC45" w14:textId="77777777" w:rsidTr="006C1391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="60E3DF4A" w14:textId="71D1196B" w:rsidR="0039751A" w:rsidRPr="009341AF" w:rsidRDefault="00967E67" w:rsidP="006C1391">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009341AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lodging (#</w:t>
             </w:r>
             <w:r w:rsidR="0039751A" w:rsidRPr="009341AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nights)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0039751A" w:rsidRPr="009341AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nights)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="20FA155E" w14:textId="77777777" w:rsidR="0039751A" w:rsidRPr="009341AF" w:rsidRDefault="0039751A" w:rsidP="006C1391">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009341AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$xxx/night</w:t>
             </w:r>
@@ -4285,51 +4439,67 @@
       </w:pPr>
       <w:r w:rsidRPr="009341AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7DDB28" w14:textId="45AD0461" w:rsidR="00C646C6" w:rsidRPr="00C646C6" w:rsidRDefault="00C646C6" w:rsidP="00C646C6">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk74822381"/>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The cost of airfare and ground transportation is based on estimated costs and lodging and per diem costs are based on rates as established by the </w:t>
+        <w:t xml:space="preserve">The cost of airfare and ground transportation is based on estimated costs and lodging and per diem costs are based on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rates as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> established by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of State for the planned destination.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C646C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When the destination is unknown, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>London</w:t>
       </w:r>
       <w:r w:rsidRPr="00C646C6">
@@ -4341,51 +4511,67 @@
         <w:t xml:space="preserve"> is used as the basis for calculations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD7F693" w14:textId="77777777" w:rsidR="00C646C6" w:rsidRDefault="00C646C6" w:rsidP="009436F0">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30DC77AA" w14:textId="5F5958C6" w:rsidR="00EB4BD1" w:rsidRPr="003F3284" w:rsidRDefault="00EB4BD1" w:rsidP="00EB4BD1">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Travel funds are requested for the </w:t>
+        <w:t xml:space="preserve">Travel funds are requested </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator and a graduate student to </w:t>
       </w:r>
       <w:r w:rsidR="00D56BAF" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00D56BAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">purpose, </w:t>
       </w:r>
@@ -4872,65 +5058,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039751A" w:rsidRPr="009341AF" w14:paraId="7AE93E2A" w14:textId="77777777" w:rsidTr="006C1391">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18EBE909" w14:textId="633F9575" w:rsidR="0039751A" w:rsidRPr="009341AF" w:rsidRDefault="00967E67" w:rsidP="006C1391">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009341AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lodging (#</w:t>
             </w:r>
             <w:r w:rsidR="0039751A" w:rsidRPr="009341AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nights)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0039751A" w:rsidRPr="009341AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nights)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D57AFE0" w14:textId="77777777" w:rsidR="0039751A" w:rsidRPr="009341AF" w:rsidRDefault="0039751A" w:rsidP="006C1391">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009341AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$xxx/night</w:t>
             </w:r>
@@ -7035,89 +7231,127 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155E1D11" w14:textId="172A58AA" w:rsidR="00DC063C" w:rsidRPr="003F3284" w:rsidRDefault="008B4E47" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>NOTE: Computers must be justified as being essential to the project in order to be an allowable cost on the budget.</w:t>
+        <w:t xml:space="preserve">NOTE: Computers must be justified as being essential to the project </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be an allowable cost on the budget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71279920" w14:textId="77777777" w:rsidR="008B4E47" w:rsidRPr="003F3284" w:rsidRDefault="008B4E47" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0069B6A8" w14:textId="30DF0CD4" w:rsidR="00DC063C" w:rsidRPr="003F3284" w:rsidRDefault="00AD6D8E" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For NIH</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> indicate general categories such as glassware, chemicals, animal costs, including an amount for each category. Categories less than $1,000 are not required to be itemized.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general categories such as glassware, chemicals, animal costs, including an amount for each category. Categories less than $1,000 are not required to be itemized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FBE3C6" w14:textId="77777777" w:rsidR="00DC063C" w:rsidRPr="003F3284" w:rsidRDefault="00DC063C" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="120BBE84" w14:textId="4499F2BE" w:rsidR="00AD6D8E" w:rsidRPr="003F3284" w:rsidRDefault="00DC063C" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7536,96 +7770,156 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22A58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>For NIH research proposals</w:t>
       </w:r>
       <w:r w:rsidR="0085709E" w:rsidRPr="0085709E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0085709E" w:rsidRPr="0085709E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that require a DMS Plan, </w:t>
+        <w:t xml:space="preserve">that require a DMS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0085709E" w:rsidRPr="0085709E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nclude a brief justification of the proposed activities that will incur costs, up to half a page. The Data Management and Sharing justification must be clearly labeled as "Data Management and Sharing Justification".</w:t>
+        <w:t>nclude</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2665">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a brief justification of the proposed activities that will incur costs, up to half a page. The Data Management and Sharing justification must be clearly labeled as "Data Management and Sharing Justification".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE663D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PI must provide a brief summary of type and amount of scientific data to be preserved and shared and the name of the repository/ies to be used. </w:t>
+        <w:t xml:space="preserve">PI must provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE663D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a brief summary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE663D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of type and amount of scientific data to be preserved and shared and the name of the repository/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE663D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE663D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5BC426" w14:textId="77777777" w:rsidR="00D60424" w:rsidRDefault="00D60424" w:rsidP="0093771E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569010A8" w14:textId="40113A79" w:rsidR="00D60424" w:rsidRDefault="006729A1" w:rsidP="0093771E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006729A1">
         <w:rPr>
@@ -7653,51 +7947,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">general cost categories: </w:t>
       </w:r>
       <w:r w:rsidRPr="006729A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>curating data and developing supporting documentation, local data management activities, preserving and sharing data through established repositories, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126A7802" w14:textId="77777777" w:rsidR="006729A1" w:rsidRDefault="006729A1" w:rsidP="0093771E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CFE51F0" w14:textId="47589C1E" w:rsidR="0093771E" w:rsidRPr="00570A2A" w:rsidRDefault="0093771E" w:rsidP="0093771E">
+    <w:p w14:paraId="1CFE51F0" w14:textId="00B74C9E" w:rsidR="0093771E" w:rsidRPr="00570A2A" w:rsidRDefault="0093771E" w:rsidP="0093771E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For more information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on determining costs</w:t>
@@ -7802,51 +8096,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and review the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>NIH B</w:t>
         </w:r>
         <w:r w:rsidRPr="004F2665">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>udgeting for Data Management &amp; Sharing</w:t>
+          <w:t>udgeting for</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F2665">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Data Manag</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F2665">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F2665">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ment &amp; Sharing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> page.</w:t>
       </w:r>
       <w:r w:rsidR="00570A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00570A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
@@ -7917,91 +8238,118 @@
     </w:p>
     <w:p w14:paraId="4BD48675" w14:textId="77777777" w:rsidR="0093771E" w:rsidRDefault="0093771E" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="626EAE1C" w14:textId="1D89D59C" w:rsidR="00001570" w:rsidRPr="003F3284" w:rsidRDefault="00001570" w:rsidP="00AD6D8E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Subjects Payments: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">List the total number of subjects and the amount of the remuneration. </w:t>
+        <w:t>List</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the total number of subjects and the amount of the remuneration. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1A54E4" w14:textId="196C5F4E" w:rsidR="00051578" w:rsidRPr="003F3284" w:rsidRDefault="00051578" w:rsidP="00051578">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D90FC3D" w14:textId="7C626176" w:rsidR="004F380D" w:rsidRPr="003F3284" w:rsidRDefault="004F380D" w:rsidP="004F380D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conference Registration Fees:  </w:t>
-      </w:r>
+        <w:t>Conference Registration Fees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-        <w:t>List the number of conference registrations (see the travel section in your budget), and the price.</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>List</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the number of conference registrations (see the travel section in your budget), and the price.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C0FC23" w14:textId="77777777" w:rsidR="00976BA3" w:rsidRDefault="00976BA3" w:rsidP="00976BA3">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E2EB2BB" w14:textId="708B8D84" w:rsidR="00976BA3" w:rsidRPr="003F3284" w:rsidRDefault="00976BA3" w:rsidP="00976BA3">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
@@ -8064,51 +8412,69 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Graduate student tuition</w:t>
       </w:r>
       <w:r w:rsidR="00D56BAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and mandatory fees are</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> requested in accordance with University policy. The rate used for GRA tuition remission is th</w:t>
+        <w:t xml:space="preserve"> requested in accordance with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F3284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy. The rate used for GRA tuition remission is th</w:t>
       </w:r>
       <w:r w:rsidR="00D76BBE" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00BE7B91" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
       <w:r w:rsidR="00D76BBE" w:rsidRPr="003F3284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">resident </w:t>
       </w:r>
@@ -8849,51 +9215,65 @@
         </w:rPr>
         <w:t>uition and fees</w:t>
       </w:r>
       <w:r w:rsidR="00312F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00537D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00312F03" w:rsidRPr="00537D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>other direct costs such as travel</w:t>
       </w:r>
       <w:r w:rsidR="00312F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be inflated 2.40%</w:t>
+        <w:t xml:space="preserve"> can be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00312F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>inflated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00312F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.40%</w:t>
       </w:r>
       <w:r w:rsidRPr="00537D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="054FC85E" w14:textId="50180BE1" w:rsidR="002D111E" w:rsidRDefault="00B76E2C" w:rsidP="00673DB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00976BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00976BA3">
         <w:rPr>
@@ -8916,77 +9296,93 @@
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FB3ECD" w:rsidRPr="00B76E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">JUSTIFICATION OF BUDGET FLUCTUATION </w:t>
       </w:r>
       <w:r w:rsidR="00FB3ECD" w:rsidRPr="00B76E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Include a justification for any significant increases or decreases from the initial year budget. Justify budgets with more than a standard escalation from the initial to the future year(s) of support.</w:t>
+        <w:t xml:space="preserve">Include a justification for any significant increases or decreases from the initial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB3ECD" w:rsidRPr="00B76E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB3ECD" w:rsidRPr="00B76E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budget. Justify budgets with more than a standard escalation from the initial to the future year(s) of support.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002D111E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55E6FD8D" w14:textId="77777777" w:rsidR="005028F4" w:rsidRDefault="005028F4" w:rsidP="00E13E71">
+    <w:p w14:paraId="4E654937" w14:textId="77777777" w:rsidR="00AA05D9" w:rsidRDefault="00AA05D9" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="432D64B0" w14:textId="77777777" w:rsidR="005028F4" w:rsidRDefault="005028F4" w:rsidP="00E13E71">
+    <w:p w14:paraId="5F09DD28" w14:textId="77777777" w:rsidR="00AA05D9" w:rsidRDefault="00AA05D9" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9011,61 +9407,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="476912D1" w14:textId="77777777" w:rsidR="005028F4" w:rsidRDefault="005028F4" w:rsidP="00E13E71">
+    <w:p w14:paraId="0B8FFFF4" w14:textId="77777777" w:rsidR="00AA05D9" w:rsidRDefault="00AA05D9" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D520FFE" w14:textId="77777777" w:rsidR="005028F4" w:rsidRDefault="005028F4" w:rsidP="00E13E71">
+    <w:p w14:paraId="71D12B04" w14:textId="77777777" w:rsidR="00AA05D9" w:rsidRDefault="00AA05D9" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0381275D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E6232EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -9802,97 +10198,99 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="796140812">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="204098416">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1986005727">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="891114765">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="337774863">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1138452700">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00051578"/>
     <w:rsid w:val="00001570"/>
     <w:rsid w:val="00005341"/>
     <w:rsid w:val="0001258C"/>
     <w:rsid w:val="000152AE"/>
     <w:rsid w:val="000368CC"/>
     <w:rsid w:val="00051578"/>
     <w:rsid w:val="0006059B"/>
     <w:rsid w:val="000679D4"/>
     <w:rsid w:val="00075486"/>
     <w:rsid w:val="00091C60"/>
     <w:rsid w:val="000A6361"/>
     <w:rsid w:val="000D7AF0"/>
     <w:rsid w:val="000F7647"/>
     <w:rsid w:val="00104141"/>
     <w:rsid w:val="001145B3"/>
     <w:rsid w:val="00124EA2"/>
     <w:rsid w:val="00137503"/>
     <w:rsid w:val="001A689C"/>
     <w:rsid w:val="001B510A"/>
     <w:rsid w:val="001B752A"/>
     <w:rsid w:val="001C1CE6"/>
     <w:rsid w:val="001D34FA"/>
     <w:rsid w:val="001D5616"/>
     <w:rsid w:val="001E0429"/>
     <w:rsid w:val="001E1ECA"/>
     <w:rsid w:val="001F5B33"/>
     <w:rsid w:val="00215185"/>
+    <w:rsid w:val="00217325"/>
     <w:rsid w:val="00241DE0"/>
     <w:rsid w:val="0024534F"/>
     <w:rsid w:val="002579FD"/>
     <w:rsid w:val="0028716F"/>
     <w:rsid w:val="00297F50"/>
     <w:rsid w:val="002A04D7"/>
     <w:rsid w:val="002A36E1"/>
     <w:rsid w:val="002B1A76"/>
     <w:rsid w:val="002C1314"/>
     <w:rsid w:val="002D111E"/>
     <w:rsid w:val="002E27E2"/>
     <w:rsid w:val="00310681"/>
     <w:rsid w:val="00312F03"/>
     <w:rsid w:val="00317E2B"/>
     <w:rsid w:val="0033308C"/>
     <w:rsid w:val="00335E0D"/>
     <w:rsid w:val="003818E0"/>
     <w:rsid w:val="00391CC5"/>
     <w:rsid w:val="003948C8"/>
     <w:rsid w:val="0039751A"/>
     <w:rsid w:val="003C07A7"/>
     <w:rsid w:val="003C08D7"/>
     <w:rsid w:val="003E3DDB"/>
     <w:rsid w:val="003E7E2B"/>
     <w:rsid w:val="003F13EE"/>
@@ -9912,50 +10310,51 @@
     <w:rsid w:val="004E5C5A"/>
     <w:rsid w:val="004F101F"/>
     <w:rsid w:val="004F1ECB"/>
     <w:rsid w:val="004F380D"/>
     <w:rsid w:val="005028F4"/>
     <w:rsid w:val="00503655"/>
     <w:rsid w:val="00512822"/>
     <w:rsid w:val="005213B9"/>
     <w:rsid w:val="00535096"/>
     <w:rsid w:val="0054357F"/>
     <w:rsid w:val="00551F94"/>
     <w:rsid w:val="005533A0"/>
     <w:rsid w:val="005559CC"/>
     <w:rsid w:val="00555E91"/>
     <w:rsid w:val="0056032E"/>
     <w:rsid w:val="0056265C"/>
     <w:rsid w:val="00570A2A"/>
     <w:rsid w:val="00590BFC"/>
     <w:rsid w:val="005B0280"/>
     <w:rsid w:val="005D48A5"/>
     <w:rsid w:val="005E64CC"/>
     <w:rsid w:val="00614EC8"/>
     <w:rsid w:val="00624C3A"/>
     <w:rsid w:val="006266BB"/>
     <w:rsid w:val="0064133C"/>
+    <w:rsid w:val="00653EE4"/>
     <w:rsid w:val="00655F14"/>
     <w:rsid w:val="0065691B"/>
     <w:rsid w:val="006729A1"/>
     <w:rsid w:val="00673DB8"/>
     <w:rsid w:val="006B0094"/>
     <w:rsid w:val="006C34D2"/>
     <w:rsid w:val="007119EF"/>
     <w:rsid w:val="00715FAC"/>
     <w:rsid w:val="00745F2D"/>
     <w:rsid w:val="0075257F"/>
     <w:rsid w:val="007622AA"/>
     <w:rsid w:val="00777CF6"/>
     <w:rsid w:val="0078414C"/>
     <w:rsid w:val="007A6E84"/>
     <w:rsid w:val="007B4267"/>
     <w:rsid w:val="007B7868"/>
     <w:rsid w:val="007B7E41"/>
     <w:rsid w:val="007C125A"/>
     <w:rsid w:val="007C58A7"/>
     <w:rsid w:val="007E6D98"/>
     <w:rsid w:val="007F19A2"/>
     <w:rsid w:val="007F289C"/>
     <w:rsid w:val="007F3DBA"/>
     <w:rsid w:val="00843291"/>
     <w:rsid w:val="0085709E"/>
@@ -9974,50 +10373,51 @@
     <w:rsid w:val="009341AF"/>
     <w:rsid w:val="0093771E"/>
     <w:rsid w:val="009436F0"/>
     <w:rsid w:val="00954FD8"/>
     <w:rsid w:val="00955F3E"/>
     <w:rsid w:val="00960FAE"/>
     <w:rsid w:val="00967E67"/>
     <w:rsid w:val="009745B1"/>
     <w:rsid w:val="00976BA3"/>
     <w:rsid w:val="0099662A"/>
     <w:rsid w:val="009D4016"/>
     <w:rsid w:val="009D6232"/>
     <w:rsid w:val="009E2177"/>
     <w:rsid w:val="009E6434"/>
     <w:rsid w:val="009F0215"/>
     <w:rsid w:val="009F365F"/>
     <w:rsid w:val="009F7739"/>
     <w:rsid w:val="009F798E"/>
     <w:rsid w:val="00A012AD"/>
     <w:rsid w:val="00A27F83"/>
     <w:rsid w:val="00A30402"/>
     <w:rsid w:val="00A37A6E"/>
     <w:rsid w:val="00A56F40"/>
     <w:rsid w:val="00A854E0"/>
     <w:rsid w:val="00A90CDA"/>
+    <w:rsid w:val="00AA05D9"/>
     <w:rsid w:val="00AA3D53"/>
     <w:rsid w:val="00AA547C"/>
     <w:rsid w:val="00AD6D8E"/>
     <w:rsid w:val="00AE663D"/>
     <w:rsid w:val="00AF4A14"/>
     <w:rsid w:val="00AF6AFE"/>
     <w:rsid w:val="00B0100F"/>
     <w:rsid w:val="00B25A20"/>
     <w:rsid w:val="00B4655D"/>
     <w:rsid w:val="00B466ED"/>
     <w:rsid w:val="00B76E2C"/>
     <w:rsid w:val="00BA52B1"/>
     <w:rsid w:val="00BB2A41"/>
     <w:rsid w:val="00BC6463"/>
     <w:rsid w:val="00BD69A2"/>
     <w:rsid w:val="00BE4C7A"/>
     <w:rsid w:val="00BE7B91"/>
     <w:rsid w:val="00C0452E"/>
     <w:rsid w:val="00C07D7F"/>
     <w:rsid w:val="00C162F3"/>
     <w:rsid w:val="00C22A58"/>
     <w:rsid w:val="00C351AB"/>
     <w:rsid w:val="00C45C8B"/>
     <w:rsid w:val="00C47B3A"/>
     <w:rsid w:val="00C56300"/>
@@ -10909,51 +11309,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1765343905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/data-management-and-sharing-policy/planning-and-budgeting-for-data-management-and-sharing/budgeting-for-data-management-sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/directory" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crdds@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/crdds/what-we-do/grant-support" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/128" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy-and-compliance/policy-topics/sharing-policies/dms/budgeting-for-data-management-sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/directory" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crdds@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/crdds/what-we-do/grant-support" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/128" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11186,56 +11586,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006B3D7B96A2A88F428D30E800E3B4C126" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac4ecaeb735b8ecac410ad5b5867c7a7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="991d57ab-830f-4294-b49a-c87a71781879" xmlns:ns3="18daa364-b47b-4589-827b-c1818c74cd13" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c5d3da50a5d84f6a98b21ed798c0cc8" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="991d57ab-830f-4294-b49a-c87a71781879"/>
     <xsd:import namespace="18daa364-b47b-4589-827b-c1818c74cd13"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -11441,127 +11841,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18daa364-b47b-4589-827b-c1818c74cd13" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B8AF5A0-7DDF-4A4A-8686-409A77D92DCC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CF9EA-5A7A-44AD-B3DB-5081B150A678}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="18daa364-b47b-4589-827b-c1818c74cd13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30A21E28-723A-4E55-AF83-88D4580EBB3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="991d57ab-830f-4294-b49a-c87a71781879"/>
     <ds:schemaRef ds:uri="18daa364-b47b-4589-827b-c1818c74cd13"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CF9EA-5A7A-44AD-B3DB-5081B150A678}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B8AF5A0-7DDF-4A4A-8686-409A77D92DCC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="18daa364-b47b-4589-827b-c1818c74cd13"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2283</Words>
-  <Characters>13014</Characters>
+  <Words>2278</Words>
+  <Characters>12985</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ucb</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15267</CharactersWithSpaces>
+  <CharactersWithSpaces>15233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heather Lenee Thomas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006B3D7B96A2A88F428D30E800E3B4C126</vt:lpwstr>