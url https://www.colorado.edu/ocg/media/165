--- v1 (2025-12-09)
+++ v2 (2026-04-14)
@@ -3,104 +3,104 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr date1904="1" showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/medu6796_colorado_edu/Documents/UCB/Documents/!! Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="24" documentId="13_ncr:1_{CBF62ECD-7632-40F6-918B-F91D79A74BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C90AB854-5640-42A0-ACBB-3644E9FC068F}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{C01EBDF0-A8D2-432D-BA6B-BE40A31A36E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94550ACA-8189-4863-A330-18BF5687C391}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-16320" yWindow="75" windowWidth="16440" windowHeight="28320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NIH F Series Budget Instruction" sheetId="5" r:id="rId1"/>
     <sheet name="NIH F30 &amp; F31 A&amp;S" sheetId="3" r:id="rId2"/>
     <sheet name="NIH F30 &amp; F31 ENG" sheetId="2" r:id="rId3"/>
     <sheet name="NIH F32" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'NIH F30 &amp; F31 A&amp;S'!$A$1:$P$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NIH F30 &amp; F31 ENG'!$A$1:$P$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'NIH F32'!$A$1:$N$50</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L36" i="4" l="1"/>
+  <c r="R17" i="2" l="1"/>
+  <c r="R17" i="3"/>
+  <c r="F22" i="2" l="1"/>
+  <c r="F23" i="2"/>
+  <c r="F23" i="3"/>
+  <c r="F22" i="3"/>
+  <c r="L36" i="4"/>
   <c r="J36" i="4"/>
   <c r="H36" i="4"/>
   <c r="L36" i="2"/>
   <c r="J36" i="2"/>
   <c r="H36" i="2"/>
-  <c r="F23" i="3"/>
-[...4 lines deleted...]
-  <c r="H17" i="2"/>
   <c r="N41" i="2" l="1"/>
   <c r="N33" i="2"/>
   <c r="N36" i="2" s="1"/>
   <c r="N33" i="3"/>
   <c r="N36" i="3" s="1"/>
   <c r="N41" i="3"/>
   <c r="F23" i="4" l="1"/>
   <c r="F22" i="4"/>
   <c r="H22" i="3" l="1"/>
   <c r="J22" i="3" s="1"/>
   <c r="H23" i="4"/>
   <c r="J23" i="4" s="1"/>
   <c r="L23" i="4" s="1"/>
   <c r="H22" i="4"/>
   <c r="H22" i="2"/>
   <c r="H23" i="2"/>
   <c r="H23" i="3"/>
   <c r="J17" i="3"/>
   <c r="A9" i="4"/>
   <c r="A9" i="2"/>
   <c r="A9" i="3"/>
   <c r="H17" i="4"/>
   <c r="H19" i="4" s="1"/>
   <c r="H41" i="4"/>
   <c r="H41" i="2"/>
@@ -213,51 +213,51 @@
   <c r="P25" i="3"/>
   <c r="P48" i="3" s="1"/>
   <c r="H50" i="3"/>
   <c r="P43" i="3"/>
   <c r="N22" i="4"/>
   <c r="N25" i="4" s="1"/>
   <c r="N48" i="4" s="1"/>
   <c r="J48" i="4"/>
   <c r="H50" i="4" s="1"/>
   <c r="N43" i="4"/>
   <c r="H48" i="2"/>
   <c r="L19" i="2"/>
   <c r="P17" i="2"/>
   <c r="P22" i="2" l="1"/>
   <c r="P25" i="2" s="1"/>
   <c r="L43" i="2"/>
   <c r="P19" i="2"/>
   <c r="P48" i="2" l="1"/>
   <c r="L48" i="2"/>
   <c r="H50" i="2" s="1"/>
   <c r="P43" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="148">
   <si>
     <t>A.</t>
   </si>
   <si>
     <t>B.</t>
   </si>
   <si>
     <t>C.</t>
   </si>
   <si>
     <t>F.</t>
   </si>
   <si>
     <t>Total Costs</t>
   </si>
   <si>
     <t>Year 1</t>
   </si>
   <si>
     <t>Year 2</t>
   </si>
   <si>
     <t>Year 3</t>
   </si>
   <si>
@@ -879,53 +879,50 @@
       </rPr>
       <t xml:space="preserve">, directly following tuition. </t>
     </r>
   </si>
   <si>
     <t>Max allowance: $3,000 per year</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Optional Childcare Allowance: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Each fellow is eligible to receive $3,000 per budget period for costs for childcare provided by a licensed </t>
     </r>
   </si>
   <si>
     <t>https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html</t>
   </si>
   <si>
-    <t>Max allowance: $4,750 per year.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Max Institutional Allowance: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>$12,400</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> per year.</t>
     </r>
   </si>
@@ -981,57 +978,51 @@
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">If a 4th year of support is needed, unhide columns N-O and remove the </t>
     </r>
   </si>
   <si>
     <t>Sponsor:</t>
   </si>
   <si>
     <t>NIH</t>
   </si>
   <si>
     <t>Instructions provided below, beginning in Row 52.</t>
   </si>
   <si>
     <t>i. If a 4th year of support is needed, "unhide" Columns N-O and remove the "*0" from the formulas; adjust the project period end date to reflect the updated end date.</t>
   </si>
   <si>
-    <t>12 month Stipend for FY 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>FY 26</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-105.html</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">FAQ: </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>https://grants.nih.gov/faqs#/funding_programs_childcare_costs.htm?anchor=56517</t>
     </r>
   </si>
   <si>
     <t>NIH F32 budgets should be prepared on the tab for F32 Postdoctoral fellowships.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
@@ -1145,57 +1136,76 @@
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Childcare Allowance</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>If requesting support, childcare costs must be specified in Field 26 of the PHS Fellowship Supplement Form.</t>
   </si>
   <si>
-    <t>Max stipend: $28,788 per year.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Template Updated 11/11/2025. </t>
+    <t>12/01/2026-11/30/2029</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Max allowance: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>$4,750 per year.</t>
+    </r>
+  </si>
+  <si>
+    <t>Template Updated 03/25/2026</t>
+  </si>
+  <si>
+    <t>https://grants.nih.gov/grants/guide/notice-files/NOT-OD-26-044.html</t>
+  </si>
+  <si>
+    <t>12 month Stipend for FY 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Times"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
@@ -2184,342 +2194,348 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-105.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/516/attachment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-26-044.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/516/attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-105.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/516/attachment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-26-044.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/516/attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-105.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/516/attachment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-24-116.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-26-044.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/516/attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D78A6688-77CF-4A3F-8604-242A56E259F2}">
   <dimension ref="A1:D23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.375" style="60" customWidth="1"/>
     <col min="2" max="3" width="2.75" style="60" customWidth="1"/>
     <col min="4" max="4" width="91.625" style="60" customWidth="1"/>
     <col min="5" max="16384" width="9" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60" t="s">
+        <v>25</v>
+      </c>
       <c r="B1" s="60" t="s">
         <v>93</v>
       </c>
       <c r="C1" s="60" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B2" s="58" t="s">
         <v>88</v>
       </c>
       <c r="C2" s="58"/>
       <c r="D2" s="59"/>
     </row>
     <row r="3" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="60" t="s">
         <v>93</v>
       </c>
       <c r="B3" s="61">
         <v>1</v>
       </c>
       <c r="C3" s="61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B4" s="61"/>
       <c r="C4" s="61" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="66" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B5" s="61"/>
       <c r="C5" s="61"/>
       <c r="D5" s="67" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" s="61"/>
       <c r="C6" s="61" t="s">
         <v>89</v>
       </c>
       <c r="D6" s="60" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" s="61">
         <v>2</v>
       </c>
       <c r="C7" s="61" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" s="61"/>
       <c r="C8" s="61" t="s">
         <v>91</v>
       </c>
       <c r="D8" s="60" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" s="61"/>
       <c r="C9" s="61" t="s">
         <v>89</v>
       </c>
       <c r="D9" s="60" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" s="62">
         <v>3</v>
       </c>
       <c r="C10" s="62" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" s="62"/>
       <c r="C11" s="62" t="s">
         <v>91</v>
       </c>
       <c r="D11" s="60" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" s="62"/>
       <c r="C12" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D12" s="60" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" s="62">
         <v>4</v>
       </c>
       <c r="C13" s="62" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" s="62"/>
       <c r="C14" s="62" t="s">
         <v>91</v>
       </c>
       <c r="D14" s="60" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="62"/>
       <c r="C15" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D15" s="60" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" s="62"/>
       <c r="C16" s="62" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="60" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B17" s="62">
         <v>5</v>
       </c>
       <c r="C17" s="62" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B18" s="62"/>
       <c r="C18" s="62" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="60" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B19" s="62"/>
       <c r="C19" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="60" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="61">
         <v>6</v>
       </c>
       <c r="C20" s="69" t="s">
         <v>107</v>
       </c>
       <c r="D20" s="69"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="62"/>
       <c r="C21" s="62"/>
+      <c r="D21" s="60" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="45" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="60" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C20:D20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{532053DE-1693-4A7E-9010-3E7AC9A166DA}">
   <dimension ref="A1:AA82"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="E87" sqref="E87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="3" customWidth="1"/>
     <col min="7" max="7" width="1" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.875" style="3" customWidth="1"/>
     <col min="11" max="11" width="1.875" style="5" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.875" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="1.875" style="5" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.125" style="3" customWidth="1"/>
     <col min="17" max="17" width="1.5" style="5" customWidth="1"/>
     <col min="18" max="18" width="5.875" style="5" customWidth="1"/>
     <col min="19" max="19" width="12.625" style="5" customWidth="1"/>
     <col min="20" max="24" width="11" style="5"/>
     <col min="25" max="25" width="13.875" style="5" customWidth="1"/>
     <col min="26" max="26" width="17.125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="11" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E1" s="18"/>
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="18"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E4" s="19"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="S5" s="24" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="63" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="6"/>
       <c r="S6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="26">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E7" s="23" t="s">
         <v>72</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="S7" s="27" t="s">
         <v>46</v>
       </c>
       <c r="T7" s="26">
         <v>2.5999999999999999E-2</v>
@@ -2527,394 +2543,394 @@
     </row>
     <row r="8" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="70"/>
       <c r="K8" s="70"/>
       <c r="L8" s="70"/>
       <c r="M8" s="70"/>
       <c r="N8" s="70"/>
       <c r="O8" s="70"/>
       <c r="P8" s="70"/>
       <c r="S8" s="27" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="26">
         <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="str">
         <f>'NIH F Series Budget Instruction'!A22</f>
-        <v xml:space="preserve">Template Updated 11/11/2025. </v>
+        <v>Template Updated 03/25/2026</v>
       </c>
       <c r="F9" s="5"/>
       <c r="H9" s="8"/>
       <c r="I9" s="2"/>
       <c r="J9" s="70"/>
       <c r="K9" s="70"/>
       <c r="L9" s="70"/>
       <c r="M9" s="70"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
       <c r="P9" s="70"/>
       <c r="S9" s="27" t="s">
         <v>48</v>
       </c>
       <c r="T9" s="46">
         <v>2.3E-2</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I10" s="2"/>
       <c r="J10" s="70"/>
       <c r="K10" s="70"/>
       <c r="L10" s="70"/>
       <c r="M10" s="70"/>
       <c r="N10" s="70"/>
       <c r="O10" s="70"/>
       <c r="P10" s="70"/>
       <c r="S10" s="27" t="s">
         <v>65</v>
       </c>
       <c r="T10" s="46">
         <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I11" s="2"/>
       <c r="J11" s="70"/>
       <c r="K11" s="70"/>
       <c r="L11" s="70"/>
       <c r="M11" s="70"/>
       <c r="N11" s="70"/>
       <c r="O11" s="70"/>
       <c r="P11" s="70"/>
       <c r="S11" s="28" t="s">
         <v>66</v>
       </c>
       <c r="T11" s="29">
         <v>0.03</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="R13" s="22" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
       <c r="V13" s="20"/>
       <c r="W13" s="48"/>
       <c r="X13" s="48"/>
       <c r="Y13" s="48"/>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="5"/>
       <c r="M14" s="5"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E15" s="18"/>
       <c r="F15" s="5"/>
       <c r="H15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="10"/>
       <c r="J15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="M15" s="10"/>
       <c r="N15" s="10" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O15" s="10"/>
       <c r="P15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R15" s="48"/>
       <c r="S15" s="48"/>
       <c r="T15" s="48"/>
       <c r="U15" s="48"/>
       <c r="V15" s="48"/>
       <c r="W15" s="48"/>
       <c r="X15" s="48"/>
       <c r="Y15" s="48"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="I16" s="9"/>
       <c r="K16" s="9"/>
       <c r="O16" s="9"/>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="12"/>
       <c r="H17" s="3">
-        <f>2399*12</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="3">
         <f>H17</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="K17" s="9"/>
       <c r="L17" s="3">
         <f>J17</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="N17" s="3">
         <f>L17*0</f>
         <v>0</v>
       </c>
       <c r="O17" s="9"/>
       <c r="P17" s="3">
         <f>SUM(H17:O17)</f>
-        <v>86364</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>88092</v>
+      </c>
+      <c r="R17" s="22" t="str">
+        <f>"Max stipend: $"&amp;H17&amp;" per year."</f>
+        <v>Max stipend: $29364 per year.</v>
       </c>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
     </row>
     <row r="18" spans="1:27" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F18" s="12"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="9"/>
       <c r="L18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="9"/>
       <c r="P18" s="16"/>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3">
         <f>SUM(H17:H17)</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="3">
         <f>SUM(J17:J17)</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="K19" s="9"/>
       <c r="L19" s="3">
         <f>SUM(L17:L17)</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="N19" s="3">
         <f>SUM(N17:N17)</f>
         <v>0</v>
       </c>
       <c r="O19" s="9"/>
       <c r="P19" s="3">
         <f>SUM(H19:O19)</f>
-        <v>86364</v>
+        <v>88092</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.25">
       <c r="F20" s="12"/>
       <c r="I20" s="9"/>
       <c r="K20" s="9"/>
       <c r="O20" s="9"/>
       <c r="R20" s="17"/>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="12"/>
       <c r="I21" s="9"/>
       <c r="K21" s="9"/>
       <c r="O21" s="9"/>
       <c r="R21" s="17"/>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="47">
-        <f>7241/4.5*9*(1+$T$8)</f>
-        <v>14916</v>
+        <f>7241/4.5*5.5*(1+$T$8)+7241/4.5*3.5*(1+$T$8)^2</f>
+        <v>15090</v>
       </c>
       <c r="H22" s="3">
         <f>F22</f>
-        <v>14916</v>
+        <v>15090</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="3">
         <f>H22*(1+$T$8)</f>
-        <v>15363</v>
+        <v>15543</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="3">
         <f>J22*(1+$T$8)</f>
-        <v>15824</v>
+        <v>16009</v>
       </c>
       <c r="N22" s="3">
         <f>L22*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O22" s="9"/>
       <c r="P22" s="3">
         <f>SUM(H22:O22)</f>
-        <v>46103</v>
+        <v>46642</v>
       </c>
       <c r="R22" s="22" t="s">
         <v>102</v>
       </c>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
       <c r="W22" s="20"/>
       <c r="X22" s="20"/>
       <c r="Y22" s="20"/>
       <c r="Z22" s="20"/>
       <c r="AA22" s="20"/>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="47">
-        <f>445.33/4.5*9*(1+$T$8)</f>
-        <v>917</v>
+        <f>445.33/4.5*5.5*(1+$T$8)+445.33/4.5*3.5*(1+$T$8)^2</f>
+        <v>928</v>
       </c>
       <c r="H23" s="13">
         <f>F23</f>
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="J23" s="3">
         <f>H23*(1+$T$8)</f>
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3">
         <f>J23*(1+$T$8)</f>
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="N23" s="3">
         <f>L23*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O23" s="3"/>
       <c r="P23" s="13">
         <f>SUM(H23:O23)</f>
-        <v>2835</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F24" s="12"/>
       <c r="J24" s="16"/>
       <c r="K24" s="3"/>
       <c r="L24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="3"/>
       <c r="R24" s="17"/>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="12"/>
       <c r="H25" s="3">
         <f>SUM(H22:H23)</f>
-        <v>15833</v>
+        <v>16018</v>
       </c>
       <c r="J25" s="3">
         <f>SUM(J22:J23)</f>
-        <v>16308</v>
+        <v>16499</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3">
         <f>SUM(L22:L23)</f>
-        <v>16797</v>
+        <v>16994</v>
       </c>
       <c r="N25" s="3">
         <f>SUM(N22:N23)</f>
         <v>0</v>
       </c>
       <c r="O25" s="3"/>
       <c r="P25" s="3">
         <f>SUM(P22:P23)</f>
-        <v>48938</v>
+        <v>49511</v>
       </c>
       <c r="R25" s="30" t="s">
         <v>67</v>
       </c>
       <c r="S25" s="20"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="20"/>
       <c r="W25" s="20"/>
       <c r="X25" s="20"/>
       <c r="Y25" s="20"/>
       <c r="Z25" s="20"/>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="F26" s="12"/>
       <c r="K26" s="3"/>
       <c r="O26" s="3"/>
       <c r="R26" s="17"/>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>13</v>
@@ -3114,51 +3130,51 @@
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <f>SUM(H28:H34)</f>
         <v>250</v>
       </c>
       <c r="J36" s="3">
         <f>SUM(J28:J34)</f>
         <v>250</v>
       </c>
       <c r="K36" s="3"/>
       <c r="L36" s="3">
         <f>SUM(L28:L34)</f>
         <v>250</v>
       </c>
       <c r="N36" s="3">
         <f>SUM(N28:N34)</f>
         <v>0</v>
       </c>
       <c r="O36" s="3"/>
       <c r="P36" s="3">
         <f>SUM(H36:O36)</f>
         <v>750</v>
       </c>
       <c r="R36" s="22" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
       <c r="S36" s="20"/>
       <c r="T36" s="20"/>
       <c r="U36" s="20"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K37" s="3"/>
       <c r="O37" s="3"/>
       <c r="R37" s="17"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>56</v>
       </c>
       <c r="K38" s="3"/>
       <c r="O38" s="3"/>
       <c r="R38" s="22" t="s">
         <v>110</v>
       </c>
@@ -3252,69 +3268,69 @@
         <v>0</v>
       </c>
       <c r="R41" s="22" t="s">
         <v>112</v>
       </c>
       <c r="S41" s="20"/>
       <c r="T41" s="20"/>
       <c r="U41" s="20"/>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F42" s="12"/>
       <c r="K42" s="3"/>
       <c r="O42" s="3"/>
       <c r="R42" s="14"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="12"/>
       <c r="H43" s="3">
         <f>H36+H25+H19+H41</f>
-        <v>44871</v>
+        <v>45632</v>
       </c>
       <c r="J43" s="3">
         <f>J36+J25+J19+J41</f>
-        <v>45346</v>
+        <v>46113</v>
       </c>
       <c r="K43" s="3"/>
       <c r="L43" s="3">
         <f>L36+L25+L19+L41</f>
-        <v>45835</v>
+        <v>46608</v>
       </c>
       <c r="N43" s="3">
         <f>N36+N25+N19+N41</f>
         <v>0</v>
       </c>
       <c r="O43" s="3"/>
       <c r="P43" s="9">
         <f>SUM(H43:O43)</f>
-        <v>136052</v>
+        <v>138353</v>
       </c>
       <c r="R43" s="30" t="s">
         <v>103</v>
       </c>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
       <c r="U43" s="20"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F44" s="12"/>
       <c r="K44" s="3"/>
       <c r="O44" s="3"/>
       <c r="R44" s="14"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="12"/>
       <c r="K45" s="3"/>
       <c r="O45" s="3"/>
       <c r="R45" s="14"/>
@@ -3336,85 +3352,85 @@
       </c>
       <c r="N46" s="3">
         <v>0</v>
       </c>
       <c r="O46" s="3"/>
       <c r="P46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="14"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F47" s="12"/>
       <c r="K47" s="3"/>
       <c r="O47" s="3"/>
       <c r="R47" s="14"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H48" s="3">
         <f>H43+H46</f>
-        <v>44871</v>
+        <v>45632</v>
       </c>
       <c r="J48" s="3">
         <f>J43+J46</f>
-        <v>45346</v>
+        <v>46113</v>
       </c>
       <c r="K48" s="3"/>
       <c r="L48" s="3">
         <f>L43+L46</f>
-        <v>45835</v>
+        <v>46608</v>
       </c>
       <c r="N48" s="3">
         <f>N43+N46</f>
         <v>0</v>
       </c>
       <c r="O48" s="3"/>
       <c r="P48" s="3">
         <f>P25+P19+P36+P46+P41</f>
-        <v>136052</v>
+        <v>138353</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="11"/>
       <c r="B49" s="11"/>
       <c r="H49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="3"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="15">
         <f>H48+J48+L48</f>
-        <v>136052</v>
+        <v>138353</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="43"/>
       <c r="C52" s="43"/>
       <c r="D52" s="43"/>
       <c r="E52" s="44"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="36"/>
       <c r="K52" s="37"/>
       <c r="L52" s="36"/>
       <c r="M52" s="36"/>
       <c r="N52" s="36"/>
       <c r="O52" s="37"/>
       <c r="P52" s="36"/>
       <c r="Q52" s="37"/>
       <c r="R52" s="37"/>
     </row>
     <row r="53" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
@@ -3461,73 +3477,73 @@
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="33"/>
       <c r="C55" s="33"/>
       <c r="D55" s="33"/>
       <c r="E55" s="34"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="32"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="32"/>
       <c r="P55" s="31"/>
       <c r="Q55" s="32"/>
       <c r="R55" s="32"/>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" s="33" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B56" s="33"/>
       <c r="C56" s="33"/>
       <c r="D56" s="33"/>
       <c r="E56" s="34"/>
       <c r="F56" s="31"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="31"/>
       <c r="J56" s="31"/>
       <c r="K56" s="32"/>
       <c r="L56" s="31"/>
       <c r="M56" s="31"/>
       <c r="N56" s="31"/>
       <c r="O56" s="32"/>
       <c r="P56" s="31"/>
       <c r="Q56" s="32"/>
       <c r="R56" s="32"/>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" s="65" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B57" s="33"/>
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="34"/>
       <c r="F57" s="31"/>
       <c r="G57" s="31"/>
       <c r="H57" s="31"/>
       <c r="I57" s="31"/>
       <c r="J57" s="31"/>
       <c r="K57" s="32"/>
       <c r="L57" s="31"/>
       <c r="M57" s="31"/>
       <c r="N57" s="31"/>
       <c r="O57" s="32"/>
       <c r="P57" s="31"/>
       <c r="Q57" s="32"/>
       <c r="R57" s="32"/>
     </row>
     <row r="58" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="33"/>
       <c r="B58" s="33"/>
       <c r="C58" s="33"/>
       <c r="D58" s="33"/>
       <c r="E58" s="34"/>
@@ -3547,51 +3563,51 @@
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="34"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="31"/>
       <c r="K59" s="32"/>
       <c r="L59" s="31"/>
       <c r="M59" s="31"/>
       <c r="N59" s="31"/>
       <c r="O59" s="32"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="32"/>
       <c r="R59" s="32"/>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" s="71" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="B60" s="71"/>
       <c r="C60" s="71"/>
       <c r="D60" s="71"/>
       <c r="E60" s="71"/>
       <c r="F60" s="71"/>
       <c r="G60" s="71"/>
       <c r="H60" s="71"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="32"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
       <c r="N60" s="31"/>
       <c r="O60" s="32"/>
       <c r="P60" s="31"/>
       <c r="Q60" s="32"/>
       <c r="R60" s="32"/>
     </row>
     <row r="61" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="34"/>
@@ -3982,98 +3998,98 @@
     </row>
     <row r="79" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A79" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="31"/>
       <c r="G79" s="31"/>
       <c r="H79" s="31"/>
       <c r="I79" s="31"/>
       <c r="J79" s="31"/>
       <c r="K79" s="32"/>
       <c r="L79" s="31"/>
       <c r="M79" s="31"/>
       <c r="N79" s="31"/>
       <c r="O79" s="32"/>
       <c r="P79" s="31"/>
       <c r="Q79" s="32"/>
       <c r="R79" s="32"/>
     </row>
     <row r="80" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B80" s="33"/>
       <c r="C80" s="33"/>
       <c r="D80" s="33"/>
       <c r="E80" s="34"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="32"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="31"/>
       <c r="O80" s="32"/>
       <c r="P80" s="31"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J8:P11"/>
     <mergeCell ref="A60:H60"/>
     <mergeCell ref="A75:F75"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A66" r:id="rId1" xr:uid="{2C6EFED6-163A-442A-B883-FBB3B048EADC}"/>
     <hyperlink ref="U40" r:id="rId2" location="/funding_programs_childcare_costs.htm" xr:uid="{C923AB60-0D5E-4F82-B401-1416EBB525C8}"/>
-    <hyperlink ref="A60" r:id="rId3" xr:uid="{4A89D29A-DA3F-410D-8894-79C693DB422A}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A80" r:id="rId5" display="https://www.colorado.edu/ocg/node/516/attachment" xr:uid="{574EC212-76AB-4B1D-AF72-95B2B8A0AD18}"/>
+    <hyperlink ref="A75" r:id="rId3" xr:uid="{23CDD610-0216-4982-9462-015D35AE9B56}"/>
+    <hyperlink ref="A80" r:id="rId4" display="https://www.colorado.edu/ocg/node/516/attachment" xr:uid="{574EC212-76AB-4B1D-AF72-95B2B8A0AD18}"/>
+    <hyperlink ref="A60" r:id="rId5" xr:uid="{25CAC7CE-659F-4802-BA2F-E18D35F5C8A6}"/>
   </hyperlinks>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.8" right="0.8" top="0.8" bottom="0.8" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA82"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="R17" sqref="R17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="3" customWidth="1"/>
     <col min="7" max="7" width="1" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.875" style="3" customWidth="1"/>
     <col min="11" max="11" width="1.875" style="5" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.875" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="1.875" style="5" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.125" style="3" customWidth="1"/>
     <col min="17" max="17" width="1.5" style="5" customWidth="1"/>
     <col min="18" max="18" width="5.875" style="5" customWidth="1"/>
     <col min="19" max="19" width="12.625" style="5" customWidth="1"/>
     <col min="20" max="24" width="11" style="5"/>
     <col min="25" max="25" width="13.875" style="5" customWidth="1"/>
@@ -4084,62 +4100,62 @@
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E1" s="18" t="s">
         <v>93</v>
       </c>
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E4" s="19" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="S5" s="24" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="63" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="6"/>
       <c r="S6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="26">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E7" s="23" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="S7" s="27" t="s">
         <v>46</v>
       </c>
       <c r="T7" s="26">
         <v>2.5999999999999999E-2</v>
@@ -4147,397 +4163,397 @@
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="70"/>
       <c r="K8" s="70"/>
       <c r="L8" s="70"/>
       <c r="M8" s="70"/>
       <c r="N8" s="70"/>
       <c r="O8" s="70"/>
       <c r="P8" s="72"/>
       <c r="S8" s="27" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="26">
         <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="str">
         <f>'NIH F Series Budget Instruction'!A22</f>
-        <v xml:space="preserve">Template Updated 11/11/2025. </v>
+        <v>Template Updated 03/25/2026</v>
       </c>
       <c r="F9" s="5"/>
       <c r="H9" s="8"/>
       <c r="I9" s="2"/>
       <c r="J9" s="70"/>
       <c r="K9" s="70"/>
       <c r="L9" s="70"/>
       <c r="M9" s="70"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
       <c r="P9" s="72"/>
       <c r="S9" s="27" t="s">
         <v>48</v>
       </c>
       <c r="T9" s="46">
         <v>2.3E-2</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I10" s="2"/>
       <c r="J10" s="70"/>
       <c r="K10" s="70"/>
       <c r="L10" s="70"/>
       <c r="M10" s="70"/>
       <c r="N10" s="70"/>
       <c r="O10" s="70"/>
       <c r="P10" s="72"/>
       <c r="S10" s="27" t="s">
         <v>65</v>
       </c>
       <c r="T10" s="46">
         <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="I11" s="2"/>
       <c r="J11" s="70"/>
       <c r="K11" s="70"/>
       <c r="L11" s="70"/>
       <c r="M11" s="70"/>
       <c r="N11" s="70"/>
       <c r="O11" s="70"/>
       <c r="P11" s="72"/>
       <c r="S11" s="28" t="s">
         <v>66</v>
       </c>
       <c r="T11" s="29">
         <v>0.03</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="V12" s="48"/>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="N13" s="21"/>
       <c r="R13" s="22" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
       <c r="V13" s="20"/>
       <c r="W13" s="48"/>
       <c r="X13" s="48"/>
       <c r="Y13" s="48"/>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="5"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E15" s="18"/>
       <c r="F15" s="5"/>
       <c r="H15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="10"/>
       <c r="J15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="M15" s="10"/>
       <c r="N15" s="10" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O15" s="10"/>
       <c r="P15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R15" s="48"/>
       <c r="S15" s="48"/>
       <c r="T15" s="48"/>
       <c r="U15" s="48"/>
       <c r="V15" s="48"/>
       <c r="W15" s="48"/>
       <c r="X15" s="48"/>
       <c r="Y15" s="48"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="I16" s="9"/>
       <c r="K16" s="9"/>
       <c r="O16" s="9"/>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="12"/>
       <c r="H17" s="3">
-        <f>2399*12</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="3">
         <f>H17</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="K17" s="9"/>
       <c r="L17" s="3">
         <f>J17</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="N17" s="3">
         <f>L17*0</f>
         <v>0</v>
       </c>
       <c r="O17" s="9"/>
       <c r="P17" s="3">
         <f>SUM(H17:O17)</f>
-        <v>86364</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>88092</v>
+      </c>
+      <c r="R17" s="22" t="str">
+        <f>"Max stipend: $"&amp;H17&amp;" per year."</f>
+        <v>Max stipend: $29364 per year.</v>
       </c>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
     </row>
     <row r="18" spans="1:27" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F18" s="12"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="9"/>
       <c r="L18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="9"/>
       <c r="P18" s="16"/>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3">
         <f>SUM(H17:H17)</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="3">
         <f>SUM(J17:J17)</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="K19" s="9"/>
       <c r="L19" s="3">
         <f>SUM(L17:L17)</f>
-        <v>28788</v>
+        <v>29364</v>
       </c>
       <c r="N19" s="3">
         <f>SUM(N17:N17)</f>
         <v>0</v>
       </c>
       <c r="O19" s="9"/>
       <c r="P19" s="3">
         <f>SUM(H19:O19)</f>
-        <v>86364</v>
+        <v>88092</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.25">
       <c r="F20" s="12"/>
       <c r="I20" s="9"/>
       <c r="K20" s="9"/>
       <c r="O20" s="9"/>
       <c r="R20" s="17"/>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="12"/>
       <c r="I21" s="9"/>
       <c r="K21" s="9"/>
       <c r="O21" s="9"/>
       <c r="R21" s="17"/>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="47">
-        <f>9311/4.5*9*(1+$T$8)</f>
-        <v>19181</v>
+        <f>9311/4.5*5.5*(1+$T$8)+9311/4.5*3.5*(1+$T$8)^2</f>
+        <v>19404</v>
       </c>
       <c r="H22" s="3">
         <f>F22</f>
-        <v>19181</v>
+        <v>19404</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="3">
         <f>H22*(1+$T$8)</f>
-        <v>19756</v>
+        <v>19986</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="3">
         <f>J22*(1+$T$8)</f>
-        <v>20349</v>
+        <v>20586</v>
       </c>
       <c r="N22" s="3">
         <f>L22*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O22" s="9"/>
       <c r="P22" s="3">
         <f>SUM(H22:O22)</f>
-        <v>59286</v>
+        <v>59976</v>
       </c>
       <c r="R22" s="22" t="s">
         <v>102</v>
       </c>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
       <c r="W22" s="20"/>
       <c r="X22" s="20"/>
       <c r="Y22" s="20"/>
       <c r="Z22" s="20"/>
       <c r="AA22" s="20"/>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="47">
-        <f>445.33/4.5*9*(1+$T$8)</f>
-        <v>917</v>
+        <f>445.33/4.5*5.5*(1+$T$8)+445.33/4.5*3.5*(1+$T$8)^2</f>
+        <v>928</v>
       </c>
       <c r="H23" s="13">
         <f>F23</f>
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="J23" s="3">
         <f>H23*(1+$T$8)</f>
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3">
         <f>J23*(1+$T$8)</f>
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="N23" s="3">
         <f>L23*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O23" s="3"/>
       <c r="P23" s="13">
         <f>SUM(H23:O23)</f>
-        <v>2835</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F24" s="12"/>
       <c r="J24" s="16"/>
       <c r="K24" s="3"/>
       <c r="L24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="3"/>
       <c r="R24" s="17"/>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="12"/>
       <c r="H25" s="3">
         <f>SUM(H22:H23)</f>
-        <v>20098</v>
+        <v>20332</v>
       </c>
       <c r="J25" s="3">
         <f>SUM(J22:J23)</f>
-        <v>20701</v>
+        <v>20942</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3">
         <f>SUM(L22:L23)</f>
-        <v>21322</v>
+        <v>21571</v>
       </c>
       <c r="N25" s="3">
         <f>SUM(N22:N23)</f>
         <v>0</v>
       </c>
       <c r="O25" s="3"/>
       <c r="P25" s="3">
         <f>SUM(P22:P23)</f>
-        <v>62121</v>
+        <v>62845</v>
       </c>
       <c r="R25" s="30" t="s">
         <v>101</v>
       </c>
       <c r="S25" s="20"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="20"/>
       <c r="W25" s="20"/>
       <c r="X25" s="20"/>
       <c r="Y25" s="20"/>
       <c r="Z25" s="20"/>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="K26" s="3"/>
       <c r="O26" s="3"/>
       <c r="R26" s="17"/>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>13</v>
       </c>
@@ -4734,51 +4750,51 @@
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <f>SUM(H28:H34)</f>
         <v>250</v>
       </c>
       <c r="J36" s="3">
         <f>SUM(J28:J34)</f>
         <v>250</v>
       </c>
       <c r="K36" s="3"/>
       <c r="L36" s="3">
         <f>SUM(L28:L34)</f>
         <v>250</v>
       </c>
       <c r="N36" s="3">
         <f>SUM(N28:N34)</f>
         <v>0</v>
       </c>
       <c r="O36" s="3"/>
       <c r="P36" s="3">
         <f>SUM(H36:O36)</f>
         <v>750</v>
       </c>
       <c r="R36" s="22" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
       <c r="S36" s="20"/>
       <c r="T36" s="20"/>
       <c r="U36" s="20"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K37" s="3"/>
       <c r="O37" s="3"/>
       <c r="R37" s="14"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>56</v>
       </c>
       <c r="K38" s="3"/>
       <c r="O38" s="3"/>
       <c r="R38" s="22" t="s">
         <v>110</v>
       </c>
@@ -4872,69 +4888,69 @@
         <v>0</v>
       </c>
       <c r="R41" s="22" t="s">
         <v>112</v>
       </c>
       <c r="S41" s="20"/>
       <c r="T41" s="20"/>
       <c r="U41" s="20"/>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F42" s="12"/>
       <c r="K42" s="3"/>
       <c r="O42" s="3"/>
       <c r="R42" s="14"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="12"/>
       <c r="H43" s="3">
         <f>H36+H25+H19+H41</f>
-        <v>49136</v>
+        <v>49946</v>
       </c>
       <c r="J43" s="3">
         <f>J36+J25+J19+J41</f>
-        <v>49739</v>
+        <v>50556</v>
       </c>
       <c r="K43" s="3"/>
       <c r="L43" s="3">
         <f>L36+L25+L19+L41</f>
-        <v>50360</v>
+        <v>51185</v>
       </c>
       <c r="N43" s="3">
         <f>N36+N25+N19+N41</f>
         <v>0</v>
       </c>
       <c r="O43" s="3"/>
       <c r="P43" s="9">
         <f>SUM(H43:O43)</f>
-        <v>149235</v>
+        <v>151687</v>
       </c>
       <c r="R43" s="30" t="s">
         <v>103</v>
       </c>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
       <c r="U43" s="20"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F44" s="12"/>
       <c r="K44" s="3"/>
       <c r="O44" s="3"/>
       <c r="R44" s="14"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="12"/>
       <c r="K45" s="3"/>
       <c r="O45" s="3"/>
       <c r="R45" s="14"/>
@@ -4956,85 +4972,85 @@
       </c>
       <c r="N46" s="3">
         <v>0</v>
       </c>
       <c r="O46" s="3"/>
       <c r="P46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="14"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F47" s="12"/>
       <c r="K47" s="3"/>
       <c r="O47" s="3"/>
       <c r="R47" s="14"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H48" s="3">
         <f>H43+H46</f>
-        <v>49136</v>
+        <v>49946</v>
       </c>
       <c r="J48" s="3">
         <f>J43+J46</f>
-        <v>49739</v>
+        <v>50556</v>
       </c>
       <c r="K48" s="3"/>
       <c r="L48" s="3">
         <f>L43+L46</f>
-        <v>50360</v>
+        <v>51185</v>
       </c>
       <c r="N48" s="3">
         <f>N43+N46</f>
         <v>0</v>
       </c>
       <c r="O48" s="3"/>
       <c r="P48" s="3">
         <f>P25+P19+P36+P46+P41</f>
-        <v>149235</v>
+        <v>151687</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="11"/>
       <c r="B49" s="11"/>
       <c r="H49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="3"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="15">
         <f>H48+J48+L48</f>
-        <v>149235</v>
+        <v>151687</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="43"/>
       <c r="C52" s="43"/>
       <c r="D52" s="43"/>
       <c r="E52" s="44"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="36"/>
       <c r="K52" s="37"/>
       <c r="L52" s="36"/>
       <c r="M52" s="36"/>
       <c r="N52" s="36"/>
       <c r="O52" s="37"/>
       <c r="P52" s="36"/>
       <c r="Q52" s="37"/>
       <c r="R52" s="37"/>
     </row>
     <row r="53" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
@@ -5081,73 +5097,73 @@
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="33"/>
       <c r="C55" s="33"/>
       <c r="D55" s="33"/>
       <c r="E55" s="34"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="32"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="32"/>
       <c r="P55" s="31"/>
       <c r="Q55" s="32"/>
       <c r="R55" s="32"/>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" s="33" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B56" s="33"/>
       <c r="C56" s="33"/>
       <c r="D56" s="33"/>
       <c r="E56" s="34"/>
       <c r="F56" s="31"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="31"/>
       <c r="J56" s="31"/>
       <c r="K56" s="32"/>
       <c r="L56" s="31"/>
       <c r="M56" s="31"/>
       <c r="N56" s="31"/>
       <c r="O56" s="32"/>
       <c r="P56" s="31"/>
       <c r="Q56" s="32"/>
       <c r="R56" s="32"/>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" s="65" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B57" s="33"/>
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="34"/>
       <c r="F57" s="31"/>
       <c r="G57" s="31"/>
       <c r="H57" s="31"/>
       <c r="I57" s="31"/>
       <c r="J57" s="31"/>
       <c r="K57" s="32"/>
       <c r="L57" s="31"/>
       <c r="M57" s="31"/>
       <c r="N57" s="31"/>
       <c r="O57" s="32"/>
       <c r="P57" s="31"/>
       <c r="Q57" s="32"/>
       <c r="R57" s="32"/>
     </row>
     <row r="58" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="33"/>
       <c r="B58" s="33"/>
       <c r="C58" s="33"/>
       <c r="D58" s="33"/>
       <c r="E58" s="34"/>
@@ -5167,51 +5183,51 @@
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="34"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="31"/>
       <c r="K59" s="32"/>
       <c r="L59" s="31"/>
       <c r="M59" s="31"/>
       <c r="N59" s="31"/>
       <c r="O59" s="32"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="32"/>
       <c r="R59" s="32"/>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" s="71" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="B60" s="71"/>
       <c r="C60" s="71"/>
       <c r="D60" s="71"/>
       <c r="E60" s="71"/>
       <c r="F60" s="71"/>
       <c r="G60" s="71"/>
       <c r="H60" s="71"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="32"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
       <c r="N60" s="31"/>
       <c r="O60" s="32"/>
       <c r="P60" s="31"/>
       <c r="Q60" s="32"/>
       <c r="R60" s="32"/>
     </row>
     <row r="61" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="34"/>
@@ -5602,51 +5618,51 @@
     </row>
     <row r="79" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A79" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="31"/>
       <c r="G79" s="31"/>
       <c r="H79" s="31"/>
       <c r="I79" s="31"/>
       <c r="J79" s="31"/>
       <c r="K79" s="32"/>
       <c r="L79" s="31"/>
       <c r="M79" s="31"/>
       <c r="N79" s="31"/>
       <c r="O79" s="32"/>
       <c r="P79" s="31"/>
       <c r="Q79" s="32"/>
       <c r="R79" s="32"/>
     </row>
     <row r="80" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B80" s="33"/>
       <c r="C80" s="33"/>
       <c r="D80" s="33"/>
       <c r="E80" s="34"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="32"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="31"/>
       <c r="O80" s="32"/>
       <c r="P80" s="31"/>
       <c r="Q80" s="32"/>
       <c r="R80" s="32"/>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J8:P11"/>
@@ -5655,51 +5671,51 @@
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A66" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="U40" r:id="rId2" location="/funding_programs_childcare_costs.htm" xr:uid="{09CB3DDD-C96E-41C4-934B-A583A11A93EA}"/>
     <hyperlink ref="A75" r:id="rId3" xr:uid="{3637B5F0-C2B8-4209-9889-CB94C04FB840}"/>
     <hyperlink ref="A80" r:id="rId4" display="https://www.colorado.edu/ocg/node/516/attachment" xr:uid="{8D3A69F5-BF5E-46E2-BACB-D1BAF1F9612C}"/>
     <hyperlink ref="A60" r:id="rId5" xr:uid="{671ED0E6-B077-42D1-9EAD-C79129CE4C80}"/>
   </hyperlinks>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.8" right="0.8" top="0.8" bottom="0.8" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId6"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB650664-9E24-451E-B836-A1865E76959A}">
   <dimension ref="A1:Y82"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="S26" sqref="S26"/>
+      <selection activeCell="T17" sqref="T17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="3" customWidth="1"/>
     <col min="7" max="7" width="1" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.875" style="3" customWidth="1"/>
     <col min="11" max="11" width="1.875" style="5" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.125" style="3" customWidth="1"/>
     <col min="15" max="15" width="1.5" style="5" customWidth="1"/>
     <col min="16" max="16" width="5.875" style="5" customWidth="1"/>
     <col min="17" max="17" width="12.125" style="5" customWidth="1"/>
     <col min="18" max="18" width="14.5" style="5" customWidth="1"/>
     <col min="19" max="19" width="5.5" style="5" customWidth="1"/>
     <col min="20" max="20" width="12.5" style="5" customWidth="1"/>
     <col min="21" max="22" width="11" style="5"/>
@@ -5709,239 +5725,239 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E1" s="51" t="s">
         <v>93</v>
       </c>
       <c r="J1" s="4"/>
       <c r="Q1" s="52" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="51" t="s">
         <v>93</v>
       </c>
       <c r="Q2" s="73" t="s">
         <v>74</v>
       </c>
       <c r="R2" s="73" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>93</v>
       </c>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E4" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="E4" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q4" s="54">
         <v>0</v>
       </c>
       <c r="R4" s="55">
-        <v>62232</v>
+        <v>63480</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="Q5" s="54">
         <v>1</v>
       </c>
       <c r="R5" s="55">
-        <v>62652</v>
+        <v>63900</v>
       </c>
       <c r="T5" s="24" t="s">
         <v>44</v>
       </c>
       <c r="U5" s="63" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="6"/>
       <c r="Q6" s="54">
         <v>2</v>
       </c>
       <c r="R6" s="55">
-        <v>63120</v>
+        <v>64380</v>
       </c>
       <c r="T6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="U6" s="26">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E7" s="23" t="s">
         <v>104</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="Q7" s="54">
         <v>3</v>
       </c>
       <c r="R7" s="55">
-        <v>65640</v>
+        <v>66948</v>
       </c>
       <c r="T7" s="27" t="s">
         <v>46</v>
       </c>
       <c r="U7" s="26">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="56" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="70"/>
       <c r="K8" s="70"/>
       <c r="L8" s="70"/>
       <c r="M8" s="70"/>
       <c r="N8" s="72"/>
       <c r="Q8" s="54">
         <v>4</v>
       </c>
       <c r="R8" s="55">
-        <v>67824</v>
+        <v>69180</v>
       </c>
       <c r="T8" s="27" t="s">
         <v>47</v>
       </c>
       <c r="U8" s="26">
         <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="str">
         <f>'NIH F Series Budget Instruction'!A22</f>
-        <v xml:space="preserve">Template Updated 11/11/2025. </v>
+        <v>Template Updated 03/25/2026</v>
       </c>
       <c r="F9" s="5"/>
       <c r="H9" s="8"/>
       <c r="I9" s="2"/>
       <c r="J9" s="70"/>
       <c r="K9" s="70"/>
       <c r="L9" s="70"/>
       <c r="M9" s="70"/>
       <c r="N9" s="72"/>
       <c r="Q9" s="54">
         <v>5</v>
       </c>
       <c r="R9" s="55">
-        <v>70344</v>
+        <v>71748</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>48</v>
       </c>
       <c r="U9" s="46">
         <v>2.3E-2</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I10" s="2"/>
       <c r="J10" s="70"/>
       <c r="K10" s="70"/>
       <c r="L10" s="70"/>
       <c r="M10" s="70"/>
       <c r="N10" s="72"/>
       <c r="Q10" s="54">
         <v>6</v>
       </c>
       <c r="R10" s="55">
-        <v>72960</v>
+        <v>74424</v>
       </c>
       <c r="T10" s="27" t="s">
         <v>65</v>
       </c>
       <c r="U10" s="46">
         <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="I11" s="2"/>
       <c r="J11" s="70"/>
       <c r="K11" s="70"/>
       <c r="L11" s="70"/>
       <c r="M11" s="70"/>
       <c r="N11" s="72"/>
       <c r="Q11" s="54" t="s">
         <v>75</v>
       </c>
       <c r="R11" s="55">
-        <v>75564</v>
+        <v>77076</v>
       </c>
       <c r="T11" s="28" t="s">
         <v>66</v>
       </c>
       <c r="U11" s="29">
         <v>0.03</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="P13" s="22" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="Q13" s="20"/>
       <c r="R13" s="20"/>
       <c r="S13" s="20"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E15" s="18"/>
       <c r="F15" s="5"/>
       <c r="H15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="10"/>
       <c r="J15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10" t="s">
         <v>7</v>
@@ -5949,107 +5965,107 @@
       <c r="M15" s="10"/>
       <c r="N15" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="I16" s="9"/>
       <c r="K16" s="9"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="F17" s="12"/>
       <c r="H17" s="3">
         <f>R4</f>
-        <v>62232</v>
+        <v>63480</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="3">
         <f>R5</f>
-        <v>62652</v>
+        <v>63900</v>
       </c>
       <c r="K17" s="9"/>
       <c r="L17" s="3">
         <f>R6</f>
-        <v>63120</v>
+        <v>64380</v>
       </c>
       <c r="M17" s="9"/>
       <c r="N17" s="3">
         <f>SUM(H17:M17)</f>
-        <v>188004</v>
+        <v>191760</v>
       </c>
       <c r="P17" s="22" t="s">
         <v>98</v>
       </c>
       <c r="Q17" s="20"/>
       <c r="R17" s="20"/>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
     </row>
     <row r="18" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F18" s="12"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="9"/>
       <c r="L18" s="16"/>
       <c r="M18" s="9"/>
       <c r="N18" s="16"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3">
         <f>SUM(H17:H17)</f>
-        <v>62232</v>
+        <v>63480</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="3">
         <f>SUM(J17:J17)</f>
-        <v>62652</v>
+        <v>63900</v>
       </c>
       <c r="K19" s="9"/>
       <c r="L19" s="3">
         <f>SUM(L17:L17)</f>
-        <v>63120</v>
+        <v>64380</v>
       </c>
       <c r="M19" s="9"/>
       <c r="N19" s="3">
         <f>SUM(H19:M19)</f>
-        <v>188004</v>
+        <v>191760</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F20" s="12"/>
       <c r="I20" s="9"/>
       <c r="K20" s="9"/>
       <c r="M20" s="9"/>
       <c r="P20" s="17"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="12"/>
       <c r="I21" s="9"/>
       <c r="K21" s="9"/>
       <c r="M21" s="9"/>
       <c r="P21" s="22" t="s">
         <v>97</v>
       </c>
       <c r="Q21" s="20"/>
       <c r="R21" s="20"/>
@@ -6400,51 +6416,51 @@
       <c r="P35" s="17"/>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <f>SUM(H28:H34)</f>
         <v>250</v>
       </c>
       <c r="J36" s="3">
         <f>SUM(J28:J34)</f>
         <v>250</v>
       </c>
       <c r="K36" s="3"/>
       <c r="L36" s="3">
         <f>SUM(L28:L34)</f>
         <v>250</v>
       </c>
       <c r="M36" s="3"/>
       <c r="N36" s="3">
         <f>SUM(H36:M36)</f>
         <v>750</v>
       </c>
       <c r="P36" s="22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="Q36" s="20"/>
       <c r="R36" s="20"/>
       <c r="S36" s="20"/>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.25">
       <c r="K37" s="3"/>
       <c r="M37" s="3"/>
       <c r="P37" s="17"/>
     </row>
     <row r="38" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>56</v>
       </c>
       <c r="K38" s="3"/>
       <c r="M38" s="3"/>
       <c r="P38" s="22" t="s">
         <v>110</v>
       </c>
@@ -6534,65 +6550,65 @@
         <v>0</v>
       </c>
       <c r="P41" s="22" t="s">
         <v>112</v>
       </c>
       <c r="Q41" s="20"/>
       <c r="R41" s="20"/>
       <c r="S41" s="20"/>
     </row>
     <row r="42" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F42" s="12"/>
       <c r="K42" s="3"/>
       <c r="M42" s="3"/>
       <c r="P42" s="14"/>
     </row>
     <row r="43" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A43" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="12"/>
       <c r="H43" s="3">
         <f>H36+H25+H19+H41</f>
-        <v>62482</v>
+        <v>63730</v>
       </c>
       <c r="J43" s="3">
         <f>J36+J25+J19+J41</f>
-        <v>62902</v>
+        <v>64150</v>
       </c>
       <c r="K43" s="3"/>
       <c r="L43" s="3">
         <f>L36+L25+L19+L41</f>
-        <v>63370</v>
+        <v>64630</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="3">
         <f>SUM(H43:M43)</f>
-        <v>188754</v>
+        <v>192510</v>
       </c>
       <c r="P43" s="14"/>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F44" s="12"/>
       <c r="K44" s="3"/>
       <c r="M44" s="3"/>
       <c r="P44" s="14"/>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="12"/>
       <c r="K45" s="3"/>
       <c r="M45" s="3"/>
       <c r="P45" s="14"/>
     </row>
     <row r="46" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B46" s="1" t="s">
         <v>19</v>
       </c>
@@ -6606,81 +6622,81 @@
       <c r="K46" s="3"/>
       <c r="L46" s="3">
         <v>0</v>
       </c>
       <c r="M46" s="3"/>
       <c r="N46" s="3">
         <v>0</v>
       </c>
       <c r="P46" s="14"/>
     </row>
     <row r="47" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F47" s="12"/>
       <c r="K47" s="3"/>
       <c r="M47" s="3"/>
       <c r="P47" s="14"/>
     </row>
     <row r="48" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H48" s="3">
         <f>H43+H46</f>
-        <v>62482</v>
+        <v>63730</v>
       </c>
       <c r="J48" s="3">
         <f>J43+J46</f>
-        <v>62902</v>
+        <v>64150</v>
       </c>
       <c r="K48" s="3"/>
       <c r="L48" s="3">
         <f>L43+L46</f>
-        <v>63370</v>
+        <v>64630</v>
       </c>
       <c r="M48" s="3"/>
       <c r="N48" s="3">
         <f>N25+N19+N36+N46+N41</f>
-        <v>188754</v>
+        <v>192510</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="11"/>
       <c r="B49" s="11"/>
       <c r="H49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="3"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="15">
         <f>H48+J48+L48</f>
-        <v>188754</v>
+        <v>192510</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="43"/>
       <c r="C52" s="43"/>
       <c r="D52" s="43"/>
       <c r="E52" s="44"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="36"/>
       <c r="K52" s="37"/>
       <c r="L52" s="36"/>
       <c r="M52" s="37"/>
       <c r="N52" s="36"/>
       <c r="O52" s="37"/>
       <c r="P52" s="37"/>
     </row>
     <row r="53" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="33"/>
       <c r="B53" s="33"/>
@@ -6719,51 +6735,51 @@
       <c r="O54" s="32"/>
       <c r="P54" s="32"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A55" s="33" t="s">
         <v>82</v>
       </c>
       <c r="B55" s="33"/>
       <c r="C55" s="33"/>
       <c r="D55" s="33"/>
       <c r="E55" s="34"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="32"/>
       <c r="L55" s="31"/>
       <c r="M55" s="32"/>
       <c r="N55" s="31"/>
       <c r="O55" s="32"/>
       <c r="P55" s="32"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A56" s="65" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B56" s="33"/>
       <c r="C56" s="33"/>
       <c r="D56" s="33"/>
       <c r="E56" s="34"/>
       <c r="F56" s="31"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="31"/>
       <c r="J56" s="31"/>
       <c r="K56" s="32"/>
       <c r="L56" s="31"/>
       <c r="M56" s="32"/>
       <c r="N56" s="31"/>
       <c r="O56" s="32"/>
       <c r="P56" s="32"/>
     </row>
     <row r="57" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="33"/>
       <c r="B57" s="33"/>
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="34"/>
       <c r="F57" s="31"/>
       <c r="G57" s="31"/>
@@ -6857,51 +6873,51 @@
       <c r="O61" s="32"/>
       <c r="P61" s="32"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A62" s="57" t="s">
         <v>86</v>
       </c>
       <c r="B62" s="33"/>
       <c r="C62" s="33"/>
       <c r="D62" s="33"/>
       <c r="E62" s="34"/>
       <c r="F62" s="31"/>
       <c r="G62" s="31"/>
       <c r="H62" s="31"/>
       <c r="I62" s="31"/>
       <c r="J62" s="31"/>
       <c r="K62" s="32"/>
       <c r="L62" s="31"/>
       <c r="M62" s="32"/>
       <c r="N62" s="31"/>
       <c r="O62" s="32"/>
       <c r="P62" s="32"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A63" s="71" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="B63" s="71"/>
       <c r="C63" s="71"/>
       <c r="D63" s="71"/>
       <c r="E63" s="71"/>
       <c r="F63" s="71"/>
       <c r="G63" s="71"/>
       <c r="H63" s="71"/>
       <c r="I63" s="31"/>
       <c r="J63" s="31"/>
       <c r="K63" s="32"/>
       <c r="L63" s="31"/>
       <c r="M63" s="32"/>
       <c r="N63" s="31"/>
       <c r="O63" s="32"/>
       <c r="P63" s="32"/>
     </row>
     <row r="64" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="33"/>
       <c r="B64" s="33"/>
       <c r="C64" s="33"/>
       <c r="D64" s="33"/>
       <c r="E64" s="34"/>
       <c r="F64" s="31"/>
       <c r="G64" s="31"/>
@@ -7196,86 +7212,86 @@
       <c r="O78" s="32"/>
       <c r="P78" s="32"/>
     </row>
     <row r="79" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A79" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="31"/>
       <c r="G79" s="31"/>
       <c r="H79" s="31"/>
       <c r="I79" s="31"/>
       <c r="J79" s="31"/>
       <c r="K79" s="32"/>
       <c r="L79" s="31"/>
       <c r="M79" s="32"/>
       <c r="N79" s="31"/>
       <c r="O79" s="32"/>
       <c r="P79" s="32"/>
     </row>
     <row r="80" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B80" s="33"/>
       <c r="C80" s="33"/>
       <c r="D80" s="33"/>
       <c r="E80" s="34"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="32"/>
       <c r="L80" s="31"/>
       <c r="M80" s="32"/>
       <c r="N80" s="31"/>
       <c r="O80" s="32"/>
       <c r="P80" s="32"/>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A82" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="J8:N11"/>
     <mergeCell ref="Q2:Q3"/>
     <mergeCell ref="R2:R3"/>
     <mergeCell ref="P28:Y29"/>
     <mergeCell ref="A63:H63"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E66" r:id="rId1" xr:uid="{14B155E9-D870-46DD-8945-3F8BA2F4BBF8}"/>
     <hyperlink ref="S40" r:id="rId2" location="/funding_programs_childcare_costs.htm" xr:uid="{76C85B06-5453-4BD3-BE9F-67ACA03DF8D5}"/>
     <hyperlink ref="A75" r:id="rId3" xr:uid="{B3637DF4-091E-4E6A-8C9D-9E1CFF157333}"/>
     <hyperlink ref="A80" r:id="rId4" display="https://www.colorado.edu/ocg/node/516/attachment" xr:uid="{3E607488-0744-4B4F-B6C7-00ACBA201C00}"/>
-    <hyperlink ref="A63" r:id="rId5" xr:uid="{E487B1C2-07B0-4F2A-A865-A65A61801F26}"/>
+    <hyperlink ref="A63" r:id="rId5" xr:uid="{005B9987-308F-4C71-B4AF-2D856D215F64}"/>
   </hyperlinks>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.8" right="0.8" top="0.8" bottom="0.8" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>