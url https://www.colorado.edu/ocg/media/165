--- v2 (2026-04-14)
+++ v3 (2026-07-07)
@@ -1,114 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr date1904="1" showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/medu6796_colorado_edu/Documents/UCB/Documents/!! Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{C01EBDF0-A8D2-432D-BA6B-BE40A31A36E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94550ACA-8189-4863-A330-18BF5687C391}"/>
+  <xr:revisionPtr revIDLastSave="43" documentId="8_{C01EBDF0-A8D2-432D-BA6B-BE40A31A36E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EDEEE3AC-8B86-4708-A4A3-80FD04EE95BE}"/>
   <bookViews>
-    <workbookView xWindow="-16320" yWindow="75" windowWidth="16440" windowHeight="28320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NIH F Series Budget Instruction" sheetId="5" r:id="rId1"/>
     <sheet name="NIH F30 &amp; F31 A&amp;S" sheetId="3" r:id="rId2"/>
     <sheet name="NIH F30 &amp; F31 ENG" sheetId="2" r:id="rId3"/>
     <sheet name="NIH F32" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'NIH F30 &amp; F31 A&amp;S'!$A$1:$P$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NIH F30 &amp; F31 ENG'!$A$1:$P$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'NIH F32'!$A$1:$N$50</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R17" i="2" l="1"/>
+  <c r="F23" i="4" l="1"/>
+  <c r="F22" i="4"/>
+  <c r="F22" i="2"/>
+  <c r="F23" i="2"/>
+  <c r="U11" i="4"/>
+  <c r="U10" i="4"/>
+  <c r="U9" i="4"/>
+  <c r="U8" i="4"/>
+  <c r="U7" i="4"/>
+  <c r="U6" i="4"/>
+  <c r="U5" i="4"/>
+  <c r="T11" i="2"/>
+  <c r="T10" i="2"/>
+  <c r="T9" i="2"/>
+  <c r="T8" i="2"/>
+  <c r="T7" i="2"/>
+  <c r="T6" i="2"/>
+  <c r="T5" i="2"/>
+  <c r="F22" i="3"/>
+  <c r="F23" i="3"/>
+  <c r="R17" i="2"/>
   <c r="R17" i="3"/>
-  <c r="F22" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="L36" i="4"/>
+  <c r="L36" i="4" l="1"/>
   <c r="J36" i="4"/>
   <c r="H36" i="4"/>
   <c r="L36" i="2"/>
   <c r="J36" i="2"/>
   <c r="H36" i="2"/>
   <c r="N41" i="2" l="1"/>
   <c r="N33" i="2"/>
   <c r="N36" i="2" s="1"/>
   <c r="N33" i="3"/>
   <c r="N36" i="3" s="1"/>
   <c r="N41" i="3"/>
-  <c r="F23" i="4" l="1"/>
-  <c r="F22" i="4"/>
   <c r="H22" i="3" l="1"/>
   <c r="J22" i="3" s="1"/>
   <c r="H23" i="4"/>
   <c r="J23" i="4" s="1"/>
   <c r="L23" i="4" s="1"/>
   <c r="H22" i="4"/>
   <c r="H22" i="2"/>
   <c r="H23" i="2"/>
   <c r="H23" i="3"/>
   <c r="J17" i="3"/>
   <c r="A9" i="4"/>
   <c r="A9" i="2"/>
   <c r="A9" i="3"/>
   <c r="H17" i="4"/>
   <c r="H19" i="4" s="1"/>
   <c r="H41" i="4"/>
   <c r="H41" i="2"/>
   <c r="H41" i="3"/>
   <c r="J17" i="4"/>
   <c r="J19" i="4" s="1"/>
   <c r="J41" i="4"/>
   <c r="L17" i="4"/>
   <c r="L19" i="4" s="1"/>
   <c r="L41" i="4"/>
   <c r="N39" i="4"/>
@@ -213,51 +229,51 @@
   <c r="P25" i="3"/>
   <c r="P48" i="3" s="1"/>
   <c r="H50" i="3"/>
   <c r="P43" i="3"/>
   <c r="N22" i="4"/>
   <c r="N25" i="4" s="1"/>
   <c r="N48" i="4" s="1"/>
   <c r="J48" i="4"/>
   <c r="H50" i="4" s="1"/>
   <c r="N43" i="4"/>
   <c r="H48" i="2"/>
   <c r="L19" i="2"/>
   <c r="P17" i="2"/>
   <c r="P22" i="2" l="1"/>
   <c r="P25" i="2" s="1"/>
   <c r="L43" i="2"/>
   <c r="P19" i="2"/>
   <c r="P48" i="2" l="1"/>
   <c r="L48" i="2"/>
   <c r="H50" i="2" s="1"/>
   <c r="P43" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="148">
   <si>
     <t>A.</t>
   </si>
   <si>
     <t>B.</t>
   </si>
   <si>
     <t>C.</t>
   </si>
   <si>
     <t>F.</t>
   </si>
   <si>
     <t>Total Costs</t>
   </si>
   <si>
     <t>Year 1</t>
   </si>
   <si>
     <t>Year 2</t>
   </si>
   <si>
     <t>Year 3</t>
   </si>
   <si>
@@ -978,53 +994,50 @@
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">If a 4th year of support is needed, unhide columns N-O and remove the </t>
     </r>
   </si>
   <si>
     <t>Sponsor:</t>
   </si>
   <si>
     <t>NIH</t>
   </si>
   <si>
     <t>Instructions provided below, beginning in Row 52.</t>
   </si>
   <si>
     <t>i. If a 4th year of support is needed, "unhide" Columns N-O and remove the "*0" from the formulas; adjust the project period end date to reflect the updated end date.</t>
   </si>
   <si>
-    <t>FY 26</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">FAQ: </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>https://grants.nih.gov/faqs#/funding_programs_childcare_costs.htm?anchor=56517</t>
     </r>
   </si>
   <si>
     <t>NIH F32 budgets should be prepared on the tab for F32 Postdoctoral fellowships.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1136,76 +1149,79 @@
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Childcare Allowance</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>If requesting support, childcare costs must be specified in Field 26 of the PHS Fellowship Supplement Form.</t>
   </si>
   <si>
-    <t>12/01/2026-11/30/2029</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Max allowance: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>$4,750 per year.</t>
     </r>
   </si>
   <si>
-    <t>Template Updated 03/25/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>https://grants.nih.gov/grants/guide/notice-files/NOT-OD-26-044.html</t>
   </si>
   <si>
     <t>12 month Stipend for FY 2026</t>
+  </si>
+  <si>
+    <t>Template Updated 07/06/2026</t>
+  </si>
+  <si>
+    <t>04/01/2027-03/31/2030</t>
+  </si>
+  <si>
+    <t>FY 27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Times"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
@@ -1538,51 +1554,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1692,68 +1708,69 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="0" xfId="70" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="70" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="71">
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="18" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="20" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="22" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="24" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="26" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="28" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="30" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="32" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="34" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="36" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="38" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="40" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="42" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="44" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="46" builtinId="9" hidden="1"/>
@@ -1866,51 +1883,55 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2272,210 +2293,212 @@
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B4" s="61"/>
       <c r="C4" s="61" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="66" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B5" s="61"/>
       <c r="C5" s="61"/>
       <c r="D5" s="67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" s="61"/>
       <c r="C6" s="61" t="s">
         <v>89</v>
       </c>
       <c r="D6" s="60" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" s="61">
         <v>2</v>
       </c>
       <c r="C7" s="61" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" s="61"/>
       <c r="C8" s="61" t="s">
         <v>91</v>
       </c>
       <c r="D8" s="60" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" s="61"/>
       <c r="C9" s="61" t="s">
         <v>89</v>
       </c>
       <c r="D9" s="60" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" s="62">
         <v>3</v>
       </c>
       <c r="C10" s="62" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" s="62"/>
       <c r="C11" s="62" t="s">
         <v>91</v>
       </c>
       <c r="D11" s="60" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" s="62"/>
       <c r="C12" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D12" s="60" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" s="62">
         <v>4</v>
       </c>
       <c r="C13" s="62" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" s="62"/>
       <c r="C14" s="62" t="s">
         <v>91</v>
       </c>
       <c r="D14" s="60" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="62"/>
       <c r="C15" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D15" s="60" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" s="62"/>
       <c r="C16" s="62" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="60" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B17" s="62">
         <v>5</v>
       </c>
       <c r="C17" s="62" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B18" s="62"/>
       <c r="C18" s="62" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="60" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B19" s="62"/>
       <c r="C19" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="60" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="61">
         <v>6</v>
       </c>
-      <c r="C20" s="69" t="s">
+      <c r="C20" s="71" t="s">
         <v>107</v>
       </c>
-      <c r="D20" s="69"/>
+      <c r="D20" s="71"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="62"/>
-      <c r="C21" s="62"/>
+      <c r="C21" s="62" t="s">
+        <v>25</v>
+      </c>
       <c r="D21" s="60" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="45" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="60" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C20:D20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{532053DE-1693-4A7E-9010-3E7AC9A166DA}">
   <dimension ref="A1:AA82"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="E87" sqref="E87"/>
+    <sheetView topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="3" customWidth="1"/>
     <col min="7" max="7" width="1" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.875" style="3" customWidth="1"/>
     <col min="11" max="11" width="1.875" style="5" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.875" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="1.875" style="5" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.125" style="3" customWidth="1"/>
     <col min="17" max="17" width="1.5" style="5" customWidth="1"/>
     <col min="18" max="18" width="5.875" style="5" customWidth="1"/>
     <col min="19" max="19" width="12.625" style="5" customWidth="1"/>
     <col min="20" max="24" width="11" style="5"/>
     <col min="25" max="25" width="13.875" style="5" customWidth="1"/>
@@ -2491,167 +2514,167 @@
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="18"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E4" s="19"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="S5" s="24" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="63" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="6"/>
       <c r="S6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="26">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E7" s="23" t="s">
         <v>72</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="S7" s="27" t="s">
         <v>46</v>
       </c>
       <c r="T7" s="26">
-        <v>2.5999999999999999E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="8" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2"/>
-      <c r="J8" s="70"/>
-[...5 lines deleted...]
-      <c r="P8" s="70"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
       <c r="S8" s="27" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="26">
-        <v>0.03</v>
+        <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="str">
         <f>'NIH F Series Budget Instruction'!A22</f>
-        <v>Template Updated 03/25/2026</v>
+        <v>Template Updated 07/06/2026</v>
       </c>
       <c r="F9" s="5"/>
       <c r="H9" s="8"/>
       <c r="I9" s="2"/>
-      <c r="J9" s="70"/>
-[...5 lines deleted...]
-      <c r="P9" s="70"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="69"/>
+      <c r="P9" s="69"/>
       <c r="S9" s="27" t="s">
         <v>48</v>
       </c>
       <c r="T9" s="46">
-        <v>2.3E-2</v>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
         <v>126</v>
       </c>
       <c r="I10" s="2"/>
-      <c r="J10" s="70"/>
-[...5 lines deleted...]
-      <c r="P10" s="70"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="69"/>
+      <c r="P10" s="69"/>
       <c r="S10" s="27" t="s">
         <v>65</v>
       </c>
       <c r="T10" s="46">
-        <v>0.03</v>
+        <v>2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I11" s="2"/>
-      <c r="J11" s="70"/>
-[...5 lines deleted...]
-      <c r="P11" s="70"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="69"/>
+      <c r="N11" s="69"/>
+      <c r="O11" s="69"/>
+      <c r="P11" s="69"/>
       <c r="S11" s="28" t="s">
         <v>66</v>
       </c>
       <c r="T11" s="29">
-        <v>0.03</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="R13" s="22" t="s">
         <v>116</v>
       </c>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
       <c r="V13" s="20"/>
       <c r="W13" s="48"/>
       <c r="X13" s="48"/>
       <c r="Y13" s="48"/>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="5"/>
       <c r="M14" s="5"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
@@ -2782,155 +2805,155 @@
       <c r="F20" s="12"/>
       <c r="I20" s="9"/>
       <c r="K20" s="9"/>
       <c r="O20" s="9"/>
       <c r="R20" s="17"/>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="12"/>
       <c r="I21" s="9"/>
       <c r="K21" s="9"/>
       <c r="O21" s="9"/>
       <c r="R21" s="17"/>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="47">
-        <f>7241/4.5*5.5*(1+$T$8)+7241/4.5*3.5*(1+$T$8)^2</f>
-        <v>15090</v>
+        <f>7527/4.5*1.5+7527/4.5*7.5*(1+$T$8)</f>
+        <v>15455</v>
       </c>
       <c r="H22" s="3">
         <f>F22</f>
-        <v>15090</v>
+        <v>15455</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="3">
         <f>H22*(1+$T$8)</f>
-        <v>15543</v>
+        <v>15950</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="3">
         <f>J22*(1+$T$8)</f>
-        <v>16009</v>
+        <v>16460</v>
       </c>
       <c r="N22" s="3">
         <f>L22*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O22" s="9"/>
       <c r="P22" s="3">
         <f>SUM(H22:O22)</f>
-        <v>46642</v>
+        <v>47865</v>
       </c>
       <c r="R22" s="22" t="s">
         <v>102</v>
       </c>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
       <c r="W22" s="20"/>
       <c r="X22" s="20"/>
       <c r="Y22" s="20"/>
       <c r="Z22" s="20"/>
       <c r="AA22" s="20"/>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="47">
-        <f>445.33/4.5*5.5*(1+$T$8)+445.33/4.5*3.5*(1+$T$8)^2</f>
-        <v>928</v>
+        <f>445.33/4.5*1.5+445.33/4.5*7.5*(1+$T$8)</f>
+        <v>914</v>
       </c>
       <c r="H23" s="13">
         <f>F23</f>
-        <v>928</v>
+        <v>914</v>
       </c>
       <c r="J23" s="3">
         <f>H23*(1+$T$8)</f>
-        <v>956</v>
+        <v>943</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3">
         <f>J23*(1+$T$8)</f>
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="N23" s="3">
         <f>L23*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O23" s="3"/>
       <c r="P23" s="13">
         <f>SUM(H23:O23)</f>
-        <v>2869</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F24" s="12"/>
       <c r="J24" s="16"/>
       <c r="K24" s="3"/>
       <c r="L24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="3"/>
       <c r="R24" s="17"/>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="12"/>
       <c r="H25" s="3">
         <f>SUM(H22:H23)</f>
-        <v>16018</v>
+        <v>16369</v>
       </c>
       <c r="J25" s="3">
         <f>SUM(J22:J23)</f>
-        <v>16499</v>
+        <v>16893</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3">
         <f>SUM(L22:L23)</f>
-        <v>16994</v>
+        <v>17433</v>
       </c>
       <c r="N25" s="3">
         <f>SUM(N22:N23)</f>
         <v>0</v>
       </c>
       <c r="O25" s="3"/>
       <c r="P25" s="3">
         <f>SUM(P22:P23)</f>
-        <v>49511</v>
+        <v>50695</v>
       </c>
       <c r="R25" s="30" t="s">
         <v>67</v>
       </c>
       <c r="S25" s="20"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="20"/>
       <c r="W25" s="20"/>
       <c r="X25" s="20"/>
       <c r="Y25" s="20"/>
       <c r="Z25" s="20"/>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="F26" s="12"/>
       <c r="K26" s="3"/>
       <c r="O26" s="3"/>
       <c r="R26" s="17"/>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>13</v>
@@ -3130,51 +3153,51 @@
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <f>SUM(H28:H34)</f>
         <v>250</v>
       </c>
       <c r="J36" s="3">
         <f>SUM(J28:J34)</f>
         <v>250</v>
       </c>
       <c r="K36" s="3"/>
       <c r="L36" s="3">
         <f>SUM(L28:L34)</f>
         <v>250</v>
       </c>
       <c r="N36" s="3">
         <f>SUM(N28:N34)</f>
         <v>0</v>
       </c>
       <c r="O36" s="3"/>
       <c r="P36" s="3">
         <f>SUM(H36:O36)</f>
         <v>750</v>
       </c>
       <c r="R36" s="22" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="S36" s="20"/>
       <c r="T36" s="20"/>
       <c r="U36" s="20"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K37" s="3"/>
       <c r="O37" s="3"/>
       <c r="R37" s="17"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>56</v>
       </c>
       <c r="K38" s="3"/>
       <c r="O38" s="3"/>
       <c r="R38" s="22" t="s">
         <v>110</v>
       </c>
@@ -3268,69 +3291,69 @@
         <v>0</v>
       </c>
       <c r="R41" s="22" t="s">
         <v>112</v>
       </c>
       <c r="S41" s="20"/>
       <c r="T41" s="20"/>
       <c r="U41" s="20"/>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F42" s="12"/>
       <c r="K42" s="3"/>
       <c r="O42" s="3"/>
       <c r="R42" s="14"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="12"/>
       <c r="H43" s="3">
         <f>H36+H25+H19+H41</f>
-        <v>45632</v>
+        <v>45983</v>
       </c>
       <c r="J43" s="3">
         <f>J36+J25+J19+J41</f>
-        <v>46113</v>
+        <v>46507</v>
       </c>
       <c r="K43" s="3"/>
       <c r="L43" s="3">
         <f>L36+L25+L19+L41</f>
-        <v>46608</v>
+        <v>47047</v>
       </c>
       <c r="N43" s="3">
         <f>N36+N25+N19+N41</f>
         <v>0</v>
       </c>
       <c r="O43" s="3"/>
       <c r="P43" s="9">
         <f>SUM(H43:O43)</f>
-        <v>138353</v>
+        <v>139537</v>
       </c>
       <c r="R43" s="30" t="s">
         <v>103</v>
       </c>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
       <c r="U43" s="20"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F44" s="12"/>
       <c r="K44" s="3"/>
       <c r="O44" s="3"/>
       <c r="R44" s="14"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="12"/>
       <c r="K45" s="3"/>
       <c r="O45" s="3"/>
       <c r="R45" s="14"/>
@@ -3352,85 +3375,85 @@
       </c>
       <c r="N46" s="3">
         <v>0</v>
       </c>
       <c r="O46" s="3"/>
       <c r="P46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="14"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F47" s="12"/>
       <c r="K47" s="3"/>
       <c r="O47" s="3"/>
       <c r="R47" s="14"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H48" s="3">
         <f>H43+H46</f>
-        <v>45632</v>
+        <v>45983</v>
       </c>
       <c r="J48" s="3">
         <f>J43+J46</f>
-        <v>46113</v>
+        <v>46507</v>
       </c>
       <c r="K48" s="3"/>
       <c r="L48" s="3">
         <f>L43+L46</f>
-        <v>46608</v>
+        <v>47047</v>
       </c>
       <c r="N48" s="3">
         <f>N43+N46</f>
         <v>0</v>
       </c>
       <c r="O48" s="3"/>
       <c r="P48" s="3">
         <f>P25+P19+P36+P46+P41</f>
-        <v>138353</v>
+        <v>139537</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="11"/>
       <c r="B49" s="11"/>
       <c r="H49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="3"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="15">
         <f>H48+J48+L48</f>
-        <v>138353</v>
+        <v>139537</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="43"/>
       <c r="C52" s="43"/>
       <c r="D52" s="43"/>
       <c r="E52" s="44"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="36"/>
       <c r="K52" s="37"/>
       <c r="L52" s="36"/>
       <c r="M52" s="36"/>
       <c r="N52" s="36"/>
       <c r="O52" s="37"/>
       <c r="P52" s="36"/>
       <c r="Q52" s="37"/>
       <c r="R52" s="37"/>
     </row>
     <row r="53" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
@@ -3562,60 +3585,60 @@
       <c r="R58" s="32"/>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="34"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="31"/>
       <c r="K59" s="32"/>
       <c r="L59" s="31"/>
       <c r="M59" s="31"/>
       <c r="N59" s="31"/>
       <c r="O59" s="32"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="32"/>
       <c r="R59" s="32"/>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A60" s="71" t="s">
-[...8 lines deleted...]
-      <c r="H60" s="71"/>
+      <c r="A60" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="70"/>
+      <c r="C60" s="70"/>
+      <c r="D60" s="70"/>
+      <c r="E60" s="70"/>
+      <c r="F60" s="70"/>
+      <c r="G60" s="70"/>
+      <c r="H60" s="70"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="32"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
       <c r="N60" s="31"/>
       <c r="O60" s="32"/>
       <c r="P60" s="31"/>
       <c r="Q60" s="32"/>
       <c r="R60" s="32"/>
     </row>
     <row r="61" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="34"/>
       <c r="F61" s="31"/>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
       <c r="J61" s="31"/>
       <c r="K61" s="32"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
@@ -3887,58 +3910,58 @@
       <c r="R73" s="32"/>
     </row>
     <row r="74" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A74" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="33"/>
       <c r="C74" s="33"/>
       <c r="D74" s="33"/>
       <c r="E74" s="34"/>
       <c r="F74" s="31"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="31"/>
       <c r="K74" s="32"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="31"/>
       <c r="O74" s="32"/>
       <c r="P74" s="31"/>
       <c r="Q74" s="32"/>
       <c r="R74" s="32"/>
     </row>
     <row r="75" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A75" s="71" t="s">
+      <c r="A75" s="70" t="s">
         <v>114</v>
       </c>
-      <c r="B75" s="71"/>
-[...3 lines deleted...]
-      <c r="F75" s="71"/>
+      <c r="B75" s="70"/>
+      <c r="C75" s="70"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="70"/>
       <c r="G75" s="31"/>
       <c r="H75" s="31"/>
       <c r="I75" s="31"/>
       <c r="J75" s="31"/>
       <c r="K75" s="32"/>
       <c r="L75" s="31"/>
       <c r="M75" s="31"/>
       <c r="N75" s="31"/>
       <c r="O75" s="32"/>
       <c r="P75" s="31"/>
       <c r="Q75" s="32"/>
       <c r="R75" s="32"/>
     </row>
     <row r="76" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A76" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="33"/>
       <c r="C76" s="33"/>
       <c r="D76" s="33"/>
       <c r="E76" s="34"/>
       <c r="F76" s="31"/>
       <c r="G76" s="31"/>
       <c r="H76" s="31"/>
       <c r="I76" s="31"/>
@@ -4045,51 +4068,51 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J8:P11"/>
     <mergeCell ref="A60:H60"/>
     <mergeCell ref="A75:F75"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A66" r:id="rId1" xr:uid="{2C6EFED6-163A-442A-B883-FBB3B048EADC}"/>
     <hyperlink ref="U40" r:id="rId2" location="/funding_programs_childcare_costs.htm" xr:uid="{C923AB60-0D5E-4F82-B401-1416EBB525C8}"/>
     <hyperlink ref="A75" r:id="rId3" xr:uid="{23CDD610-0216-4982-9462-015D35AE9B56}"/>
     <hyperlink ref="A80" r:id="rId4" display="https://www.colorado.edu/ocg/node/516/attachment" xr:uid="{574EC212-76AB-4B1D-AF72-95B2B8A0AD18}"/>
     <hyperlink ref="A60" r:id="rId5" xr:uid="{25CAC7CE-659F-4802-BA2F-E18D35F5C8A6}"/>
   </hyperlinks>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.8" right="0.8" top="0.8" bottom="0.8" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA82"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="R17" sqref="R17"/>
+      <selection activeCell="F22" sqref="F22:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="3" customWidth="1"/>
     <col min="7" max="7" width="1" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.875" style="3" customWidth="1"/>
     <col min="11" max="11" width="1.875" style="5" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.875" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="1.875" style="5" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.125" style="3" customWidth="1"/>
     <col min="17" max="17" width="1.5" style="5" customWidth="1"/>
     <col min="18" max="18" width="5.875" style="5" customWidth="1"/>
     <col min="19" max="19" width="12.625" style="5" customWidth="1"/>
     <col min="20" max="24" width="11" style="5"/>
     <col min="25" max="25" width="13.875" style="5" customWidth="1"/>
@@ -4110,171 +4133,178 @@
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="S5" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="T5" s="63" t="s">
-        <v>128</v>
+      <c r="T5" s="63" t="str">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T5</f>
+        <v>FY 27</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="6"/>
       <c r="S6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="26">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T6</f>
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="E7" s="23" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="S7" s="27" t="s">
         <v>46</v>
       </c>
       <c r="T7" s="26">
-        <v>2.5999999999999999E-2</v>
+        <f>'NIH F30 &amp; F31 A&amp;S'!T7</f>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2"/>
-      <c r="J8" s="70"/>
-[...4 lines deleted...]
-      <c r="O8" s="70"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="69"/>
       <c r="P8" s="72"/>
       <c r="S8" s="27" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="26">
-        <v>0.03</v>
+        <f>'NIH F30 &amp; F31 A&amp;S'!T8</f>
+        <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="str">
         <f>'NIH F Series Budget Instruction'!A22</f>
-        <v>Template Updated 03/25/2026</v>
+        <v>Template Updated 07/06/2026</v>
       </c>
       <c r="F9" s="5"/>
       <c r="H9" s="8"/>
       <c r="I9" s="2"/>
-      <c r="J9" s="70"/>
-[...4 lines deleted...]
-      <c r="O9" s="70"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="69"/>
       <c r="P9" s="72"/>
       <c r="S9" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="T9" s="46">
-        <v>2.3E-2</v>
+      <c r="T9" s="26">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T9</f>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
         <v>126</v>
       </c>
       <c r="I10" s="2"/>
-      <c r="J10" s="70"/>
-[...4 lines deleted...]
-      <c r="O10" s="70"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="69"/>
       <c r="P10" s="72"/>
       <c r="S10" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="T10" s="46">
-        <v>0.03</v>
+      <c r="T10" s="26">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T10</f>
+        <v>2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="I11" s="2"/>
-      <c r="J11" s="70"/>
-[...4 lines deleted...]
-      <c r="O11" s="70"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="69"/>
+      <c r="N11" s="69"/>
+      <c r="O11" s="69"/>
       <c r="P11" s="72"/>
       <c r="S11" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="T11" s="29">
-        <v>0.03</v>
+      <c r="T11" s="75">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T11</f>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="V12" s="48"/>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="N13" s="21"/>
       <c r="R13" s="22" t="s">
         <v>116</v>
       </c>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
       <c r="V13" s="20"/>
       <c r="W13" s="48"/>
       <c r="X13" s="48"/>
       <c r="Y13" s="48"/>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="5"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
@@ -4405,155 +4435,155 @@
       <c r="F20" s="12"/>
       <c r="I20" s="9"/>
       <c r="K20" s="9"/>
       <c r="O20" s="9"/>
       <c r="R20" s="17"/>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="12"/>
       <c r="I21" s="9"/>
       <c r="K21" s="9"/>
       <c r="O21" s="9"/>
       <c r="R21" s="17"/>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="47">
-        <f>9311/4.5*5.5*(1+$T$8)+9311/4.5*3.5*(1+$T$8)^2</f>
-        <v>19404</v>
+        <f>9678/4.5*1.5+9678/4.5*7.5*(1+$T$8)</f>
+        <v>19872</v>
       </c>
       <c r="H22" s="3">
         <f>F22</f>
-        <v>19404</v>
+        <v>19872</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="3">
         <f>H22*(1+$T$8)</f>
-        <v>19986</v>
+        <v>20508</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="3">
         <f>J22*(1+$T$8)</f>
-        <v>20586</v>
+        <v>21164</v>
       </c>
       <c r="N22" s="3">
         <f>L22*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O22" s="9"/>
       <c r="P22" s="3">
         <f>SUM(H22:O22)</f>
-        <v>59976</v>
+        <v>61544</v>
       </c>
       <c r="R22" s="22" t="s">
         <v>102</v>
       </c>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
       <c r="W22" s="20"/>
       <c r="X22" s="20"/>
       <c r="Y22" s="20"/>
       <c r="Z22" s="20"/>
       <c r="AA22" s="20"/>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="47">
-        <f>445.33/4.5*5.5*(1+$T$8)+445.33/4.5*3.5*(1+$T$8)^2</f>
-        <v>928</v>
+        <f>445.33/4.5*1.5+445.33/4.5*7.5*(1+$T$8)</f>
+        <v>914</v>
       </c>
       <c r="H23" s="13">
         <f>F23</f>
-        <v>928</v>
+        <v>914</v>
       </c>
       <c r="J23" s="3">
         <f>H23*(1+$T$8)</f>
-        <v>956</v>
+        <v>943</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3">
         <f>J23*(1+$T$8)</f>
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="N23" s="3">
         <f>L23*(1+$T$8)*0</f>
         <v>0</v>
       </c>
       <c r="O23" s="3"/>
       <c r="P23" s="13">
         <f>SUM(H23:O23)</f>
-        <v>2869</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F24" s="12"/>
       <c r="J24" s="16"/>
       <c r="K24" s="3"/>
       <c r="L24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="3"/>
       <c r="R24" s="17"/>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="12"/>
       <c r="H25" s="3">
         <f>SUM(H22:H23)</f>
-        <v>20332</v>
+        <v>20786</v>
       </c>
       <c r="J25" s="3">
         <f>SUM(J22:J23)</f>
-        <v>20942</v>
+        <v>21451</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3">
         <f>SUM(L22:L23)</f>
-        <v>21571</v>
+        <v>22137</v>
       </c>
       <c r="N25" s="3">
         <f>SUM(N22:N23)</f>
         <v>0</v>
       </c>
       <c r="O25" s="3"/>
       <c r="P25" s="3">
         <f>SUM(P22:P23)</f>
-        <v>62845</v>
+        <v>64374</v>
       </c>
       <c r="R25" s="30" t="s">
         <v>101</v>
       </c>
       <c r="S25" s="20"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="20"/>
       <c r="W25" s="20"/>
       <c r="X25" s="20"/>
       <c r="Y25" s="20"/>
       <c r="Z25" s="20"/>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="K26" s="3"/>
       <c r="O26" s="3"/>
       <c r="R26" s="17"/>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>13</v>
       </c>
@@ -4750,51 +4780,51 @@
         <v>15</v>
       </c>
       <c r="H36" s="3">
         <f>SUM(H28:H34)</f>
         <v>250</v>
       </c>
       <c r="J36" s="3">
         <f>SUM(J28:J34)</f>
         <v>250</v>
       </c>
       <c r="K36" s="3"/>
       <c r="L36" s="3">
         <f>SUM(L28:L34)</f>
         <v>250</v>
       </c>
       <c r="N36" s="3">
         <f>SUM(N28:N34)</f>
         <v>0</v>
       </c>
       <c r="O36" s="3"/>
       <c r="P36" s="3">
         <f>SUM(H36:O36)</f>
         <v>750</v>
       </c>
       <c r="R36" s="22" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="S36" s="20"/>
       <c r="T36" s="20"/>
       <c r="U36" s="20"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K37" s="3"/>
       <c r="O37" s="3"/>
       <c r="R37" s="14"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>56</v>
       </c>
       <c r="K38" s="3"/>
       <c r="O38" s="3"/>
       <c r="R38" s="22" t="s">
         <v>110</v>
       </c>
@@ -4888,69 +4918,69 @@
         <v>0</v>
       </c>
       <c r="R41" s="22" t="s">
         <v>112</v>
       </c>
       <c r="S41" s="20"/>
       <c r="T41" s="20"/>
       <c r="U41" s="20"/>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F42" s="12"/>
       <c r="K42" s="3"/>
       <c r="O42" s="3"/>
       <c r="R42" s="14"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="12"/>
       <c r="H43" s="3">
         <f>H36+H25+H19+H41</f>
-        <v>49946</v>
+        <v>50400</v>
       </c>
       <c r="J43" s="3">
         <f>J36+J25+J19+J41</f>
-        <v>50556</v>
+        <v>51065</v>
       </c>
       <c r="K43" s="3"/>
       <c r="L43" s="3">
         <f>L36+L25+L19+L41</f>
-        <v>51185</v>
+        <v>51751</v>
       </c>
       <c r="N43" s="3">
         <f>N36+N25+N19+N41</f>
         <v>0</v>
       </c>
       <c r="O43" s="3"/>
       <c r="P43" s="9">
         <f>SUM(H43:O43)</f>
-        <v>151687</v>
+        <v>153216</v>
       </c>
       <c r="R43" s="30" t="s">
         <v>103</v>
       </c>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
       <c r="U43" s="20"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F44" s="12"/>
       <c r="K44" s="3"/>
       <c r="O44" s="3"/>
       <c r="R44" s="14"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="12"/>
       <c r="K45" s="3"/>
       <c r="O45" s="3"/>
       <c r="R45" s="14"/>
@@ -4972,85 +5002,85 @@
       </c>
       <c r="N46" s="3">
         <v>0</v>
       </c>
       <c r="O46" s="3"/>
       <c r="P46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="14"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="F47" s="12"/>
       <c r="K47" s="3"/>
       <c r="O47" s="3"/>
       <c r="R47" s="14"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H48" s="3">
         <f>H43+H46</f>
-        <v>49946</v>
+        <v>50400</v>
       </c>
       <c r="J48" s="3">
         <f>J43+J46</f>
-        <v>50556</v>
+        <v>51065</v>
       </c>
       <c r="K48" s="3"/>
       <c r="L48" s="3">
         <f>L43+L46</f>
-        <v>51185</v>
+        <v>51751</v>
       </c>
       <c r="N48" s="3">
         <f>N43+N46</f>
         <v>0</v>
       </c>
       <c r="O48" s="3"/>
       <c r="P48" s="3">
         <f>P25+P19+P36+P46+P41</f>
-        <v>151687</v>
+        <v>153216</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="11"/>
       <c r="B49" s="11"/>
       <c r="H49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="3"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="15">
         <f>H48+J48+L48</f>
-        <v>151687</v>
+        <v>153216</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="43"/>
       <c r="C52" s="43"/>
       <c r="D52" s="43"/>
       <c r="E52" s="44"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="36"/>
       <c r="K52" s="37"/>
       <c r="L52" s="36"/>
       <c r="M52" s="36"/>
       <c r="N52" s="36"/>
       <c r="O52" s="37"/>
       <c r="P52" s="36"/>
       <c r="Q52" s="37"/>
       <c r="R52" s="37"/>
     </row>
     <row r="53" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
@@ -5182,60 +5212,60 @@
       <c r="R58" s="32"/>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="34"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="31"/>
       <c r="K59" s="32"/>
       <c r="L59" s="31"/>
       <c r="M59" s="31"/>
       <c r="N59" s="31"/>
       <c r="O59" s="32"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="32"/>
       <c r="R59" s="32"/>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A60" s="71" t="s">
-[...8 lines deleted...]
-      <c r="H60" s="71"/>
+      <c r="A60" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="70"/>
+      <c r="C60" s="70"/>
+      <c r="D60" s="70"/>
+      <c r="E60" s="70"/>
+      <c r="F60" s="70"/>
+      <c r="G60" s="70"/>
+      <c r="H60" s="70"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="32"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
       <c r="N60" s="31"/>
       <c r="O60" s="32"/>
       <c r="P60" s="31"/>
       <c r="Q60" s="32"/>
       <c r="R60" s="32"/>
     </row>
     <row r="61" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="34"/>
       <c r="F61" s="31"/>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
       <c r="J61" s="31"/>
       <c r="K61" s="32"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
@@ -5507,58 +5537,58 @@
       <c r="R73" s="32"/>
     </row>
     <row r="74" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A74" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="33"/>
       <c r="C74" s="33"/>
       <c r="D74" s="33"/>
       <c r="E74" s="34"/>
       <c r="F74" s="31"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="31"/>
       <c r="K74" s="32"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="31"/>
       <c r="O74" s="32"/>
       <c r="P74" s="31"/>
       <c r="Q74" s="32"/>
       <c r="R74" s="32"/>
     </row>
     <row r="75" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A75" s="71" t="s">
+      <c r="A75" s="70" t="s">
         <v>114</v>
       </c>
-      <c r="B75" s="71"/>
-[...3 lines deleted...]
-      <c r="F75" s="71"/>
+      <c r="B75" s="70"/>
+      <c r="C75" s="70"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="70"/>
       <c r="G75" s="31"/>
       <c r="H75" s="31"/>
       <c r="I75" s="31"/>
       <c r="J75" s="31"/>
       <c r="K75" s="32"/>
       <c r="L75" s="31"/>
       <c r="M75" s="31"/>
       <c r="N75" s="31"/>
       <c r="O75" s="32"/>
       <c r="P75" s="31"/>
       <c r="Q75" s="32"/>
       <c r="R75" s="32"/>
     </row>
     <row r="76" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A76" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="33"/>
       <c r="C76" s="33"/>
       <c r="D76" s="33"/>
       <c r="E76" s="34"/>
       <c r="F76" s="31"/>
       <c r="G76" s="31"/>
       <c r="H76" s="31"/>
       <c r="I76" s="31"/>
@@ -5670,52 +5700,52 @@
     <mergeCell ref="A75:F75"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A66" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="U40" r:id="rId2" location="/funding_programs_childcare_costs.htm" xr:uid="{09CB3DDD-C96E-41C4-934B-A583A11A93EA}"/>
     <hyperlink ref="A75" r:id="rId3" xr:uid="{3637B5F0-C2B8-4209-9889-CB94C04FB840}"/>
     <hyperlink ref="A80" r:id="rId4" display="https://www.colorado.edu/ocg/node/516/attachment" xr:uid="{8D3A69F5-BF5E-46E2-BACB-D1BAF1F9612C}"/>
     <hyperlink ref="A60" r:id="rId5" xr:uid="{671ED0E6-B077-42D1-9EAD-C79129CE4C80}"/>
   </hyperlinks>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.8" right="0.8" top="0.8" bottom="0.8" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId6"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB650664-9E24-451E-B836-A1865E76959A}">
   <dimension ref="A1:Y82"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="T17" sqref="T17"/>
+    <sheetView topLeftCell="A44" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="E73" sqref="E73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.375" style="3" customWidth="1"/>
     <col min="7" max="7" width="1" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.875" style="3" customWidth="1"/>
     <col min="11" max="11" width="1.875" style="5" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="3" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.125" style="3" customWidth="1"/>
     <col min="15" max="15" width="1.5" style="5" customWidth="1"/>
     <col min="16" max="16" width="5.875" style="5" customWidth="1"/>
     <col min="17" max="17" width="12.125" style="5" customWidth="1"/>
     <col min="18" max="18" width="14.5" style="5" customWidth="1"/>
     <col min="19" max="19" width="5.5" style="5" customWidth="1"/>
     <col min="20" max="20" width="12.5" style="5" customWidth="1"/>
     <col min="21" max="22" width="11" style="5"/>
@@ -5725,233 +5755,240 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E1" s="51" t="s">
         <v>93</v>
       </c>
       <c r="J1" s="4"/>
       <c r="Q1" s="52" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E2" s="51" t="s">
         <v>93</v>
       </c>
       <c r="Q2" s="73" t="s">
         <v>74</v>
       </c>
       <c r="R2" s="73" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>93</v>
       </c>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>125</v>
       </c>
       <c r="Q4" s="54">
         <v>0</v>
       </c>
       <c r="R4" s="55">
         <v>63480</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="Q5" s="54">
         <v>1</v>
       </c>
       <c r="R5" s="55">
         <v>63900</v>
       </c>
       <c r="T5" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="U5" s="63" t="s">
-        <v>128</v>
+      <c r="U5" s="63" t="str">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T5</f>
+        <v>FY 27</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E6" s="23" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="6"/>
       <c r="Q6" s="54">
         <v>2</v>
       </c>
       <c r="R6" s="55">
         <v>64380</v>
       </c>
       <c r="T6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="U6" s="26">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T6</f>
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E7" s="23" t="s">
         <v>104</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="Q7" s="54">
         <v>3</v>
       </c>
       <c r="R7" s="55">
         <v>66948</v>
       </c>
       <c r="T7" s="27" t="s">
         <v>46</v>
       </c>
       <c r="U7" s="26">
-        <v>2.5999999999999999E-2</v>
+        <f>'NIH F30 &amp; F31 A&amp;S'!T7</f>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="56" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2"/>
-      <c r="J8" s="70"/>
-[...2 lines deleted...]
-      <c r="M8" s="70"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
       <c r="N8" s="72"/>
       <c r="Q8" s="54">
         <v>4</v>
       </c>
       <c r="R8" s="55">
         <v>69180</v>
       </c>
       <c r="T8" s="27" t="s">
         <v>47</v>
       </c>
       <c r="U8" s="26">
-        <v>0.03</v>
+        <f>'NIH F30 &amp; F31 A&amp;S'!T8</f>
+        <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="str">
         <f>'NIH F Series Budget Instruction'!A22</f>
-        <v>Template Updated 03/25/2026</v>
+        <v>Template Updated 07/06/2026</v>
       </c>
       <c r="F9" s="5"/>
       <c r="H9" s="8"/>
       <c r="I9" s="2"/>
-      <c r="J9" s="70"/>
-[...2 lines deleted...]
-      <c r="M9" s="70"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
       <c r="N9" s="72"/>
       <c r="Q9" s="54">
         <v>5</v>
       </c>
       <c r="R9" s="55">
         <v>71748</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="U9" s="46">
-        <v>2.3E-2</v>
+      <c r="U9" s="26">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T9</f>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
         <v>126</v>
       </c>
       <c r="I10" s="2"/>
-      <c r="J10" s="70"/>
-[...2 lines deleted...]
-      <c r="M10" s="70"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
       <c r="N10" s="72"/>
       <c r="Q10" s="54">
         <v>6</v>
       </c>
       <c r="R10" s="55">
         <v>74424</v>
       </c>
       <c r="T10" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U10" s="46">
-        <v>0.03</v>
+      <c r="U10" s="26">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T10</f>
+        <v>2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="I11" s="2"/>
-      <c r="J11" s="70"/>
-[...2 lines deleted...]
-      <c r="M11" s="70"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="69"/>
       <c r="N11" s="72"/>
       <c r="Q11" s="54" t="s">
         <v>75</v>
       </c>
       <c r="R11" s="55">
         <v>77076</v>
       </c>
       <c r="T11" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="U11" s="29">
-        <v>0.03</v>
+      <c r="U11" s="75">
+        <f>'NIH F30 &amp; F31 A&amp;S'!T11</f>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="P13" s="22" t="s">
         <v>117</v>
       </c>
       <c r="Q13" s="20"/>
       <c r="R13" s="20"/>
       <c r="S13" s="20"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E15" s="18"/>
       <c r="F15" s="5"/>
       <c r="H15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="10"/>
@@ -6064,94 +6101,94 @@
       <c r="I21" s="9"/>
       <c r="K21" s="9"/>
       <c r="M21" s="9"/>
       <c r="P21" s="22" t="s">
         <v>97</v>
       </c>
       <c r="Q21" s="20"/>
       <c r="R21" s="20"/>
       <c r="S21" s="20"/>
       <c r="T21" s="20"/>
       <c r="U21" s="20"/>
       <c r="V21" s="20"/>
       <c r="W21" s="20"/>
       <c r="X21" s="20"/>
       <c r="Y21" s="20"/>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="47">
-        <f>0/4.5*5.5*(1+$U$8)+0/4.5*3.5*(1+$U$8)^2</f>
+        <f>0/4.5*1.5+0/4.5*7.5*(1+$U$8)</f>
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <f>F22*0</f>
         <v>0</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="3">
         <f>H22*(1+$U$8)</f>
         <v>0</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="3">
         <f>J22*(1+$U$8)</f>
         <v>0</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="3">
         <f>SUM(H22:M22)</f>
         <v>0</v>
       </c>
       <c r="P22" s="22" t="s">
         <v>99</v>
       </c>
       <c r="Q22" s="20"/>
       <c r="R22" s="20"/>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
       <c r="W22" s="20"/>
       <c r="X22" s="20"/>
       <c r="Y22" s="20"/>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="47">
-        <f>0/4.5*5.5*(1+$U$8)+0/4.5*3.5*(1+$U$8)^2</f>
+        <f>0/4.5*1.5+0/4.5*7.5*(1+$U$8)</f>
         <v>0</v>
       </c>
       <c r="H23" s="13">
         <f>F23*0</f>
         <v>0</v>
       </c>
       <c r="J23" s="3">
         <f>H23*(1+$U$8)</f>
         <v>0</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3">
         <f>J23*(1+$U$8)</f>
         <v>0</v>
       </c>
       <c r="M23" s="3"/>
       <c r="N23" s="13">
         <f>SUM(H23:M23)</f>
         <v>0</v>
       </c>
       <c r="P23" s="17"/>
       <c r="Y23" s="17"/>
     </row>
     <row r="24" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F24" s="12"/>
@@ -6872,60 +6909,60 @@
       <c r="N61" s="31"/>
       <c r="O61" s="32"/>
       <c r="P61" s="32"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A62" s="57" t="s">
         <v>86</v>
       </c>
       <c r="B62" s="33"/>
       <c r="C62" s="33"/>
       <c r="D62" s="33"/>
       <c r="E62" s="34"/>
       <c r="F62" s="31"/>
       <c r="G62" s="31"/>
       <c r="H62" s="31"/>
       <c r="I62" s="31"/>
       <c r="J62" s="31"/>
       <c r="K62" s="32"/>
       <c r="L62" s="31"/>
       <c r="M62" s="32"/>
       <c r="N62" s="31"/>
       <c r="O62" s="32"/>
       <c r="P62" s="32"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A63" s="71" t="s">
-[...8 lines deleted...]
-      <c r="H63" s="71"/>
+      <c r="A63" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="B63" s="70"/>
+      <c r="C63" s="70"/>
+      <c r="D63" s="70"/>
+      <c r="E63" s="70"/>
+      <c r="F63" s="70"/>
+      <c r="G63" s="70"/>
+      <c r="H63" s="70"/>
       <c r="I63" s="31"/>
       <c r="J63" s="31"/>
       <c r="K63" s="32"/>
       <c r="L63" s="31"/>
       <c r="M63" s="32"/>
       <c r="N63" s="31"/>
       <c r="O63" s="32"/>
       <c r="P63" s="32"/>
     </row>
     <row r="64" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="33"/>
       <c r="B64" s="33"/>
       <c r="C64" s="33"/>
       <c r="D64" s="33"/>
       <c r="E64" s="34"/>
       <c r="F64" s="31"/>
       <c r="G64" s="31"/>
       <c r="H64" s="31"/>
       <c r="I64" s="31"/>
       <c r="J64" s="31"/>
       <c r="K64" s="32"/>
       <c r="L64" s="31"/>
       <c r="M64" s="32"/>
       <c r="N64" s="31"/>
       <c r="O64" s="32"/>
@@ -7111,58 +7148,58 @@
       <c r="N73" s="31"/>
       <c r="O73" s="32"/>
       <c r="P73" s="32"/>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A74" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="33"/>
       <c r="C74" s="33"/>
       <c r="D74" s="33"/>
       <c r="E74" s="34"/>
       <c r="F74" s="31"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="31"/>
       <c r="K74" s="32"/>
       <c r="L74" s="31"/>
       <c r="M74" s="32"/>
       <c r="N74" s="31"/>
       <c r="O74" s="32"/>
       <c r="P74" s="32"/>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A75" s="71" t="s">
+      <c r="A75" s="70" t="s">
         <v>114</v>
       </c>
-      <c r="B75" s="71"/>
-[...3 lines deleted...]
-      <c r="F75" s="71"/>
+      <c r="B75" s="70"/>
+      <c r="C75" s="70"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="70"/>
       <c r="G75" s="31"/>
       <c r="H75" s="31"/>
       <c r="I75" s="31"/>
       <c r="J75" s="31"/>
       <c r="K75" s="32"/>
       <c r="L75" s="31"/>
       <c r="M75" s="32"/>
       <c r="N75" s="31"/>
       <c r="O75" s="32"/>
       <c r="P75" s="32"/>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="33"/>
       <c r="C76" s="33"/>
       <c r="D76" s="33"/>
       <c r="E76" s="34"/>
       <c r="F76" s="31"/>
       <c r="G76" s="31"/>
       <c r="H76" s="31"/>
       <c r="I76" s="31"/>
       <c r="J76" s="31"/>
       <c r="K76" s="32"/>