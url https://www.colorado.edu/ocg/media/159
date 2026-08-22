--- v2 (2026-03-21)
+++ v3 (2026-08-22)
@@ -40,51 +40,51 @@
     <w:p w14:paraId="766A92CF" w14:textId="1D42D3B3" w:rsidR="003742D8" w:rsidRPr="00DD38A7" w:rsidRDefault="003742D8" w:rsidP="00B00FAD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="4680"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD38A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E752BB" wp14:editId="3B141D53">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E752BB" wp14:editId="281A78D8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-31750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-44450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2090708" cy="313690"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -1275,51 +1275,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">No Human Fetal Tissue (HFT) Research </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D175E8" w:rsidRPr="00DD38A7" w14:paraId="77184500" w14:textId="77777777" w:rsidTr="00F42E7D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D0873A" w14:textId="6C9C18BE" w:rsidR="00D175E8" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00D175E8">
+          <w:p w14:paraId="09D0873A" w14:textId="6C9C18BE" w:rsidR="00D175E8" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00D175E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1768308972"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D175E8" w:rsidRPr="00DD38A7">
                   <w:rPr>
@@ -1636,51 +1636,51 @@
             <w:r w:rsidR="001853B6" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>or institute-specific PAR number</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4E967E" w14:textId="31C2FDEF" w:rsidR="00D175E8" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00D175E8">
+          <w:p w14:paraId="1F4E967E" w14:textId="31C2FDEF" w:rsidR="00D175E8" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00D175E8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1994068599"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E4D90" w:rsidRPr="00DD38A7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -1821,107 +1821,161 @@
           <w:p w14:paraId="5E0114E9" w14:textId="3C579995" w:rsidR="00F80B1F" w:rsidRPr="00DD38A7" w:rsidRDefault="00AC709F" w:rsidP="00F80B1F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="230" w:hanging="187"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Due: 04/08 ; Earliest Start: 12/01</w:t>
+              <w:t>Due: 04/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08 ;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Earliest Start: 12/01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17E2ABC5" w14:textId="07ABAD64" w:rsidR="00AC709F" w:rsidRPr="00DD38A7" w:rsidRDefault="00AC709F" w:rsidP="00F80B1F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="230" w:hanging="187"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Due: 08/08 ; Earliest Start: 04/01</w:t>
+              <w:t>Due: 08/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08 ;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Earliest Start: 04/01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="534668A5" w14:textId="60279B03" w:rsidR="00AC709F" w:rsidRPr="00DD38A7" w:rsidRDefault="00AC709F" w:rsidP="00F80B1F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="230" w:hanging="187"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Due: 12/08 ; Earliest Start: 07/01</w:t>
+              <w:t>Due: 12/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08 ;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Earliest Start: 07/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7191" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E9339E6" w14:textId="77777777" w:rsidR="00AC709F" w:rsidRPr="00DD38A7" w:rsidRDefault="00AC709F" w:rsidP="008055DE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
@@ -2008,97 +2062,133 @@
               </w:rPr>
               <w:t>NIH</w:t>
             </w:r>
             <w:r w:rsidRPr="005F5F93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fellowship </w:t>
             </w:r>
             <w:r w:rsidR="003F149C" w:rsidRPr="005F5F93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget </w:t>
             </w:r>
             <w:r w:rsidRPr="005F5F93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Template available on the </w:t>
+              <w:t xml:space="preserve">Template </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F5F93">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F5F93">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="005F5F93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OCG Forms page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F5F93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0059D458" w14:textId="33FA47BF" w:rsidR="00AC709F" w:rsidRPr="00DD38A7" w:rsidRDefault="00AC709F" w:rsidP="004A27C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>No detailed budget entered into ASSIST, but PA enter</w:t>
+              <w:t xml:space="preserve">No detailed budget </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ASSIST, but PA enter</w:t>
             </w:r>
             <w:r w:rsidR="005F5F93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F5F93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>T</w:t>
@@ -3062,51 +3152,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Type of Application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6380" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE500B6" w14:textId="7E90FB7C" w:rsidR="00F80B1F" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00143209">
+          <w:p w14:paraId="7EE500B6" w14:textId="7E90FB7C" w:rsidR="00F80B1F" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00143209">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-665475982"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F80B1F" w:rsidRPr="00DD38A7">
@@ -3313,51 +3403,65 @@
             <w:placeholder>
               <w:docPart w:val="4C195C41CF2C4D53BAF7540989B5287B"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7015" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="nil"/>
                   <w:left w:w="0" w:type="nil"/>
                   <w:bottom w:w="0" w:type="nil"/>
                   <w:right w:w="0" w:type="nil"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w14:paraId="17868F4C" w14:textId="1C9B5D90" w:rsidR="00A85917" w:rsidRPr="00DD38A7" w:rsidRDefault="00A85917" w:rsidP="00A85917">
                 <w:pPr>
                   <w:ind w:right="113"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00DD38A7">
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
-                  <w:t>If Yes, list other agencies</w:t>
+                  <w:t xml:space="preserve">If </w:t>
+                </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r w:rsidRPr="00DD38A7">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Yes</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
+                <w:r w:rsidRPr="00DD38A7">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>, list other agencies</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A85917" w:rsidRPr="00DD38A7" w14:paraId="4B6CAF17" w14:textId="77777777" w:rsidTr="00A85917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-57403760"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
@@ -4144,57 +4248,67 @@
             </w:hyperlink>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for details on info to be provided.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="157F9A4A" w14:textId="77777777" w:rsidR="00384554" w:rsidRPr="00DD38A7" w:rsidRDefault="00384554" w:rsidP="00384554">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="316" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additionally must provide additional info if: project has video, large-scale genomic data, </w:t>
+              <w:t>Additionally</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must provide additional info if: project has video, large-scale genomic data, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>late application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60B4B1B2" w14:textId="5B4ECF64" w:rsidR="00384554" w:rsidRPr="00DD38A7" w:rsidRDefault="00384554" w:rsidP="00A156BB">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
@@ -6434,51 +6548,69 @@
             <w:r w:rsidR="00E1229D" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00447E76">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>PMCIDs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">’ inclusion for all pubs authored or co-authored by applicant. </w:t>
+              <w:t xml:space="preserve">’ inclusion for all pubs authored or co-authored by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00447E76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00447E76">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="039D6194" w14:textId="38B1994D" w:rsidR="00DC0A64" w:rsidRPr="00DD38A7" w:rsidRDefault="00DC0A64" w:rsidP="00434606">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6730,51 +6862,67 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No limit</w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">; if </w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> equipment on project, upload document stating “No Equipment”</w:t>
+              <w:t xml:space="preserve"> equipment on project, upload document </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00447E76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stating</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00447E76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “No Equipment”</w:t>
             </w:r>
             <w:r w:rsidR="00C10B83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CFCD5D5" w14:textId="0ADAB487" w:rsidR="00DC0A64" w:rsidRPr="00DD38A7" w:rsidRDefault="00DC0A64" w:rsidP="00434606">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6800,51 +6948,51 @@
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_Equipment.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC0A64" w:rsidRPr="00DD38A7" w14:paraId="7872996D" w14:textId="77777777" w:rsidTr="00DE360E">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F92B96" w14:textId="4FA4CCE4" w:rsidR="00DC0A64" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00434606">
+          <w:p w14:paraId="46F92B96" w14:textId="4FA4CCE4" w:rsidR="00DC0A64" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00434606">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1092007635"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DC0A64" w:rsidRPr="00DD38A7">
@@ -6884,289 +7032,347 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other Attachments</w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D0DAA" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="0086350B" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Do not upload </w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086350B" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not upload </w:t>
+            </w:r>
+            <w:r w:rsidR="008D0DAA" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">anything </w:t>
             </w:r>
-            <w:r w:rsidR="0086350B" w:rsidRPr="00447E76">
+            <w:r w:rsidR="0086350B" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>unless</w:t>
             </w:r>
-            <w:r w:rsidR="0086350B" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0086350B" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00355DED" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00355DED" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">FOA </w:t>
             </w:r>
-            <w:r w:rsidR="0086350B" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0086350B" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>has special requirements</w:t>
             </w:r>
-            <w:r w:rsidR="006205BC" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="006205BC" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006205BC" w:rsidRPr="00447E76">
+            <w:r w:rsidR="006205BC" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>and/or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> if international collaboration</w:t>
             </w:r>
-            <w:r w:rsidR="004F5FCA" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="004F5FCA" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>research tra</w:t>
             </w:r>
-            <w:r w:rsidR="00355DED" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00355DED" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>vel (</w:t>
             </w:r>
-            <w:r w:rsidR="00355DED" w:rsidRPr="00C10B83">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00355DED" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="00355DED" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00355DED" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> conference</w:t>
             </w:r>
-            <w:r w:rsidR="008D0DAA" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="008D0DAA" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> travel</w:t>
             </w:r>
-            <w:r w:rsidR="00355DED" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00355DED" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="008808A0" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="008808A0" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> is </w:t>
             </w:r>
-            <w:r w:rsidR="00C10B83">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00C10B83" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>proposed</w:t>
             </w:r>
-            <w:r w:rsidR="008808A0" w:rsidRPr="00447E76">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="008808A0" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If international </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008808A0" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>collab</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10B83" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="008D0DAA" w:rsidRPr="00447E76">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="008D0DAA" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008D0DAA" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>research travel</w:t>
+            </w:r>
+            <w:r w:rsidR="008808A0" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>, include</w:t>
             </w:r>
-            <w:r w:rsidR="008D0DAA" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="008D0DAA" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> required</w:t>
             </w:r>
-            <w:r w:rsidR="008808A0" w:rsidRPr="00447E76">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="008808A0" w:rsidRPr="006D54E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D0DAA" w:rsidRPr="00447E76">
+            <w:r w:rsidR="008D0DAA" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Foreign Justification</w:t>
             </w:r>
-            <w:r w:rsidR="00BC44D2" w:rsidRPr="00447E76">
+            <w:r w:rsidR="00BC44D2" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00BC44D2" w:rsidRPr="00447E76">
+            <w:r w:rsidR="00BC44D2" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">provide </w:t>
             </w:r>
-            <w:r w:rsidR="00FE2476" w:rsidRPr="00447E76">
+            <w:r w:rsidR="00FE2476" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">description </w:t>
             </w:r>
-            <w:r w:rsidR="002B44C4" w:rsidRPr="0014207D">
+            <w:r w:rsidR="002B44C4" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>of special resources</w:t>
             </w:r>
-            <w:r w:rsidR="00C10B83">
+            <w:r w:rsidR="00C10B83" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="002B44C4" w:rsidRPr="0014207D">
+            <w:r w:rsidR="002B44C4" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>characteristics of the project (e.g., human subjects/</w:t>
             </w:r>
-            <w:r w:rsidR="00C10B83">
+            <w:r w:rsidR="00C10B83" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B44C4" w:rsidRPr="0014207D">
+            <w:r w:rsidR="002B44C4" w:rsidRPr="006D54E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>animals/disease/equipment/ techniques), including the reasons why the foreign aspects of the proposed project are more appropriate than a domestic setting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2436CFDE" w14:textId="5C8A539F" w:rsidR="00DC0A64" w:rsidRPr="002B5D23" w:rsidRDefault="00D7501E" w:rsidP="008D0DAA">
             <w:pPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D23">
@@ -7206,146 +7412,82 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Foreign Justification.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF669C" w:rsidRPr="00DD38A7" w14:paraId="426E7096" w14:textId="77777777" w:rsidTr="002B5D23">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10816" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66F79079" w14:textId="565717B6" w:rsidR="00D11CE3" w:rsidRPr="00EF6A54" w:rsidRDefault="00F06AEA" w:rsidP="00EF6A54">
+          <w:p w14:paraId="66F79079" w14:textId="7CEBCFB1" w:rsidR="00D11CE3" w:rsidRPr="00EF6A54" w:rsidRDefault="00F06AEA" w:rsidP="00EF6A54">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>SENIOR/Key Personnel Profile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EF6A54">
-              <w:t xml:space="preserve"> – </w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...36 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="4C904214" w14:textId="77777777" w:rsidTr="00C10B83">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561DDED4" w14:textId="5BA6C592" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="561DDED4" w14:textId="5BA6C592" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2040470303"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B5D23" w:rsidRPr="00DD38A7">
@@ -7363,102 +7505,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10462" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4601C285" w14:textId="3A9E6D36" w:rsidR="002B5D23" w:rsidRPr="00447E76" w:rsidRDefault="002B5D23" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete for all </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:anchor="Senior/KeyPersonnel" w:history="1">
+            <w:hyperlink r:id="rId35" w:anchor="Senior/KeyPersonnel" w:history="1">
               <w:r w:rsidRPr="00447E76">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Senior/Key Personnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> - PI (Fellow), Sponsors/Co-Sponsors, and Other Significant Contributors (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:anchor="OtherSignificantContributors(OSCs)" w:history="1">
+            <w:hyperlink r:id="rId36" w:anchor="OtherSignificantContributors(OSCs)" w:history="1">
               <w:r w:rsidRPr="00447E76">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>OSCs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="68321571" w14:textId="77777777" w:rsidTr="00C10B83">
         <w:trPr>
           <w:trHeight w:val="116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25514D1E" w14:textId="0381AECC" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="25514D1E" w14:textId="0381AECC" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1303538889"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7493,51 +7635,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B086DA" w14:textId="1A5F1B19" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="69B086DA" w14:textId="1A5F1B19" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-309706817"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7565,51 +7707,51 @@
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organization Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174014EB" w14:textId="75B15AC5" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="174014EB" w14:textId="75B15AC5" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1517190631"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B5D23" w:rsidRPr="00DD38A7">
@@ -7636,51 +7778,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address Fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359BC11D" w14:textId="0FFE600F" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="359BC11D" w14:textId="0FFE600F" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1609009108"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -7714,51 +7856,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="5D29F443" w14:textId="77777777" w:rsidTr="00DE360E">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05AF9C4A" w14:textId="7F14CD65" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="05AF9C4A" w14:textId="7F14CD65" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1686239255"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7786,51 +7928,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Role </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711F2BEC" w14:textId="5DA0726E" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="711F2BEC" w14:textId="5DA0726E" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1690376472"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7862,51 +8004,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>No Co-PD/PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="664D98E9" w14:textId="1065DD49" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="664D98E9" w14:textId="1065DD49" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1124695823"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7939,51 +8081,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The fellow is identified as “PI”; for Sponsor/Co-Sponsor(s) select “Other” and enter “Sponsor” or “Co-Sponsor” into the Other Project Role Category. Identify “Other Significant Contributors” (OSCs) roles as applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="0435C9A5" w14:textId="77777777" w:rsidTr="00DE360E">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BB4B14" w14:textId="353BA7DF" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="21BB4B14" w14:textId="353BA7DF" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1500345632"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B5D23" w:rsidRPr="00DD38A7">
                   <w:rPr>
@@ -8008,51 +8150,51 @@
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Degree Type and Year of Highest Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03BDCEB7" w14:textId="26F90930" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="002B5D23">
+          <w:p w14:paraId="03BDCEB7" w14:textId="26F90930" w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="454063530"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8082,123 +8224,123 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">eRA Commons ID - </w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required for all listed in Sr/Key Personnel, must match biosketch. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:anchor="orcid.htm%3FTocPath%3D_____29" w:history="1">
+            <w:hyperlink r:id="rId37" w:anchor="orcid.htm%3FTocPath%3D_____29" w:history="1">
               <w:r w:rsidRPr="00447E76">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Fellow’s ID must be linked to ORCID in eRA Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0058481B" w:rsidRPr="00DD38A7" w14:paraId="2608A532" w14:textId="77777777" w:rsidTr="00DE360E">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="068ACC76" w14:textId="1DDF5238" w:rsidR="0058481B" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="0058481B">
+          <w:p w14:paraId="068ACC76" w14:textId="1DDF5238" w:rsidR="0058481B" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="0058481B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="237836799"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0058481B" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10462" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF3C63B" w14:textId="472A75A0" w:rsidR="0058481B" w:rsidRPr="00DD38A7" w:rsidRDefault="0058481B" w:rsidP="0058481B">
+          <w:p w14:paraId="5FF3C63B" w14:textId="24742D81" w:rsidR="0058481B" w:rsidRPr="00DD38A7" w:rsidRDefault="0058481B" w:rsidP="0058481B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Biosketch and Biosketch Supplement</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -8306,240 +8448,107 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">doc from SciENcv and </w:t>
             </w:r>
             <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>uploaded as 1 doc in ASSIST</w:t>
             </w:r>
-            <w:r w:rsidRPr="0087088B">
+            <w:r w:rsidR="00525793">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...101 lines deleted...]
-                <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>OR</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3933" w:rsidRPr="00DD38A7" w14:paraId="7930A125" w14:textId="77777777" w:rsidTr="00DE360E">
+      <w:tr w:rsidR="00FB3933" w:rsidRPr="00DD38A7" w14:paraId="7930A125" w14:textId="77777777" w:rsidTr="00525793">
         <w:trPr>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5653" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C5889E0" w14:textId="5F9A373E" w:rsidR="00FB3933" w:rsidRPr="00DD38A7" w:rsidRDefault="00FB3933" w:rsidP="00FB3933">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00056BFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Biosketch</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00890BED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Instructions Here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8558,86 +8567,86 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00056BFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Biosketch Supplement</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="00890BED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Instructions Here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00820A9F" w:rsidRPr="00DD38A7" w14:paraId="6D0DE21C" w14:textId="77777777" w:rsidTr="00C10B83">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FABD19E" w14:textId="6A83D191" w:rsidR="00820A9F" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00820A9F">
+          <w:p w14:paraId="4FABD19E" w14:textId="6A83D191" w:rsidR="00820A9F" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00820A9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-782807868"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8901,85 +8910,98 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">eRA Commons ID will </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6367A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">not </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>display on Biosketch.</w:t>
+              <w:t>display</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D2ABE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on Biosketch.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00967D4B" w:rsidRPr="00DD38A7" w14:paraId="506FCFEE" w14:textId="77777777" w:rsidTr="00C10B83">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E5B757" w14:textId="15793AA6" w:rsidR="00967D4B" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00967D4B">
+          <w:p w14:paraId="30E5B757" w14:textId="15793AA6" w:rsidR="00967D4B" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00967D4B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1041126973"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9043,51 +9065,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reverse chronological order</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by start date. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4635248B" w14:textId="42CA95A6" w:rsidR="00967D4B" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00967D4B">
+          <w:p w14:paraId="4635248B" w14:textId="42CA95A6" w:rsidR="00967D4B" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00967D4B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1340229872"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9194,51 +9216,51 @@
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">role/s in this project. May detail ongoing/completed research projects from past 3 years. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB55D6" w:rsidRPr="00DD38A7" w14:paraId="3C929EEC" w14:textId="77777777" w:rsidTr="00C10B83">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52402D53" w14:textId="3940902E" w:rsidR="00AB55D6" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00DE360E">
+          <w:p w14:paraId="52402D53" w14:textId="3940902E" w:rsidR="00AB55D6" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00DE360E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-125857949"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9303,51 +9325,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reverse chronological order</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by start date. Appointments outside of the primary org must be identified for a period of up to 3 years from date of proposal submission. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FEE5CB" w14:textId="2C807A27" w:rsidR="00AB55D6" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00DE360E">
+          <w:p w14:paraId="70FEE5CB" w14:textId="2C807A27" w:rsidR="00AB55D6" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00DE360E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1006433082"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -9497,51 +9519,51 @@
             <w:gridSpan w:val="15"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5791E375" w14:textId="77777777" w:rsidR="00A7574E" w:rsidRPr="00DD38A7" w:rsidRDefault="00A7574E" w:rsidP="00DF156F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CFF19F" w14:textId="20A3AA64" w:rsidR="00A7574E" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00DF156F">
+          <w:p w14:paraId="12CFF19F" w14:textId="20A3AA64" w:rsidR="00A7574E" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00DF156F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="188803471"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -9674,51 +9696,51 @@
               <w:t xml:space="preserve"> in the NIH Biosketch Supplement.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Descriptions of contributions may mention research products under-development such as not-accepted manuscripts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7574E" w:rsidRPr="00DD38A7" w14:paraId="78A73F71" w14:textId="77777777" w:rsidTr="00E6489E">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A503C26" w14:textId="24346421" w:rsidR="00A7574E" w:rsidRDefault="009F556D" w:rsidP="00A7574E">
+          <w:p w14:paraId="3A503C26" w14:textId="24346421" w:rsidR="00A7574E" w:rsidRDefault="000975CD" w:rsidP="00A7574E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-559545746"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A7574E" w:rsidRPr="00FB59D3">
                   <w:rPr>
@@ -9856,199 +9878,310 @@
           </w:tcPr>
           <w:p w14:paraId="33204942" w14:textId="699DD3B8" w:rsidR="00A7574E" w:rsidRPr="00FB59D3" w:rsidRDefault="00A7574E" w:rsidP="00A7574E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A61CB1" w:rsidRPr="00DD38A7" w14:paraId="24595C2F" w14:textId="77777777" w:rsidTr="00AB55D6">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBA52BD" w14:textId="0511E7AE" w:rsidR="00A61CB1" w:rsidRPr="00DD38A7" w:rsidRDefault="009F556D" w:rsidP="00A61CB1">
+          <w:p w14:paraId="0CBA52BD" w14:textId="0511E7AE" w:rsidR="00A61CB1" w:rsidRPr="00DD38A7" w:rsidRDefault="000975CD" w:rsidP="00A61CB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="794256702"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A61CB1" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10462" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37326BAB" w14:textId="758E7209" w:rsidR="00A61CB1" w:rsidRPr="00DD38A7" w:rsidRDefault="00A61CB1" w:rsidP="00A61CB1">
+          <w:p w14:paraId="37326BAB" w14:textId="0A0EF7A8" w:rsidR="00A61CB1" w:rsidRPr="00DD38A7" w:rsidRDefault="00A61CB1" w:rsidP="00A61CB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D. Certifications.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Each Senior/Key Person</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and OSC</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB59D3">
+              <w:t>Each Senior/Key Person</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is required to complete the following certifications in their Bio: Information is Current, Accurate, and Complete; Not a party to malign foreign talent recruitment program; Misrepresentations/omissions subject to prosecution/liability. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve"> &amp; OSC</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is required to complete the</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">se </w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>certifications in their Bio</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sketch</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Information is Current, Accurate, and Complete; Not a party to malign foreign talent recruitment program; </w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Research Security Training</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00B568CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Misrepresentations</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/omissions subject to prosecution/liability. </w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Date of signature must be within past 12 months.</w:t>
+              <w:t>Date of signature must be within past 12 months</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; after 4/22/26</w:t>
+            </w:r>
+            <w:r w:rsidR="008719CB" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="317AB3BD" w14:textId="77777777" w:rsidTr="002B5D23">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10816" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65A2CC0B" w14:textId="70512C5D" w:rsidR="002B5D23" w:rsidRPr="00447E76" w:rsidRDefault="002B5D23" w:rsidP="002B5D23">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Support not required unless specified by FOA. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="36BF5ACB" w14:textId="77777777" w:rsidTr="002B5D23">
+      <w:tr w:rsidR="002B5D23" w:rsidRPr="00DD38A7" w14:paraId="36BF5ACB" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="413"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="-1769143224"/>
             <w:placeholder>
               <w:docPart w:val="E61400E2907F4943820FF67788D968CD"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10816" w:type="dxa"/>
                 <w:gridSpan w:val="29"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -10114,51 +10247,51 @@
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2514"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00DD38A7" w14:paraId="5A6CEA0F" w14:textId="77777777" w:rsidTr="000F70EB">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10794" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="444D095C" w14:textId="75849C65" w:rsidR="00D268BE" w:rsidRPr="00DD38A7" w:rsidRDefault="00203E05" w:rsidP="00D268BE">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>PHS Fellowship Supplemental Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A24968" w:rsidRPr="00DD38A7" w14:paraId="55A51340" w14:textId="77777777" w:rsidTr="00AC00C3">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1238826407"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
@@ -10370,51 +10503,51 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Candidate Section</w:t>
             </w:r>
             <w:r w:rsidR="0083150F" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:anchor="Fellowship" w:history="1">
+            <w:hyperlink r:id="rId41" w:anchor="Fellowship" w:history="1">
               <w:r w:rsidR="0083150F" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Review detailed</w:t>
               </w:r>
               <w:r w:rsidR="00C82BBE" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> document</w:t>
               </w:r>
               <w:r w:rsidR="0083150F" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
@@ -10434,53 +10567,53 @@
                 <w:t xml:space="preserve">for this section </w:t>
               </w:r>
               <w:r w:rsidR="0083150F" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0083150F" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E875C0" w:rsidRPr="00DD38A7" w14:paraId="75DD61B5" w14:textId="77777777" w:rsidTr="00AC00C3">
+      <w:tr w:rsidR="00E875C0" w:rsidRPr="00DD38A7" w14:paraId="75DD61B5" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="746"/>
+          <w:trHeight w:val="656"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-189297914"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -10544,117 +10677,127 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Goals, Preparedness and Potential</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E3EAF" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A47EDA" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00A47EDA" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="004E3EAF" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="004E3EAF" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">page limit; Must include following sections: A. </w:t>
             </w:r>
-            <w:r w:rsidR="00F4003C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00F4003C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Overall Training Goals</w:t>
             </w:r>
-            <w:r w:rsidR="00590A5C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00590A5C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="00F4003C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00F4003C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> B. Candidate’s Preparedness</w:t>
             </w:r>
-            <w:r w:rsidR="00590A5C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00590A5C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="00F4003C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00F4003C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> C. Candidate’s Self-Assessment</w:t>
             </w:r>
-            <w:r w:rsidR="00590A5C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00590A5C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="00F4003C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00F4003C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. Scientific Perspective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="391F03B1" w14:textId="481DDC05" w:rsidR="00E875C0" w:rsidRPr="00DD38A7" w:rsidRDefault="00E875C0" w:rsidP="00E875C0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -10735,51 +10878,51 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Research Training Plan</w:t>
             </w:r>
             <w:r w:rsidR="008D1A9A" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:anchor="Research" w:history="1">
+            <w:hyperlink r:id="rId42" w:anchor="Research" w:history="1">
               <w:r w:rsidR="008D1A9A" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review detailed </w:t>
               </w:r>
               <w:r w:rsidR="00C82BBE" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">document </w:t>
               </w:r>
               <w:r w:rsidR="008D1A9A" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
@@ -10799,53 +10942,53 @@
                 <w:t xml:space="preserve">for this section </w:t>
               </w:r>
               <w:r w:rsidR="008D1A9A" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008D1A9A" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4003C" w:rsidRPr="00DD38A7" w14:paraId="1D537A17" w14:textId="77777777" w:rsidTr="00AC00C3">
+      <w:tr w:rsidR="00F4003C" w:rsidRPr="00DD38A7" w14:paraId="1D537A17" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="620"/>
+          <w:trHeight w:val="494"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-558164265"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -10914,79 +11057,98 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Training Activities and Timeline</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E3EAF" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3EAF" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">page limit; </w:t>
             </w:r>
-            <w:r w:rsidR="00CA65F6" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CA65F6" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Activities</w:t>
             </w:r>
+            <w:r w:rsidR="00EB3F80" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should address the candidate’s goals and identified areas for development.</w:t>
+            </w:r>
             <w:r w:rsidR="00EB3F80" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> should address the candidate’s goals and identified areas for development. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F500EC5" w14:textId="481EBD8A" w:rsidR="00F4003C" w:rsidRPr="00DD38A7" w:rsidRDefault="00F4003C" w:rsidP="00F4003C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -11671,90 +11833,104 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Training in the Responsible Conduct of Research</w:t>
             </w:r>
             <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>page limit;</w:t>
             </w:r>
-            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">The plan must address the </w:t>
             </w:r>
-            <w:r w:rsidR="00A34BCE" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00A34BCE" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>five</w:t>
             </w:r>
-            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> required components: 1. Format, 2. Subject Matter, 3. Faculty Participation, 4. Duration of Instruction, 5. Frequency of Instruction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ACC064F" w14:textId="104887CD" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
@@ -11799,109 +11975,133 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA94163" w14:textId="69FBEA06" w:rsidR="00256865" w:rsidRPr="00DD38A7" w:rsidRDefault="00256865" w:rsidP="00256865">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commitment To Candidate, Mentoring And Training Environment </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Commitment To Candidate, Mentoring </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>And</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Training Environment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:anchor="Sponsor" w:history="1">
+            <w:hyperlink r:id="rId43" w:anchor="Sponsor" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review </w:t>
               </w:r>
               <w:r w:rsidR="00C82BBE" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">doc </w:t>
               </w:r>
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>instructions for this section here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00935759" w:rsidRPr="00DD38A7" w14:paraId="0981FEA5" w14:textId="77777777" w:rsidTr="00AC00C3">
+      <w:tr w:rsidR="00935759" w:rsidRPr="00DD38A7" w14:paraId="0981FEA5" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="1178"/>
+          <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="736742948"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DDFAD5A" w14:textId="5EBDEF55" w:rsidR="00935759" w:rsidRPr="00DD38A7" w:rsidRDefault="00935759" w:rsidP="00935759">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
@@ -11963,108 +12163,117 @@
             <w:r w:rsidR="00DA311E" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onsor(s) Commitment</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="002D27FD" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="002D27FD" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>-page limit;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE65CB" w:rsidRPr="00DD38A7">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00BE65CB" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Sponsor + Co-Sponsor Statements must be appended together; </w:t>
             </w:r>
-            <w:r w:rsidR="0099644F" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0099644F" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">each statement must address the following sections: A. Mentoring Approach and Candidate Mentoring Plan; </w:t>
             </w:r>
-            <w:r w:rsidR="00713BED" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00713BED" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Prior Commitment to Training and Mentoring; C. Commitment to the Candidate’s Research Training Plan; D. Research Training Environment; E. </w:t>
             </w:r>
-            <w:r w:rsidR="00C83FF1" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00C83FF1" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Candidate’s Potential ; </w:t>
             </w:r>
-            <w:r w:rsidR="00384554" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00384554" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>include information on</w:t>
             </w:r>
-            <w:r w:rsidR="00C83FF1" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00C83FF1" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> Clinical Trial Training (if applicable/proposed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25F6D625" w14:textId="1311043F" w:rsidR="00935759" w:rsidRPr="00DD38A7" w:rsidRDefault="00935759" w:rsidP="00935759">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -12094,53 +12303,53 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00384554" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025623C" w:rsidRPr="00DD38A7" w14:paraId="0E9DC67C" w14:textId="77777777" w:rsidTr="00AC00C3">
+      <w:tr w:rsidR="0025623C" w:rsidRPr="00DD38A7" w14:paraId="0E9DC67C" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="890"/>
+          <w:trHeight w:val="800"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="208379725"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -12156,172 +12365,181 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DD38A7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7900" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C1EAB3" w14:textId="2DF84DDD" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="007B51D3" w:rsidP="0025623C">
+          <w:p w14:paraId="27C1EAB3" w14:textId="0B4EEDDC" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="007B51D3" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0025623C" w:rsidRPr="00D7265F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Letters of Support from Collaborators, Contributors, and Consultants</w:t>
             </w:r>
             <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - 6 page limit (combined); all letters of support in single PDF document; </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">page limit (combined); all letters of support in single PDF document; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:anchor="electronicsignatures" w:history="1">
+              <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>electronic signatures must be flattened</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">. Include Letters for </w:t>
             </w:r>
-            <w:r w:rsidR="00F42E7D" w:rsidRPr="00F42E7D">
-[...41 lines deleted...]
-            <w:r w:rsidR="00F42E7D">
+            <w:r w:rsidR="00F42E7D" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Collaborators/Contributors/Consultants (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42E7D" w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="00F42E7D">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00F42E7D" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sponsor/Co-Sponsors)</w:t>
             </w:r>
-            <w:r w:rsidR="0025623C" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025623C" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> that are expected to contribute to fellow’s project &amp; training.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B693832" w14:textId="54B24CB3" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
@@ -12517,51 +12735,51 @@
               </w:rPr>
               <w:t>Other Research Training Plan</w:t>
             </w:r>
             <w:r w:rsidR="00E069E3" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Section</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:anchor="Other" w:history="1">
+            <w:hyperlink r:id="rId45" w:anchor="Other" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Review detailed</w:t>
               </w:r>
               <w:r w:rsidR="00C82BBE" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> document</w:t>
               </w:r>
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
@@ -12686,53 +12904,53 @@
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If yes, is method consistent with AVMA?</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(If no to AVMA, include method and justification)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025623C" w:rsidRPr="00DD38A7" w14:paraId="537412BC" w14:textId="77777777" w:rsidTr="00CD3077">
+      <w:tr w:rsidR="0025623C" w:rsidRPr="00DD38A7" w14:paraId="537412BC" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="431"/>
+          <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1232765955"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -12794,51 +13012,77 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A40A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vertebrate Animals</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - Required if Animal research; no page limit; Provide sections: 1. Description of Procedures, 2. Justifications (for use), 3.Minimization of Pain and Distress</w:t>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required if Animal research; no page limit; Provide sections: 1. Description of Procedures, 2. Justifications (for use), </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>3.Minimization</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Pain and Distress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B2632B5" w14:textId="7059A91B" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -12911,115 +13155,141 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DD38A7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7900" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="081985F7" w14:textId="2824C107" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
+          <w:p w14:paraId="081985F7" w14:textId="479F749C" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B45CE3" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A40A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Select Agent Research</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">* - Required if </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00DD38A7">
+              <w:t xml:space="preserve">* - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required if </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="007370D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>activities involve use of select agents</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD38A7">
-[...4 lines deleted...]
-              <w:t>; no page limit; should identify select agents, registration status, &amp; description of facilities to use select agents</w:t>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; no page limit; </w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>should identify select agents, registration status, &amp; description of facilities to use select agents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5634FCD1" w14:textId="76C6F6B2" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -13031,53 +13301,53 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
             <w:r w:rsidR="00DA311E" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>_SelectAgent.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025623C" w:rsidRPr="00DD38A7" w14:paraId="3949DA57" w14:textId="77777777" w:rsidTr="00AC00C3">
+      <w:tr w:rsidR="0025623C" w:rsidRPr="00DD38A7" w14:paraId="3949DA57" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="710"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1994781462"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55D44150" w14:textId="3B9CF7AB" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
@@ -13134,81 +13404,100 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A40A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resource Sharing Plan(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">* - No page limit; Required if required by FOA, </w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve">* - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No page limit; Required if required by FOA, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> if research includes Sharing Model Organisms </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Development of Research Tools. Data Sharing Plan not required. </w:t>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Development of Research Tools. Data Sharing Plan not required.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ADA71BA" w14:textId="08150517" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
@@ -13534,51 +13823,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A40A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Authentication of Key Biological and/or Chemical Resources</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>* - No page limit, recommend 1 page; describe methods to ensure the identity &amp; validity of key biological and/or chemical resources</w:t>
+              <w:t xml:space="preserve">* - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>No page limit, recommend 1 page; describe methods to ensure the identity &amp; validity of key biological and/or chemical resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72BDE13B" w14:textId="70189FC3" w:rsidR="0025623C" w:rsidRPr="00DD38A7" w:rsidRDefault="0025623C" w:rsidP="0025623C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -13628,51 +13925,51 @@
           </w:tcPr>
           <w:p w14:paraId="6BBC1516" w14:textId="457A8924" w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w:rsidRDefault="00B45CE3" w:rsidP="00B45CE3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional Information Section – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:anchor="Addtional" w:history="1">
+            <w:hyperlink r:id="rId47" w:anchor="Addtional" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review detailed </w:t>
               </w:r>
               <w:r w:rsidR="00C82BBE" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">document </w:t>
               </w:r>
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:iCs/>
@@ -14331,51 +14628,69 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> if Yes, attach</w:t>
+              <w:t xml:space="preserve"> if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, attach</w:t>
             </w:r>
             <w:r w:rsidR="001118E0" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
@@ -14677,53 +14992,53 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001118E0" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Change of Sponsoring Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w14:paraId="54CAB368" w14:textId="77777777" w:rsidTr="00CD3077">
+      <w:tr w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w14:paraId="54CAB368" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="638"/>
+          <w:trHeight w:val="494"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="206615665"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -14738,51 +15053,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DD38A7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10414" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074A9F37" w14:textId="69DF8DE6" w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w:rsidRDefault="00B45CE3" w:rsidP="00B45CE3">
+          <w:p w14:paraId="074A9F37" w14:textId="0116880A" w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w:rsidRDefault="00B45CE3" w:rsidP="00B45CE3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="136" w:hanging="136"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001118E0" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -14795,76 +15110,130 @@
             </w:r>
             <w:r w:rsidRPr="00AC00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tuition and Fees</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide estimated </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
+            <w:r w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
+                <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>full/total</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
+            <w:r w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> costs of tuition </w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> by budget year for predoc fellows. NIH will award set stipend/allowance &amp; 60% of tuition/fees requested, but full costs from budget template must be included. </w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fees</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by budget year for predoc fellows. NIH will award set stipend</w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>allowance</w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 60% of tuition/fees requested. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">No other budget details provided </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>unless</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15042,53 +15411,53 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Senior Fellowship Applicants Only:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w14:paraId="637ABE35" w14:textId="77777777" w:rsidTr="00447E76">
+      <w:tr w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w14:paraId="637ABE35" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="233"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-638957213"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0EC29265" w14:textId="0F8C9020" w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w:rsidRDefault="00B45CE3" w:rsidP="00B45CE3">
                 <w:pPr>
@@ -15305,51 +15674,51 @@
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>only</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>for senior fellowships.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w14:paraId="58D5A5B7" w14:textId="77777777" w:rsidTr="00CD3077">
+      <w:tr w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w14:paraId="58D5A5B7" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="852460146"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="380" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DA5F1D2" w14:textId="0E8805BD" w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w:rsidRDefault="00B45CE3" w:rsidP="00B45CE3">
@@ -15391,53 +15760,69 @@
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">29. </w:t>
             </w:r>
             <w:r w:rsidR="00B45CE3" w:rsidRPr="00AC00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Appendix</w:t>
             </w:r>
             <w:r w:rsidR="00B45CE3" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - FOA will specify if any appendix instructions; review </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+              <w:t xml:space="preserve"> - FOA will specify if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B45CE3" w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B45CE3" w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> appendix instructions; review </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="00B45CE3" w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NIH Appendix Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7AA9ED" w14:textId="1C8F0887" w:rsidR="00B45CE3" w:rsidRPr="00DD38A7" w:rsidRDefault="00B45CE3" w:rsidP="00B45CE3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -15501,71 +15886,71 @@
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="1815"/>
         <w:gridCol w:w="1499"/>
       </w:tblGrid>
       <w:tr w:rsidR="00790CEC" w:rsidRPr="00DD38A7" w14:paraId="517EBBB8" w14:textId="77777777" w:rsidTr="001F0DE9">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10874" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="4CB1866C" w14:textId="383F2317" w:rsidR="00790CEC" w:rsidRPr="00DD38A7" w:rsidRDefault="009E5AF7" w:rsidP="00903573">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>PHS Human Subjects and Clinical Trials Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00790CEC" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903573" w:rsidRPr="00DD38A7" w14:paraId="01D2138C" w14:textId="77777777" w:rsidTr="00766E94">
+      <w:tr w:rsidR="00903573" w:rsidRPr="00DD38A7" w14:paraId="01D2138C" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="818"/>
+          <w:trHeight w:val="683"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-312405226"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="05F45D8F" w14:textId="52E21F7B" w:rsidR="00903573" w:rsidRPr="00DD38A7" w:rsidRDefault="00C72B4E" w:rsidP="001F0DE9">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
@@ -15666,173 +16051,187 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="241" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If yes, include:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8894" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB5F704" w14:textId="2B29359B" w:rsidR="00903573" w:rsidRPr="00DD38A7" w:rsidRDefault="00903573" w:rsidP="00766E94">
+          <w:p w14:paraId="0AB5F704" w14:textId="2B29359B" w:rsidR="00903573" w:rsidRPr="007370D6" w:rsidRDefault="00903573" w:rsidP="00766E94">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DD38A7">
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
+            <w:r w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposals with or without Human Subjects (HS) may still have Human Specimens/Data; to </w:t>
             </w:r>
-            <w:r w:rsidR="004A51FD" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="004A51FD" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">determine whether PI’s </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>research is classified as HS research</w:t>
             </w:r>
-            <w:r w:rsidR="005366CD" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="005366CD" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> or not</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="004A51FD" w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="004A51FD" w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD38A7">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidRPr="00DD38A7">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="007370D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>Research Involving Private Information or Biological Specimens flowchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008C702F" w:rsidRPr="00DD38A7">
+            <w:r w:rsidR="008C702F" w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="008C702F" w:rsidRPr="00DD38A7">
+            <w:r w:rsidR="008C702F" w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008C702F" w:rsidRPr="00DD38A7">
+            <w:r w:rsidR="008C702F" w:rsidRPr="007370D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>If flowchart indicates human subjects research, then mark “no” to Human Specimens/Data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903573" w:rsidRPr="00DD38A7" w14:paraId="5B9265B8" w14:textId="77777777" w:rsidTr="00CD3077">
+      <w:tr w:rsidR="00903573" w:rsidRPr="00DD38A7" w14:paraId="5B9265B8" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="296"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="519E16A9" w14:textId="77777777" w:rsidR="00903573" w:rsidRPr="00DD38A7" w:rsidRDefault="00903573" w:rsidP="001F0DE9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
@@ -16000,87 +16399,96 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lease send the HS Study Record to the PI for PI to complete and upload all necessary documents</w:t>
             </w:r>
             <w:r w:rsidR="00790CEC" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> as</w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> this </w:t>
             </w:r>
             <w:r w:rsidR="00790CEC" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>minimizes errors/i</w:t>
+              <w:t>minimizes errors/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00790CEC" w:rsidRPr="00447E76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ssues</w:t>
             </w:r>
             <w:r w:rsidR="00685182" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00685182" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00685182" w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> have PI complete directly in ASSIST record. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B571E" w:rsidRPr="00DD38A7" w14:paraId="661D3DEC" w14:textId="77777777" w:rsidTr="0075792A">
+      <w:tr w:rsidR="003B571E" w:rsidRPr="00DD38A7" w14:paraId="661D3DEC" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AF4D082" w14:textId="77777777" w:rsidR="003B571E" w:rsidRPr="00DD38A7" w:rsidRDefault="003B571E" w:rsidP="00903573">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
@@ -16209,53 +16617,53 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CEFC9CC" w14:textId="39B861CA" w:rsidR="003B571E" w:rsidRPr="00DD38A7" w:rsidRDefault="00132B8B" w:rsidP="00790CEC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Study titles under 600 characters in length</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006833BC" w:rsidRPr="00DD38A7" w14:paraId="5E12270F" w14:textId="77777777" w:rsidTr="0075792A">
+      <w:tr w:rsidR="006833BC" w:rsidRPr="00DD38A7" w14:paraId="5E12270F" w14:textId="77777777" w:rsidTr="007370D6">
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085EFC6B" w14:textId="77777777" w:rsidR="006833BC" w:rsidRPr="00DD38A7" w:rsidRDefault="006833BC" w:rsidP="006833BC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
@@ -16360,193 +16768,250 @@
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10154" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="57605427" w14:textId="6C25CF33" w:rsidR="00685182" w:rsidRPr="00DD38A7" w:rsidRDefault="00685182" w:rsidP="004A27C9">
+          <w:p w14:paraId="57605427" w14:textId="5F738447" w:rsidR="00685182" w:rsidRPr="00DD38A7" w:rsidRDefault="00685182" w:rsidP="004A27C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellows are not permitted to lead an independent </w:t>
+              <w:t xml:space="preserve">Fellows are not permitted to lead </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>an independent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E6570F" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">linical </w:t>
             </w:r>
             <w:r w:rsidR="00E6570F" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rial</w:t>
             </w:r>
             <w:r w:rsidR="00970D4B" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (CT)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00DD38A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>FAQs on Clinical Trial-specific FOAs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E6570F" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00970D4B" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fellow can gain CT experience under sponsor supervision but cannot lead CT</w:t>
+              <w:t>Fellow</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00970D4B" w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can gain CT experience under sponsor supervision but cannot lead CT</w:t>
             </w:r>
             <w:r w:rsidR="00E6570F" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>; Fellow gaining CT experience must follow below CT requirements</w:t>
+              <w:t>; Fellow</w:t>
+            </w:r>
+            <w:r w:rsidR="007370D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6570F" w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gaining CT experience must follow below CT requirements</w:t>
             </w:r>
             <w:r w:rsidR="00970D4B" w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B50B0E6" w14:textId="39B7B325" w:rsidR="0075792A" w:rsidRPr="00DD38A7" w:rsidRDefault="0075792A" w:rsidP="004A27C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIs are encouraged to group studies that use the same HS population &amp; same research protocols into one Study Record; if more than one study, separate Study Records will need to be uploaded </w:t>
+              <w:t xml:space="preserve">PIs are encouraged </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD38A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> group studies that use the same HS population &amp; same research protocols into one Study Record; if more than one study, separate Study Records will need to be uploaded </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EF7706" w14:textId="77FAB07E" w:rsidR="0075792A" w:rsidRPr="00DD38A7" w:rsidRDefault="0075792A" w:rsidP="004A27C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ensure FOA matches HS requirements</w:t>
@@ -20076,72 +20541,72 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD38A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Delayed Onset Study Justification - Info for a delayed onset study is not available at the time of proposal, so no full Study Record allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05DC209C" w14:textId="30345978" w:rsidR="007723D7" w:rsidRPr="00447E76" w:rsidRDefault="007723D7" w:rsidP="00CD3077">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9330"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007723D7" w:rsidRPr="00447E76" w:rsidSect="00E10190">
-      <w:headerReference w:type="default" r:id="rId55"/>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:headerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="360" w:left="720" w:header="144" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2715681F" w14:textId="77777777" w:rsidR="00722090" w:rsidRDefault="00722090">
+    <w:p w14:paraId="05640F42" w14:textId="77777777" w:rsidR="000975CD" w:rsidRDefault="000975CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D7DE8E6" w14:textId="77777777" w:rsidR="00722090" w:rsidRDefault="00722090">
+    <w:p w14:paraId="18265867" w14:textId="77777777" w:rsidR="000975CD" w:rsidRDefault="000975CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20184,51 +20649,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3157EF82" w14:textId="0D277D3B" w:rsidR="00071DC3" w:rsidRPr="00071DC3" w:rsidRDefault="00957A2F" w:rsidP="00AB159E">
+  <w:p w14:paraId="3157EF82" w14:textId="34B05829" w:rsidR="00071DC3" w:rsidRPr="00071DC3" w:rsidRDefault="00957A2F" w:rsidP="00AB159E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">* INDICATES DOCUMENT/SECTION IS REQUIRED </w:t>
     </w:r>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
@@ -20266,91 +20731,107 @@
       </w:rPr>
       <w:t xml:space="preserve"> NIH </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>NRSA Fellowship</w:t>
     </w:r>
     <w:r w:rsidRPr="00AB159E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t xml:space="preserve"> Review Checklist </w:t>
     </w:r>
     <w:r w:rsidR="00E52050">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
-      <w:t>0326</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="007370D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00E52050">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="66B2363C" w14:textId="7B719B15" w:rsidR="00957A2F" w:rsidRPr="00B938AB" w:rsidRDefault="00957A2F" w:rsidP="00AB159E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="712D82D4" w14:textId="77777777" w:rsidR="00722090" w:rsidRDefault="00722090">
+    <w:p w14:paraId="126E5AD9" w14:textId="77777777" w:rsidR="000975CD" w:rsidRDefault="000975CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1400F105" w14:textId="77777777" w:rsidR="00722090" w:rsidRDefault="00722090">
+    <w:p w14:paraId="485FA533" w14:textId="77777777" w:rsidR="000975CD" w:rsidRDefault="000975CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CEBD515" w14:textId="08045E0C" w:rsidR="00957A2F" w:rsidRPr="003742D8" w:rsidRDefault="00957A2F" w:rsidP="00980DC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
       <w:ind w:right="-360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -21505,52 +21986,52 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1419868224">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="744840176">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="66154671">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1100681295">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="814951303">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="496649223">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -21559,50 +22040,51 @@
     <w:rsid w:val="000013B5"/>
     <w:rsid w:val="000027F7"/>
     <w:rsid w:val="00004228"/>
     <w:rsid w:val="00004C76"/>
     <w:rsid w:val="000060FA"/>
     <w:rsid w:val="0001718C"/>
     <w:rsid w:val="00034557"/>
     <w:rsid w:val="0003716E"/>
     <w:rsid w:val="000372F2"/>
     <w:rsid w:val="000448CD"/>
     <w:rsid w:val="00053162"/>
     <w:rsid w:val="00055625"/>
     <w:rsid w:val="00055918"/>
     <w:rsid w:val="00062C5B"/>
     <w:rsid w:val="00064C64"/>
     <w:rsid w:val="00071A69"/>
     <w:rsid w:val="00071DC3"/>
     <w:rsid w:val="00080433"/>
     <w:rsid w:val="00082F86"/>
     <w:rsid w:val="00083477"/>
     <w:rsid w:val="00086801"/>
     <w:rsid w:val="00086C63"/>
     <w:rsid w:val="00090054"/>
     <w:rsid w:val="0009315D"/>
     <w:rsid w:val="00094979"/>
+    <w:rsid w:val="000975CD"/>
     <w:rsid w:val="000A33D2"/>
     <w:rsid w:val="000A5CC5"/>
     <w:rsid w:val="000A7C87"/>
     <w:rsid w:val="000B0466"/>
     <w:rsid w:val="000B22A8"/>
     <w:rsid w:val="000B3BB6"/>
     <w:rsid w:val="000B4F98"/>
     <w:rsid w:val="000B6755"/>
     <w:rsid w:val="000B78F8"/>
     <w:rsid w:val="000C050F"/>
     <w:rsid w:val="000C3A48"/>
     <w:rsid w:val="000C616C"/>
     <w:rsid w:val="000D0D12"/>
     <w:rsid w:val="000D1FEF"/>
     <w:rsid w:val="000D4FDE"/>
     <w:rsid w:val="000D7D67"/>
     <w:rsid w:val="000E1C33"/>
     <w:rsid w:val="000E275A"/>
     <w:rsid w:val="000E3DF8"/>
     <w:rsid w:val="000F24C0"/>
     <w:rsid w:val="000F30A1"/>
     <w:rsid w:val="000F3B2D"/>
     <w:rsid w:val="000F3D9A"/>
     <w:rsid w:val="000F70EB"/>
     <w:rsid w:val="000F7496"/>
@@ -21773,54 +22255,56 @@
     <w:rsid w:val="004C0A9C"/>
     <w:rsid w:val="004C1488"/>
     <w:rsid w:val="004C7FCE"/>
     <w:rsid w:val="004D1DF8"/>
     <w:rsid w:val="004D2ED9"/>
     <w:rsid w:val="004D6146"/>
     <w:rsid w:val="004E1F75"/>
     <w:rsid w:val="004E3E5B"/>
     <w:rsid w:val="004E3EAF"/>
     <w:rsid w:val="004E6E89"/>
     <w:rsid w:val="004F1379"/>
     <w:rsid w:val="004F13CB"/>
     <w:rsid w:val="004F5FCA"/>
     <w:rsid w:val="004F797C"/>
     <w:rsid w:val="00502D3B"/>
     <w:rsid w:val="005051DC"/>
     <w:rsid w:val="005074B7"/>
     <w:rsid w:val="00511C0F"/>
     <w:rsid w:val="00513979"/>
     <w:rsid w:val="00515A7A"/>
     <w:rsid w:val="00516B9E"/>
     <w:rsid w:val="005174C7"/>
     <w:rsid w:val="00522532"/>
     <w:rsid w:val="005236C9"/>
     <w:rsid w:val="00523E5B"/>
+    <w:rsid w:val="00525793"/>
     <w:rsid w:val="00536173"/>
     <w:rsid w:val="005366CD"/>
     <w:rsid w:val="00541C86"/>
     <w:rsid w:val="00543799"/>
+    <w:rsid w:val="00543CEE"/>
     <w:rsid w:val="0054494D"/>
     <w:rsid w:val="00545075"/>
     <w:rsid w:val="0055342A"/>
     <w:rsid w:val="00553D66"/>
     <w:rsid w:val="00555EE1"/>
     <w:rsid w:val="00560949"/>
     <w:rsid w:val="005664D1"/>
     <w:rsid w:val="0056783A"/>
     <w:rsid w:val="005772E5"/>
     <w:rsid w:val="00581A1A"/>
     <w:rsid w:val="0058352E"/>
     <w:rsid w:val="0058481B"/>
     <w:rsid w:val="00584FDC"/>
     <w:rsid w:val="00590A5C"/>
     <w:rsid w:val="005913B7"/>
     <w:rsid w:val="00594461"/>
     <w:rsid w:val="005A77EB"/>
     <w:rsid w:val="005B32B7"/>
     <w:rsid w:val="005B43AF"/>
     <w:rsid w:val="005B4DAE"/>
     <w:rsid w:val="005B5D0A"/>
     <w:rsid w:val="005B6602"/>
     <w:rsid w:val="005C426C"/>
     <w:rsid w:val="005C454B"/>
     <w:rsid w:val="005C4624"/>
@@ -21852,61 +22336,63 @@
     <w:rsid w:val="00643BDC"/>
     <w:rsid w:val="00645F34"/>
     <w:rsid w:val="0064793D"/>
     <w:rsid w:val="00647C76"/>
     <w:rsid w:val="00650A5F"/>
     <w:rsid w:val="00653A40"/>
     <w:rsid w:val="006648D0"/>
     <w:rsid w:val="00666719"/>
     <w:rsid w:val="006679C3"/>
     <w:rsid w:val="006736CB"/>
     <w:rsid w:val="00674FB6"/>
     <w:rsid w:val="006750DA"/>
     <w:rsid w:val="0068107B"/>
     <w:rsid w:val="006833BC"/>
     <w:rsid w:val="00685182"/>
     <w:rsid w:val="00691522"/>
     <w:rsid w:val="00697F87"/>
     <w:rsid w:val="006A05E1"/>
     <w:rsid w:val="006A2FB8"/>
     <w:rsid w:val="006A5516"/>
     <w:rsid w:val="006A555F"/>
     <w:rsid w:val="006C1BD5"/>
     <w:rsid w:val="006C25C0"/>
     <w:rsid w:val="006C57BB"/>
     <w:rsid w:val="006D0878"/>
+    <w:rsid w:val="006D54E0"/>
     <w:rsid w:val="006E095F"/>
     <w:rsid w:val="006E5961"/>
     <w:rsid w:val="006F598B"/>
     <w:rsid w:val="007077FD"/>
     <w:rsid w:val="007136B8"/>
     <w:rsid w:val="00713BED"/>
     <w:rsid w:val="00722090"/>
     <w:rsid w:val="00726906"/>
     <w:rsid w:val="00727040"/>
     <w:rsid w:val="007335F4"/>
     <w:rsid w:val="00736E70"/>
+    <w:rsid w:val="007370D6"/>
     <w:rsid w:val="007459D5"/>
     <w:rsid w:val="00754382"/>
     <w:rsid w:val="0075792A"/>
     <w:rsid w:val="00766E94"/>
     <w:rsid w:val="00770140"/>
     <w:rsid w:val="007716D8"/>
     <w:rsid w:val="007723D7"/>
     <w:rsid w:val="00772571"/>
     <w:rsid w:val="00772CA1"/>
     <w:rsid w:val="007765DD"/>
     <w:rsid w:val="00782E0F"/>
     <w:rsid w:val="0078313D"/>
     <w:rsid w:val="00790CEC"/>
     <w:rsid w:val="00795C10"/>
     <w:rsid w:val="00796754"/>
     <w:rsid w:val="00797844"/>
     <w:rsid w:val="007A067A"/>
     <w:rsid w:val="007A4603"/>
     <w:rsid w:val="007A47C3"/>
     <w:rsid w:val="007A58CD"/>
     <w:rsid w:val="007A6235"/>
     <w:rsid w:val="007A7E0D"/>
     <w:rsid w:val="007B168A"/>
     <w:rsid w:val="007B2D25"/>
     <w:rsid w:val="007B51D3"/>
@@ -21918,50 +22404,51 @@
     <w:rsid w:val="007E4D90"/>
     <w:rsid w:val="007E5553"/>
     <w:rsid w:val="007E7F74"/>
     <w:rsid w:val="008014A9"/>
     <w:rsid w:val="008055DE"/>
     <w:rsid w:val="00810C11"/>
     <w:rsid w:val="00820A9F"/>
     <w:rsid w:val="00821223"/>
     <w:rsid w:val="00824ADF"/>
     <w:rsid w:val="00825CC1"/>
     <w:rsid w:val="00830E62"/>
     <w:rsid w:val="008313E5"/>
     <w:rsid w:val="0083150F"/>
     <w:rsid w:val="008315A8"/>
     <w:rsid w:val="00831E9C"/>
     <w:rsid w:val="00832F0A"/>
     <w:rsid w:val="00833036"/>
     <w:rsid w:val="00833218"/>
     <w:rsid w:val="00834456"/>
     <w:rsid w:val="00836A5E"/>
     <w:rsid w:val="00846383"/>
     <w:rsid w:val="00856DF8"/>
     <w:rsid w:val="0086350B"/>
     <w:rsid w:val="008646DC"/>
     <w:rsid w:val="00865661"/>
+    <w:rsid w:val="008719CB"/>
     <w:rsid w:val="00873BB8"/>
     <w:rsid w:val="008808A0"/>
     <w:rsid w:val="00891FD6"/>
     <w:rsid w:val="00893F4F"/>
     <w:rsid w:val="008A3741"/>
     <w:rsid w:val="008A67F6"/>
     <w:rsid w:val="008B1D7D"/>
     <w:rsid w:val="008B3F3D"/>
     <w:rsid w:val="008B5CC2"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C0920"/>
     <w:rsid w:val="008C1287"/>
     <w:rsid w:val="008C179F"/>
     <w:rsid w:val="008C702F"/>
     <w:rsid w:val="008D0DAA"/>
     <w:rsid w:val="008D1A9A"/>
     <w:rsid w:val="008D787B"/>
     <w:rsid w:val="008D7F12"/>
     <w:rsid w:val="008E27C1"/>
     <w:rsid w:val="008E2F2C"/>
     <w:rsid w:val="008E4B42"/>
     <w:rsid w:val="009011E7"/>
     <w:rsid w:val="00903573"/>
     <w:rsid w:val="009056B7"/>
     <w:rsid w:val="0091256E"/>
@@ -23762,51 +24249,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1998225065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-424.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/submission-process/reference-letters.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.240-r&amp;r-seniorkey-person-profile-(expanded)-form.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/NIH%20Biographical%20Sketch%20Supplement_FINAL.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-422.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.600-phs-assignment-request-form.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.era.nih.gov/assist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v7_508c-3-21-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/hs/private-information-biospecimens-flowchart.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaid.nih.gov/grants-contracts/salary-cap-stipends" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-425.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-15-039.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-17-098.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-423.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://era.nih.gov/erahelp/Commons/default.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorado.edu/ocg/forms" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/Common%20Form%20NIH%20Biographical%20Sketch_FINAL.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/faq_clinical_trial-specific_FOAs.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-426.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/how-to-apply-application-guide/prepare-to-apply-and-register/type-of-application-submission.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.230-project-performance-site-location(s)-form.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selectagents.gov/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v7_508c-3-21-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.500-phs-human-subjects-and-clinical-trials-information.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-424.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/NIH%20Biographical%20Sketch%20Supplement_FINAL.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/submission-process/reference-letters.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.240-r&amp;r-seniorkey-person-profile-(expanded)-form.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/hs/private-information-biospecimens-flowchart.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-422.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.600-phs-assignment-request-form.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.era.nih.gov/assist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v7_508c-3-21-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://era.nih.gov/erahelp/Commons/default.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaid.nih.gov/grants-contracts/salary-cap-stipends" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v7_508c-3-21-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-425.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-15-039.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-17-098.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/faq_clinical_trial-specific_FOAs.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-423.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/Common%20Form%20NIH%20Biographical%20Sketch_FINAL.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selectagents.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorado.edu/ocg/forms" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.430-phs-fellowship-supplemental-form.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/pa-files/PA-25-426.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/how-to-apply-application-guide/prepare-to-apply-and-register/type-of-application-submission.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.230-project-performance-site-location(s)-form.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.500-phs-human-subjects-and-clinical-trials-information.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\amho8416\AppData\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="49F9F280080945728A3F51C65CA3EB45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -24144,62 +24631,64 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E75AC0"/>
     <w:rsid w:val="00046DF8"/>
     <w:rsid w:val="00094D09"/>
     <w:rsid w:val="00101DB2"/>
     <w:rsid w:val="00117B0E"/>
     <w:rsid w:val="0012507B"/>
     <w:rsid w:val="001279FB"/>
     <w:rsid w:val="001A6020"/>
     <w:rsid w:val="002068A2"/>
     <w:rsid w:val="0027254E"/>
     <w:rsid w:val="002D58F5"/>
     <w:rsid w:val="002D5F11"/>
     <w:rsid w:val="003272E7"/>
     <w:rsid w:val="003901E5"/>
     <w:rsid w:val="0039388F"/>
     <w:rsid w:val="003D37B9"/>
     <w:rsid w:val="003D3C6B"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="004438B4"/>
     <w:rsid w:val="004C7FCE"/>
     <w:rsid w:val="00513979"/>
     <w:rsid w:val="005265F3"/>
+    <w:rsid w:val="00543CEE"/>
     <w:rsid w:val="005B4DAE"/>
     <w:rsid w:val="005E33EF"/>
     <w:rsid w:val="006277FD"/>
     <w:rsid w:val="00650DE1"/>
     <w:rsid w:val="00742D69"/>
     <w:rsid w:val="008060E5"/>
     <w:rsid w:val="00864FA3"/>
     <w:rsid w:val="008C6374"/>
     <w:rsid w:val="008D093D"/>
     <w:rsid w:val="00956B14"/>
     <w:rsid w:val="00966C77"/>
     <w:rsid w:val="00995516"/>
+    <w:rsid w:val="009D77F4"/>
     <w:rsid w:val="00A67554"/>
     <w:rsid w:val="00AB5DF5"/>
     <w:rsid w:val="00BA07E8"/>
     <w:rsid w:val="00C035E7"/>
     <w:rsid w:val="00C42BA7"/>
     <w:rsid w:val="00C462BA"/>
     <w:rsid w:val="00C501F7"/>
     <w:rsid w:val="00CF1E43"/>
     <w:rsid w:val="00DA2526"/>
     <w:rsid w:val="00DA6389"/>
     <w:rsid w:val="00DC3682"/>
     <w:rsid w:val="00E25CE5"/>
     <w:rsid w:val="00E33E64"/>
     <w:rsid w:val="00E67B38"/>
     <w:rsid w:val="00E75AC0"/>
     <w:rsid w:val="00FD1DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -24969,50 +25458,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100809035BDD2324F42B4A322DA0BDAECFA" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b6c6b8eb2d33d9ad3556566dd3692dc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="60ea690c-6e89-4892-9dbb-36632ca54e9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea09f6b79e648667af47114f1aaf60b6" ns3:_="">
     <xsd:import namespace="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -25146,136 +25650,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2448A74-D900-4089-8435-B1880F3E0313}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B640E92-30E1-4152-8934-76F5CED158C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149E8B98-7D09-4CAA-912C-73E3E59FAC08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>20787</Characters>
+  <Pages>4</Pages>
+  <Words>3438</Words>
+  <Characters>19601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>507</Lines>
-  <Paragraphs>309</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>New company setup checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23216</CharactersWithSpaces>
+  <CharactersWithSpaces>22994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:creator>Amy Susan Hoak</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>