--- v0 (2025-10-10)
+++ v1 (2026-05-11)
@@ -29,51 +29,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="420378EC" w14:textId="7A50C862" w:rsidR="00364364" w:rsidRPr="0054494D" w:rsidRDefault="00364364" w:rsidP="00364364">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="0"/>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C254B9" wp14:editId="3C4DB77F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C254B9" wp14:editId="145E2807">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-6350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9019</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2090708" cy="313690"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -220,80 +220,80 @@
         <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidR="00D03532">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> effective </w:t>
       </w:r>
       <w:r w:rsidR="004624BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>May 20, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C2D40C" w14:textId="4E568BE7" w:rsidR="00D06F89" w:rsidRPr="00D06F89" w:rsidRDefault="00D06F89" w:rsidP="00364364">
+    <w:p w14:paraId="28C2D40C" w14:textId="2E33D5F2" w:rsidR="00D06F89" w:rsidRPr="00D06F89" w:rsidRDefault="00D06F89" w:rsidP="00364364">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11AED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Updated </w:t>
       </w:r>
-      <w:r w:rsidR="00EA51E1">
+      <w:r w:rsidR="00A80B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>2025.05.30</w:t>
+        <w:t>2026.04.22</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0F27F754" w14:textId="77777777" w:rsidR="00364364" w:rsidRPr="00BF669C" w:rsidRDefault="00364364" w:rsidP="00364364">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -588,51 +588,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A51F40" w:rsidRPr="00BF669C" w14:paraId="251E0A8F" w14:textId="77777777" w:rsidTr="00A51F40">
         <w:trPr>
           <w:trHeight w:val="2416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A8D0956" w14:textId="77777777" w:rsidR="00A51F40" w:rsidRPr="00B760DB" w:rsidRDefault="00A51F40" w:rsidP="00E2551C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E96AD45" w14:textId="3BD32670" w:rsidR="00A51F40" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="4E96AD45" w14:textId="3BD32670" w:rsidR="00A51F40" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-887645668"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -677,100 +677,100 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A51F40" w:rsidRPr="00A51F40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A51F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Funding caps are confirmed with Program Officer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D769DB6" w14:textId="3FAC0740" w:rsidR="00A51F40" w:rsidRPr="00A51F40" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="1D769DB6" w14:textId="3FAC0740" w:rsidR="00A51F40" w:rsidRPr="00A51F40" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="241" w:hanging="241"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-211888117"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A51F40" w:rsidRPr="00A51F40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A51F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PI has not participated in more than 3 CAREER competitions (including this one, proposals that are not reviewed don’t count toward the limit)</w:t>
             </w:r>
             <w:r w:rsidR="00A51F40" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0A4C01" w14:textId="77777777" w:rsidR="00A51F40" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="0D0A4C01" w14:textId="77777777" w:rsidR="00A51F40" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="360254587"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -780,51 +780,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A51F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> PI has been in contact with </w:t>
             </w:r>
             <w:r w:rsidR="00A51F40" w:rsidRPr="00BE7DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>their cognizant Program Officer in the division closest to their area of research to discuss the expectations and approaches that are most appropriate for that area</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F668C4" w14:textId="5F12814D" w:rsidR="00A51F40" w:rsidRPr="00A51F40" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="41F668C4" w14:textId="5F12814D" w:rsidR="00A51F40" w:rsidRPr="00A51F40" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1018227869"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A51F40" w:rsidRPr="00A51F40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -833,50 +833,330 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A51F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eligibility:  Has doctoral in NSF-supported field; engaged in research in an area of science, engineering or education supported by NSF; holds at least a 50% tenure-track (or equivalent see-FOA) position as an assistant professor (or equivalent); is untenured; has not previously received a CAREER award; Associate Professors or equivalent with or without tenure are not eligible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D0B2664" w14:textId="77777777" w:rsidR="00D34484" w:rsidRDefault="00D34484" w:rsidP="00952F69">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="29" w:type="dxa"/>
+          <w:right w:w="29" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="2987"/>
+        <w:gridCol w:w="7460"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A80B1F" w:rsidRPr="00BF669C" w14:paraId="774C7C2B" w14:textId="77777777" w:rsidTr="00BF7878">
+        <w:trPr>
+          <w:trHeight w:val="1079"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2461FBB0" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="393" w:hanging="393"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-306860084"/>
+                <w15:color w:val="008000"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00033AAA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E01421D" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRPr="00AF7AA7" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+            <w:pPr>
+              <w:ind w:left="61"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF7AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All Senior/Key Personnel listed on CU’s portion of the project have completed their Research Security Training.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7460" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71522EB2" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="393" w:hanging="393"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF  PI_CoPI \h  \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="7109" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="29" w:type="dxa"/>
+                <w:right w:w="29" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7109"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A80B1F" w:rsidRPr="00FE24EB" w14:paraId="504316EF" w14:textId="77777777" w:rsidTr="00BF7878">
+              <w:trPr>
+                <w:trHeight w:val="350"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7109" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="78D64C89" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRPr="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+                  <w:pPr>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                    <w:ind w:left="113" w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="38D3AFB5" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRPr="00AF7AA7" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="393" w:hanging="393"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF  SeniorKeyPersonnel \h  \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3988" w:type="pct"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:left w:w="29" w:type="dxa"/>
+                <w:right w:w="29" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5896"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A80B1F" w:rsidRPr="00331D18" w14:paraId="5E3A5E12" w14:textId="77777777" w:rsidTr="00BF7878">
+              <w:trPr>
+                <w:trHeight w:val="215"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2C088746" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRPr="00331D18" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+                  <w:pPr>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                    <w:ind w:left="113" w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0037C9FC" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRPr="00331D18" w:rsidRDefault="00A80B1F" w:rsidP="00BF7878">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1500"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00331D18">
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="4D9161A0" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00952F69">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
@@ -898,538 +1178,543 @@
           <w:p w14:paraId="7887AD69" w14:textId="79357759" w:rsidR="00EA51E1" w:rsidRPr="00BF669C" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">GENERAL INFORMATION </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA51E1" w:rsidRPr="00BF669C" w14:paraId="53B1A6BC" w14:textId="77777777" w:rsidTr="00FC5A19">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F4BD0D" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="16F4BD0D" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="382" w:hanging="382"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="476348020"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E76032">
+                <w:r w:rsidR="00EA51E1" w:rsidRPr="00E76032">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Black text, Arial</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA4774">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00CA4774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/Palatino</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linotype</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/Courier New </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">minimum </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 pt</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F076B4">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00F076B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Times/Computer Modern </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">minimum </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 pt</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="460567B3" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="382"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005230ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A font size of less than 10 points may be used for mathematical formulas or equations, figures, tables, or diagram captions and when using a Symbol font to insert Greek letters or special characters. Other fonts not specified above, such as Cambria Math, may be used for mathematical formulas, equations, or when inserting Greek letters or special characters. PIs are cautioned, however, that the text must still be readable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58681EE9" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="58681EE9" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1402899495"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00EA51E1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inch margins</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 6 lines of text</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA4774">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00CA4774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> within a vertical space of 1”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D76A52A" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="2D76A52A" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1499158354"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E76032">
+                <w:r w:rsidR="00EA51E1" w:rsidRPr="00E76032">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA4774">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00CA4774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EA51E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If  Arial</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EA51E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 has been used, the document must be formatted so that there are no more than 6 lines/inch: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BAB11E7" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="382"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If  Arial</w:t>
+              <w:t xml:space="preserve">To format in Word: 1) ctrl-a to select the entire document; 2) from the home tab, select Paragraph&gt;Line &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paragraph  Spacing</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10 has been used, the document must be formatted so that there are no more than 6 lines/inch: </w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>&gt;Line Spacing Options; 3) Line Spacing = multiple, at 1.05; 4) select OK.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CDA95FF" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="2CDA95FF" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1856490813"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00033AAA">
+                <w:r w:rsidR="00EA51E1" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA4774">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00CA4774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pagination</w:t>
             </w:r>
-            <w:r w:rsidRPr="00033AAA">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00033AAA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: None, research.gov paginates upon submission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B931A0" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRPr="00033AAA" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="58B931A0" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRPr="00033AAA" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="382" w:hanging="382"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1693753653"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00EA51E1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All documents c</w:t>
             </w:r>
-            <w:r w:rsidRPr="00033AAA">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00033AAA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>onvert</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00033AAA">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00033AAA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD69ED">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00AD69ED">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> PDF prior to upload</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, except for COA, and NSF-generated biosketch/C&amp;P forms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA51E1" w:rsidRPr="00BF669C" w14:paraId="46992363" w14:textId="77777777" w:rsidTr="00FC5A19">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61564B71" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRPr="007B143B" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
             <w:pPr>
@@ -1515,51 +1800,51 @@
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>project setup</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="1D6B5CDE" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4578" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E07CFF" w14:textId="0E5CED37" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="51E07CFF" w14:textId="0E5CED37" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2091187228"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1572,54 +1857,53 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NSF Announcement #</w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22-586</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6292" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C28344E" w14:textId="699D27CF" w:rsidR="00F51B7F" w:rsidRPr="00A510D2" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="2C28344E" w14:textId="699D27CF" w:rsidR="00F51B7F" w:rsidRPr="00A510D2" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="826014904"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1630,51 +1914,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Directorate/Division/Program selected</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="48942BA4" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD683E5" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="008D5372" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="3AD683E5" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="008D5372" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="639699696"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
@@ -1734,51 +2018,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="5E7CF709" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10870" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="7A09A146" w14:textId="52E180A2" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="7A09A146" w14:textId="52E180A2" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1674944733"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1915,199 +2199,198 @@
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="29" w:type="dxa"/>
                 <w:right w:w="29" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3925"/>
               <w:gridCol w:w="2250"/>
               <w:gridCol w:w="4627"/>
             </w:tblGrid>
             <w:tr w:rsidR="00F51B7F" w:rsidRPr="002F619B" w14:paraId="58E030D2" w14:textId="77777777" w:rsidTr="00F51B7F">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3925" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B3C149F" w14:textId="73F1483D" w:rsidR="00F51B7F" w:rsidRPr="002F619B" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+                <w:p w14:paraId="6B3C149F" w14:textId="73F1483D" w:rsidR="00F51B7F" w:rsidRPr="002F619B" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:id w:val="392398612"/>
                       <w15:color w:val="008000"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F51B7F" w:rsidRPr="002F619B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Start date 6+ months out</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2250" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7AEFFDF6" w14:textId="2D3DC760" w:rsidR="00F51B7F" w:rsidRPr="002F619B" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+                <w:p w14:paraId="7AEFFDF6" w14:textId="2D3DC760" w:rsidR="00F51B7F" w:rsidRPr="002F619B" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:id w:val="-1356272093"/>
                       <w15:color w:val="008000"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F51B7F" w:rsidRPr="002F619B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t># of months</w:t>
                   </w:r>
                   <w:r w:rsidR="00F51B7F">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> - 60</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4627" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="63EEBD47" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="002F619B" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+                <w:p w14:paraId="63EEBD47" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="002F619B" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:id w:val="-1251353239"/>
                       <w15:color w:val="008000"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F51B7F" w:rsidRPr="002F619B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Primary place of performance address</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F51B7F" w:rsidRPr="002F619B" w14:paraId="1BAE3C42" w14:textId="77777777" w:rsidTr="00F51B7F">
               <w:trPr>
                 <w:trHeight w:val="359"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10802" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="39917124" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+                <w:p w14:paraId="39917124" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
                   <w:pPr>
                     <w:spacing w:before="0" w:after="0"/>
                     <w:ind w:left="421" w:hanging="421"/>
                     <w:rPr>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:id w:val="1436330646"/>
                       <w15:color w:val="008000"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                         <w:rPr>
@@ -2173,51 +2456,51 @@
           </w:tbl>
           <w:p w14:paraId="7147D4CF" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00F51B7F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="24F6CBC0" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10870" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="26B91211" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="26B91211" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="421" w:hanging="421"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1679269094"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F">
                   <w:rPr>
@@ -2227,99 +2510,99 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proprietary or Privileged information – if this box is checked, a Proprietary/Privileged upload button will appear</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="45C313FD" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="1682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3162" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF359B8" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="2AF359B8" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1411126064"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beginning Investigator – BIO directorate only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C5C0EF" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00357AB8" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="54C5C0EF" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00357AB8" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1845592138"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F">
                   <w:rPr>
@@ -2355,100 +2638,100 @@
             </w:r>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Historic Places</w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, Proprietary/ Privileged information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4187698A" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="4187698A" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1021325268"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertebrate animals </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E8AF60" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="02E8AF60" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="361" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1800417657"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2491,51 +2774,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00E543C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19CC6DE2" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="19CC6DE2" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="361" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1990512005"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2621,51 +2904,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t># D16-00388</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5169" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="690F1916" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00F46854" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="690F1916" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00F46854" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="595138103"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2825,51 +3108,51 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:firstLine="166"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531539">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00357AB8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C21B1D5" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00357AB8" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="3C21B1D5" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00357AB8" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:firstLine="166"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1952517774"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2899,51 +3182,51 @@
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00531539">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00357AB8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73B0192F" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="73B0192F" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:firstLine="166"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1954702340"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
@@ -2962,280 +3245,265 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exemption </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>and Exemption Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA51E1" w:rsidRPr="00BF669C" w14:paraId="1ADED058" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="80" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3134AE5B" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="3134AE5B" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1436709407"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00033AAA">
+                <w:r w:rsidR="00EA51E1" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF669C">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Funding of an International Branch Campus</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see </w:t>
             </w:r>
             <w:hyperlink w:anchor="IBC_Explanation" w:history="1">
-              <w:r w:rsidRPr="00F27A0D">
+              <w:r w:rsidR="00EA51E1" w:rsidRPr="00F27A0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Project De</w:t>
-[...17 lines deleted...]
-                <w:t>cription</w:t>
+                <w:t>Project Description</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for required justification).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D11A496" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRPr="007E2DC9" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="4D11A496" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRPr="007E2DC9" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1851330860"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00033AAA">
+                <w:r w:rsidR="00EA51E1" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E2DC9">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="007E2DC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Funding of a Foreign Org. including through subaward or consultant</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see </w:t>
             </w:r>
             <w:hyperlink w:anchor="IBC_Explanation" w:history="1">
-              <w:r w:rsidRPr="00F27A0D">
+              <w:r w:rsidR="00EA51E1" w:rsidRPr="00F27A0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Project Description</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for required justification).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E3EBEE" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00EA51E1" w:rsidP="00FC5A19">
+          <w:p w14:paraId="38E3EBEE" w14:textId="77777777" w:rsidR="00EA51E1" w:rsidRDefault="00A80B1F" w:rsidP="00FC5A19">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-939905351"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="007E2DC9">
+                <w:r w:rsidR="00EA51E1" w:rsidRPr="007E2DC9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007E2DC9">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="007E2DC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E2DC9">
+            <w:r w:rsidR="00EA51E1" w:rsidRPr="007E2DC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>International Activities country name – must be checked if either of the previous two are checked, OR if there will be international travel, including conferences. Worldwide if country is unknown.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="78DA4686" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5B17D551" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="5B17D551" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="372277349"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3248,51 +3516,51 @@
             <w:r w:rsidR="00F51B7F" w:rsidRPr="002F619B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Potential DURC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4309" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5F72A5" w14:textId="754376B3" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="3C5F72A5" w14:textId="754376B3" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1068655342"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="008D5372">
                   <w:rPr>
@@ -3304,51 +3572,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Off-campus/off-site research.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="34BE0533" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="34BE0533" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="421" w:hanging="421"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1145423907"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -3414,51 +3682,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MAIN PAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F51B7F" w:rsidRPr="00BF669C" w14:paraId="0281A012" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10870" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435461DD" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="435461DD" w14:textId="77777777" w:rsidR="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="774822424"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F51B7F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -3481,51 +3749,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eadline</w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F" w:rsidRPr="00A02EE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> date has been selected</w:t>
             </w:r>
             <w:r w:rsidR="00F51B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from dropdown on main page.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23400CAD" w14:textId="77777777" w:rsidR="005E038A" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="23400CAD" w14:textId="77777777" w:rsidR="005E038A" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="280701184"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E038A" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -3637,51 +3905,51 @@
             </w:r>
             <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00041ED4" w:rsidRPr="00BF669C" w14:paraId="3917F391" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10870" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9598E9" w14:textId="40738E95" w:rsidR="00041ED4" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="4F9598E9" w14:textId="40738E95" w:rsidR="00041ED4" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-776788671"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00041ED4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00041ED4" w:rsidRPr="00BF669C">
               <w:rPr>
@@ -3707,51 +3975,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00041ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>entered and listed at correct institution (no coPIs allowed).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E038A" w:rsidRPr="00BF669C" w14:paraId="22E06AFA" w14:textId="77777777" w:rsidTr="00EA51E1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10870" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7405F04B" w14:textId="1ED6C095" w:rsidR="005E038A" w:rsidRPr="00F51B7F" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="7405F04B" w14:textId="1ED6C095" w:rsidR="005E038A" w:rsidRPr="00F51B7F" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="292408018"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E038A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -3893,51 +4161,51 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E038A" w:rsidRPr="00BF669C" w14:paraId="56F37E04" w14:textId="77777777" w:rsidTr="005E038A">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B19F95D" w14:textId="77777777" w:rsidR="005E038A" w:rsidRPr="00D83CC9" w:rsidRDefault="00E15803" w:rsidP="00B60148">
+          <w:p w14:paraId="1B19F95D" w14:textId="77777777" w:rsidR="005E038A" w:rsidRPr="00D83CC9" w:rsidRDefault="00A80B1F" w:rsidP="00B60148">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="380218715"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E038A" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -3952,51 +4220,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005E038A" w:rsidRPr="00D83CC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required content and headings: Overview, Intellectual Merit, Broader Impacts</w:t>
             </w:r>
             <w:r w:rsidR="005E038A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A24F5B8" w14:textId="706FA8CD" w:rsidR="005E038A" w:rsidRPr="00D83CC9" w:rsidRDefault="00E15803" w:rsidP="005E038A">
+          <w:p w14:paraId="5A24F5B8" w14:textId="706FA8CD" w:rsidR="005E038A" w:rsidRPr="00D83CC9" w:rsidRDefault="00A80B1F" w:rsidP="005E038A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="450" w:hanging="450"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1071153727"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E038A" w:rsidRPr="0000712F">
@@ -4179,51 +4447,51 @@
           <w:p w14:paraId="79F57097" w14:textId="1C51025B" w:rsidR="00D11CE3" w:rsidRPr="00BF669C" w:rsidRDefault="00C6463E" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>project description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00940340" w:rsidRPr="00BF669C" w14:paraId="32FDD061" w14:textId="77777777" w:rsidTr="00A51F40">
         <w:trPr>
           <w:trHeight w:val="3797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23EEE519" w14:textId="0B7EB90B" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="001254C7">
+          <w:p w14:paraId="23EEE519" w14:textId="0B7EB90B" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="001254C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1492098332"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -4235,51 +4503,51 @@
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15 pages</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C61F9CF" w14:textId="4A557A30" w:rsidR="00940340" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="0C61F9CF" w14:textId="4A557A30" w:rsidR="00940340" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="189184190"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0000712F" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4353,51 +4621,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> are readable</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2413083D" w14:textId="745BCCE7" w:rsidR="00940340" w:rsidRDefault="00E15803" w:rsidP="001254C7">
+          <w:p w14:paraId="2413083D" w14:textId="745BCCE7" w:rsidR="00940340" w:rsidRDefault="00A80B1F" w:rsidP="001254C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="327107622"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4409,51 +4677,51 @@
             </w:sdt>
             <w:r w:rsidR="00940340">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No URLs</w:t>
             </w:r>
             <w:r w:rsidR="00940340">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE59603" w14:textId="393D3731" w:rsidR="00F2323C" w:rsidRPr="00F2323C" w:rsidRDefault="00E15803" w:rsidP="00F2323C">
+          <w:p w14:paraId="1BE59603" w14:textId="393D3731" w:rsidR="00F2323C" w:rsidRPr="00F2323C" w:rsidRDefault="00A80B1F" w:rsidP="00F2323C">
             <w:pPr>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1816753677"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2323C" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -4490,51 +4758,51 @@
             <w:r w:rsidR="003B5B70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, team members</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F2323C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE13CC7" w14:textId="449B6146" w:rsidR="00A44027" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="3BE13CC7" w14:textId="449B6146" w:rsidR="00A44027" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2040262176"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F746DA" w:rsidRPr="0000712F">
@@ -4593,51 +4861,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A44027" w:rsidRPr="00AB3BD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>than educational activities</w:t>
             </w:r>
             <w:r w:rsidR="00A44027">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F0C7BA" w14:textId="1019D762" w:rsidR="00A44027" w:rsidRDefault="00E15803" w:rsidP="00A51F40">
+          <w:p w14:paraId="71F0C7BA" w14:textId="1019D762" w:rsidR="00A44027" w:rsidRDefault="00A80B1F" w:rsidP="00A51F40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2107144981"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -4662,51 +4930,51 @@
             <w:r w:rsidR="00A44027">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proposal describes an integrated path that will lead to a successful</w:t>
             </w:r>
             <w:r w:rsidR="00A51F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A44027">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>career as an outstanding researcher and educator.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18CFE193" w14:textId="41B5186E" w:rsidR="00A44027" w:rsidRPr="00A44027" w:rsidRDefault="00E15803" w:rsidP="00313DD4">
+          <w:p w14:paraId="18CFE193" w14:textId="41B5186E" w:rsidR="00A44027" w:rsidRPr="00A44027" w:rsidRDefault="00A80B1F" w:rsidP="00313DD4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1001191529"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44027" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4782,51 +5050,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A44027" w:rsidRPr="00A44027">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the results</w:t>
             </w:r>
             <w:r w:rsidR="00A44027">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57D1D2B9" w14:textId="77777777" w:rsidR="00A44027" w:rsidRDefault="00E15803" w:rsidP="00A44027">
+          <w:p w14:paraId="57D1D2B9" w14:textId="77777777" w:rsidR="00A44027" w:rsidRDefault="00A80B1F" w:rsidP="00A44027">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-105967977"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F746DA" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4879,51 +5147,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00133E60">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>intended impact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75CF9ADC" w14:textId="3FB29B59" w:rsidR="00265A39" w:rsidRPr="00265A39" w:rsidRDefault="00E15803" w:rsidP="00313DD4">
+          <w:p w14:paraId="75CF9ADC" w14:textId="3FB29B59" w:rsidR="00265A39" w:rsidRPr="00265A39" w:rsidRDefault="00A80B1F" w:rsidP="00313DD4">
             <w:pPr>
               <w:ind w:left="330" w:hanging="337"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="621964548"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44027" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -4981,51 +5249,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidR="00A44027" w:rsidRPr="00133E60">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ntegrated or synergistic</w:t>
             </w:r>
             <w:r w:rsidR="00A44027">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4859" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA0CA73" w14:textId="15A506DA" w:rsidR="00FE0AB2" w:rsidRDefault="00E15803" w:rsidP="0000712F">
+          <w:p w14:paraId="7EA0CA73" w14:textId="15A506DA" w:rsidR="00FE0AB2" w:rsidRDefault="00A80B1F" w:rsidP="0000712F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="331" w:hanging="274"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-972749482"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5104,57 +5372,103 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>feasible;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="471FF113" w14:textId="6008A250" w:rsidR="00FE0AB2" w:rsidRDefault="00FE0AB2" w:rsidP="00470F7B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="511" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">why the foreign organization or foreign individual can carry out the activity more </w:t>
+              <w:t>why</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the foreign </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organization</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or foreign </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>individual can</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> carry out the activity more </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>effectively;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="61DF46A8" w14:textId="77777777" w:rsidR="00FE0AB2" w:rsidRDefault="00FE0AB2" w:rsidP="00470F7B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="511" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5176,51 +5490,51 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="678B7B56" w14:textId="77777777" w:rsidR="00940340" w:rsidRDefault="00FE0AB2" w:rsidP="00470F7B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="511" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0AB2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>what significant science and engineering education, training or research opportunities to the U.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E14E764" w14:textId="1154F3C6" w:rsidR="00A44027" w:rsidRPr="0000712F" w:rsidRDefault="00E15803" w:rsidP="00313DD4">
+          <w:p w14:paraId="6E14E764" w14:textId="1154F3C6" w:rsidR="00A44027" w:rsidRPr="0000712F" w:rsidRDefault="00A80B1F" w:rsidP="00313DD4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-636574145"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44027" w:rsidRPr="0000712F">
@@ -5321,51 +5635,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
             <w:r w:rsidR="005E038A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6146" w:rsidRPr="00BF669C" w14:paraId="3B9143B6" w14:textId="77777777" w:rsidTr="00A44027">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="450A69FF" w14:textId="3BE5AF9D" w:rsidR="004D6146" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="450A69FF" w14:textId="3BE5AF9D" w:rsidR="004D6146" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="925926962"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5408,51 +5722,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D6146" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(current funding OR end date in last 5 years)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00313DD4" w:rsidRPr="00BF669C" w14:paraId="0EA194C5" w14:textId="77777777" w:rsidTr="003B0B2F">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BA8D99" w14:textId="36F092B5" w:rsidR="00313DD4" w:rsidRDefault="00E15803" w:rsidP="00313DD4">
+          <w:p w14:paraId="17BA8D99" w14:textId="36F092B5" w:rsidR="00313DD4" w:rsidRDefault="00A80B1F" w:rsidP="00313DD4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="108779405"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00313DD4" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -5526,51 +5840,51 @@
             </w:r>
             <w:r w:rsidR="00313DD4" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> PI doesn’t have prior results</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71804337" w14:textId="77777777" w:rsidR="00313DD4" w:rsidRDefault="00E15803" w:rsidP="00313DD4">
+          <w:p w14:paraId="71804337" w14:textId="77777777" w:rsidR="00313DD4" w:rsidRDefault="00A80B1F" w:rsidP="00313DD4">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1826851325"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00313DD4" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -5592,51 +5906,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Results from Prior NSF Support</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and is on its own line.</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B7E8D4" w14:textId="559CA7B5" w:rsidR="00313DD4" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="61B7E8D4" w14:textId="559CA7B5" w:rsidR="00313DD4" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1947378412"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00313DD4" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
@@ -5856,51 +6170,51 @@
             <w:r w:rsidRPr="00DC62E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Summary of completed work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> under separate, labeled sections:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D27F2D" w14:textId="2CC05895" w:rsidR="00313DD4" w:rsidRDefault="00E15803" w:rsidP="004D6146">
+          <w:p w14:paraId="13D27F2D" w14:textId="2CC05895" w:rsidR="00313DD4" w:rsidRDefault="00A80B1F" w:rsidP="004D6146">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2066679205"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00313DD4" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
@@ -5959,51 +6273,51 @@
             <w:r w:rsidR="00313DD4" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Broader Impacts</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4" w:rsidRPr="004C5B11">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15FDC07D" w14:textId="2C29C35B" w:rsidR="00313DD4" w:rsidRPr="00BF669C" w:rsidRDefault="00313DD4" w:rsidP="00470F7B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:left="331"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="004C5B11">
               <w:t>If the project was recently awarded and therefore no new results exist, describe the major goals and broader impacts of the project. Note that the proposal may contain up to five pages to describe the results.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC8F688" w14:textId="024A5AB1" w:rsidR="00313DD4" w:rsidRPr="00E13798" w:rsidRDefault="00E15803" w:rsidP="004D7A6F">
+          <w:p w14:paraId="4AC8F688" w14:textId="024A5AB1" w:rsidR="00313DD4" w:rsidRPr="00E13798" w:rsidRDefault="00A80B1F" w:rsidP="004D7A6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="903958373"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6126,51 +6440,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this award.</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4" w:rsidRPr="00E13798">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2934800B" w14:textId="4EB9D90F" w:rsidR="00313DD4" w:rsidRPr="007725E8" w:rsidRDefault="00313DD4" w:rsidP="004D6146">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A960DDF" w14:textId="7A31CFFF" w:rsidR="00313DD4" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="004D7A6F">
+          <w:p w14:paraId="1A960DDF" w14:textId="7A31CFFF" w:rsidR="00313DD4" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="004D7A6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="331" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="920905134"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6231,51 +6545,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ollections</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, software, models, as may have been described in the Data Management Plan for the awarded project.</w:t>
             </w:r>
             <w:r w:rsidR="00313DD4" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="048922B3" w14:textId="7664C840" w:rsidR="00313DD4" w:rsidRPr="00FE0AB2" w:rsidRDefault="00E15803" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="048922B3" w14:textId="7664C840" w:rsidR="00313DD4" w:rsidRPr="00FE0AB2" w:rsidRDefault="00A80B1F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-94788389"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00313DD4" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
@@ -6399,51 +6713,51 @@
           <w:p w14:paraId="6721CED4" w14:textId="26317260" w:rsidR="00D11CE3" w:rsidRPr="00BF669C" w:rsidRDefault="00C6463E" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>references cited</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000712F" w:rsidRPr="00BF669C" w14:paraId="73D34936" w14:textId="77777777" w:rsidTr="002D48A1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F000F5" w14:textId="77777777" w:rsidR="0000712F" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="0000712F">
+          <w:p w14:paraId="04F000F5" w14:textId="77777777" w:rsidR="0000712F" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="0000712F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="360" w:hanging="362"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-562109063"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -6460,51 +6774,51 @@
             </w:sdt>
             <w:r w:rsidR="0000712F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0000712F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All author names listed, fully written out (i.e., no “et al”) and in order as they appear</w:t>
             </w:r>
             <w:r w:rsidR="0000712F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E576695" w14:textId="7F113769" w:rsidR="0000712F" w:rsidRPr="0000712F" w:rsidRDefault="00E15803" w:rsidP="0000712F">
+          <w:p w14:paraId="7E576695" w14:textId="7F113769" w:rsidR="0000712F" w:rsidRPr="0000712F" w:rsidRDefault="00A80B1F" w:rsidP="0000712F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-898201188"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0000712F" w:rsidRPr="00313DD4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6608,51 +6922,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>budget</w:t>
             </w:r>
             <w:r w:rsidR="00D11CE3" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00265A39" w:rsidRPr="00BF669C" w14:paraId="174A1F84" w14:textId="77777777" w:rsidTr="00E2551C">
         <w:trPr>
           <w:trHeight w:val="881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="370EAF56" w14:textId="09B50E24" w:rsidR="00265A39" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="370EAF56" w14:textId="09B50E24" w:rsidR="00265A39" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="838121519"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00265A39">
                   <w:rPr>
@@ -6681,51 +6995,51 @@
             <w:r w:rsidR="00265A39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Directorate</w:t>
             </w:r>
             <w:r w:rsidR="00265A39" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> specifics for minimum/maximum</w:t>
             </w:r>
             <w:r w:rsidR="00265A39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6515CB1F" w14:textId="456527D7" w:rsidR="00265A39" w:rsidRPr="00265A39" w:rsidRDefault="00E15803" w:rsidP="00265A39">
+          <w:p w14:paraId="6515CB1F" w14:textId="456527D7" w:rsidR="00265A39" w:rsidRPr="00265A39" w:rsidRDefault="00A80B1F" w:rsidP="00265A39">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1161237480"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -6779,51 +7093,51 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00265A39" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidR="00265A39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="101E5AA7" w14:textId="77777777" w:rsidR="00265A39" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="101E5AA7" w14:textId="77777777" w:rsidR="00265A39" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:ind w:left="421" w:hanging="421"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-741789583"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00265A39" w:rsidRPr="00A16F4A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6862,51 +7176,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">t </w:t>
             </w:r>
             <w:r w:rsidR="00265A39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>include anything that will be secured through a service agreement/contract (venue rental, catering, supplies, etc.).</w:t>
             </w:r>
             <w:r w:rsidR="00265A39">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="479E19A1" w14:textId="54B63E98" w:rsidR="00265A39" w:rsidRPr="00CE23BC" w:rsidRDefault="00E15803" w:rsidP="00265A39">
+          <w:p w14:paraId="479E19A1" w14:textId="54B63E98" w:rsidR="00265A39" w:rsidRPr="00CE23BC" w:rsidRDefault="00A80B1F" w:rsidP="00265A39">
             <w:pPr>
               <w:ind w:left="416" w:hanging="416"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1172720690"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00265A39" w:rsidRPr="00A16F4A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7021,51 +7335,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1768B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>budget justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w14:paraId="58E6BE1D" w14:textId="77777777" w:rsidTr="00570B5B">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16872017" w14:textId="778802FA" w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="000C1BC3">
+          <w:p w14:paraId="16872017" w14:textId="778802FA" w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="000C1BC3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1228039956"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE0AB2" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -7085,71 +7399,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2" w:rsidRPr="002563FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">se </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r w:rsidR="00FE0AB2">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
-                <w:t>CU Budget Justifi</w:t>
-[...19 lines deleted...]
-                <w:t>ation Template</w:t>
+                <w:t>CU Budget Justification Template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for stand</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2" w:rsidRPr="0059439B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -7165,51 +7459,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> language</w:t>
             </w:r>
             <w:r w:rsidR="00EB23BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0003353B" w:rsidRPr="00BF669C" w14:paraId="54D2F754" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:trHeight w:val="2924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD19146" w14:textId="6A420442" w:rsidR="0003353B" w:rsidRDefault="00E15803" w:rsidP="00CE23BC">
+          <w:p w14:paraId="4FD19146" w14:textId="6A420442" w:rsidR="0003353B" w:rsidRDefault="00A80B1F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2008587763"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00921588" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -7230,51 +7524,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00F27A0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>page limit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A7DBFFF" w14:textId="45CEE495" w:rsidR="0003353B" w:rsidRDefault="00E15803" w:rsidP="00CE23BC">
+          <w:p w14:paraId="7A7DBFFF" w14:textId="45CEE495" w:rsidR="0003353B" w:rsidRDefault="00A80B1F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-146055883"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7323,51 +7617,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> does not mention unfunded personnel (unfunded personnel role(s) will be described in the Facilities, Equipment and Other Resources section</w:t>
             </w:r>
             <w:r w:rsidR="00A01A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5331260C" w14:textId="0CE12B82" w:rsidR="0003353B" w:rsidRPr="00CE23BC" w:rsidRDefault="00E15803" w:rsidP="00CE23BC">
+          <w:p w14:paraId="5331260C" w14:textId="0CE12B82" w:rsidR="0003353B" w:rsidRPr="00CE23BC" w:rsidRDefault="00A80B1F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="90445376"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7442,51 +7736,51 @@
             <w:r w:rsidR="00EA51E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0003353B" w:rsidRPr="00597DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E7244C1" w14:textId="0F98A5FD" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="00E15803" w:rsidP="0003353B">
+          <w:p w14:paraId="6E7244C1" w14:textId="0F98A5FD" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="00A80B1F" w:rsidP="0003353B">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-307865316"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
@@ -7519,51 +7813,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> across all current and pending NSF projects</w:t>
             </w:r>
             <w:r w:rsidR="0003353B" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> are justified</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5581" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="118C114F" w14:textId="3914F010" w:rsidR="0003353B" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00265A39">
+          <w:p w14:paraId="118C114F" w14:textId="3914F010" w:rsidR="0003353B" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00265A39">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="331" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-333376802"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7614,51 +7908,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TravelTable</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tab in your Excel budget)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76605BC5" w14:textId="2AED86BE" w:rsidR="0003353B" w:rsidRDefault="00E15803" w:rsidP="00265A39">
+          <w:p w14:paraId="76605BC5" w14:textId="2AED86BE" w:rsidR="0003353B" w:rsidRDefault="00A80B1F" w:rsidP="00265A39">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="420303292"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -7696,51 +7990,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> include anything that will be secured through a service agreement/contract (speaker fees, venue rental, catering, supplies, etc.)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E11535F" w14:textId="32FB154B" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="00E15803" w:rsidP="0003353B">
+          <w:p w14:paraId="5E11535F" w14:textId="32FB154B" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="00A80B1F" w:rsidP="0003353B">
             <w:pPr>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-601571103"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7761,51 +8055,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Any budgeted consultants are justified including </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>each individual’s</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> expertise, primary organizational affiliation, normal daily compensation rate, and number of days of expected service.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0332F44E" w14:textId="0C65D2E8" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="00E15803" w:rsidP="0003353B">
+          <w:p w14:paraId="0332F44E" w14:textId="0C65D2E8" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="00A80B1F" w:rsidP="0003353B">
             <w:pPr>
               <w:ind w:left="340" w:hanging="340"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-778019326"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -7935,51 +8229,51 @@
           <w:p w14:paraId="7E942D8B" w14:textId="20C246C7" w:rsidR="009D1703" w:rsidRPr="00BF669C" w:rsidRDefault="009D1703" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>facilities, equipment and other resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D1703" w:rsidRPr="00BF669C" w14:paraId="73EFE8F6" w14:textId="77777777" w:rsidTr="00470F7B">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5346C2B5" w14:textId="19A9370A" w:rsidR="009D1703" w:rsidRDefault="00E15803" w:rsidP="00996BC6">
+          <w:p w14:paraId="5346C2B5" w14:textId="19A9370A" w:rsidR="009D1703" w:rsidRDefault="00A80B1F" w:rsidP="00996BC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1443303481"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D1703" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7995,82 +8289,64 @@
             </w:r>
             <w:r w:rsidR="009D1703" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidR="009D1703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">page limit; </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="009D1703" w:rsidRPr="006B7EF5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Facilities Tem</w:t>
-[...17 lines deleted...]
-                <w:t>late</w:t>
+                <w:t>Facilities Template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA87251" w14:textId="6703B86F" w:rsidR="009D1703" w:rsidRDefault="00E15803" w:rsidP="00996BC6">
+          <w:p w14:paraId="5CA87251" w14:textId="6703B86F" w:rsidR="009D1703" w:rsidRDefault="00A80B1F" w:rsidP="00996BC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1408533221"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D1703" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -8079,51 +8355,51 @@
             </w:sdt>
             <w:r w:rsidR="009D1703" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D1703" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No cost sharing language</w:t>
             </w:r>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45368217" w14:textId="14C76433" w:rsidR="009D1703" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00996BC6">
+          <w:p w14:paraId="45368217" w14:textId="14C76433" w:rsidR="009D1703" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00996BC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-23413073"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D1703" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -8174,51 +8450,51 @@
             </w:r>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57297F13" w14:textId="36D1D38A" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="009D1703" w:rsidP="00996BC6">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFCEA1F" w14:textId="07A945BC" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="00E15803" w:rsidP="00996BC6">
+          <w:p w14:paraId="6DFCEA1F" w14:textId="07A945BC" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="00A80B1F" w:rsidP="00996BC6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="767121339"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8278,103 +8554,131 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>unfunded</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>collaborations. Should be included</w:t>
-            </w:r>
+              <w:t xml:space="preserve">collaborations. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Should</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be included</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Letter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Collaboration included in Other Supplementary</w:t>
+              <w:t xml:space="preserve">Collaboration </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>included</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Other Supplementary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-35"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Documentation</w:t>
             </w:r>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="17CECF35" w14:textId="565ECCF6" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="009D1703" w:rsidP="00470F7B">
             <w:pPr>
@@ -8565,50 +8869,51 @@
       <w:tr w:rsidR="00BF669C" w:rsidRPr="00BF669C" w14:paraId="426E7096" w14:textId="77777777" w:rsidTr="00827518">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66F79079" w14:textId="7BBD8656" w:rsidR="00D11CE3" w:rsidRPr="00BF669C" w:rsidRDefault="003C13AE" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk164333772"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Senior</w:t>
             </w:r>
             <w:r w:rsidR="00FA4AA9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>/Key</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> Personnel Documents </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E7228B" w:rsidRPr="00921588" w14:paraId="1D64B506" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8629,169 +8934,130 @@
       <w:tr w:rsidR="00E7228B" w:rsidRPr="00BF669C" w14:paraId="21D324E3" w14:textId="77777777" w:rsidTr="00B60148">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1AFAC7E4" w14:textId="2B1E4C65" w:rsidR="00E7228B" w:rsidRPr="00BF669C" w:rsidRDefault="00E7228B" w:rsidP="00B60148">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>biosketch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w14:paraId="76958F51" w14:textId="77777777" w:rsidTr="00E7228B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="523C83B5" w14:textId="1D0C8307" w:rsidR="009D1703" w:rsidRPr="00E15803" w:rsidRDefault="008E2F7A" w:rsidP="001A0098">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
-                <w:t>Logon to NCBI for the required Biosketc</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve"> builder</w:t>
+                <w:t>Logon to NCBI for the required Biosketch builder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001A0098" w:rsidRPr="008B50D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A0098" w:rsidRPr="008B50D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="001A0098" w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>NSF Senior Personnel Informatio</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve"> Page</w:t>
+                <w:t>NSF Senior Personnel Information Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w14:paraId="67D353AD" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="068AE3F2" w14:textId="6B2E5A7E" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="068AE3F2" w14:textId="6B2E5A7E" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2042900547"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
@@ -8900,100 +9166,100 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No personal information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19576075" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="19576075" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:ind w:left="327" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1742871355"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All required fields in Identifying Information, Organization and Location section are complete.</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481C1C0E" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="481C1C0E" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="150" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-842474582"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -9044,51 +9310,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">reverse </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>chronological order</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796D1DB9" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="796D1DB9" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="150" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1916588840"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -9226,51 +9492,51 @@
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="510" w:hanging="180"/>
             </w:pPr>
             <w:r w:rsidRPr="001822E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Senior/key personnel must only identify all domestic and foreign professional appointments and positions outside of the primary organization for a period of up to three years from the date the proposer submits the proposal to NSF for funding consideration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F746DA" w:rsidRPr="00BF669C" w14:paraId="68321571" w14:textId="77777777" w:rsidTr="00053199">
         <w:trPr>
           <w:trHeight w:val="1295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="417EECB8" w14:textId="1E85BFE9" w:rsidR="00F746DA" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="0003353B">
+          <w:p w14:paraId="417EECB8" w14:textId="1E85BFE9" w:rsidR="00F746DA" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="0003353B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="422" w:hanging="422"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="878896701"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F746DA" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -9329,51 +9595,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Products must be citable and </w:t>
             </w:r>
             <w:r w:rsidR="00F63A19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">accessible.  Other NSF awards cannot be counted as </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F63A19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>an “other”</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="4FD98E3A" w14:textId="5168B634" w:rsidR="00A01A2A" w:rsidRPr="00A1736F" w:rsidRDefault="00E15803" w:rsidP="001822E2">
+          <w:p w14:paraId="4FD98E3A" w14:textId="5168B634" w:rsidR="00A01A2A" w:rsidRPr="00A1736F" w:rsidRDefault="00A80B1F" w:rsidP="001822E2">
             <w:pPr>
               <w:ind w:left="332" w:hanging="332"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="305362736"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A01A2A" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -9468,210 +9734,136 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1CCC475A" w14:textId="11AB779B" w:rsidR="008E2F7A" w:rsidRPr="008B50D4" w:rsidRDefault="008E2F7A" w:rsidP="00FB2CD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
-                <w:t>Logon to NCBI for the re</w:t>
-[...19 lines deleted...]
-                <w:t>uired Current and Pending builder</w:t>
+                <w:t>Logon to NCBI for the required Current and Pending builder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001A0098" w:rsidRPr="008B50D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="001A0098" w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>NSF Senior Personnel Inf</w:t>
-[...17 lines deleted...]
-                <w:t>rmation Page</w:t>
+                <w:t>NSF Senior Personnel Information Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="19800D22" w14:textId="56C7DA1B" w:rsidR="00FA4AA9" w:rsidRDefault="008B1B5A" w:rsidP="00FA4AA9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Hlk164164866"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:r w:rsidR="00D30C00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NSF </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00D30C00" w:rsidRPr="00D30C00">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Guida</w:t>
-[...17 lines deleted...]
-                <w:t>ce Table</w:t>
+                <w:t>Guidance Table</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D30C00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for NSPM-33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and PAPPG </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:anchor="ch2D2hii" w:history="1">
               <w:r w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Current and Pe</w:t>
-[...17 lines deleted...]
-                <w:t>ding (Other) Support</w:t>
+                <w:t>Current and Pending (Other) Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="51A18DF0" w14:textId="77777777" w:rsidR="00D30C00" w:rsidRPr="00D30C00" w:rsidRDefault="00D30C00" w:rsidP="00D30C00">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="550512E8" w14:textId="77777777" w:rsidR="004A26D4" w:rsidRPr="00E9764A" w:rsidRDefault="004A26D4" w:rsidP="004F7E36">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9734,106 +9926,70 @@
             <w:r w:rsidRPr="004F7E36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Senior/Key Personnel are required to disclose contracts associated with participation in programs sponsored by foreign governments</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7E36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, instrumentalities, or entities, including </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:anchor="page=2" w:history="1">
               <w:r w:rsidRPr="004F7E36">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>foreign g</w:t>
-[...17 lines deleted...]
-                <w:t>vernment-sponsored talent recruitment programs</w:t>
+                <w:t>foreign government-sponsored talent recruitment programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F7E36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Further, if an individual receives direct or indirect support that is funded by a foreign government-sponsored talent recruitment program, even where the support is provided through an intermediary and does not require membership in the foreign government-sponsored talent recruitment program, that support must be disclosed. Senior/key personnel must also report other foreign government-sponsored or affiliated activities. In accordance with 42 U.S.C. § 19232, individuals are prohibited from being a party in a </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:anchor="page=3" w:history="1">
               <w:r w:rsidRPr="004F7E36">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t xml:space="preserve">malign foreign </w:t>
-[...17 lines deleted...]
-                <w:t>alent recruitment program</w:t>
+                <w:t>malign foreign talent recruitment program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="35467C58" w14:textId="77777777" w:rsidR="004F7E36" w:rsidRPr="004F7E36" w:rsidRDefault="004F7E36" w:rsidP="004A26D4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F2F56A8" w14:textId="31FF96BC" w:rsidR="000D02DE" w:rsidRDefault="000D02DE" w:rsidP="004A26D4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9988,51 +10144,51 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w14:paraId="453D1D0A" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB55718" w14:textId="05CBA81B" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="6AB55718" w14:textId="05CBA81B" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="142474878"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -10155,51 +10311,51 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No personal information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DB1859" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="49DB1859" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1088457803"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -10245,139 +10401,133 @@
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00EF0214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>potential overlap with this proposal in terms of scope, budget, or person-months planned or committed to the project by the individual</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADDDF8F" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00373206">
+          <w:p w14:paraId="2ADDDF8F" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00373206">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1296184297"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The proposed project is included as Pending.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4187C42D" w14:textId="0002972C" w:rsidR="004A26D4" w:rsidRPr="004A26D4" w:rsidRDefault="00E15803" w:rsidP="004A26D4">
+          <w:p w14:paraId="4187C42D" w14:textId="0002972C" w:rsidR="004A26D4" w:rsidRPr="004A26D4" w:rsidRDefault="00A80B1F" w:rsidP="004A26D4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="243" w:right="113" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1853138163"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004A26D4" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Current, Pending or In-kind projects or activities as </w:t>
             </w:r>
             <w:r w:rsidR="004A26D4" w:rsidRPr="005532A0">
-              <w:t>indic</w:t>
-[...5 lines deleted...]
-              <w:t>ted</w:t>
+              <w:t>indicated</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4" w:rsidRPr="005532A0">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> requiring a portion of time of the Senior/Key Personnel must</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>be</w:t>
@@ -10514,51 +10664,51 @@
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>project(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D879C9" w:rsidRPr="00BF669C" w14:paraId="3DC47E4B" w14:textId="77777777" w:rsidTr="00F21093">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D771DF1" w14:textId="089B2EAD" w:rsidR="003E4419" w:rsidRPr="005878CB" w:rsidRDefault="00E15803" w:rsidP="005878CB">
+          <w:p w14:paraId="5D771DF1" w14:textId="089B2EAD" w:rsidR="003E4419" w:rsidRPr="005878CB" w:rsidRDefault="00A80B1F" w:rsidP="005878CB">
             <w:pPr>
               <w:ind w:left="332" w:hanging="332"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-139884239"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E4419" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -10619,94 +10769,93 @@
         <w:gridCol w:w="10807"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF669C" w:rsidRPr="00BF669C" w14:paraId="4F35F0FA" w14:textId="77777777" w:rsidTr="008F5154">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1863FEE2" w14:textId="51E373EE" w:rsidR="008C0920" w:rsidRPr="00FC6C11" w:rsidRDefault="00FC6C11" w:rsidP="00FC6C11">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6C11">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C13AE" w:rsidRPr="00BF669C" w14:paraId="0F0BCC0D" w14:textId="77777777" w:rsidTr="008F5154">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D8CD673" w14:textId="1FD55F7A" w:rsidR="003C13AE" w:rsidRPr="00BF669C" w:rsidRDefault="003C13AE" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Hlk125033931"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Collaborators and Other affiliations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE24EB" w14:paraId="5C304711" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592BE3E2" w14:textId="55F340C3" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00917F32">
+          <w:p w14:paraId="592BE3E2" w14:textId="55F340C3" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="163286613"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -10728,82 +10877,64 @@
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="001A0098">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="00FE24EB" w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>NSF Senior Personn</w:t>
-[...17 lines deleted...]
-                <w:t>l Information Page</w:t>
+                <w:t>NSF Senior Personnel Information Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D24473" w14:textId="3D1F2F59" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00917F32">
+          <w:p w14:paraId="03D24473" w14:textId="3D1F2F59" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1437051498"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
@@ -10812,51 +10943,51 @@
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> All names are listed in last name, first name order, doesn’t need to be sorted alphabetically</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3498A01B" w14:textId="391F4571" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="00917F32">
+          <w:p w14:paraId="3498A01B" w14:textId="391F4571" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1561474601"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -10928,51 +11059,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Column A </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> filled in for Tables 2-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E430BB7" w14:textId="70683E4C" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00917F32">
+          <w:p w14:paraId="5E430BB7" w14:textId="70683E4C" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1825965608"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
@@ -11011,51 +11142,51 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>). format</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D255880" w14:textId="6A2AE90F" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00917F32">
+          <w:p w14:paraId="4D255880" w14:textId="6A2AE90F" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1096446653"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
@@ -11126,51 +11257,51 @@
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Synergistic activties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE24EB" w14:paraId="08FA3C33" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5C80E6" w14:textId="77777777" w:rsidR="00A944AD" w:rsidRDefault="00E15803" w:rsidP="008F5154">
+          <w:p w14:paraId="2D5C80E6" w14:textId="77777777" w:rsidR="00A944AD" w:rsidRDefault="00A80B1F" w:rsidP="008F5154">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-656304800"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -11243,51 +11374,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, see </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:tooltip="NSF Synergistic Activities Template" w:history="1">
               <w:r w:rsidR="00A944AD" w:rsidRPr="00A944AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NSF Synergistic Activities Template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F01A268" w14:textId="0E3F4C3D" w:rsidR="00FE24EB" w:rsidRDefault="00E15803" w:rsidP="008F5154">
+          <w:p w14:paraId="2F01A268" w14:textId="0E3F4C3D" w:rsidR="00FE24EB" w:rsidRDefault="00A80B1F" w:rsidP="008F5154">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1783098317"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004A26D4" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -11357,69 +11488,51 @@
             </w:r>
             <w:r w:rsidRPr="00053199">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>demonstrates the broader impact of the individual's professional and scholarly activities that focus on the integration and transfer of knowledge as well as its creation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> See </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:anchor="ch2D2hiv" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>PAP</w:t>
-[...17 lines deleted...]
-                <w:t>G</w:t>
+                <w:t>PAPPG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for list of possible examples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="8"/>
       <w:tr w:rsidR="008F5154" w:rsidRPr="00BF669C" w14:paraId="59FDF879" w14:textId="77777777" w:rsidTr="008F5154">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="58EEBE0E" w14:textId="77777777" w:rsidR="008F5154" w:rsidRPr="00FC6C11" w:rsidRDefault="008F5154" w:rsidP="00C11B0A">
             <w:pPr>
@@ -11519,341 +11632,326 @@
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D39F7C2" w14:textId="77777777" w:rsidR="00921588" w:rsidRPr="00921588" w:rsidRDefault="00921588" w:rsidP="00C11B0A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF2285" w:rsidRPr="00BF669C" w14:paraId="5EE6EE1C" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28A1B69A" w14:textId="6587A020" w:rsidR="00FF2285" w:rsidRDefault="00FF2285" w:rsidP="00FF2285">
+          <w:p w14:paraId="28A1B69A" w14:textId="4E231982" w:rsidR="00FF2285" w:rsidRDefault="00FF2285" w:rsidP="00FF2285">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF2285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:t xml:space="preserve">Documents </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80B1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2285">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidR="00333590">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>named</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2285">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A80B1F" w:rsidRPr="00BF669C" w14:paraId="764ADC73" w14:textId="77777777" w:rsidTr="00A80B1F">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="629732C9" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRDefault="00A80B1F" w:rsidP="00A80B1F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="444"/>
+              </w:tabs>
+              <w:spacing w:before="7" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1284"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:id w:val="-916088759"/>
+                <w15:color w:val="008000"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00146A19">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data Management and Sharing Plan,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF669C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E69BD6" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRPr="008F5154" w:rsidRDefault="00A80B1F" w:rsidP="00A80B1F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="444"/>
+              </w:tabs>
+              <w:spacing w:before="7" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="415" w:right="1284" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The DMSP can only be completed in the Research.gov proposal record.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F5290C" w14:textId="77777777" w:rsidR="00A80B1F" w:rsidRDefault="00A80B1F" w:rsidP="00A80B1F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="420" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the DMSP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the primary Directorate you are applying </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide a justification if a detailed Data Management and Sharing Plan is not needed. Refer to the funding opportunity for specific guidance on how to complete this section. This section may not be used to circumvent the Project Description page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>limit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="082B0AD2" w14:textId="36349610" w:rsidR="00A80B1F" w:rsidRPr="00FF2285" w:rsidRDefault="00A80B1F" w:rsidP="00A80B1F">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="415" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80B1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete all 8 sections of the DMSP.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A80B1F" w:rsidRPr="00BF669C" w14:paraId="18F4A806" w14:textId="77777777" w:rsidTr="00921588">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="210D5EA5" w14:textId="656387E9" w:rsidR="00A80B1F" w:rsidRPr="00FF2285" w:rsidRDefault="00A80B1F" w:rsidP="00FF2285">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2285">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t xml:space="preserve">Documents uploaded to a </w:t>
             </w:r>
-            <w:r w:rsidR="00333590">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>named</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF2285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> field</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00525C30" w:rsidRPr="00BF669C" w14:paraId="7FF1D1D2" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:trHeight w:val="890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D21069" w14:textId="4B13FA53" w:rsidR="00B837C4" w:rsidRPr="00525C30" w:rsidRDefault="00E15803" w:rsidP="00B837C4">
-[...255 lines deleted...]
-          <w:p w14:paraId="7ADA458B" w14:textId="72CAEE01" w:rsidR="00817502" w:rsidRDefault="00E15803" w:rsidP="00817502">
+          <w:p w14:paraId="7ADA458B" w14:textId="72CAEE01" w:rsidR="00817502" w:rsidRDefault="00A80B1F" w:rsidP="00817502">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-19625930"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00525C30" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -11917,81 +12015,81 @@
             </w:r>
             <w:r w:rsidR="00525C30" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00525C30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 page limit</w:t>
             </w:r>
             <w:r w:rsidR="00A944AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">,  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00A944AD" w:rsidRPr="00A944AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NSF Mentoring Plan Template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003C13AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BC0AA6" w:rsidRPr="00FF3902">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D847C3" w14:textId="3053F36D" w:rsidR="004624BD" w:rsidRDefault="00E15803" w:rsidP="00BC0AA6">
+          <w:p w14:paraId="52D847C3" w14:textId="3053F36D" w:rsidR="004624BD" w:rsidRDefault="00A80B1F" w:rsidP="00BC0AA6">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2111655972"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC0AA6" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -12109,51 +12207,51 @@
             <w:r w:rsidR="00BC0AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC0AA6" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>combined into one PDF</w:t>
             </w:r>
             <w:r w:rsidR="00BC0AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Appropriate for Postdocs, students and other professionals.  SciENcv is not required for these documents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2760AA94" w14:textId="61CA2E67" w:rsidR="00E9641F" w:rsidRPr="00B837C4" w:rsidRDefault="00E15803" w:rsidP="00E9641F">
+          <w:p w14:paraId="2760AA94" w14:textId="61CA2E67" w:rsidR="00E9641F" w:rsidRPr="00B837C4" w:rsidRDefault="00A80B1F" w:rsidP="00E9641F">
             <w:pPr>
               <w:ind w:left="336" w:hanging="336"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1810668885"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F5154">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -12174,51 +12272,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewers to include</w:t>
             </w:r>
             <w:r w:rsidR="00E9641F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: first, middle initial, last name, email, organization</w:t>
             </w:r>
             <w:r w:rsidR="00333590">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (optional).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B301DBD" w14:textId="1D059908" w:rsidR="00E9641F" w:rsidRPr="00817502" w:rsidRDefault="00E15803" w:rsidP="00E9641F">
+          <w:p w14:paraId="7B301DBD" w14:textId="1D059908" w:rsidR="00E9641F" w:rsidRPr="00817502" w:rsidRDefault="00A80B1F" w:rsidP="00E9641F">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="531236531"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F5154">
                   <w:rPr>
@@ -12492,51 +12590,51 @@
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EC6E4A6" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00DD0874" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Departmental Letter, only 1 allowed (in cases of a joint appointment, both department heads sign the single letter), and includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3EAC31" w14:textId="5101FA64" w:rsidR="00DD0874" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="2F3EAC31" w14:textId="5101FA64" w:rsidR="00DD0874" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="2051792187"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD0874">
                   <w:rPr>
@@ -12600,51 +12698,51 @@
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD0874" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Department head’s name and title are below the signature.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12609F42" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="12609F42" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-605877146"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD0874" w:rsidRPr="00BF669C">
@@ -12763,51 +12861,51 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7DEC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>specified in this solicitation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D26F7CC" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="3D26F7CC" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-410618940"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD0874" w:rsidRPr="00BF669C">
                   <w:rPr>
@@ -12840,90 +12938,91 @@
             </w:r>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD0874" w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>activities are supported by and advance the</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AFD1FC2" w14:textId="2E243380" w:rsidR="00DD0874" w:rsidRDefault="00DD0874" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> educational and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">research goals of the department </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>and the</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> organization</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB8165C" w14:textId="3DD87185" w:rsidR="00DD0874" w:rsidRPr="00BF669C" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="7BB8165C" w14:textId="3DD87185" w:rsidR="00DD0874" w:rsidRPr="00BF669C" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-2144110567"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD0874" w:rsidRPr="00BF669C">
                   <w:rPr>
@@ -12957,51 +13056,51 @@
             <w:r w:rsidR="00DD0874" w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>support and professional development of</w:t>
             </w:r>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD0874" w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the PI</w:t>
             </w:r>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="603ED329" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="603ED329" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1457245594"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13103,51 +13202,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>department/organization</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="273EFC89" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00E15803" w:rsidP="00E2551C">
+          <w:p w14:paraId="273EFC89" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00A80B1F" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1123763907"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13213,51 +13312,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>appropriate mentoring of the PI, in the</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="366ACAD8" w14:textId="77777777" w:rsidR="00DD0874" w:rsidRDefault="00DD0874" w:rsidP="00E2551C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>context of the PI's career development and his/her efforts to integrate research and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75AF2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -13333,51 +13431,51 @@
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="621128B6" w14:textId="77777777" w:rsidR="00DB6707" w:rsidRPr="00BF669C" w:rsidRDefault="00DB6707" w:rsidP="00C11B0A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Letters of Collaboration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4753B777" w14:textId="317F9B25" w:rsidR="00DB6707" w:rsidRDefault="00E15803" w:rsidP="00C11B0A">
+          <w:p w14:paraId="4753B777" w14:textId="317F9B25" w:rsidR="00DB6707" w:rsidRDefault="00A80B1F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-231854967"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
@@ -13394,51 +13492,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ollow </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:anchor="ch2D2hib" w:history="1">
+            <w:hyperlink r:id="rId25" w:anchor="ch2D2hib" w:history="1">
               <w:r w:rsidR="00DB6707" w:rsidRPr="00FC4B62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PAPPG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> guidelines</w:t>
             </w:r>
             <w:r w:rsidR="00DD0874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13493,51 +13591,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or endorsement </w:t>
             </w:r>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>language</w:t>
             </w:r>
             <w:r w:rsidR="00952F69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B238E7" w14:textId="6A2B4DF8" w:rsidR="00DB6707" w:rsidRDefault="00E15803" w:rsidP="00C11B0A">
+          <w:p w14:paraId="71B238E7" w14:textId="6A2B4DF8" w:rsidR="00DB6707" w:rsidRDefault="00A80B1F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="597299695"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -13678,51 +13776,51 @@
             <w:r w:rsidRPr="00BF0342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3936AA2B" w14:textId="4AF4553C" w:rsidR="00DB6707" w:rsidRDefault="00E15803" w:rsidP="00C11B0A">
+          <w:p w14:paraId="3936AA2B" w14:textId="4AF4553C" w:rsidR="00DB6707" w:rsidRDefault="00A80B1F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-434672779"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
@@ -13744,51 +13842,51 @@
             <w:r w:rsidR="00DD0874" w:rsidRPr="00DD0874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This will be completed prior to submission and</w:t>
             </w:r>
             <w:r w:rsidR="00DB6707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> held for award.</w:t>
             </w:r>
             <w:r w:rsidR="00041ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Forward your completed plan to your Proposal Analyst.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="012AFEA1" w14:textId="3DBAE5E0" w:rsidR="00ED23F5" w:rsidRPr="00262CE0" w:rsidRDefault="00E15803" w:rsidP="004A26D4">
+          <w:p w14:paraId="012AFEA1" w14:textId="3DBAE5E0" w:rsidR="00ED23F5" w:rsidRPr="00262CE0" w:rsidRDefault="00A80B1F" w:rsidP="004A26D4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-517777394"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
                   <w:rPr>
@@ -13807,77 +13905,59 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ingle plan developed for all off-campus work across the project.</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4" w:rsidRPr="002563FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="00DB6707" w:rsidRPr="002563FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>CU’s temp</w:t>
-[...17 lines deleted...]
-                <w:t>ate</w:t>
+                <w:t>CU’s template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DB6707" w:rsidRPr="002563FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is required</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00DB6707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14024,51 +14104,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1101DEAF" w14:textId="5F8622F1" w:rsidR="00DB6707" w:rsidRDefault="00E15803" w:rsidP="00ED23F5">
+          <w:p w14:paraId="1101DEAF" w14:textId="5F8622F1" w:rsidR="00DB6707" w:rsidRDefault="00A80B1F" w:rsidP="00ED23F5">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1122000312"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED23F5" w:rsidRPr="00370F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -14238,71 +14318,71 @@
             </w:pPr>
             <w:r w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For purposes of this provision, references to "resources or interests of a Tribal Nation" are limited to resources and interests connected to Tribal Nation lands or those aspects of Tribal life that are within the domain of a Tribal Nation, (including, but not limited to, Tribal languages and subsistence rights on Tribal Nation lands) as opposed to individual Tribal Nation members.</w:t>
             </w:r>
             <w:r w:rsidR="00ED23F5" w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:anchor="ch2D2hib" w:history="1">
+            <w:hyperlink r:id="rId27" w:anchor="ch2D2hib" w:history="1">
               <w:r w:rsidRPr="004A26D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PAPPG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for further information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC6AB58" w14:textId="0DA1D78E" w:rsidR="00E9641F" w:rsidRDefault="00E15803" w:rsidP="00E9641F">
+          <w:p w14:paraId="2EC6AB58" w14:textId="0DA1D78E" w:rsidR="00E9641F" w:rsidRDefault="00A80B1F" w:rsidP="00E9641F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="868114797"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E9641F" w:rsidRPr="00370F09">
@@ -14378,71 +14458,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CCE39F1" w14:textId="77777777" w:rsidR="00E9641F" w:rsidRDefault="00E9641F" w:rsidP="00E9641F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9641F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">written confirmation from the Tribal Nation(s) that </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and approval is not required; or </w:t>
+              <w:t xml:space="preserve">written confirmation from the Tribal Nation(s) that review and approval is not required; or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BEAF4D5" w14:textId="77777777" w:rsidR="00E9641F" w:rsidRDefault="00E9641F" w:rsidP="00E9641F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9641F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a copy of a document from the relevant Tribal Nation(s) that provides the requisite approval. All such documentation must be uploaded into "Other supplementary documents" in Research.gov. </w:t>
@@ -14724,52 +14784,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eligibility requirements:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C36EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PECASE eligibility requires that the applicant be a U.S. citizen, U.S. national, or U.S. permanent resident by the time of nomination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0825D69F" w14:textId="641D6F8D" w:rsidR="00B11AED" w:rsidRPr="00B11AED" w:rsidRDefault="00B11AED" w:rsidP="00470F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2707"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B11AED" w:rsidRPr="00B11AED" w:rsidSect="00257ABC">
-      <w:headerReference w:type="default" r:id="rId30"/>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="432" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0A248D30" w14:textId="77777777" w:rsidR="00955639" w:rsidRDefault="00955639">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0B862640" w14:textId="77777777" w:rsidR="00955639" w:rsidRDefault="00955639">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -15120,51 +15180,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13567ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BA7CDEFA"/>
+    <w:tmpl w:val="C86A10DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -15550,50 +15610,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26914DCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE588774"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2A7A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D36A712"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15662,51 +15835,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32F933A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9236B984"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15775,51 +15948,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48B63497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1467426"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="693" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1413" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15888,51 +16061,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5733" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2F7C9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78A48C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -16002,51 +16175,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2A0DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FBC7004"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="417" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1137" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16115,51 +16288,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6177" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554636FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D28E5AC"/>
     <w:lvl w:ilvl="0" w:tplc="F1BAFFD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16227,51 +16400,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D125175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="133AF6FE"/>
     <w:lvl w:ilvl="0" w:tplc="A582E008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1407" w:hanging="360"/>
       </w:pPr>
@@ -16318,51 +16491,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5727" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6447" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61891019"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A56C4C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16467,51 +16640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707C0DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F030E7FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16580,51 +16753,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75493E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="945865D2"/>
     <w:lvl w:ilvl="0" w:tplc="F1BAFFD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16692,51 +16865,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79697700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E76C8E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16805,51 +16978,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F901CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="475E6A32"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16892,110 +17065,113 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="430711823">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1136992474">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1387336505">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="615336740">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="788740475">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1473795292">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1473795292">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="1627276603">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="52896139">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1881817023">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="84960966">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1762793880">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="805661193">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1912034591">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="893662041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="65300278">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1955868420">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1336690389">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="899167755">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="701827162">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0028228C"/>
     <w:rsid w:val="000013B5"/>
@@ -17270,50 +17446,51 @@
     <w:rsid w:val="009D1213"/>
     <w:rsid w:val="009D1703"/>
     <w:rsid w:val="009D38F9"/>
     <w:rsid w:val="009D4BDF"/>
     <w:rsid w:val="00A01A2A"/>
     <w:rsid w:val="00A11B91"/>
     <w:rsid w:val="00A13C61"/>
     <w:rsid w:val="00A1736F"/>
     <w:rsid w:val="00A2669A"/>
     <w:rsid w:val="00A26A36"/>
     <w:rsid w:val="00A44027"/>
     <w:rsid w:val="00A4477C"/>
     <w:rsid w:val="00A45F9E"/>
     <w:rsid w:val="00A50321"/>
     <w:rsid w:val="00A51E9F"/>
     <w:rsid w:val="00A51F40"/>
     <w:rsid w:val="00A54502"/>
     <w:rsid w:val="00A558F4"/>
     <w:rsid w:val="00A57E1B"/>
     <w:rsid w:val="00A6091E"/>
     <w:rsid w:val="00A73E9E"/>
     <w:rsid w:val="00A73FBA"/>
     <w:rsid w:val="00A76352"/>
     <w:rsid w:val="00A76C23"/>
     <w:rsid w:val="00A76F0B"/>
+    <w:rsid w:val="00A80B1F"/>
     <w:rsid w:val="00A866AE"/>
     <w:rsid w:val="00A86F72"/>
     <w:rsid w:val="00A90460"/>
     <w:rsid w:val="00A9364E"/>
     <w:rsid w:val="00A93C2A"/>
     <w:rsid w:val="00A944AD"/>
     <w:rsid w:val="00A95A1A"/>
     <w:rsid w:val="00AB0DF1"/>
     <w:rsid w:val="00AB2468"/>
     <w:rsid w:val="00AB7378"/>
     <w:rsid w:val="00AD098E"/>
     <w:rsid w:val="00AD1C31"/>
     <w:rsid w:val="00AD1CFA"/>
     <w:rsid w:val="00AD578F"/>
     <w:rsid w:val="00AD69ED"/>
     <w:rsid w:val="00AD731D"/>
     <w:rsid w:val="00AE5703"/>
     <w:rsid w:val="00B018B3"/>
     <w:rsid w:val="00B10385"/>
     <w:rsid w:val="00B11AED"/>
     <w:rsid w:val="00B11EE0"/>
     <w:rsid w:val="00B1254C"/>
     <w:rsid w:val="00B1768B"/>
     <w:rsid w:val="00B24FBF"/>
     <w:rsid w:val="00B47028"/>
@@ -17354,50 +17531,51 @@
     <w:rsid w:val="00CB47FD"/>
     <w:rsid w:val="00CC59BB"/>
     <w:rsid w:val="00CE23BC"/>
     <w:rsid w:val="00CE39DC"/>
     <w:rsid w:val="00CF06B4"/>
     <w:rsid w:val="00CF3D90"/>
     <w:rsid w:val="00CF6FA2"/>
     <w:rsid w:val="00D0077E"/>
     <w:rsid w:val="00D03532"/>
     <w:rsid w:val="00D04CFD"/>
     <w:rsid w:val="00D06F89"/>
     <w:rsid w:val="00D11C0E"/>
     <w:rsid w:val="00D11CE3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D20377"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D30C00"/>
     <w:rsid w:val="00D34484"/>
     <w:rsid w:val="00D36A80"/>
     <w:rsid w:val="00D47507"/>
     <w:rsid w:val="00D6554B"/>
     <w:rsid w:val="00D725FC"/>
     <w:rsid w:val="00D777FB"/>
     <w:rsid w:val="00D827D3"/>
     <w:rsid w:val="00D879C9"/>
+    <w:rsid w:val="00D96C74"/>
     <w:rsid w:val="00DA21A2"/>
     <w:rsid w:val="00DB0C25"/>
     <w:rsid w:val="00DB6707"/>
     <w:rsid w:val="00DC00DC"/>
     <w:rsid w:val="00DC4118"/>
     <w:rsid w:val="00DC62E1"/>
     <w:rsid w:val="00DD0874"/>
     <w:rsid w:val="00DE5274"/>
     <w:rsid w:val="00DE5986"/>
     <w:rsid w:val="00DE662D"/>
     <w:rsid w:val="00DF3620"/>
     <w:rsid w:val="00E06D9C"/>
     <w:rsid w:val="00E10BC3"/>
     <w:rsid w:val="00E15803"/>
     <w:rsid w:val="00E324EF"/>
     <w:rsid w:val="00E37280"/>
     <w:rsid w:val="00E41884"/>
     <w:rsid w:val="00E42D78"/>
     <w:rsid w:val="00E432C2"/>
     <w:rsid w:val="00E51E21"/>
     <w:rsid w:val="00E63B12"/>
     <w:rsid w:val="00E66AAA"/>
     <w:rsid w:val="00E7228B"/>
     <w:rsid w:val="00E7239D"/>
     <w:rsid w:val="00E76032"/>
@@ -17953,50 +18131,51 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002A3F76"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:spacing w:val="10"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Logo">
     <w:name w:val="Logo"/>
@@ -18356,51 +18535,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1448432019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/698" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/2075/attachment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/disclosures_table.jsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/226/attachment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/prepare-proposals/proposal-essentials-sponsor/safe-and-inclusive-working-environment-plan-nsf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/676" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/prepare-proposals/proposal-essentials-sponsor/safe-and-inclusive-working-environment-plan-nsf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/2075/attachment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/disclosures_table.jsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/226/attachment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/698" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/676" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\amho8416\AppData\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18659,50 +18838,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100809035BDD2324F42B4A322DA0BDAECFA" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b6c6b8eb2d33d9ad3556566dd3692dc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="60ea690c-6e89-4892-9dbb-36632ca54e9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea09f6b79e648667af47114f1aaf60b6" ns3:_="">
     <xsd:import namespace="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -18836,137 +19030,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149E8B98-7D09-4CAA-912C-73E3E59FAC08}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2448A74-D900-4089-8435-B1880F3E0313}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B640E92-30E1-4152-8934-76F5CED158C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2448A74-D900-4089-8435-B1880F3E0313}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149E8B98-7D09-4CAA-912C-73E3E59FAC08}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3170</Words>
-  <Characters>20332</Characters>
+  <Words>3545</Words>
+  <Characters>20208</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>168</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>New company setup checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23456</CharactersWithSpaces>
+  <CharactersWithSpaces>23706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:creator>Amy Susan Hoak</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>