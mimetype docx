--- v2 (2026-02-06)
+++ v3 (2026-05-07)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="420378EC" w14:textId="7A50C862" w:rsidR="00364364" w:rsidRPr="0054494D" w:rsidRDefault="00364364" w:rsidP="00364364">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="0"/>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C254B9" wp14:editId="6B08F44C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C254B9" wp14:editId="4D8549DF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-6350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9019</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2090708" cy="313690"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -225,80 +225,90 @@
         <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidR="00D03532">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> effective </w:t>
       </w:r>
       <w:r w:rsidR="004624BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>May 20, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C2D40C" w14:textId="478D1FFF" w:rsidR="00D06F89" w:rsidRPr="00D06F89" w:rsidRDefault="00D06F89" w:rsidP="00364364">
+    <w:p w14:paraId="28C2D40C" w14:textId="36BE6E6D" w:rsidR="00D06F89" w:rsidRPr="00D06F89" w:rsidRDefault="00D06F89" w:rsidP="00364364">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11AED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Updated </w:t>
       </w:r>
       <w:r w:rsidR="00EF6733">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>2026.01.29</w:t>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00480589">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>04.22</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0F27F754" w14:textId="77777777" w:rsidR="00364364" w:rsidRPr="00BF669C" w:rsidRDefault="00364364" w:rsidP="00364364">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -554,51 +564,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Peach color indicates sections that the Proposal Analyst will typically fill out for PIs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D97E88" w14:textId="42D7F5B5" w:rsidR="00817502" w:rsidRPr="00817502" w:rsidRDefault="00817502">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="7C7E1F88" w14:textId="328BD9EA" w:rsidR="00E324EF" w:rsidRPr="00E324EF" w:rsidRDefault="0060133E" w:rsidP="00E324EF">
+    <w:p w14:paraId="7C7E1F88" w14:textId="328BD9EA" w:rsidR="00E324EF" w:rsidRPr="00E324EF" w:rsidRDefault="0059742F" w:rsidP="00E324EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="NospacingChar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1243492280"/>
           <w:placeholder>
             <w:docPart w:val="1616665D93864DA198FDB51780F06EB4"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="NospacingChar"/>
             <w:sz w:val="20"/>
@@ -643,51 +653,51 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="343"/>
         <w:gridCol w:w="2987"/>
         <w:gridCol w:w="7460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E20060" w:rsidRPr="00BF669C" w14:paraId="217D12D0" w14:textId="77777777" w:rsidTr="00357493">
         <w:trPr>
           <w:trHeight w:val="1079"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5A24D1" w14:textId="5BA17E5D" w:rsidR="00E20060" w:rsidRDefault="0060133E" w:rsidP="00510A27">
+          <w:p w14:paraId="4C5A24D1" w14:textId="5BA17E5D" w:rsidR="00E20060" w:rsidRDefault="0059742F" w:rsidP="00510A27">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-306860084"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E20060" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -969,51 +979,51 @@
               <w:t>GENERAL</w:t>
             </w:r>
             <w:r w:rsidR="00F3153F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> INFORMATION</w:t>
             </w:r>
             <w:r w:rsidR="00E324EF" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005230ED" w:rsidRPr="00BF669C" w14:paraId="6D95C3BA" w14:textId="3D220CF0" w:rsidTr="00D01F0E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF2C57B" w14:textId="1DBA8DD3" w:rsidR="005230ED" w:rsidRDefault="0060133E" w:rsidP="008E5019">
+          <w:p w14:paraId="4EF2C57B" w14:textId="1DBA8DD3" w:rsidR="005230ED" w:rsidRDefault="0059742F" w:rsidP="008E5019">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="382" w:hanging="382"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="476348020"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005230ED" w:rsidRPr="00E76032">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -1142,51 +1152,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EAFB55D" w14:textId="77777777" w:rsidR="005230ED" w:rsidRDefault="005230ED" w:rsidP="005230ED">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="382"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005230ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A font size of less than 10 points may be used for mathematical formulas or equations, figures, tables, or diagram captions and when using a Symbol font to insert Greek letters or special characters. Other fonts not specified above, such as Cambria Math, may be used for mathematical formulas, equations, or when inserting Greek letters or special characters. PIs are cautioned, however, that the text must still be readable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="626C9829" w14:textId="2000FCA5" w:rsidR="00033AAA" w:rsidRDefault="0060133E" w:rsidP="00033AAA">
+          <w:p w14:paraId="626C9829" w14:textId="2000FCA5" w:rsidR="00033AAA" w:rsidRDefault="0059742F" w:rsidP="00033AAA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1402899495"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1230,51 +1240,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 6 lines of text</w:t>
             </w:r>
             <w:r w:rsidR="00033AAA" w:rsidRPr="00CA4774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:r w:rsidR="00033AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> within a vertical space of 1”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA76850" w14:textId="361F679D" w:rsidR="008D07CF" w:rsidRDefault="0060133E" w:rsidP="00033AAA">
+          <w:p w14:paraId="4CA76850" w14:textId="361F679D" w:rsidR="008D07CF" w:rsidRDefault="0059742F" w:rsidP="00033AAA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1499158354"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D07CF" w:rsidRPr="00E76032">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1349,51 +1359,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">To format in Word: 1) ctrl-a to select the entire document; 2) from the home tab, select Paragraph&gt;Line &amp; </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paragraph  Spacing</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;Line Spacing Options; 3) Line Spacing = multiple, at 1.05; 4) select OK.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E60C9C9" w14:textId="77777777" w:rsidR="00033AAA" w:rsidRDefault="0060133E" w:rsidP="00033AAA">
+          <w:p w14:paraId="0E60C9C9" w14:textId="77777777" w:rsidR="00033AAA" w:rsidRDefault="0059742F" w:rsidP="00033AAA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1856490813"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00033AAA" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1402,51 +1412,51 @@
             </w:sdt>
             <w:r w:rsidR="00033AAA">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00033AAA" w:rsidRPr="00CA4774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pagination</w:t>
             </w:r>
             <w:r w:rsidR="00033AAA" w:rsidRPr="00033AAA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: None, research.gov paginates upon submission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E539AA6" w14:textId="5CF06E2D" w:rsidR="00033AAA" w:rsidRPr="00033AAA" w:rsidRDefault="0060133E" w:rsidP="00033AAA">
+          <w:p w14:paraId="4E539AA6" w14:textId="5CF06E2D" w:rsidR="00033AAA" w:rsidRPr="00033AAA" w:rsidRDefault="0059742F" w:rsidP="00033AAA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="382" w:hanging="382"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1693753653"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E9373D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1635,51 +1645,51 @@
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5274">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Cover sheet*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00331D18" w:rsidRPr="00BF669C" w14:paraId="6505EE28" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="163C84BB" w14:textId="5070AFD8" w:rsidR="00331D18" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="163C84BB" w14:textId="5070AFD8" w:rsidR="00331D18" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="367956916"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00331D18" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1691,51 +1701,51 @@
             </w:sdt>
             <w:r w:rsidR="00331D18" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Start date 6+ months out, unless allowed by FOA</w:t>
             </w:r>
             <w:r w:rsidR="00331D18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9011C1" w14:textId="71F04367" w:rsidR="00331D18" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="4F9011C1" w14:textId="71F04367" w:rsidR="00331D18" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-124475341"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00331D18" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1760,51 +1770,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed Duration Months matches </w:t>
             </w:r>
             <w:r w:rsidR="00331D18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>end date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00331D18" w:rsidRPr="00BF669C" w14:paraId="3F21BBD0" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="265C547B" w14:textId="654C92D6" w:rsidR="00331D18" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="265C547B" w14:textId="654C92D6" w:rsidR="00331D18" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="15506574"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00331D18" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1831,51 +1841,51 @@
               </w:rPr>
               <w:t>“Other Information” indicators are complete as applicable</w:t>
             </w:r>
             <w:r w:rsidR="00E9373D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, including:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00033AAA" w:rsidRPr="00BF669C" w14:paraId="7601ED90" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="540C46B8" w14:textId="08456D29" w:rsidR="00033AAA" w:rsidRPr="00033AAA" w:rsidRDefault="0060133E" w:rsidP="00CC7A45">
+          <w:p w14:paraId="540C46B8" w14:textId="08456D29" w:rsidR="00033AAA" w:rsidRPr="00033AAA" w:rsidRDefault="0059742F" w:rsidP="00CC7A45">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-643427607"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00033AAA" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1885,51 +1895,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00033AAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Proprietary or Privileged information – if this box is checked, a Proprietary/Privileged upload button will appear.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="5" w:name="_Hlk199510817"/>
       <w:tr w:rsidR="007B143B" w:rsidRPr="00BF669C" w14:paraId="41E071E7" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6D40154F" w14:textId="59652304" w:rsidR="007B143B" w:rsidRDefault="0060133E" w:rsidP="007B143B">
+          <w:p w14:paraId="6D40154F" w14:textId="59652304" w:rsidR="007B143B" w:rsidRDefault="0059742F" w:rsidP="007B143B">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1436709407"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B143B" w:rsidRPr="00033AAA">
                   <w:rPr>
@@ -1961,51 +1971,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see </w:t>
             </w:r>
             <w:hyperlink w:anchor="IBC_Explanation" w:history="1">
               <w:r w:rsidR="007B143B" w:rsidRPr="00F27A0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Project Description</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007B143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for required justification).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7E6039" w14:textId="67F5BDC7" w:rsidR="007B143B" w:rsidRPr="007E2DC9" w:rsidRDefault="0060133E" w:rsidP="007B143B">
+          <w:p w14:paraId="4E7E6039" w14:textId="67F5BDC7" w:rsidR="007B143B" w:rsidRPr="007E2DC9" w:rsidRDefault="0059742F" w:rsidP="007B143B">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1851330860"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B143B" w:rsidRPr="00033AAA">
                   <w:rPr>
@@ -2037,51 +2047,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see </w:t>
             </w:r>
             <w:hyperlink w:anchor="IBC_Explanation" w:history="1">
               <w:r w:rsidR="0030663D" w:rsidRPr="00F27A0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Project Description</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0030663D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for required justification).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="461F828F" w14:textId="613E5388" w:rsidR="007B143B" w:rsidRDefault="0060133E" w:rsidP="007B143B">
+          <w:p w14:paraId="461F828F" w14:textId="613E5388" w:rsidR="007B143B" w:rsidRDefault="0059742F" w:rsidP="007B143B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-939905351"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B143B" w:rsidRPr="007E2DC9">
                   <w:rPr>
@@ -2100,51 +2110,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B143B" w:rsidRPr="007E2DC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>International Activities country name – must be checked if either of the previous two are checked, OR if there will be international travel, including conferences. Worldwide if country is unknown.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
       <w:tr w:rsidR="00E8332E" w:rsidRPr="00BF669C" w14:paraId="5EA5B678" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="20BBC5F3" w14:textId="2F243D98" w:rsidR="00E8332E" w:rsidRDefault="0060133E" w:rsidP="002930E1">
+          <w:p w14:paraId="20BBC5F3" w14:textId="2F243D98" w:rsidR="00E8332E" w:rsidRDefault="0059742F" w:rsidP="002930E1">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-602035358"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E8332E" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -2162,51 +2172,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Off-campus/off-site research (check FOA to see if a plan is required for upload)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D7543" w:rsidRPr="00BF669C" w14:paraId="25DF696D" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFCCA08" w14:textId="2D63B9BC" w:rsidR="005D7543" w:rsidRDefault="0060133E" w:rsidP="00AA0E04">
+          <w:p w14:paraId="3DFCCA08" w14:textId="2D63B9BC" w:rsidR="005D7543" w:rsidRDefault="0059742F" w:rsidP="00AA0E04">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1145081995"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D7543" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -2397,51 +2407,51 @@
               <w:t xml:space="preserve">Due date selected, for collaborative proposals the due date will copy from the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007B143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lead’s</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007B143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67989B80" w14:textId="6189F251" w:rsidR="007B143B" w:rsidRDefault="0060133E" w:rsidP="007B143B">
+          <w:p w14:paraId="67989B80" w14:textId="6189F251" w:rsidR="007B143B" w:rsidRDefault="0059742F" w:rsidP="007B143B">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2078625417"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B143B" w:rsidRPr="00033AAA">
@@ -2492,51 +2502,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>checked</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00364249">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007B143B" w:rsidRPr="007B143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> If the application was initiated by Proposal Analyst, no action is required.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD61E13" w14:textId="1FAD93F1" w:rsidR="007B143B" w:rsidRPr="007B143B" w:rsidRDefault="0060133E" w:rsidP="007B143B">
+          <w:p w14:paraId="3FD61E13" w14:textId="1FAD93F1" w:rsidR="007B143B" w:rsidRPr="007B143B" w:rsidRDefault="0059742F" w:rsidP="007B143B">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2003957589"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B143B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -2624,51 +2634,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> SUBAWARDEE </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE5274">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>complete as applicable *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE5274" w:rsidRPr="00BF669C" w14:paraId="3BC1E7FC" w14:textId="77777777" w:rsidTr="0030663D">
         <w:trPr>
           <w:trHeight w:val="1277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="36983A42" w14:textId="77777777" w:rsidR="00DE5274" w:rsidRDefault="0060133E" w:rsidP="00C505AA">
+          <w:p w14:paraId="36983A42" w14:textId="77777777" w:rsidR="00DE5274" w:rsidRDefault="0059742F" w:rsidP="00C505AA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="393" w:hanging="393"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="852072944"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE5274" w:rsidRPr="00033AAA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2679,51 +2689,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE5274" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE5274" w:rsidRPr="0016315D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Subaward Organizations added</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="08FFD4FD" w14:textId="77777777" w:rsidR="00DE5274" w:rsidRDefault="0060133E" w:rsidP="00F21093">
+          <w:p w14:paraId="08FFD4FD" w14:textId="77777777" w:rsidR="00DE5274" w:rsidRDefault="0059742F" w:rsidP="00F21093">
             <w:pPr>
               <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1980955901"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE5274" w:rsidRPr="00033AAA">
                   <w:rPr>
@@ -3093,51 +3103,51 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5395"/>
         <w:gridCol w:w="5395"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE0AB2" w:rsidRPr="00BF669C" w14:paraId="56F37E04" w14:textId="77777777" w:rsidTr="00B60148">
         <w:trPr>
           <w:trHeight w:val="202"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A24F5B8" w14:textId="684E7B25" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0060133E" w:rsidP="00B60148">
+          <w:p w14:paraId="5A24F5B8" w14:textId="684E7B25" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0059742F" w:rsidP="00B60148">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="380218715"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE0AB2" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -3168,51 +3178,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0AB2" w:rsidRPr="00BF669C" w14:paraId="20D86439" w14:textId="77777777" w:rsidTr="00B60148">
         <w:trPr>
           <w:trHeight w:val="94"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5636480D" w14:textId="25D717E1" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0060133E" w:rsidP="00B60148">
+          <w:p w14:paraId="5636480D" w14:textId="25D717E1" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0059742F" w:rsidP="00B60148">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="450" w:hanging="450"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1071153727"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3234,51 +3244,51 @@
             </w:r>
             <w:r w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Each header on its own line with no other information</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B770A70" w14:textId="77777777" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0060133E" w:rsidP="00B60148">
+          <w:p w14:paraId="7B770A70" w14:textId="77777777" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0059742F" w:rsidP="00B60148">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="450" w:hanging="450"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="636771955"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3302,51 +3312,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>One page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0AB2" w:rsidRPr="00BF669C" w14:paraId="0EDA63CB" w14:textId="77777777" w:rsidTr="00B60148">
         <w:trPr>
           <w:trHeight w:val="27"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2889AA29" w14:textId="47BBD99F" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0060133E" w:rsidP="00B60148">
+          <w:p w14:paraId="2889AA29" w14:textId="47BBD99F" w:rsidR="00FE0AB2" w:rsidRPr="00D83CC9" w:rsidRDefault="0059742F" w:rsidP="00B60148">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="175"/>
               </w:tabs>
               <w:ind w:left="0" w:right="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1012982136"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3468,51 +3478,51 @@
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>project description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00940340" w:rsidRPr="00BF669C" w14:paraId="32FDD061" w14:textId="77777777" w:rsidTr="0000712F">
         <w:trPr>
           <w:trHeight w:val="3797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="23EEE519" w14:textId="0C987C29" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="001254C7">
+          <w:p w14:paraId="23EEE519" w14:textId="0C987C29" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="001254C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1492098332"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -3533,51 +3543,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15 pages, unless otherwise indicated in FOA</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C61F9CF" w14:textId="2C3B8305" w:rsidR="00940340" w:rsidRDefault="0060133E" w:rsidP="0000712F">
+          <w:p w14:paraId="0C61F9CF" w14:textId="2C3B8305" w:rsidR="00940340" w:rsidRDefault="0059742F" w:rsidP="0000712F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="189184190"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0000712F" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3648,51 +3658,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> are readable</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2413083D" w14:textId="745BCCE7" w:rsidR="00940340" w:rsidRDefault="0060133E" w:rsidP="001254C7">
+          <w:p w14:paraId="2413083D" w14:textId="745BCCE7" w:rsidR="00940340" w:rsidRDefault="0059742F" w:rsidP="001254C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="327107622"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3704,51 +3714,51 @@
             </w:sdt>
             <w:r w:rsidR="00940340">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No URLs</w:t>
             </w:r>
             <w:r w:rsidR="00940340">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE59603" w14:textId="393D3731" w:rsidR="00F2323C" w:rsidRPr="00F2323C" w:rsidRDefault="0060133E" w:rsidP="00F2323C">
+          <w:p w14:paraId="1BE59603" w14:textId="393D3731" w:rsidR="00F2323C" w:rsidRPr="00F2323C" w:rsidRDefault="0059742F" w:rsidP="00F2323C">
             <w:pPr>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1816753677"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2323C" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -3785,51 +3795,51 @@
             <w:r w:rsidR="003B5B70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, team members</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F2323C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C2C41B" w14:textId="7C7B272B" w:rsidR="00F746DA" w:rsidRPr="00085A09" w:rsidRDefault="0060133E" w:rsidP="00F746DA">
+          <w:p w14:paraId="01C2C41B" w14:textId="7C7B272B" w:rsidR="00F746DA" w:rsidRPr="00085A09" w:rsidRDefault="0059742F" w:rsidP="00F746DA">
             <w:pPr>
               <w:ind w:left="427" w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2040262176"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F746DA" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3857,51 +3867,51 @@
             <w:r w:rsidR="00F746DA" w:rsidRPr="00085A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ection labeled as Broader </w:t>
             </w:r>
             <w:r w:rsidR="00F746DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Impacts with header on its own line</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75CF9ADC" w14:textId="48A6376C" w:rsidR="00940340" w:rsidRPr="00F746DA" w:rsidRDefault="0060133E" w:rsidP="00F746DA">
+          <w:p w14:paraId="75CF9ADC" w14:textId="48A6376C" w:rsidR="00940340" w:rsidRPr="00F746DA" w:rsidRDefault="0059742F" w:rsidP="00F746DA">
             <w:pPr>
               <w:ind w:left="427" w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-105967977"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F746DA" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -3964,51 +3974,51 @@
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F746DA">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>evaluation."</w:t>
             </w:r>
             <w:r w:rsidR="00F746DA">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA0CA73" w14:textId="42A1C377" w:rsidR="00FE0AB2" w:rsidRDefault="0060133E" w:rsidP="0000712F">
+          <w:p w14:paraId="7EA0CA73" w14:textId="42A1C377" w:rsidR="00FE0AB2" w:rsidRDefault="0059742F" w:rsidP="0000712F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="331" w:hanging="274"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-972749482"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4245,51 +4255,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6C11">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6146" w:rsidRPr="00BF669C" w14:paraId="3B9143B6" w14:textId="77777777" w:rsidTr="00B47028">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="450A69FF" w14:textId="56D12F01" w:rsidR="00364249" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00364249">
+          <w:p w14:paraId="450A69FF" w14:textId="56D12F01" w:rsidR="00364249" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00364249">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="925926962"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -4549,51 +4559,51 @@
           </w:tbl>
           <w:p w14:paraId="24BE9274" w14:textId="77777777" w:rsidR="00331D18" w:rsidRPr="00F04ECD" w:rsidRDefault="00331D18" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00940340" w:rsidRPr="00BF669C" w14:paraId="0EA194C5" w14:textId="77777777" w:rsidTr="00FE0AB2">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5599EF" w14:textId="758EEFD3" w:rsidR="00940340" w:rsidRPr="00940340" w:rsidRDefault="0060133E" w:rsidP="00CF3D90">
+          <w:p w14:paraId="0E5599EF" w14:textId="758EEFD3" w:rsidR="00940340" w:rsidRPr="00940340" w:rsidRDefault="0059742F" w:rsidP="00CF3D90">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="108779405"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4605,51 +4615,51 @@
             </w:sdt>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No more than 5 pages total</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06346B75" w14:textId="57AA3DC1" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="0000712F">
+          <w:p w14:paraId="06346B75" w14:textId="57AA3DC1" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="0000712F">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1221599435"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
@@ -4678,51 +4688,51 @@
             <w:r w:rsidR="0000712F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s i</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ncluded</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00259101" w14:textId="243DB3AC" w:rsidR="00940340" w:rsidRDefault="0060133E" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="00259101" w14:textId="243DB3AC" w:rsidR="00940340" w:rsidRDefault="0059742F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1826851325"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0000712F" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4780,51 +4790,51 @@
             </w:r>
             <w:r w:rsidR="007A62B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and is on its own line</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F958229" w14:textId="63CE6B64" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="0F958229" w14:textId="63CE6B64" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1823345439"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A62B7" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4862,51 +4872,51 @@
           </w:tcPr>
           <w:p w14:paraId="2570569F" w14:textId="77777777" w:rsidR="00FE0AB2" w:rsidRPr="00F04ECD" w:rsidRDefault="00FE0AB2" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For each person’s reported results:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B7E8D4" w14:textId="7083564A" w:rsidR="00FE0AB2" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="61B7E8D4" w14:textId="7083564A" w:rsidR="00FE0AB2" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1947378412"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE0AB2" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
@@ -5134,51 +5144,51 @@
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC62E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> under s</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00DC62E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>eparate, labeled sections:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D27F2D" w14:textId="2CC05895" w:rsidR="00FE0AB2" w:rsidRDefault="0060133E" w:rsidP="004D6146">
+          <w:p w14:paraId="13D27F2D" w14:textId="2CC05895" w:rsidR="00FE0AB2" w:rsidRDefault="0059742F" w:rsidP="004D6146">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2066679205"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
@@ -5237,51 +5247,51 @@
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Broader Impacts</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2" w:rsidRPr="004C5B11">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15FDC07D" w14:textId="2C29C35B" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="00F21093" w:rsidP="00470F7B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:left="331"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2" w:rsidRPr="004C5B11">
               <w:t>If the project was recently awarded and therefore no new results exist, describe the major goals and broader impacts of the project. Note that the proposal may contain up to five pages to describe the results.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC8F688" w14:textId="024A5AB1" w:rsidR="00940340" w:rsidRPr="00E13798" w:rsidRDefault="0060133E" w:rsidP="004D7A6F">
+          <w:p w14:paraId="4AC8F688" w14:textId="024A5AB1" w:rsidR="00940340" w:rsidRPr="00E13798" w:rsidRDefault="0059742F" w:rsidP="004D7A6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="903958373"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5413,51 +5423,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this award.</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00E13798">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2934800B" w14:textId="4EB9D90F" w:rsidR="00940340" w:rsidRPr="007725E8" w:rsidRDefault="00940340" w:rsidP="004D6146">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A960DDF" w14:textId="7A31CFFF" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="004D7A6F">
+          <w:p w14:paraId="1A960DDF" w14:textId="7A31CFFF" w:rsidR="00940340" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="004D7A6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="331" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="920905134"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5545,51 +5555,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">software, models, </w:t>
             </w:r>
             <w:r w:rsidR="004D7A6F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>as may have been described in the Data Management Plan for the awarded project.</w:t>
             </w:r>
             <w:r w:rsidR="00940340" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="048922B3" w14:textId="7664C840" w:rsidR="007A62B7" w:rsidRPr="00FE0AB2" w:rsidRDefault="0060133E" w:rsidP="00FE0AB2">
+          <w:p w14:paraId="048922B3" w14:textId="7664C840" w:rsidR="007A62B7" w:rsidRPr="00FE0AB2" w:rsidRDefault="0059742F" w:rsidP="00FE0AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-94788389"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940340" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
@@ -5713,51 +5723,51 @@
           <w:p w14:paraId="6721CED4" w14:textId="26317260" w:rsidR="00D11CE3" w:rsidRPr="00BF669C" w:rsidRDefault="00C6463E" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>references cited</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000712F" w:rsidRPr="00BF669C" w14:paraId="73D34936" w14:textId="77777777" w:rsidTr="002D48A1">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F000F5" w14:textId="77777777" w:rsidR="0000712F" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="0000712F">
+          <w:p w14:paraId="04F000F5" w14:textId="77777777" w:rsidR="0000712F" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="0000712F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="360" w:hanging="362"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-562109063"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5776,51 +5786,51 @@
             </w:sdt>
             <w:r w:rsidR="0000712F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0000712F" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All author names listed, fully written out (i.e., no “et al”) and in order as they appear</w:t>
             </w:r>
             <w:r w:rsidR="0000712F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E576695" w14:textId="7F113769" w:rsidR="0000712F" w:rsidRPr="0000712F" w:rsidRDefault="0060133E" w:rsidP="0000712F">
+          <w:p w14:paraId="7E576695" w14:textId="7F113769" w:rsidR="0000712F" w:rsidRPr="0000712F" w:rsidRDefault="0059742F" w:rsidP="0000712F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-898201188"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0000712F" w:rsidRPr="00BF669C">
                   <w:rPr>
@@ -5926,51 +5936,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>budget</w:t>
             </w:r>
             <w:r w:rsidR="00D11CE3" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE23BC" w:rsidRPr="00BF669C" w14:paraId="18018FCC" w14:textId="77777777" w:rsidTr="0000712F">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8A5204" w14:textId="6DD78B5E" w:rsidR="00CE23BC" w:rsidRPr="00A01A2A" w:rsidRDefault="0060133E" w:rsidP="00CE23BC">
+          <w:p w14:paraId="1B8A5204" w14:textId="6DD78B5E" w:rsidR="00CE23BC" w:rsidRPr="00A01A2A" w:rsidRDefault="0059742F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1128972094"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE23BC" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -5994,51 +6004,51 @@
               </w:rPr>
               <w:t>Meets FOA specifics for allowed</w:t>
             </w:r>
             <w:r w:rsidR="00CE23BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/required</w:t>
             </w:r>
             <w:r w:rsidR="00CE23BC" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15812F55" w14:textId="6AFA9F7E" w:rsidR="00CE23BC" w:rsidRPr="00CE23BC" w:rsidRDefault="0060133E" w:rsidP="00CE23BC">
+          <w:p w14:paraId="15812F55" w14:textId="6AFA9F7E" w:rsidR="00CE23BC" w:rsidRPr="00CE23BC" w:rsidRDefault="0059742F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1897402821"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE23BC" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6161,51 +6171,51 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>budget justification</w:t>
             </w:r>
             <w:r w:rsidR="00D11CE3" w:rsidRPr="00B1768B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w14:paraId="58E6BE1D" w14:textId="77777777" w:rsidTr="00570B5B">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16872017" w14:textId="4E6240A7" w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="000C1BC3">
+          <w:p w14:paraId="16872017" w14:textId="4E6240A7" w:rsidR="008E2F7A" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="000C1BC3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1228039956"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE0AB2" w:rsidRPr="0000712F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -6285,51 +6295,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> language</w:t>
             </w:r>
             <w:r w:rsidR="00EB23BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0003353B" w:rsidRPr="00BF669C" w14:paraId="54D2F754" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:trHeight w:val="2924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD19146" w14:textId="6A420442" w:rsidR="0003353B" w:rsidRDefault="0060133E" w:rsidP="00CE23BC">
+          <w:p w14:paraId="4FD19146" w14:textId="6A420442" w:rsidR="0003353B" w:rsidRDefault="0059742F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2008587763"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00921588" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -6350,51 +6360,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00F27A0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>page limit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A7DBFFF" w14:textId="45CEE495" w:rsidR="0003353B" w:rsidRDefault="0060133E" w:rsidP="00CE23BC">
+          <w:p w14:paraId="7A7DBFFF" w14:textId="45CEE495" w:rsidR="0003353B" w:rsidRDefault="0059742F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-146055883"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6443,51 +6453,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> does not mention unfunded personnel (unfunded personnel role(s) will be described in the Facilities, Equipment and Other Resources section</w:t>
             </w:r>
             <w:r w:rsidR="00A01A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5331260C" w14:textId="4C6DE888" w:rsidR="0003353B" w:rsidRPr="00CE23BC" w:rsidRDefault="0060133E" w:rsidP="00CE23BC">
+          <w:p w14:paraId="5331260C" w14:textId="4C6DE888" w:rsidR="0003353B" w:rsidRPr="00CE23BC" w:rsidRDefault="0059742F" w:rsidP="00CE23BC">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="90445376"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6562,51 +6572,51 @@
             <w:r w:rsidR="00364249">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0003353B" w:rsidRPr="00597DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E7244C1" w14:textId="0F98A5FD" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="0060133E" w:rsidP="0003353B">
+          <w:p w14:paraId="6E7244C1" w14:textId="0F98A5FD" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="0059742F" w:rsidP="0003353B">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-307865316"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
@@ -6639,51 +6649,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> across all current and pending NSF projects</w:t>
             </w:r>
             <w:r w:rsidR="0003353B" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> are justified</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5581" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="118C114F" w14:textId="578F2E3C" w:rsidR="0003353B" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="0003353B">
+          <w:p w14:paraId="118C114F" w14:textId="578F2E3C" w:rsidR="0003353B" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="0003353B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="430" w:hanging="430"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-333376802"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6725,51 +6735,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TravelTable</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tab in your Excel budget)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76605BC5" w14:textId="2AED86BE" w:rsidR="0003353B" w:rsidRDefault="0060133E" w:rsidP="0003353B">
+          <w:p w14:paraId="76605BC5" w14:textId="2AED86BE" w:rsidR="0003353B" w:rsidRDefault="0059742F" w:rsidP="0003353B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="430" w:hanging="430"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="420303292"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -6807,51 +6817,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> include anything that will be secured through a service agreement/contract (speaker fees, venue rental, catering, supplies, etc.)</w:t>
             </w:r>
             <w:r w:rsidR="00FE0AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E11535F" w14:textId="6E24949A" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="0060133E" w:rsidP="0003353B">
+          <w:p w14:paraId="5E11535F" w14:textId="6E24949A" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="0059742F" w:rsidP="0003353B">
             <w:pPr>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-601571103"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6878,51 +6888,51 @@
             <w:r w:rsidR="00D0077E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a summary</w:t>
             </w:r>
             <w:r w:rsidR="0003353B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of any subawards. Additionally, a detailed budget justification (up to 5 pages) will be uploaded for each subaward</w:t>
             </w:r>
             <w:r w:rsidR="006B7EF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0332F44E" w14:textId="0C65D2E8" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="0060133E" w:rsidP="0003353B">
+          <w:p w14:paraId="0332F44E" w14:textId="0C65D2E8" w:rsidR="0003353B" w:rsidRPr="0003353B" w:rsidRDefault="0059742F" w:rsidP="0003353B">
             <w:pPr>
               <w:ind w:left="340" w:hanging="340"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-778019326"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003353B" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -7052,51 +7062,51 @@
           <w:p w14:paraId="7E942D8B" w14:textId="12CD2998" w:rsidR="009D1703" w:rsidRPr="00BF669C" w:rsidRDefault="009D1703" w:rsidP="00AB7378">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>facilities, equipment and other resources *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D1703" w:rsidRPr="00BF669C" w14:paraId="73EFE8F6" w14:textId="77777777" w:rsidTr="00470F7B">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5346C2B5" w14:textId="6B1F718D" w:rsidR="009D1703" w:rsidRDefault="0060133E" w:rsidP="00996BC6">
+          <w:p w14:paraId="5346C2B5" w14:textId="6B1F718D" w:rsidR="009D1703" w:rsidRDefault="0059742F" w:rsidP="00996BC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1443303481"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D1703" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7125,51 +7135,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">page limit; </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="009D1703" w:rsidRPr="006B7EF5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Facilities Template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA87251" w14:textId="6703B86F" w:rsidR="009D1703" w:rsidRDefault="0060133E" w:rsidP="00996BC6">
+          <w:p w14:paraId="5CA87251" w14:textId="6703B86F" w:rsidR="009D1703" w:rsidRDefault="0059742F" w:rsidP="00996BC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1408533221"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D1703" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7178,51 +7188,51 @@
             </w:sdt>
             <w:r w:rsidR="009D1703" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D1703" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No cost sharing language</w:t>
             </w:r>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45368217" w14:textId="14C76433" w:rsidR="009D1703" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00996BC6">
+          <w:p w14:paraId="45368217" w14:textId="14C76433" w:rsidR="009D1703" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00996BC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-23413073"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009D1703" w:rsidRPr="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -7258,51 +7268,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidR="009D1703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> cited</w:t>
             </w:r>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57297F13" w14:textId="123B3229" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="0060133E" w:rsidP="00996BC6">
+          <w:p w14:paraId="57297F13" w14:textId="123B3229" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="0059742F" w:rsidP="00996BC6">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-736472951"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00470F7B">
                   <w:rPr>
@@ -7335,51 +7345,51 @@
               </w:rPr>
               <w:t>included in</w:t>
             </w:r>
             <w:r w:rsidR="009D1703" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> our document</w:t>
             </w:r>
             <w:r w:rsidR="00E7228B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFCEA1F" w14:textId="07A945BC" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="0060133E" w:rsidP="00996BC6">
+          <w:p w14:paraId="6DFCEA1F" w14:textId="07A945BC" w:rsidR="009D1703" w:rsidRPr="00525C30" w:rsidRDefault="0059742F" w:rsidP="00996BC6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="767121339"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00921588">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8140,51 +8150,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> instructions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, Other Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w14:paraId="67D353AD" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="068AE3F2" w14:textId="6B2E5A7E" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="068AE3F2" w14:textId="6B2E5A7E" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2042900547"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
@@ -8293,100 +8303,100 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No personal information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19576075" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="19576075" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:ind w:left="327" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1742871355"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All required fields in Identifying Information, Organization and Location section are complete.</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481C1C0E" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="481C1C0E" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="150" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-842474582"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -8437,51 +8447,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">reverse </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>chronological order</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796D1DB9" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="796D1DB9" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="150" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1916588840"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -8619,51 +8629,51 @@
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="510" w:hanging="180"/>
             </w:pPr>
             <w:r w:rsidRPr="001822E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Senior/key personnel must only identify all domestic and foreign professional appointments and positions outside of the primary organization for a period of up to three years from the date the proposer submits the proposal to NSF for funding consideration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F746DA" w:rsidRPr="00BF669C" w14:paraId="68321571" w14:textId="77777777" w:rsidTr="00053199">
         <w:trPr>
           <w:trHeight w:val="1295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="417EECB8" w14:textId="1E85BFE9" w:rsidR="00F746DA" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="0003353B">
+          <w:p w14:paraId="417EECB8" w14:textId="1E85BFE9" w:rsidR="00F746DA" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="0003353B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="422" w:hanging="422"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="878896701"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F746DA" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -8722,51 +8732,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Products must be citable and </w:t>
             </w:r>
             <w:r w:rsidR="00F63A19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">accessible.  Other NSF awards cannot be counted as </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F63A19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>an “other”</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="4FD98E3A" w14:textId="5168B634" w:rsidR="00A01A2A" w:rsidRPr="00A1736F" w:rsidRDefault="0060133E" w:rsidP="001822E2">
+          <w:p w14:paraId="4FD98E3A" w14:textId="5168B634" w:rsidR="00A01A2A" w:rsidRPr="00A1736F" w:rsidRDefault="0059742F" w:rsidP="001822E2">
             <w:pPr>
               <w:ind w:left="332" w:hanging="332"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="305362736"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A01A2A" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -9277,51 +9287,51 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w14:paraId="453D1D0A" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB55718" w14:textId="05CBA81B" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="6AB55718" w14:textId="05CBA81B" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="142474878"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -9444,51 +9454,51 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No personal information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DB1859" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="49DB1859" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1088457803"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -9534,94 +9544,94 @@
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00EF0214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>potential overlap with this proposal in terms of scope, budget, or person-months planned or committed to the project by the individual</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADDDF8F" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00373206">
+          <w:p w14:paraId="2ADDDF8F" w14:textId="77777777" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00373206">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1296184297"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The proposed project is included as Pending.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4187C42D" w14:textId="3DE99FEF" w:rsidR="004A26D4" w:rsidRPr="004A26D4" w:rsidRDefault="0060133E" w:rsidP="004A26D4">
+          <w:p w14:paraId="4187C42D" w14:textId="3DE99FEF" w:rsidR="004A26D4" w:rsidRPr="004A26D4" w:rsidRDefault="0059742F" w:rsidP="004A26D4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="243" w:right="113" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1853138163"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004A26D4" w:rsidRPr="00E9764A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -9797,51 +9807,51 @@
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>project(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D879C9" w:rsidRPr="00BF669C" w14:paraId="3DC47E4B" w14:textId="77777777" w:rsidTr="00F21093">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D771DF1" w14:textId="089B2EAD" w:rsidR="003E4419" w:rsidRPr="005878CB" w:rsidRDefault="0060133E" w:rsidP="005878CB">
+          <w:p w14:paraId="5D771DF1" w14:textId="089B2EAD" w:rsidR="003E4419" w:rsidRPr="005878CB" w:rsidRDefault="0059742F" w:rsidP="005878CB">
             <w:pPr>
               <w:ind w:left="332" w:hanging="332"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-139884239"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E4419" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -9950,51 +9960,51 @@
             <w:bookmarkStart w:id="9" w:name="_Hlk125033931"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Collaborators and Other affiliations</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE24EB" w14:paraId="5C304711" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592BE3E2" w14:textId="5F5CE124" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00917F32">
+          <w:p w14:paraId="592BE3E2" w14:textId="5F5CE124" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="163286613"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -10029,51 +10039,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="00FE24EB" w:rsidRPr="008B50D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NSF Senior Personnel Information Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D24473" w14:textId="3D1F2F59" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00917F32">
+          <w:p w14:paraId="03D24473" w14:textId="3D1F2F59" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1437051498"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
@@ -10082,51 +10092,51 @@
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> All names are listed in last name, first name order, doesn’t need to be sorted alphabetically</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3498A01B" w14:textId="391F4571" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="00917F32">
+          <w:p w14:paraId="3498A01B" w14:textId="391F4571" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1561474601"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
                   <w:rPr>
@@ -10198,51 +10208,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Column A </w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> filled in for Tables 2-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E430BB7" w14:textId="70683E4C" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00917F32">
+          <w:p w14:paraId="5E430BB7" w14:textId="70683E4C" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="NoSpacing1"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1825965608"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
@@ -10281,51 +10291,51 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FE24EB">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>). format</w:t>
             </w:r>
             <w:r w:rsidR="00FE24EB" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D255880" w14:textId="6A2AE90F" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0060133E" w:rsidP="00917F32">
+          <w:p w14:paraId="4D255880" w14:textId="6A2AE90F" w:rsidR="00FE24EB" w:rsidRPr="00BF669C" w:rsidRDefault="0059742F" w:rsidP="00917F32">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1096446653"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="00E9764A">
@@ -10402,51 +10412,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Synergistic activties</w:t>
             </w:r>
             <w:r w:rsidRPr="00746B00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE24EB" w14:paraId="08FA3C33" w14:textId="77777777" w:rsidTr="00FE24EB">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10807" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24702984" w14:textId="7761944A" w:rsidR="0030663D" w:rsidRDefault="0060133E" w:rsidP="008F5154">
+          <w:p w14:paraId="24702984" w14:textId="7761944A" w:rsidR="0030663D" w:rsidRDefault="0059742F" w:rsidP="008F5154">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-656304800"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE24EB" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -10511,51 +10521,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 page</w:t>
             </w:r>
             <w:r w:rsidR="0030663D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:tooltip="NSF Synergistic Activities Template" w:history="1">
               <w:r w:rsidR="0030663D" w:rsidRPr="0030663D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NSF Synergistic Activities Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2F01A268" w14:textId="1A4214D8" w:rsidR="00FE24EB" w:rsidRDefault="0060133E" w:rsidP="008F5154">
+          <w:p w14:paraId="2F01A268" w14:textId="1A4214D8" w:rsidR="00FE24EB" w:rsidRDefault="0059742F" w:rsidP="008F5154">
             <w:pPr>
               <w:ind w:left="327" w:hanging="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1783098317"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004A26D4" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -10759,370 +10769,434 @@
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00921588" w:rsidRPr="00921588" w14:paraId="33E2CD75" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D39F7C2" w14:textId="77777777" w:rsidR="00921588" w:rsidRPr="00921588" w:rsidRDefault="00921588" w:rsidP="00C11B0A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2285" w:rsidRPr="00BF669C" w14:paraId="5EE6EE1C" w14:textId="77777777" w:rsidTr="00921588">
+      <w:tr w:rsidR="00DE03B8" w:rsidRPr="00BF669C" w14:paraId="0F34D4C0" w14:textId="77777777" w:rsidTr="00BF7878">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28A1B69A" w14:textId="6587A020" w:rsidR="00FF2285" w:rsidRDefault="00FF2285" w:rsidP="00FF2285">
+          <w:p w14:paraId="5EEEEE32" w14:textId="7794B7FA" w:rsidR="00DE03B8" w:rsidRDefault="00DE03B8" w:rsidP="00BF7878">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Information Entered into</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FF2285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents uploaded to a </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00333590">
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>named</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2285">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE03B8" w:rsidRPr="00BF669C" w14:paraId="22A97663" w14:textId="77777777" w:rsidTr="00BF7878">
+        <w:trPr>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172DA3D6" w14:textId="77777777" w:rsidR="00DE03B8" w:rsidRDefault="00DE03B8" w:rsidP="00DE03B8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="444"/>
+              </w:tabs>
+              <w:spacing w:before="7" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1284"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:id w:val="-916088759"/>
+                <w15:color w:val="008000"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00146A19">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data Management and Sharing Plan,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF669C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE142D2" w14:textId="273429A0" w:rsidR="00DE03B8" w:rsidRDefault="00DE03B8" w:rsidP="00DE03B8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="444"/>
+              </w:tabs>
+              <w:spacing w:before="7" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="1284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F5154">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>One combined Data Management Plan for collaborative proposals and proposals that include subawards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="398AAA4F" w14:textId="1BDB08D6" w:rsidR="00DE03B8" w:rsidRPr="008F5154" w:rsidRDefault="00DE03B8" w:rsidP="00DE03B8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="444"/>
+              </w:tabs>
+              <w:spacing w:before="7" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="415" w:right="1284" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The DMSP can only be completed in the Research.gov proposal record.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392A1763" w14:textId="77777777" w:rsidR="00DE03B8" w:rsidRDefault="00DE03B8" w:rsidP="00DE03B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="420" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidR="0059742F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the DMSP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the primary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directorate you are applying </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide a justification if a detailed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data Management and Sharing Plan is not needed. Refer to the funding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>opportunity for specific guidance on how to complete this section. This</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>section may not be used to circumvent the Project Description page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE03B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>limit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BFA1A8" w14:textId="30BE709A" w:rsidR="0059742F" w:rsidRPr="00817502" w:rsidRDefault="0059742F" w:rsidP="00DE03B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="420" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete all 8 sections of the DMSP.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE03B8" w:rsidRPr="00BF669C" w14:paraId="466BF13B" w14:textId="77777777" w:rsidTr="00BF7878">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F91C628" w14:textId="146B5BA2" w:rsidR="00DE03B8" w:rsidRDefault="00DE03B8" w:rsidP="00BF7878">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>uploaded to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2285">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>named</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF2285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> field</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00525C30" w:rsidRPr="00BF669C" w14:paraId="7FF1D1D2" w14:textId="77777777" w:rsidTr="00921588">
         <w:trPr>
           <w:trHeight w:val="890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D21069" w14:textId="3AB87D80" w:rsidR="00B837C4" w:rsidRPr="00525C30" w:rsidRDefault="0060133E" w:rsidP="00B837C4">
-[...274 lines deleted...]
-          <w:p w14:paraId="7ADA458B" w14:textId="65DC5796" w:rsidR="00817502" w:rsidRDefault="0060133E" w:rsidP="00817502">
+          <w:p w14:paraId="7ADA458B" w14:textId="65DC5796" w:rsidR="00817502" w:rsidRDefault="0059742F" w:rsidP="00817502">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-19625930"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00525C30" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -11302,63 +11376,63 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postdocs/GRAs </w:t>
             </w:r>
             <w:r w:rsidR="003C13AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>across the project.</w:t>
             </w:r>
             <w:r w:rsidR="00BC0AA6" w:rsidRPr="00FF3902">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="0030663D" w:rsidRPr="0030663D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NSF Mentoring Plan Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="52D847C3" w14:textId="3053F36D" w:rsidR="004624BD" w:rsidRDefault="0060133E" w:rsidP="00BC0AA6">
+          <w:p w14:paraId="52D847C3" w14:textId="3053F36D" w:rsidR="004624BD" w:rsidRDefault="0059742F" w:rsidP="00BC0AA6">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2111655972"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC0AA6" w:rsidRPr="008F5154">
                   <w:rPr>
@@ -11476,51 +11550,51 @@
             <w:r w:rsidR="00BC0AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC0AA6" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>combined into one PDF</w:t>
             </w:r>
             <w:r w:rsidR="00BC0AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Appropriate for Postdocs, students and other professionals.  SciENcv is not required for these documents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2760AA94" w14:textId="61CA2E67" w:rsidR="00E9641F" w:rsidRPr="00B837C4" w:rsidRDefault="0060133E" w:rsidP="00E9641F">
+          <w:p w14:paraId="2760AA94" w14:textId="61CA2E67" w:rsidR="00E9641F" w:rsidRPr="00B837C4" w:rsidRDefault="0059742F" w:rsidP="00E9641F">
             <w:pPr>
               <w:ind w:left="336" w:hanging="336"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1810668885"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F5154">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -11541,51 +11615,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewers to include</w:t>
             </w:r>
             <w:r w:rsidR="00E9641F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: first, middle initial, last name, email, organization</w:t>
             </w:r>
             <w:r w:rsidR="00333590">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (optional).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B301DBD" w14:textId="1D059908" w:rsidR="00E9641F" w:rsidRPr="00817502" w:rsidRDefault="0060133E" w:rsidP="00E9641F">
+          <w:p w14:paraId="7B301DBD" w14:textId="1D059908" w:rsidR="00E9641F" w:rsidRPr="00817502" w:rsidRDefault="0059742F" w:rsidP="00E9641F">
             <w:pPr>
               <w:ind w:left="417" w:hanging="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="531236531"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F5154">
                   <w:rPr>
@@ -11803,51 +11877,51 @@
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4772"/>
         <w:gridCol w:w="6018"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB6707" w:rsidRPr="00BF669C" w14:paraId="4FE57B46" w14:textId="77777777" w:rsidTr="00085038">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4772" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DDB6B63" w14:textId="6A38F8DF" w:rsidR="00DB6707" w:rsidRPr="00B837C4" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="1DDB6B63" w14:textId="6A38F8DF" w:rsidR="00DB6707" w:rsidRPr="00B837C4" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1754628812"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00370F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00DB6707">
@@ -11923,55 +11997,54 @@
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="621128B6" w14:textId="77777777" w:rsidR="00DB6707" w:rsidRPr="00BF669C" w:rsidRDefault="00DB6707" w:rsidP="00C11B0A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Letters of Collaboration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4753B777" w14:textId="496DCA54" w:rsidR="00DB6707" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="4753B777" w14:textId="496DCA54" w:rsidR="00DB6707" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-231854967"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
@@ -11988,51 +12061,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB6707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review FOA for requirements, otherwise f</w:t>
             </w:r>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ollow </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:anchor="ch2D2hib" w:history="1">
+            <w:hyperlink r:id="rId26" w:anchor="ch2D2hib" w:history="1">
               <w:r w:rsidR="00DB6707" w:rsidRPr="00FC4B62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PAPPG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> guidelines </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1568104913"/>
@@ -12069,51 +12142,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or endorsement </w:t>
             </w:r>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>language</w:t>
             </w:r>
             <w:r w:rsidR="00952F69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B238E7" w14:textId="212F7352" w:rsidR="00DB6707" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="71B238E7" w14:textId="212F7352" w:rsidR="00DB6707" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="597299695"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -12245,101 +12318,101 @@
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF0342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00DB6707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
             <w:r w:rsidR="00DB6707" w:rsidRPr="00BF0342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3936AA2B" w14:textId="77777777" w:rsidR="00DB6707" w:rsidRDefault="0060133E" w:rsidP="00C11B0A">
+          <w:p w14:paraId="3936AA2B" w14:textId="77777777" w:rsidR="00DB6707" w:rsidRDefault="0059742F" w:rsidP="00C11B0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-434672779"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB6707">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB6707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review FOA to determine if plan is required with the proposal or if it needs to be completed and held for award.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="012AFEA1" w14:textId="25FD16D8" w:rsidR="00ED23F5" w:rsidRPr="00262CE0" w:rsidRDefault="0060133E" w:rsidP="004A26D4">
+          <w:p w14:paraId="012AFEA1" w14:textId="25FD16D8" w:rsidR="00ED23F5" w:rsidRPr="00262CE0" w:rsidRDefault="0059742F" w:rsidP="004A26D4">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-517777394"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6707" w:rsidRPr="00370F09">
                   <w:rPr>
@@ -12358,51 +12431,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ingle plan developed for all off-campus work across the project.</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4" w:rsidRPr="002563FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="00DB6707" w:rsidRPr="002563FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CU’s template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DB6707" w:rsidRPr="002563FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is required</w:t>
             </w:r>
             <w:r w:rsidR="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -12556,51 +12629,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1101DEAF" w14:textId="5F8622F1" w:rsidR="00DB6707" w:rsidRDefault="0060133E" w:rsidP="00ED23F5">
+          <w:p w14:paraId="1101DEAF" w14:textId="5F8622F1" w:rsidR="00DB6707" w:rsidRDefault="0059742F" w:rsidP="00ED23F5">
             <w:pPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1122000312"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED23F5" w:rsidRPr="00370F09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -12779,71 +12852,71 @@
             </w:pPr>
             <w:r w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For purposes of this provision, references to "resources or interests of a Tribal Nation" are limited to resources and interests connected to Tribal Nation lands or those aspects of Tribal life that are within the domain of a Tribal Nation, (including, but not limited to, Tribal languages and subsistence rights on Tribal Nation lands) as opposed to individual Tribal Nation members.</w:t>
             </w:r>
             <w:r w:rsidR="00ED23F5" w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:anchor="ch2D2hib" w:history="1">
+            <w:hyperlink r:id="rId28" w:anchor="ch2D2hib" w:history="1">
               <w:r w:rsidRPr="004A26D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PAPPG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004A26D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for further information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC6AB58" w14:textId="0DA1D78E" w:rsidR="00E9641F" w:rsidRDefault="0060133E" w:rsidP="00E9641F">
+          <w:p w14:paraId="2EC6AB58" w14:textId="0DA1D78E" w:rsidR="00E9641F" w:rsidRDefault="0059742F" w:rsidP="00E9641F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="868114797"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E9641F" w:rsidRPr="00370F09">
@@ -12980,52 +13053,52 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9641F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If only (i) is provided, the proposer will still be required to submit either (ii) or (iii) before NSF will make an award decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="13"/>
     </w:tbl>
     <w:p w14:paraId="0825D69F" w14:textId="641D6F8D" w:rsidR="00B11AED" w:rsidRPr="00B11AED" w:rsidRDefault="00B11AED" w:rsidP="00470F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2707"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B11AED" w:rsidRPr="00B11AED" w:rsidSect="00257ABC">
-      <w:headerReference w:type="default" r:id="rId31"/>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="432" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0A248D30" w14:textId="77777777" w:rsidR="00955639" w:rsidRDefault="00955639">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0B862640" w14:textId="77777777" w:rsidR="00955639" w:rsidRDefault="00955639">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -13806,53 +13879,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2A7A65"/>
+    <w:nsid w:val="26914DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D36A712"/>
+    <w:tmpl w:val="DE588774"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -13919,53 +13992,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32F933A7"/>
+    <w:nsid w:val="2C2A7A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9236B984"/>
+    <w:tmpl w:val="9D36A712"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -14032,163 +14105,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B63497"/>
+    <w:nsid w:val="32F933A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A1467426"/>
+    <w:tmpl w:val="9236B984"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="693" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1413" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2133" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2853" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3573" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4293" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5013" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5733" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6453" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48B63497"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1467426"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="693" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1413" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2133" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2853" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3573" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4293" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5013" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5733" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6453" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2F7C9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78A48C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14258,51 +14444,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2A0DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FBC7004"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="417" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1137" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14371,51 +14557,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6177" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554636FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D28E5AC"/>
     <w:lvl w:ilvl="0" w:tplc="F1BAFFD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14483,51 +14669,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D125175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="133AF6FE"/>
     <w:lvl w:ilvl="0" w:tplc="A582E008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1407" w:hanging="360"/>
       </w:pPr>
@@ -14574,51 +14760,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5727" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6447" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61891019"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A56C4C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14723,51 +14909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707C0DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F030E7FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14836,51 +15022,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75493E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="945865D2"/>
     <w:lvl w:ilvl="0" w:tplc="F1BAFFD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14948,51 +15134,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79697700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E76C8E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15061,51 +15247,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F901CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="475E6A32"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15148,110 +15334,113 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="430711823">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1136992474">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1387336505">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="615336740">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="788740475">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1473795292">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1473795292">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="1627276603">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="52896139">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1881817023">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="84960966">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1762793880">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="805661193">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1912034591">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="893662041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="65300278">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1955868420">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1336690389">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="899167755">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="701827162">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0028228C"/>
     <w:rsid w:val="000013B5"/>
@@ -15357,80 +15546,82 @@
     <w:rsid w:val="003B563F"/>
     <w:rsid w:val="003B5B70"/>
     <w:rsid w:val="003C13AE"/>
     <w:rsid w:val="003C240D"/>
     <w:rsid w:val="003E4419"/>
     <w:rsid w:val="003E5A92"/>
     <w:rsid w:val="003F04D9"/>
     <w:rsid w:val="003F0C2B"/>
     <w:rsid w:val="00407240"/>
     <w:rsid w:val="0041607A"/>
     <w:rsid w:val="00416B05"/>
     <w:rsid w:val="00422584"/>
     <w:rsid w:val="0042666E"/>
     <w:rsid w:val="00430A70"/>
     <w:rsid w:val="0043454D"/>
     <w:rsid w:val="00434F6C"/>
     <w:rsid w:val="004351A6"/>
     <w:rsid w:val="00454615"/>
     <w:rsid w:val="004567F4"/>
     <w:rsid w:val="004624BD"/>
     <w:rsid w:val="00464875"/>
     <w:rsid w:val="00470F7B"/>
     <w:rsid w:val="00474FA6"/>
     <w:rsid w:val="00477804"/>
     <w:rsid w:val="0048031C"/>
+    <w:rsid w:val="00480589"/>
     <w:rsid w:val="00487482"/>
     <w:rsid w:val="00490092"/>
     <w:rsid w:val="004A26D4"/>
     <w:rsid w:val="004A2DED"/>
     <w:rsid w:val="004B0AE9"/>
     <w:rsid w:val="004C1488"/>
     <w:rsid w:val="004D6146"/>
     <w:rsid w:val="004D7A6F"/>
     <w:rsid w:val="004E08EA"/>
     <w:rsid w:val="004E1F75"/>
     <w:rsid w:val="004F797C"/>
     <w:rsid w:val="004F7E36"/>
     <w:rsid w:val="0051017D"/>
     <w:rsid w:val="00511C0F"/>
     <w:rsid w:val="00515A7A"/>
     <w:rsid w:val="00516B9E"/>
     <w:rsid w:val="00522532"/>
     <w:rsid w:val="005230ED"/>
     <w:rsid w:val="005236C9"/>
     <w:rsid w:val="00525C30"/>
     <w:rsid w:val="00536173"/>
     <w:rsid w:val="00543801"/>
     <w:rsid w:val="0054494D"/>
     <w:rsid w:val="00553D66"/>
     <w:rsid w:val="00560949"/>
     <w:rsid w:val="00560F77"/>
     <w:rsid w:val="00561262"/>
     <w:rsid w:val="00570B5B"/>
     <w:rsid w:val="00581A1A"/>
     <w:rsid w:val="005878CB"/>
+    <w:rsid w:val="0059742F"/>
     <w:rsid w:val="00597DF9"/>
     <w:rsid w:val="005B32B7"/>
     <w:rsid w:val="005B43AF"/>
     <w:rsid w:val="005C1917"/>
     <w:rsid w:val="005C426C"/>
     <w:rsid w:val="005C454B"/>
     <w:rsid w:val="005D7543"/>
     <w:rsid w:val="005E29C8"/>
     <w:rsid w:val="005F21A2"/>
     <w:rsid w:val="0060133E"/>
     <w:rsid w:val="00607BCE"/>
     <w:rsid w:val="00610858"/>
     <w:rsid w:val="0061374A"/>
     <w:rsid w:val="00620167"/>
     <w:rsid w:val="00622A27"/>
     <w:rsid w:val="006238C8"/>
     <w:rsid w:val="00643BDC"/>
     <w:rsid w:val="00645F34"/>
     <w:rsid w:val="00653A40"/>
     <w:rsid w:val="00674FB6"/>
     <w:rsid w:val="00682C78"/>
     <w:rsid w:val="00682DE4"/>
     <w:rsid w:val="00690A2E"/>
     <w:rsid w:val="00691522"/>
     <w:rsid w:val="006B5280"/>
@@ -15608,56 +15799,58 @@
     <w:rsid w:val="00CB47FD"/>
     <w:rsid w:val="00CC59BB"/>
     <w:rsid w:val="00CE23BC"/>
     <w:rsid w:val="00CE39DC"/>
     <w:rsid w:val="00CF06B4"/>
     <w:rsid w:val="00CF3D90"/>
     <w:rsid w:val="00CF6FA2"/>
     <w:rsid w:val="00D0077E"/>
     <w:rsid w:val="00D03532"/>
     <w:rsid w:val="00D04CFD"/>
     <w:rsid w:val="00D06F89"/>
     <w:rsid w:val="00D11C0E"/>
     <w:rsid w:val="00D11CE3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D20377"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D30C00"/>
     <w:rsid w:val="00D34484"/>
     <w:rsid w:val="00D36A80"/>
     <w:rsid w:val="00D47507"/>
     <w:rsid w:val="00D6554B"/>
     <w:rsid w:val="00D725FC"/>
     <w:rsid w:val="00D777FB"/>
     <w:rsid w:val="00D827D3"/>
     <w:rsid w:val="00D879C9"/>
+    <w:rsid w:val="00D96C74"/>
     <w:rsid w:val="00DA21A2"/>
     <w:rsid w:val="00DB0C25"/>
     <w:rsid w:val="00DB6707"/>
     <w:rsid w:val="00DC00DC"/>
     <w:rsid w:val="00DC4118"/>
     <w:rsid w:val="00DC62E1"/>
+    <w:rsid w:val="00DE03B8"/>
     <w:rsid w:val="00DE5274"/>
     <w:rsid w:val="00DE5986"/>
     <w:rsid w:val="00DE662D"/>
     <w:rsid w:val="00DF3620"/>
     <w:rsid w:val="00E06D9C"/>
     <w:rsid w:val="00E10BC3"/>
     <w:rsid w:val="00E20060"/>
     <w:rsid w:val="00E324EF"/>
     <w:rsid w:val="00E37280"/>
     <w:rsid w:val="00E41884"/>
     <w:rsid w:val="00E42D78"/>
     <w:rsid w:val="00E432C2"/>
     <w:rsid w:val="00E51E21"/>
     <w:rsid w:val="00E63B12"/>
     <w:rsid w:val="00E66AAA"/>
     <w:rsid w:val="00E7228B"/>
     <w:rsid w:val="00E7239D"/>
     <w:rsid w:val="00E76032"/>
     <w:rsid w:val="00E8270B"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E9373D"/>
     <w:rsid w:val="00E9641F"/>
     <w:rsid w:val="00E9764A"/>
     <w:rsid w:val="00EA3E64"/>
     <w:rsid w:val="00EB1D8F"/>
@@ -16608,51 +16801,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1448432019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/disclosures_table.jsp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/2075/attachment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/prepare-proposals/proposal-essentials-sponsor/safe-and-inclusive-working-environment-plan-nsf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/226/attachment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/698" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/disclosures_table.jsp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/2075/attachment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/698" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/nspm33definitions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/node/226/attachment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/policies/pappg/24-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nsf.gov/funding/senior-personnel-documents" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/prepare-proposals/proposal-essentials-sponsor/safe-and-inclusive-working-environment-plan-nsf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\amho8416\AppData\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1616665D93864DA198FDB51780F06EB4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -16800,50 +16993,51 @@
     <w:rsidRoot w:val="00E75AC0"/>
     <w:rsid w:val="000C0539"/>
     <w:rsid w:val="00136943"/>
     <w:rsid w:val="001D417C"/>
     <w:rsid w:val="0027254E"/>
     <w:rsid w:val="002D5F11"/>
     <w:rsid w:val="003272E7"/>
     <w:rsid w:val="00394C7A"/>
     <w:rsid w:val="003D37B9"/>
     <w:rsid w:val="003D3C6B"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="004209E1"/>
     <w:rsid w:val="00476E42"/>
     <w:rsid w:val="004E1C79"/>
     <w:rsid w:val="004F4B4A"/>
     <w:rsid w:val="00614851"/>
     <w:rsid w:val="00650DE1"/>
     <w:rsid w:val="00717351"/>
     <w:rsid w:val="0084407C"/>
     <w:rsid w:val="0094583B"/>
     <w:rsid w:val="00A027A0"/>
     <w:rsid w:val="00A833C2"/>
     <w:rsid w:val="00B00C9D"/>
     <w:rsid w:val="00BD5D1C"/>
     <w:rsid w:val="00C42BA7"/>
+    <w:rsid w:val="00D96C74"/>
     <w:rsid w:val="00E75AC0"/>
     <w:rsid w:val="00F61D92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17748,136 +17942,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149E8B98-7D09-4CAA-912C-73E3E59FAC08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2448A74-D900-4089-8435-B1880F3E0313}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B640E92-30E1-4152-8934-76F5CED158C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2818</Words>
-  <Characters>18355</Characters>
+  <Words>2831</Words>
+  <Characters>18291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>573</Lines>
-  <Paragraphs>392</Paragraphs>
+  <Lines>152</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>New company setup checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20781</CharactersWithSpaces>
+  <CharactersWithSpaces>21080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:creator>Amy Susan Hoak</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>