--- v2 (2026-03-25)
+++ v3 (2026-05-11)
@@ -15,75 +15,76 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="766A92CF" w14:textId="5B4BB839" w:rsidR="003742D8" w:rsidRPr="006F1A88" w:rsidRDefault="003742D8" w:rsidP="00C72B4E">
+    <w:p w14:paraId="766A92CF" w14:textId="5B4BB839" w:rsidR="003742D8" w:rsidRPr="00712241" w:rsidRDefault="003742D8" w:rsidP="00C72B4E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:right="-360" w:firstLine="5760"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007653A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E752BB" wp14:editId="3E40001F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E752BB" wp14:editId="4259F7AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-31750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-44450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2090708" cy="313690"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -92,159 +93,204 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2090708" cy="313690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="007653A4">
+      <w:r w:rsidRPr="00712241">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">NIH </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">PROPOSAL R01/R03/R21 SUBMISSION </w:t>
+        <w:t xml:space="preserve">NIH PROPOSAL R01/R03/R21 SUBMISSION </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F27F754" w14:textId="65FCEE76" w:rsidR="00364364" w:rsidRPr="009F2A8B" w:rsidRDefault="003742D8" w:rsidP="009F2A8B">
+    <w:p w14:paraId="0F27F754" w14:textId="236CC3DD" w:rsidR="00364364" w:rsidRPr="009F2A8B" w:rsidRDefault="003742D8" w:rsidP="009F2A8B">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:right="-86" w:firstLine="2966"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00712241">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006F1A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:tab/>
         <w:t xml:space="preserve">REVIEW CHECKLIST - </w:t>
       </w:r>
       <w:r w:rsidR="00542E8A" w:rsidRPr="00C022AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>FORMS-</w:t>
       </w:r>
       <w:r w:rsidR="00542E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00542E8A" w:rsidRPr="00C022AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00542E8A" w:rsidRPr="00DF4A32">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR USE ON/AFTER </w:t>
       </w:r>
+      <w:r w:rsidR="003D0B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
       <w:r w:rsidR="00542E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>01/25/2</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76499">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00542E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00850479">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00542E8A" w:rsidRPr="00DF4A32">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -382,51 +428,92 @@
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A21644" w14:textId="66C7BFFE" w:rsidR="00B018B3" w:rsidRPr="007653A4" w:rsidRDefault="00B018B3" w:rsidP="00B018B3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5DB7B9F9" w14:textId="77777777" w:rsidR="00CE39DC" w:rsidRPr="007653A4" w:rsidRDefault="00CE39DC" w:rsidP="00542E8A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3026159A" w14:textId="3725343F" w:rsidR="00E324EF" w:rsidRPr="007653A4" w:rsidRDefault="008F07EB">
+    <w:p w14:paraId="6863DE0D" w14:textId="1EA2B700" w:rsidR="009410E2" w:rsidRPr="00552898" w:rsidRDefault="009410E2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00552898">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NIH LIMITS APPLICATIONS FOR PIs TO 6 APPLICATIONS PER CALENDAR YEAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552898" w:rsidDel="009410E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0B95" w:rsidRPr="00552898">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>WHEN SERVING AS PI OR MPI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3026159A" w14:textId="5D9CEE03" w:rsidR="00E324EF" w:rsidRPr="007653A4" w:rsidRDefault="008F07EB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007653A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">* INDICATES DOCUMENT/SECTION IS REQUIRED </w:t>
       </w:r>
       <w:r w:rsidRPr="007653A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>IF APPLICABLE</w:t>
       </w:r>
       <w:r w:rsidRPr="007653A4">
@@ -1086,59 +1173,59 @@
       <w:tr w:rsidR="000060FA" w:rsidRPr="007653A4" w14:paraId="0A7C9069" w14:textId="39CB5B27" w:rsidTr="00436127">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-2080893018"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="762EE161" w14:textId="4C25B280" w:rsidR="000060FA" w:rsidRPr="007653A4" w:rsidRDefault="000060FA" w:rsidP="006736CB">
+              <w:p w14:paraId="762EE161" w14:textId="7CAC4AE4" w:rsidR="000060FA" w:rsidRPr="007653A4" w:rsidRDefault="00E51BBC" w:rsidP="006736CB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="007653A4">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48FB79BC" w14:textId="67862489" w:rsidR="000060FA" w:rsidRPr="007653A4" w:rsidRDefault="000060FA" w:rsidP="006736CB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
@@ -1311,50 +1398,149 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:anchor="electronicsignatures" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t>No electronic signatures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00436127" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>; must flatten all PDFs with signatures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E51BBC" w:rsidRPr="007653A4" w14:paraId="1694BA90" w14:textId="77777777" w:rsidTr="000060FA">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1959217413"/>
+            <w15:color w:val="008000"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="378" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="738ED1B8" w14:textId="293F7EA4" w:rsidR="00E51BBC" w:rsidRDefault="00E51BBC" w:rsidP="00E51BBC">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49106F90" w14:textId="70C82C1C" w:rsidR="00E51BBC" w:rsidRPr="00552898" w:rsidRDefault="00E51BBC" w:rsidP="006736CB">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verify all Senior/Key Personnel &amp; OSCs (anyone with a Biosketch provided) have completed </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00552898">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Research Security Training</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in past 12 months prior to application deadline. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A726A5" w:rsidRPr="007653A4" w14:paraId="022AF49F" w14:textId="77777777" w:rsidTr="000060FA">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1166390974"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
@@ -1435,141 +1621,69 @@
             <w:r w:rsidR="000060FA" w:rsidRPr="00EE6F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> button before submission to check for errors/warnings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB159E" w:rsidRPr="007653A4" w14:paraId="0888D48B" w14:textId="77777777" w:rsidTr="000F70EB">
-[...70 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000517E7" w:rsidRPr="007653A4" w14:paraId="2E608F6F" w14:textId="77777777" w:rsidTr="0068107B">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F536BEF" w14:textId="5664F5C1" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>R&amp;R Cover Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000517E7" w:rsidRPr="007653A4" w14:paraId="150DF16F" w14:textId="77777777" w:rsidTr="000F70EB">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1621107226"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
@@ -1849,51 +1963,51 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Agency Routing Number </w:t>
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(for </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NOSIs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
           </w:p>
@@ -2013,120 +2127,120 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D9A8899" w14:textId="6C601AC9" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Type of Application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8270" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF07531" w14:textId="77777777" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="000517E7">
+          <w:p w14:paraId="3DF07531" w14:textId="77777777" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="000517E7">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-665475982"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:anchor="NewApplicationawardgrant" w:history="1">
+            <w:hyperlink r:id="rId17" w:anchor="NewApplicationawardgrant" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-103577088"/>
@@ -2135,51 +2249,51 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:anchor="Resubmission" w:history="1">
+            <w:hyperlink r:id="rId18" w:anchor="Resubmission" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Resubmission</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1965147375"/>
@@ -2188,133 +2302,133 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:anchor="RenewalApplication" w:history="1">
+            <w:hyperlink r:id="rId19" w:anchor="RenewalApplication" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7EE500B6" w14:textId="6298AAEB" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="000517E7">
+          <w:p w14:paraId="7EE500B6" w14:textId="6298AAEB" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="000517E7">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="511" w:hanging="511"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1697657500"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Select Revision if </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Competing Revision</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Non-competing Supplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
@@ -2414,51 +2528,65 @@
             <w:placeholder>
               <w:docPart w:val="4C195C41CF2C4D53BAF7540989B5287B"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7015" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="nil"/>
                   <w:left w:w="0" w:type="nil"/>
                   <w:bottom w:w="0" w:type="nil"/>
                   <w:right w:w="0" w:type="nil"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w14:paraId="17868F4C" w14:textId="1C9B5D90" w:rsidR="00A85917" w:rsidRPr="007653A4" w:rsidRDefault="00A85917" w:rsidP="00A85917">
                 <w:pPr>
                   <w:ind w:right="113"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
-                  <w:t>If Yes, list other agencies</w:t>
+                  <w:t xml:space="preserve">If </w:t>
+                </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r w:rsidRPr="007653A4">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Yes</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
+                <w:r w:rsidRPr="007653A4">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>, list other agencies</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A85917" w:rsidRPr="007653A4" w14:paraId="4B6CAF17" w14:textId="77777777" w:rsidTr="00A85917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-57403760"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
@@ -3196,81 +3324,81 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00836A5E" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> sub budgets missing budget period,</w:t>
             </w:r>
             <w:r w:rsidR="00CD4D67">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="00DB6AD3" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t>continuous submission</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DB6AD3" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>, or</w:t>
             </w:r>
             <w:r w:rsidR="000060FA" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="000060FA" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t>late application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="001F025B" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
@@ -3346,51 +3474,51 @@
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>: Do not request assignment of proposal here; address in Assignment Request Form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B53838" w:rsidRPr="007653A4" w14:paraId="47F225E7" w14:textId="77777777" w:rsidTr="00EE5569">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE49133" w14:textId="77777777" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00A85917">
+          <w:p w14:paraId="6CE49133" w14:textId="77777777" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00A85917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5366"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="103999179"/>
                 <w:placeholder>
                   <w:docPart w:val="86A0DCBD29814760963F60993902677A"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
@@ -3428,51 +3556,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41EAF" w:rsidRPr="007653A4" w14:paraId="71CF40EE" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A712618" w14:textId="486D27ED" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F06AEA" w:rsidP="00F41EAF">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>Project PERFORMANCE SITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41EAF" w:rsidRPr="007653A4" w14:paraId="7406A746" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
@@ -3857,51 +3985,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide information on subaward sites including DUNS and Congressional District. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41EAF" w:rsidRPr="007653A4" w14:paraId="67DE6CE2" w14:textId="77777777" w:rsidTr="00EE5569">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD4917F" w14:textId="32F105D3" w:rsidR="00BA1948" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00BA1948">
+          <w:p w14:paraId="1AD4917F" w14:textId="32F105D3" w:rsidR="00BA1948" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00BA1948">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6580"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1193303464"/>
                 <w:placeholder>
                   <w:docPart w:val="3F6EC95FBA784CE0B2094FD089768CEB"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
@@ -3925,51 +4053,51 @@
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00354FD9" w:rsidRPr="007653A4" w14:paraId="2790ED6C" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FECB964" w14:textId="2CFD351E" w:rsidR="00354FD9" w:rsidRPr="007653A4" w:rsidRDefault="00841BB7" w:rsidP="00903573">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>ASSIGNMENT REQUEST FORM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F06AEA" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F13CB" w:rsidRPr="00BF669C" w14:paraId="226D4212" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4207,51 +4335,51 @@
       </w:tr>
       <w:tr w:rsidR="00C90947" w:rsidRPr="007653A4" w14:paraId="5FECC244" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1ACA5A09" w14:textId="12ECD5F4" w:rsidR="00C90947" w:rsidRPr="007653A4" w:rsidRDefault="00AB159E" w:rsidP="00C90947">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="00455D12" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>COVER PAGE SUPPLEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008371D9" w:rsidRPr="007653A4" w14:paraId="62265764" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1080360051"/>
             <w15:color w:val="008000"/>
@@ -4900,51 +5028,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For more details</w:t>
             </w:r>
             <w:r w:rsidR="00B938AB" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on HFT requirements</w:t>
             </w:r>
             <w:r w:rsidR="005D2534" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, visit: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:anchor="4" w:history="1">
+            <w:hyperlink r:id="rId27" w:anchor="4" w:history="1">
               <w:r w:rsidR="004216DE" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>FORMS-</w:t>
               </w:r>
               <w:r w:rsidR="00660427">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>I</w:t>
               </w:r>
               <w:r w:rsidR="004216DE" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
@@ -5160,51 +5288,51 @@
               <w:t>If applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00490273" w:rsidRPr="007653A4" w14:paraId="5C52A583" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="195E93A3" w14:textId="5348B0C6" w:rsidR="00490273" w:rsidRPr="007653A4" w:rsidRDefault="00BC5D05" w:rsidP="00493A96">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>OTHER PROJECT INFORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C1E28" w:rsidRPr="007653A4" w14:paraId="13AD5953" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="2125257189"/>
             <w15:color w:val="008000"/>
@@ -5513,89 +5641,89 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7918" w:type="dxa"/>
             <w:gridSpan w:val="31"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8964B6" w14:textId="3733C5BE" w:rsidR="002C1E28" w:rsidRPr="007653A4" w:rsidRDefault="002C1E28" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Exempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-226771340"/>
                 <w:placeholder>
                   <w:docPart w:val="5885998FF22842219EA7D5123BDF783A"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">If yes, enter </w:t>
                 </w:r>
-                <w:hyperlink r:id="rId29" w:history="1">
+                <w:hyperlink r:id="rId30" w:history="1">
                   <w:r w:rsidRPr="00817E66">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>exemption #</w:t>
                   </w:r>
                 </w:hyperlink>
                 <w:r w:rsidR="00F06AEA" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="6EF0DA3F" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -6621,51 +6749,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00B0240A" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> URLs allowed; </w:t>
             </w:r>
             <w:r w:rsidR="004B1804" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">recommend </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="00BD63AD" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PMCIDs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B0240A" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">’ inclusion </w:t>
             </w:r>
             <w:r w:rsidR="00BD63AD" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -6819,51 +6947,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>o limit</w:t>
             </w:r>
             <w:r w:rsidR="004B1804" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>; describe CU and all sub/performance sites; describe any special biohazards facilities</w:t>
             </w:r>
             <w:r w:rsidR="008C7349">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="008C7349" w:rsidRPr="008C7349">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:t>CU template here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008C7349">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="5AA40E9D" w14:textId="77777777" w:rsidTr="008B257E">
         <w:trPr>
@@ -7032,51 +7160,51 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or similar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B6602" w:rsidRPr="007653A4" w14:paraId="7872996D" w14:textId="77777777" w:rsidTr="008B257E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F92B96" w14:textId="4FA4CCE4" w:rsidR="005B6602" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="46F92B96" w14:textId="4FA4CCE4" w:rsidR="005B6602" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1092007635"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005B6602" w:rsidRPr="007653A4">
@@ -7191,51 +7319,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C9013A" w:rsidRPr="0063505A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> if </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:anchor="6" w:history="1">
+            <w:hyperlink r:id="rId33" w:anchor="6" w:history="1">
               <w:r w:rsidRPr="00FB59D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Foreign Justification</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r w:rsidR="00A63E85" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>required</w:t>
@@ -7350,160 +7478,102 @@
             </w:r>
             <w:r w:rsidR="00D102F5" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> on apps to a </w:t>
             </w:r>
             <w:r w:rsidR="009B6D9D" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">NOFO for funded foreign collaborations (e.g. PF5) requiring </w:t>
             </w:r>
             <w:r w:rsidR="0063505A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B6D9D" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Multi-Component app.</w:t>
+              <w:t>Multi-Component</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B6D9D" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> app.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF669C" w:rsidRPr="007653A4" w14:paraId="426E7096" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66F79079" w14:textId="4BBC8E1A" w:rsidR="00D11CE3" w:rsidRPr="007653A4" w:rsidRDefault="00654DA2" w:rsidP="00493A96">
+          <w:p w14:paraId="66F79079" w14:textId="188F98B9" w:rsidR="00D11CE3" w:rsidRPr="007653A4" w:rsidRDefault="00654DA2" w:rsidP="00493A96">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>SENIOR/Key Personnel Profile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003D7E60">
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...66 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B60673" w:rsidRPr="007653A4" w14:paraId="6D0BCCA2" w14:textId="77777777" w:rsidTr="005623E7">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="1063752376"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
@@ -7695,51 +7765,51 @@
                 </w:rPr>
                 <w:t>FAQ here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007D527A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D787B" w:rsidRPr="007653A4" w14:paraId="68321571" w14:textId="77777777" w:rsidTr="00A3009E">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25514D1E" w14:textId="0381AECC" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="25514D1E" w14:textId="0381AECC" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1303538889"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
@@ -7772,51 +7842,51 @@
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B086DA" w14:textId="667DC408" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="69B086DA" w14:textId="667DC408" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-309706817"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7843,51 +7913,51 @@
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174014EB" w14:textId="75B15AC5" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="174014EB" w14:textId="75B15AC5" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1517190631"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
@@ -7913,51 +7983,51 @@
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address Fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359BC11D" w14:textId="0FFE600F" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="359BC11D" w14:textId="0FFE600F" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1609009108"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -7994,51 +8064,51 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D787B" w:rsidRPr="007653A4" w14:paraId="5D29F443" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05AF9C4A" w14:textId="7F14CD65" w:rsidR="008D787B" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="05AF9C4A" w14:textId="7F14CD65" w:rsidR="008D787B" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1686239255"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D787B" w:rsidRPr="00FB59D3">
@@ -8146,51 +8216,51 @@
             <w:r w:rsidR="007D527A" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If “OSC”, must choose “Other (Specify)” role and enter “Other Significant Contributor”. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095804" w:rsidRPr="007653A4" w14:paraId="0435C9A5" w14:textId="77777777" w:rsidTr="00095804">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BB4B14" w14:textId="353BA7DF" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="21BB4B14" w14:textId="353BA7DF" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1500345632"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00095804" w:rsidRPr="00FB59D3">
@@ -8222,51 +8292,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Degree Type and Year of Highest Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C7B6A2" w14:textId="2414D8FC" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00095804">
+          <w:p w14:paraId="29C7B6A2" w14:textId="2414D8FC" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00095804">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="454063530"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8320,51 +8390,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required for every person listed</w:t>
             </w:r>
             <w:r w:rsidR="008E2B47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>; must look up in eRA Commons (no longer on Bio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42ED34A2" w14:textId="5919F09D" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00095804">
+          <w:p w14:paraId="42ED34A2" w14:textId="5919F09D" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00095804">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1589881681"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8390,921 +8460,848 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54776A4C" w14:textId="59CCF492" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00095804" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095804">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not flatten, leave digital signature intact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA5158" w:rsidRPr="007653A4" w14:paraId="712F5979" w14:textId="77777777" w:rsidTr="0063505A">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="712F5979" w14:textId="77777777" w:rsidTr="0063505A">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F97EBAF" w14:textId="74729CE2" w:rsidR="00BA5158" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="002C1E28">
+          <w:p w14:paraId="4F97EBAF" w14:textId="74729CE2" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2129617588"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00BA5158" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="563CAFC1" w14:textId="5F02F4E4" w:rsidR="0007727D" w:rsidRPr="00231213" w:rsidRDefault="00BA5158" w:rsidP="002C1E28">
+          <w:p w14:paraId="563CAFC1" w14:textId="5C3AFBD0" w:rsidR="00CC63EE" w:rsidRPr="00231213" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Biosketch</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C6FE1" w:rsidRPr="00FB59D3">
+              <w:t>Biosketch and Biosketch Supplement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0063505A">
+            <w:r w:rsidRPr="0063505A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No page limit</w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0087088B">
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">required for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A51DE">
+              <w:t>required for PI</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PI (Fellow)/Sponsors/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0087088B">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>Co-Is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087088B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>OSCs</w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0063505A">
+            <w:r w:rsidRPr="0063505A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ownloaded as </w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0063505A">
+            <w:r w:rsidRPr="0063505A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0087088B">
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">doc from SciENcv and </w:t>
             </w:r>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0087088B">
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>uploaded as 1 doc in ASSIST</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0087088B">
+              <w:t xml:space="preserve">uploaded as 1 doc in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="00105380">
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ASSIST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="00DA22DA">
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="00DA22DA">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="00BF1A93">
+              </w:rPr>
+              <w:t xml:space="preserve">Bio &amp; Bio. Supp. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E117C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be created in </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidR="008A51DE" w:rsidRPr="00BF1A93">
+              <w:r w:rsidRPr="00E117C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
-                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>SciENcv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008A51DE" w:rsidRPr="00BF1A93">
+            <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="0063774C">
+              </w:rPr>
+              <w:t xml:space="preserve"> using “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063774C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sketch Common </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A51DE" w:rsidRPr="00105380">
+              <w:t>NIH Biographical Sketch Common Form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...52 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00866683" w:rsidRPr="007653A4" w14:paraId="14FFE479" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="14FFE479" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDDC019" w14:textId="66C12B80" w:rsidR="00866683" w:rsidRPr="00FB59D3" w:rsidRDefault="00866683" w:rsidP="00866683">
+          <w:p w14:paraId="6DDDC019" w14:textId="66C12B80" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00056BFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Biosketch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4525">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00890BED">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Instructions Here</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00EE4525">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5862" w:type="dxa"/>
+            <w:gridSpan w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024465BE" w14:textId="16FD3EC7" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056BFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Biosketch Supplement</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00890BED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Instructions Here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...61 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75CB5" w:rsidRPr="007653A4" w14:paraId="78B8A3E3" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="78B8A3E3" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73143A19" w14:textId="32DF7ABA" w:rsidR="00A75CB5" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00A75CB5">
+          <w:p w14:paraId="73143A19" w14:textId="32DF7ABA" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-782807868"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A75CB5" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D8F195" w14:textId="524E126E" w:rsidR="00A75CB5" w:rsidRPr="00FB59D3" w:rsidRDefault="00A75CB5" w:rsidP="00A75CB5">
+          <w:p w14:paraId="17D8F195" w14:textId="524E126E" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Identifying Information, Organization and Location.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> Must have </w:t>
             </w:r>
-            <w:r w:rsidR="00A3009E" w:rsidRPr="00AE4107">
+            <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>N</w:t>
+              <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>ame</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ORCID ID</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>ORCID ID</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Position Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00600976" w:rsidRPr="00AE4107">
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00600976" w:rsidRPr="00AE4107">
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Org &amp; Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4107">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AE4107">
+              </w:rPr>
+              <w:t xml:space="preserve">. ORCID </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00517C25" w:rsidRPr="00AE4107">
+              <w:t xml:space="preserve">ID </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D2ABE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ORCID </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00517C25" w:rsidRPr="003D2ABE">
+              <w:t xml:space="preserve"> be linked to NIH eRA Common</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">ID </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00517C25" w:rsidRPr="003D2ABE">
+              <w:t>s &amp; MyNCBI/SciENcv, and NIH eRA Commons must be linked to MyNCBI/SciENcv.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D2ABE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="003D2ABE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eRA Commons ID will </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6367A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00517C25" w:rsidRPr="003D2ABE">
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be linked to NIH eRA Common</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C6367A">
+              <w:t>display</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>s &amp; MyNCBI/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003D2ABE">
+              <w:t xml:space="preserve"> on Biosketch.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
-[...21 lines deleted...]
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A47E15">
-[...52 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240A3A" w:rsidRPr="007653A4" w14:paraId="7079A232" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="7079A232" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41CF4DD2" w14:textId="4DB00114" w:rsidR="00240A3A" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00240A3A">
+          <w:p w14:paraId="41CF4DD2" w14:textId="4DB00114" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1041126973"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00240A3A" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E949A1" w14:textId="76EA3B9E" w:rsidR="00240A3A" w:rsidRPr="00FB59D3" w:rsidRDefault="00240A3A" w:rsidP="00240A3A">
+          <w:p w14:paraId="48E949A1" w14:textId="76EA3B9E" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A. Professional Preparation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -9323,276 +9320,246 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reverse chronological order</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by start date. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38BA93A2" w14:textId="12FE17F5" w:rsidR="00240A3A" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00240A3A">
+          <w:p w14:paraId="38BA93A2" w14:textId="12FE17F5" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1340229872"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00240A3A" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BE8823" w14:textId="03B3D00C" w:rsidR="00240A3A" w:rsidRPr="00FB59D3" w:rsidRDefault="00240A3A" w:rsidP="00240A3A">
+          <w:p w14:paraId="68BE8823" w14:textId="03B3D00C" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A. Personal Statement.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D11D53" w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve"> 3,500-character limit. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3,500-character</w:t>
+              <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> limit. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00755F1F">
+              <w:t xml:space="preserve">escribe why </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>D</w:t>
+              <w:t>person</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">escribe why </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00755F1F">
+              <w:t xml:space="preserve"> is well-suited for </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>person</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D11D53" w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve">their </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">role/s in this project. May detail ongoing/completed research projects from past 3 years. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002307DB" w:rsidRPr="007653A4" w14:paraId="2571A967" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="2571A967" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05503F32" w14:textId="1624F14D" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00DA7371">
+          <w:p w14:paraId="05503F32" w14:textId="1624F14D" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-125857949"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002307DB" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72950B59" w14:textId="0153BBFB" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00DA7371">
+          <w:p w14:paraId="72950B59" w14:textId="0153BBFB" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B. Appointments and Positions</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -9611,501 +9578,513 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reverse chronological order</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by start date. Appointments outside of the primary org must be identified for a period of up to 3 years from date of proposal submission. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE13949" w14:textId="045F31F4" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00DA7371">
+          <w:p w14:paraId="5AE13949" w14:textId="045F31F4" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1006433082"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002307DB" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5F8B5A" w14:textId="3260BB35" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00DA7371">
+          <w:p w14:paraId="0D5F8B5A" w14:textId="3260BB35" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B. Honors</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 15-entry limit. List any relevant academic and professional achievements</w:t>
             </w:r>
-            <w:r w:rsidR="0065325A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">honors. Clinicians should include info on any clinical licensures </w:t>
             </w:r>
-            <w:r w:rsidR="0065325A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> specialty board certs that they</w:t>
             </w:r>
-            <w:r w:rsidR="0065325A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ve achieved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002307DB" w:rsidRPr="007653A4" w14:paraId="07890D20" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="07890D20" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75F45655" w14:textId="77777777" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00F377A4">
+          <w:p w14:paraId="75F45655" w14:textId="77777777" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A0E08F" w14:textId="77777777" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00F377A4">
+          <w:p w14:paraId="39A0E08F" w14:textId="77777777" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD39428" w14:textId="363B227B" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00F377A4">
+          <w:p w14:paraId="6BD39428" w14:textId="363B227B" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="188803471"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B566DC" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE7A3F0" w14:textId="0DEBC438" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00F377A4">
+          <w:p w14:paraId="2EE7A3F0" w14:textId="2F7AA260" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C. Contributions to Science.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2,000-character limit. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00417316" w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve"> 2,000-character limit. Describe up to 5 most significant contributions to science. Enter “N/A” in text field if no contributions. PI may </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00211A87">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>D</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>reference</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">escribe up to 5 most significant contributions to science. Enter “N/A” in text field if no contributions. PI may </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00211A87">
+              <w:t xml:space="preserve"> up to 5 products from the Biosketch’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Other Significant Products</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section that are relevant. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>reference</w:t>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide</w:t>
+            </w:r>
+            <w:r w:rsidR="008769AD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0232">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>citations</w:t>
+            </w:r>
+            <w:r w:rsidR="00211CA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and no URLs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the NIH Biosketch Supplement.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> up to 5 products from the Biosketch’s </w:t>
-[...81 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Descriptions of contributions may mention research products under-development such as not-accepted manuscripts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002307DB" w:rsidRPr="007653A4" w14:paraId="6F68282F" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="6F68282F" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="926"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B4F61D" w14:textId="005DE9F1" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00F377A4">
+          <w:p w14:paraId="45B4F61D" w14:textId="005DE9F1" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-559545746"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D527A" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A528882" w14:textId="6B68D574" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00F377A4">
+          <w:p w14:paraId="4A528882" w14:textId="6B68D574" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C. Products.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -10136,481 +10115,509 @@
               </w:rPr>
               <w:t xml:space="preserve"> and up to 5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other Significant Products</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> that highlight Contribution to Science.</w:t>
             </w:r>
-            <w:r w:rsidR="005B1492">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Citations</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Citations may include SciENcv-generated hyperlinks (URL/PMID/PMCID).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4BB220" w14:textId="67BABB48" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00F377A4">
+          <w:p w14:paraId="5B4BB220" w14:textId="67BABB48" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01FD59BC" w14:textId="6CD7D923" w:rsidR="002307DB" w:rsidRPr="00FB59D3" w:rsidRDefault="002307DB" w:rsidP="00F377A4">
+          <w:p w14:paraId="01FD59BC" w14:textId="6CD7D923" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86708" w:rsidRPr="007653A4" w14:paraId="59F1CB94" w14:textId="77777777" w:rsidTr="006A0057">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="59F1CB94" w14:textId="77777777" w:rsidTr="006A0057">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7BDAE9" w14:textId="455A6272" w:rsidR="00F86708" w:rsidRPr="00FB59D3" w:rsidRDefault="00B5457B" w:rsidP="00F86708">
+          <w:p w14:paraId="1E7BDAE9" w14:textId="455A6272" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="794256702"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F86708" w:rsidRPr="00FB59D3">
+                <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A271BB" w14:textId="0011E85C" w:rsidR="00F86708" w:rsidRPr="00FB59D3" w:rsidRDefault="00F86708" w:rsidP="00F86708">
+          <w:p w14:paraId="13A271BB" w14:textId="1396AA12" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>D. Certifications.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Each Senior/Key Person</w:t>
             </w:r>
-            <w:r w:rsidR="005C3B51">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and OSC</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B568CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve">&amp; </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>is</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>OSC</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> required to complete the following certifications in their Bio: Information is Current, Accurate, and Complete; Not a party to malign foreign talent recruitment program</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AA3F49" w:rsidRPr="00FB59D3">
+              <w:t xml:space="preserve"> is required to complete the</w:t>
+            </w:r>
+            <w:r w:rsidR="00B568CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>; M</w:t>
+              <w:t xml:space="preserve">se </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">isrepresentations/omissions subject to prosecution/liability. </w:t>
+              <w:t>certifications in their Bio</w:t>
+            </w:r>
+            <w:r w:rsidR="00B568CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sketch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Information is Current, Accurate, and Complete; Not a party to malign foreign talent recruitment program; </w:t>
+            </w:r>
+            <w:r w:rsidR="003931E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Research Security Training</w:t>
+            </w:r>
+            <w:r w:rsidR="00B568CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B568CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Misrepresentations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/omissions subject to prosecution/liability. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Date of signature must be within past 12 months.</w:t>
+              <w:t>Date of signature must be within past 12 months</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51BBC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; after 4/22/26</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51BBC" w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003711D4" w:rsidRPr="00BF669C" w14:paraId="3344DD65" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="00BF669C" w14:paraId="3344DD65" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
-          <w:trHeight w:val="485"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10812" w:type="dxa"/>
             <w:gridSpan w:val="41"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0E93B1" w14:textId="1C5BFFE6" w:rsidR="00861322" w:rsidRPr="00C12278" w:rsidRDefault="00AB13A8" w:rsidP="00D11D53">
+          <w:p w14:paraId="7D0E93B1" w14:textId="1C5BFFE6" w:rsidR="00CC63EE" w:rsidRPr="00C12278" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Other Support is </w:t>
             </w:r>
             <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> required for NIH proposal submissions and will be requested at the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00C12278">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Just-in-Time (JIT) phase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00C12278">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Detailed Other Support Instructions and Format page are found here</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00964CA2" w:rsidRPr="00C12278">
+            <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-              <w:r w:rsidR="00D11D53" w:rsidRPr="00C12278">
+              <w:t xml:space="preserve">. Other Support must be created in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00C12278">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>SciENcv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D11D53" w:rsidRPr="00C12278">
+            <w:r w:rsidRPr="00C12278">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003711D4" w:rsidRPr="00BF669C" w14:paraId="36BF5ACB" w14:textId="77777777" w:rsidTr="00E730D7">
+      <w:tr w:rsidR="00CC63EE" w:rsidRPr="00BF669C" w14:paraId="36BF5ACB" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="-1769143224"/>
             <w:placeholder>
-              <w:docPart w:val="C5B14EBDF2484F28843BD390970E087B"/>
+              <w:docPart w:val="58C86E58CB9E4F33889F1BC630496644"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10812" w:type="dxa"/>
                 <w:gridSpan w:val="41"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="554AEEFE" w14:textId="427F443E" w:rsidR="003711D4" w:rsidRPr="00B14999" w:rsidRDefault="003711D4" w:rsidP="003711D4">
+              <w:p w14:paraId="554AEEFE" w14:textId="427F443E" w:rsidR="00CC63EE" w:rsidRPr="00B14999" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:i/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007A7E0D">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter comments if needed.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -10630,319 +10637,369 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B0466" w14:paraId="4DBDE896" w14:textId="77777777" w:rsidTr="001503B6">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="6BB65A95" w14:textId="66B5A7FD" w:rsidR="000B0466" w:rsidRDefault="000B0466" w:rsidP="000B0466">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF669C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>budget *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C42FE" w14:paraId="4319368B" w14:textId="77777777" w:rsidTr="00C32E9D">
         <w:trPr>
           <w:trHeight w:val="3100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32EBF977" w14:textId="31333C54" w:rsidR="004068C3" w:rsidRDefault="003B0C5D" w:rsidP="007C42FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Use </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidR="000A3197" w:rsidRPr="00B505F0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>OCG’s NIH Cost Estimation Tool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000A3197">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for budgeting purposes. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AA50789" w14:textId="77777777" w:rsidR="003534A0" w:rsidRDefault="00355CAB" w:rsidP="003534A0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC75B3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PIs may choose whether to inflate or flat-budget salaries because NIH is reducing awards by inflated amounts. PA to confirm PI’s preference. NIH recommends using inflated costs when possible. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E56FEA8" w14:textId="4D100538" w:rsidR="003534A0" w:rsidRPr="00FB59D3" w:rsidRDefault="003534A0" w:rsidP="003534A0">
+          <w:p w14:paraId="1E56FEA8" w14:textId="16072B17" w:rsidR="003534A0" w:rsidRPr="00FB59D3" w:rsidRDefault="003534A0" w:rsidP="003534A0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003534A0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">personnel are over salary cap, use </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00FB59D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>current NIH salary cap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for budgeting. 2025 cap of $225,700 for 12-month period (equates to $169,275 cap for 9-month appointment). </w:t>
+              <w:t xml:space="preserve"> for budgeting.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB7EF2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appointments in Estimation Tool are set to 12-months for consideration of the salary cap. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E0F88C3" w14:textId="77777777" w:rsidR="002650A0" w:rsidRPr="00FB59D3" w:rsidRDefault="002650A0" w:rsidP="002650A0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="235" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contributed (unpaid) AY effort should be detailed on ESTTOOL.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D80A7B" w14:textId="77777777" w:rsidR="007B2EFD" w:rsidRPr="00FB59D3" w:rsidRDefault="0083232A" w:rsidP="007B2EFD">
+          <w:p w14:paraId="44D80A7B" w14:textId="2C0CCDD3" w:rsidR="007B2EFD" w:rsidRPr="00FB59D3" w:rsidRDefault="0083232A" w:rsidP="007B2EFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="235" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Foreign Subawards are </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> allowed. NOFOs allowing for funded foreign collaborations will have unique instructions.</w:t>
+              <w:t xml:space="preserve"> allowed. </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5B84">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PF5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOFOs</w:t>
+            </w:r>
+            <w:r w:rsidR="002A5B84">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>allowing for funded foreign collaborations will have unique instructions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48C17A0F" w14:textId="6BE6D36B" w:rsidR="007B2EFD" w:rsidRPr="00FB59D3" w:rsidRDefault="007B2EFD" w:rsidP="007B2EFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="235" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Monetary foreign collaborations are only allowed on apps to a NOFO specifically designated for funded foreign collaborations</w:t>
             </w:r>
             <w:r w:rsidR="00B40742">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42344952" w14:textId="77777777" w:rsidR="0083232A" w:rsidRPr="00FB59D3" w:rsidRDefault="002650A0" w:rsidP="0083232A">
+          <w:p w14:paraId="42344952" w14:textId="704C04B0" w:rsidR="0083232A" w:rsidRPr="00FB59D3" w:rsidRDefault="002650A0" w:rsidP="0083232A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="235" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
@@ -11021,198 +11078,405 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>cannot</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>use modular.</w:t>
             </w:r>
+            <w:r w:rsidR="002A5B84">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HFT research cannot </w:t>
+            </w:r>
+            <w:r w:rsidR="00292CDA" w:rsidRPr="00292CDA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>involve HFT from elective abortions.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6BECB8B3" w14:textId="77777777" w:rsidR="007C42FE" w:rsidRPr="006F1A88" w:rsidRDefault="007C42FE" w:rsidP="007C42FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Select “R&amp;R Budget” or “</w:t>
             </w:r>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Modular Budget” after clicking the “Add Optional Form” button on far-left side of ASSIST</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09F2CFC4" w14:textId="2EE3B0D5" w:rsidR="00FC75B3" w:rsidRPr="00FC75B3" w:rsidRDefault="00FC75B3" w:rsidP="007C42FE">
+          <w:p w14:paraId="51003169" w14:textId="47D91FC2" w:rsidR="00C36D2B" w:rsidRPr="00552898" w:rsidRDefault="00FC75B3" w:rsidP="00C36D2B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NIH Data Management &amp; Sharing (DMS) Policy</w:t>
             </w:r>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="009E37E6" w:rsidRPr="006F1A88">
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DMS Costs </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are not</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specified as a separate budget line item; </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>For proposals submitted on/after 10/05/23, DMS Costs no longer need to be specified as a separate budget line item; only include DMS costs in appropriate budget categories. However</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00862E5D" w:rsidRPr="006F1A88">
+              <w:t>only include DMS costs in appropriate budget categories</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009E37E6" w:rsidRPr="006F1A88">
+              <w:t xml:space="preserve"> (salary/fringe/computer services/etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DMS Justification must still be included; see DMS Justification requirements below. </w:t>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="006F1A88">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DMS Justification </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00A502A0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> still be included; see DMS Justification requirements below. See </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
-                  <w:i/>
-                  <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>OCG’s NIH DMSP page</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006F1A88">
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00DF4A32">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00CF70F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>more details on DMS requirements and allowable costs</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5B8D" w:rsidRPr="00CF70F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715070B9" w14:textId="5EE8104F" w:rsidR="00C36D2B" w:rsidRPr="00552898" w:rsidRDefault="00C36D2B" w:rsidP="00C36D2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="240" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> for more details on DMS requirements and allowable costs.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIH requires MTDC formula to include only up to the first </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>$25k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of each subaward (not in alignment with the Uniform Guidance).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F2CFC4" w14:textId="4FB86D93" w:rsidR="00353304" w:rsidRPr="00552898" w:rsidRDefault="00353304" w:rsidP="00C36D2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="240" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a subrecipient does </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>federally-negotiated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> F&amp;A rate agreement, they must use the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10% de minimis rate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per NIH GPS (not in alignment with the Uniform Guidance).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856DF8" w:rsidRPr="007653A4" w14:paraId="604E3F0A" w14:textId="77777777" w:rsidTr="004068C3">
         <w:trPr>
           <w:trHeight w:val="202"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C602A95" w14:textId="56FD465A" w:rsidR="00856DF8" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00856DF8">
+          <w:p w14:paraId="0C602A95" w14:textId="56FD465A" w:rsidR="00856DF8" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00856DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4660"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1220514897"/>
                 <w:placeholder>
                   <w:docPart w:val="462C128E92FC4AA7BE7FB456043ACFA6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00856DF8" w:rsidRPr="00B505F0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click here to enter comments.</w:t>
                 </w:r>
@@ -11256,102 +11520,102 @@
         <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B14999" w:rsidRPr="007653A4" w14:paraId="12437633" w14:textId="77777777" w:rsidTr="009E37E6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="708AA75C" w14:textId="047231C7" w:rsidR="00B14999" w:rsidRPr="007653A4" w:rsidRDefault="00B14999" w:rsidP="00435118">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:br w:type="page"/>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="003D61CE" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>R&amp;R DETAILED budget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000B0466" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> * </w:t>
             </w:r>
             <w:r w:rsidR="000B0466" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000B0466" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Only</w:t>
             </w:r>
             <w:r w:rsidR="000B0466" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Use if $250,001 or MORE Direct Costs per year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="007653A4" w14:paraId="77452A20" w14:textId="77777777" w:rsidTr="00B40742">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C7958F" w14:textId="2741811A" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="12C7958F" w14:textId="2741811A" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1489156992"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11389,51 +11653,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Budget Periods:</w:t>
             </w:r>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consecutive Dates, Match Cover Page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2020ED1E" w14:textId="6D4ED13F" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="2020ED1E" w14:textId="6D4ED13F" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2093895917"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11477,51 +11741,51 @@
               </w:rPr>
               <w:t>Budget Total:</w:t>
             </w:r>
             <w:r w:rsidR="007A7E0D" w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Matches Cover page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C42FE" w:rsidRPr="007653A4" w14:paraId="6D3010CC" w14:textId="77777777" w:rsidTr="00FD4F90">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E588B28" w14:textId="630282F1" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="7E588B28" w14:textId="630282F1" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1491608025"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -11568,51 +11832,51 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PD/PI</w:t>
             </w:r>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> every budget year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="079D016E" w14:textId="641C4AF6" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="079D016E" w14:textId="641C4AF6" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1157192110"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -11651,51 +11915,51 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Person Months listed (including unpaid effort)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00166C5A" w:rsidRPr="00BF669C" w14:paraId="42DD614F" w14:textId="77777777" w:rsidTr="00B40742">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24808FD0" w14:textId="0BAF8617" w:rsidR="00166C5A" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="24808FD0" w14:textId="0BAF8617" w:rsidR="00166C5A" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1155716394"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -11727,94 +11991,94 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Management and Sharing Costs - </w:t>
             </w:r>
             <w:r w:rsidR="00BF3D0A" w:rsidRPr="00B40742">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">DMS-related costs must be described in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="001503B6" w:rsidRPr="00B40742">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Justification</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B40742">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00B40742" w:rsidRPr="00B40742">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>budgeted in appropriate cost categories</w:t>
             </w:r>
             <w:r w:rsidR="00BF3D0A" w:rsidRPr="00B40742">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="002B4C1B" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="002B4C1B" w:rsidRPr="006F1A88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIH </w:t>
               </w:r>
               <w:r w:rsidR="00253E01">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Cost Estimation Tool</w:t>
               </w:r>
               <w:r w:rsidR="002B4C1B" w:rsidRPr="006F1A88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -11837,51 +12101,51 @@
             </w:r>
             <w:r w:rsidR="00B40742">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r w:rsidR="006650B2" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidR="00F321DB" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidR="00F321DB" w:rsidRPr="006F1A88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>OCG’s NIH DMSP page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006650B2" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B4C1B" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -11925,51 +12189,51 @@
             <w:r w:rsidR="00D55CDE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923B09" w:rsidRPr="00BF669C" w14:paraId="7613EECC" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D04485B" w14:textId="42A72CDE" w:rsidR="00923B09" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="5D04485B" w14:textId="42A72CDE" w:rsidR="00923B09" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2143019034"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12125,51 +12389,51 @@
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> but with “0” costs specified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0018088F" w:rsidRPr="00BF669C" w14:paraId="09CE6D32" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A4CFC" w14:textId="6E663354" w:rsidR="0018088F" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="2B4A4CFC" w14:textId="6E663354" w:rsidR="0018088F" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1770224285"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12214,51 +12478,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Cognizant Agency: </w:t>
             </w:r>
             <w:r w:rsidR="00331D6A" w:rsidRPr="00331D6A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HHS, Lucy Siow, 301-492-4891</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B14999" w:rsidRPr="00BF669C" w14:paraId="1FB52D60" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20EA5C40" w14:textId="2D9D4FFE" w:rsidR="00B14999" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="20EA5C40" w14:textId="2D9D4FFE" w:rsidR="00B14999" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="248936289"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12317,51 +12581,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB535A0" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E527159" w14:textId="4FEA32A6" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00B14999">
+          <w:p w14:paraId="7E527159" w14:textId="4FEA32A6" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="237361652"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12421,51 +12685,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37FA97C0" w14:textId="77777777" w:rsidR="00106C30" w:rsidRPr="007C546F" w:rsidRDefault="00106C30" w:rsidP="00106C30">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239C6E3A" w14:textId="31C3F3D0" w:rsidR="00106C30" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00106C30">
+          <w:p w14:paraId="239C6E3A" w14:textId="31C3F3D0" w:rsidR="00106C30" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00106C30">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1574010638"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12488,51 +12752,51 @@
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="433D79DE" w14:textId="11FF65C4" w:rsidR="00106C30" w:rsidRPr="006F1A88" w:rsidRDefault="00106C30" w:rsidP="00106C30">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If Personnel have institutional base salary (IBS) over </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="006F1A88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>current NIH salary cap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, include statement that person is over cap and provide current IBS (refer to Justification template)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00301F9B" w:rsidRPr="00BF669C" w14:paraId="30C941C2" w14:textId="77777777" w:rsidTr="00B8131B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
@@ -12543,51 +12807,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4563DEE5" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="236AC079" w14:textId="738CF99A" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="236AC079" w14:textId="738CF99A" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2032255701"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12672,51 +12936,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084DAF6D" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274FA85D" w14:textId="47903E5C" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="274FA85D" w14:textId="47903E5C" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-850718894"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12775,51 +13039,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00958B86" w14:textId="77777777" w:rsidR="006E3A49" w:rsidRPr="007C546F" w:rsidRDefault="006E3A49" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04164DC1" w14:textId="72197F1B" w:rsidR="006E3A49" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="04164DC1" w14:textId="72197F1B" w:rsidR="006E3A49" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1691760081"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -12878,51 +13142,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Must be labeled as “Data Management and Sharing Justification” within Other Direct Costs section.</w:t>
             </w:r>
             <w:r w:rsidR="00C022F8" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AF0FDB" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidR="006C05C9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Budget J</w:t>
               </w:r>
               <w:r w:rsidR="00AF0FDB" w:rsidRPr="006F1A88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ustification Template</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AF0FDB" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -13159,51 +13423,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">help </w:t>
             </w:r>
             <w:r w:rsidR="00FD4F90" w:rsidRPr="00C4092D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>with Genomic Data Sharing Costs</w:t>
             </w:r>
             <w:r w:rsidR="00C52A6B" w:rsidRPr="00C4092D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidR="00C52A6B" w:rsidRPr="00C4092D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>rc-help@colorado.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C52A6B" w:rsidRPr="00C4092D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D55CDE" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
@@ -13233,79 +13497,79 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A74ACAD" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79113C64" w14:textId="7FA2E97E" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="79113C64" w14:textId="585A2455" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="77645802"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00301F9B" w:rsidRPr="007653A4">
+                <w:r w:rsidR="00266C60">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2546B67A" w14:textId="4B961972" w:rsidR="00301F9B" w:rsidRPr="006F1A88" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
@@ -13360,84 +13624,273 @@
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> be included even if the HFT costs have no funds requested; </w:t>
             </w:r>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Must be clearly labeled</w:t>
             </w:r>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00266C60" w:rsidRPr="00BF669C" w14:paraId="14FF269B" w14:textId="77777777" w:rsidTr="00940E8F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="357" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255BAEC0" w14:textId="77777777" w:rsidR="00266C60" w:rsidRPr="007C546F" w:rsidRDefault="00266C60" w:rsidP="00266C60">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="451" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="494BB286" w14:textId="11ABB880" w:rsidR="00266C60" w:rsidRDefault="00194B02" w:rsidP="00266C60">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="157506311"/>
+                <w15:color w:val="008000"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00266C60">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9987" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780C900C" w14:textId="73D48C12" w:rsidR="00266C60" w:rsidRPr="00552898" w:rsidRDefault="00012A6A" w:rsidP="00266C60">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Subawards to CU Campuses</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF5443">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>* -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If including a CU campus as a sub, include</w:t>
+            </w:r>
+            <w:r w:rsidR="00D420C4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and adjust</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00211CA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budget justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">language that CUB does not charge IDC on the first </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>$25,000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF5443" w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ubs (required by NIH Grants Policy Statement; not in alignment with the Uniform Guidance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00301F9B" w:rsidRPr="00BF669C" w14:paraId="3B368B26" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B3D8290" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C6AD19" w14:textId="64BF56AF" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="31C6AD19" w14:textId="64BF56AF" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1829328029"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -13518,101 +13971,101 @@
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provide R&amp;R Budget for each Subaward Site:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5128" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3E73A5" w14:textId="7EE83112" w:rsidR="00856DF8" w:rsidRDefault="00B5457B" w:rsidP="00C71C0D">
+          <w:p w14:paraId="1D3E73A5" w14:textId="7EE83112" w:rsidR="00856DF8" w:rsidRDefault="00194B02" w:rsidP="00C71C0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1196659691"/>
                 <w:placeholder>
                   <w:docPart w:val="74ABF552E0D541E293A129FE336B1B90"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00856DF8" w:rsidRPr="005B717F">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click here to enter comments.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C42FE" w:rsidRPr="00BF669C" w14:paraId="74053E01" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6013B9" w14:textId="46F0E2B4" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="0F6013B9" w14:textId="46F0E2B4" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2112781540"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -13693,51 +14146,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Confirm UEI &amp; Cognizant Agency listed. </w:t>
             </w:r>
             <w:r w:rsidR="00E24CB4" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure DMS Justification is included in Sub Justification. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253C9061" w14:textId="195C1773" w:rsidR="00301F9B" w:rsidRPr="00B14999" w:rsidRDefault="00B5457B" w:rsidP="00301F9B">
+          <w:p w14:paraId="253C9061" w14:textId="195C1773" w:rsidR="00301F9B" w:rsidRPr="00B14999" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-426034341"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13829,51 +14282,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E275A" w:rsidRPr="00BF669C" w14:paraId="057A6858" w14:textId="77777777" w:rsidTr="009E37E6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="753B7813" w14:textId="59DDCF22" w:rsidR="000E275A" w:rsidRPr="007653A4" w:rsidRDefault="0068107B" w:rsidP="00F06AEA">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidR="00EF49BB" w:rsidRPr="005F25AE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>MODULAR BUDGET</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F06AEA" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
             <w:r w:rsidR="004265D7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004265D7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
@@ -13886,51 +14339,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Only</w:t>
             </w:r>
             <w:r w:rsidR="004265D7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Use if $250,000 or less Direct Costs per year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="14C2B4FA" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAD00E3" w14:textId="6A75C2FE" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="7CAD00E3" w14:textId="6A75C2FE" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="908351338"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13968,51 +14421,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget Periods: </w:t>
             </w:r>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Consecutive Dates, Match Cover Page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF467FF" w14:textId="0B72CF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="3EF467FF" w14:textId="0B72CF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-626929927"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14076,51 +14529,51 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cover page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="1735927E" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5417F9B8" w14:textId="063FBA8E" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="5417F9B8" w14:textId="063FBA8E" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-536738324"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14156,51 +14609,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sub’s DC is part of requested Module DC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA50FCD" w14:textId="5158BF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="7BA50FCD" w14:textId="5158BF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1668316073"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14242,51 +14695,51 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sub IDC listed under “Consortium Indirect”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B54D12" w:rsidRPr="00B14999" w14:paraId="152381AF" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D23C49" w14:textId="26D3683E" w:rsidR="00B54D12" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="34D23C49" w14:textId="26D3683E" w:rsidR="00B54D12" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1761248472"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14327,51 +14780,51 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognizant Agency: </w:t>
             </w:r>
             <w:r w:rsidR="00331D6A" w:rsidRPr="00331D6A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HHS, Lucy Siow, 301-492-4891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C892A0C" w14:textId="668F2066" w:rsidR="00B54D12" w:rsidRPr="00C844E3" w:rsidRDefault="00B5457B" w:rsidP="00B54D12">
+          <w:p w14:paraId="2C892A0C" w14:textId="668F2066" w:rsidR="00B54D12" w:rsidRPr="00C844E3" w:rsidRDefault="00194B02" w:rsidP="00B54D12">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="930630115"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14410,51 +14863,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F&amp;A Rate Agreement Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="20799090" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADF153E" w14:textId="084E78AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="3ADF153E" w14:textId="084E78AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="146403463"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14511,51 +14964,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EF97B18" w14:textId="77777777" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F43E7B" w14:textId="720E154F" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="23F43E7B" w14:textId="720E154F" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-812560043"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14588,51 +15041,51 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012E08">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provide all personnel effort, names, roles, and effort in person-months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EC14E2" w14:textId="51FE26D6" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00B5457B" w:rsidP="00940E8F">
+          <w:p w14:paraId="08EC14E2" w14:textId="51FE26D6" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00194B02" w:rsidP="00940E8F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2092463262"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14723,51 +15176,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72ABA413" w14:textId="5FDB0FEB" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69311347" w14:textId="2DCA36C4" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="69311347" w14:textId="2DCA36C4" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1617815475"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -14851,51 +15304,51 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="77522372" w14:textId="77777777" w:rsidTr="00FC5CED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D269E3E" w14:textId="5DD0186F" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="2D269E3E" w14:textId="5DD0186F" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="119733860"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -14960,51 +15413,51 @@
             <w:tcW w:w="443" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53618DEA" w14:textId="5A0D6B76" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB9F599" w14:textId="11ECEBD9" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="4CB9F599" w14:textId="11ECEBD9" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1462385117"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -15037,51 +15490,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012E08">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provide an estimate of total consortium/subaward costs (DC+IDC) for each budget period, rounded to the nearest $1,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655A347D" w14:textId="55243330" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00A47FF3">
+          <w:p w14:paraId="655A347D" w14:textId="55243330" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00A47FF3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1868669352"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -15142,51 +15595,51 @@
             <w:tcW w:w="443" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3943D374" w14:textId="0C80B2B5" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F113FF6" w14:textId="7FEA0364" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="4F113FF6" w14:textId="7FEA0364" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="500636688"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -15253,51 +15706,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>upload</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A47FF3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in ASSIST; foreign sub is capped to 8% of MTDC for IDC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350DFA59" w14:textId="16ECAE9A" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00A47FF3">
+          <w:p w14:paraId="350DFA59" w14:textId="16ECAE9A" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00A47FF3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="400797488"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -15325,63 +15778,63 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744A0970" w14:textId="479853BC" w:rsidR="00D268BE" w:rsidRPr="00A47FF3" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47FF3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not provide salary information; other rate information is not necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="2B75389C" w14:textId="77777777" w:rsidTr="00FC5CED">
+      <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="2B75389C" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E41B51D" w14:textId="48354836" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="3E41B51D" w14:textId="48354836" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="401344049"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -15408,84 +15861,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3439E0E3" w14:textId="70BE1CAB" w:rsidR="00D268BE" w:rsidRPr="009448FE" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Additional Narrative Justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF49BB" w:rsidRPr="00B14999" w14:paraId="32A41C38" w14:textId="77777777" w:rsidTr="00940E8F">
+      <w:tr w:rsidR="00EF49BB" w:rsidRPr="00B14999" w14:paraId="32A41C38" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
-          <w:trHeight w:val="359"/>
+          <w:trHeight w:val="1223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16159B0A" w14:textId="77777777" w:rsidR="00EF49BB" w:rsidRPr="007C546F" w:rsidRDefault="00EF49BB" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E97E70" w14:textId="4E7EC7A6" w:rsidR="00EF49BB" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="55E97E70" w14:textId="4E7EC7A6" w:rsidR="00EF49BB" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1703746049"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -15533,186 +15986,218 @@
             </w:r>
             <w:r w:rsidRPr="004848F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004476B9" w:rsidRPr="004848F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(required)</w:t>
             </w:r>
             <w:r w:rsidRPr="004848F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Must be labeled exactly “Data Management and Sharing Justification” within Other Direct Costs, up to half a page allowed.</w:t>
             </w:r>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PI must provide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>brief summary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of type &amp; amount of scientific data to be preserved/shared and name of the repositories. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">The total DMS cost estimate must be specified; must iterate in if </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> DMSP Costs</w:t>
             </w:r>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">. PI must briefly explain personnel effort/costs associated with general cost categories: curating data and developing supporting documentation, local data management activities, preserving and sharing data through established repositories, etc. See OCG </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
-                  <w:szCs w:val="18"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>Additional Narrative Justification Template</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
+            <w:r w:rsidR="00AF0CE9" w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> for required description.</w:t>
             </w:r>
             <w:r w:rsidR="00AF0CE9" w:rsidRPr="004848F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="5B526A2F" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B0830C0" w14:textId="77777777" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="118BBC90" w14:textId="0A5837AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="118BBC90" w14:textId="0A5837AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1818535153"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -15814,51 +16299,51 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5924328A" w14:textId="77777777" w:rsidR="005A7896" w:rsidRPr="007C546F" w:rsidRDefault="005A7896" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB3C78D" w14:textId="7D38152B" w:rsidR="005A7896" w:rsidRPr="007C546F" w:rsidRDefault="00B5457B" w:rsidP="00D268BE">
+          <w:p w14:paraId="5CB3C78D" w14:textId="7D38152B" w:rsidR="005A7896" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1429773271"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -15891,51 +16376,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42A0C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quotes may be included here, but not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A850577" w14:textId="627C51DA" w:rsidR="005A7896" w:rsidRPr="007653A4" w:rsidRDefault="00B5457B" w:rsidP="005A7896">
+          <w:p w14:paraId="7A850577" w14:textId="627C51DA" w:rsidR="005A7896" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="005A7896">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="331721480"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -15982,51 +16467,51 @@
               </w:rPr>
               <w:t xml:space="preserve">List any IDC-excludable costs </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="5A6CEA0F" w14:textId="77777777" w:rsidTr="009E37E6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="444D095C" w14:textId="0ED1D447" w:rsidR="00D268BE" w:rsidRPr="007653A4" w:rsidRDefault="00A053F1" w:rsidP="00D268BE">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>PHS 398 RESEARCH PLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="55A51340" w14:textId="77777777" w:rsidTr="00F25436">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1238826407"/>
             <w15:color w:val="008000"/>
@@ -16752,51 +17237,51 @@
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Human Fetal Tissue Research Approach</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>“; details included</w:t>
             </w:r>
             <w:r w:rsidR="00C77B42" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> under </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:anchor="3" w:history="1">
+            <w:hyperlink r:id="rId57" w:anchor="3" w:history="1">
               <w:r w:rsidR="00745FF7" w:rsidRPr="00976A19">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
               <w:r w:rsidR="00745FF7" w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Special Instructions” section of Approach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00976A19" w:rsidRPr="00976A19">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -17254,51 +17739,51 @@
               <w:t>Progress Report Publication List</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">* - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required for renewal applications; no page limit; </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">recommend </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>PMCIDs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>’ inclusion for all pubs listed in bio authored/co-authored by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="77C8B3D8" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
@@ -17520,51 +18005,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Select Agent Research</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">* - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required if </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>activities involve use of select agents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>; no page limit; should identify select agents, registration status, and description of facilities to use select agents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="36A21F0C" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
@@ -17643,51 +18128,51 @@
               <w:t>Multiple PD/PI Leadership Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">* - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required only if more than 1 PI, not applicable to Co-Is; no page limit; should describe rationale for choosing a multiple PD/PI approach</w:t>
             </w:r>
             <w:r w:rsidR="00C65FB2" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidR="00C65FB2" w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NIH Multiple PI Leadership Plan Sample here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C65FB2" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="6F77C14A" w14:textId="77777777" w:rsidTr="00417DFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
@@ -17759,51 +18244,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009448FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Consortium/Contractual Arrangements</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">* - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required if there is a subcontract; no page limit; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>OCG template here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>; explains the programmatic, fiscal, and administrative arrangements to be made between the applicant org and the consortium org/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="0E9DC67C" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
@@ -18232,51 +18717,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00923681" w:rsidRPr="00152653">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">when </w:t>
             </w:r>
             <w:r w:rsidR="006E2EFD" w:rsidRPr="00B971ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>resources/</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidR="006E2EFD" w:rsidRPr="00B971ED">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>research tools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006E2EFD" w:rsidRPr="00B971ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be developed by NIH funds (and the associated research findings published or provided to NIH)</w:t>
             </w:r>
             <w:r w:rsidR="006E2EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -18485,99 +18970,99 @@
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">required for all research proposals. </w:t>
             </w:r>
             <w:r w:rsidR="00FC5CED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PIs should use the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>DMPTool</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to create plan and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>consult CRDDS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for recommendations on repository use. Refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>OCG’s NIH DMSP page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FA203D" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for more info on policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18792,51 +19277,51 @@
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009A7954" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Oversight of Data Management and Sharing</w:t>
             </w:r>
             <w:r w:rsidR="00865A4C" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:anchor="sample-plans" w:history="1">
+            <w:hyperlink r:id="rId66" w:anchor="sample-plans" w:history="1">
               <w:r w:rsidR="00865A4C" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Sample plans available here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00865A4C" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -18913,51 +19398,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481E37AA" w14:textId="54470950" w:rsidR="00F04404" w:rsidRPr="007653A4" w:rsidRDefault="00F04404" w:rsidP="00F04404">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Please review Data Sharing Policy a</w:t>
               </w:r>
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd any required repositories </w:t>
               </w:r>
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19082,89 +19567,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If applying to </w:t>
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIAAA</w:t>
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with human subjects please review </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NIAAA Data-Sharing Policy here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. NIH DMSP should adhere to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>additional NIAAA requirements here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. The NIAAA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NDA Cost Estimation Tool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for data sharing is used for estimates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="75D98404" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
@@ -19264,51 +19749,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If app includes: Genomic Data Sharing (GWAS)</w:t>
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>instructions for describing Genomic Summary Results in Data Management and Sharing Plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="79767995" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
@@ -19477,65 +19962,65 @@
               <w:t>Appendix</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00A85894" w:rsidRPr="00A85894">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOFO</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> will specify if any special appendix instructions; carefully review </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NIH Appendix Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="57F53C37" w14:textId="77777777" w:rsidTr="00FC5CED">
+      <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="57F53C37" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="69E8A872" w14:textId="77777777" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
@@ -19605,78 +20090,78 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="127"/>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="65"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="22"/>
-        <w:gridCol w:w="1138"/>
-        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="990"/>
         <w:gridCol w:w="360"/>
-        <w:gridCol w:w="540"/>
-        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1514"/>
       </w:tblGrid>
       <w:tr w:rsidR="00790CEC" w:rsidRPr="00BF669C" w14:paraId="517EBBB8" w14:textId="77777777" w:rsidTr="001F0DE9">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10874" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="4CB1866C" w14:textId="337320EC" w:rsidR="00790CEC" w:rsidRPr="007653A4" w:rsidRDefault="002B5C5D" w:rsidP="00903573">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>PHS Human Subjects and Clinical Trials Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00790CEC" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903573" w:rsidRPr="00D03163" w14:paraId="01D2138C" w14:textId="77777777" w:rsidTr="007F036B">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
@@ -19900,51 +20385,51 @@
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="004A51FD" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Research Involving Private Information or Biological Specimens flowchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007F036B" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="007F036B" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20547,296 +21032,325 @@
           </w:tcPr>
           <w:p w14:paraId="0CEFC9CC" w14:textId="31D760E9" w:rsidR="000B0BD6" w:rsidRPr="001503B6" w:rsidRDefault="000B0BD6" w:rsidP="00790CEC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Study titles under 600 characters in length</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0075792A" w:rsidRPr="00D03163" w14:paraId="4EB5E5BD" w14:textId="77777777" w:rsidTr="008906F8">
+      <w:tr w:rsidR="0075792A" w:rsidRPr="00D03163" w14:paraId="4EB5E5BD" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
-          <w:trHeight w:val="908"/>
+          <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527DF919" w14:textId="1DE4C0CD" w:rsidR="0075792A" w:rsidRPr="007C546F" w:rsidRDefault="0075792A" w:rsidP="007C546F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r w:rsidRPr="00D03163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3B50B0E6" w14:textId="77777777" w:rsidR="0075792A" w:rsidRPr="008906F8" w:rsidRDefault="0075792A" w:rsidP="007C546F">
+          <w:p w14:paraId="3B50B0E6" w14:textId="77777777" w:rsidR="0075792A" w:rsidRPr="00552898" w:rsidRDefault="0075792A" w:rsidP="007C546F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="18"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">PIs are encouraged </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="008906F8">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="008906F8">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> group studies that use the same HS population &amp; same research protocols into one Study Record; if more than one study, separate Study Records will need to be uploaded </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CBE9A49" w14:textId="48E95AE4" w:rsidR="0075792A" w:rsidRPr="008906F8" w:rsidRDefault="0075792A" w:rsidP="007C546F">
+          <w:p w14:paraId="3CBE9A49" w14:textId="48E95AE4" w:rsidR="0075792A" w:rsidRPr="00552898" w:rsidRDefault="0075792A" w:rsidP="007C546F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="18"/>
-[...8 lines deleted...]
-              <w:t>4 Clinical Trial Questionnaire responses: If all yes, then research is considered to be a CT</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 Clinical Trial Questionnaire responses: If all yes, then research </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a CT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EF7706" w14:textId="1277D0F9" w:rsidR="0075792A" w:rsidRPr="008906F8" w:rsidRDefault="0075792A" w:rsidP="007C546F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="240" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008906F8">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure </w:t>
             </w:r>
-            <w:r w:rsidR="00A85894" w:rsidRPr="00A85894">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00A85894" w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NOFO</w:t>
             </w:r>
-            <w:r w:rsidRPr="008906F8">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> matches HS requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C7AEE" w:rsidRPr="00D03163" w14:paraId="54CDDF02" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="009C7AEE" w:rsidRPr="00D03163" w14:paraId="54CDDF02" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D395D82" w14:textId="24A99C3F" w:rsidR="009C7AEE" w:rsidRPr="00D03163" w:rsidRDefault="009C7AEE" w:rsidP="00790CEC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Required Study Record Sections based on Type of Research: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E319913" w14:textId="4CC877B0" w:rsidR="009C7AEE" w:rsidRPr="00C00B37" w:rsidRDefault="009C7AEE" w:rsidP="00790CEC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00B37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Human Subjects, Exemption 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FCA299F" w14:textId="68715766" w:rsidR="009C7AEE" w:rsidRPr="00C00B37" w:rsidRDefault="009C7AEE" w:rsidP="00790CEC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00B37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
@@ -20868,51 +21382,51 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00B37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Clinical Trial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="00D03163" w14:paraId="752CEE8C" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="00D03163" w14:paraId="752CEE8C" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1746644140"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -20921,111 +21435,111 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EA1FD6" w14:textId="0907EAEE" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 1 - Basic Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E515026" w14:textId="19E6C8F2" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="307C961A" w14:textId="3FD39EC2" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21034,51 +21548,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7194D143" w14:textId="347E5F81" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="00D03163" w14:paraId="37A38F3B" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="00D03163" w14:paraId="37A38F3B" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1788728291"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -21087,110 +21601,110 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EA5C5D6" w14:textId="2D1984D6" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 2 - Study Population Characteristics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A36F8B" w14:textId="042BB7F6" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10FB084F" w14:textId="4FE19980" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21199,51 +21713,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="097A65E4" w14:textId="1CCA970C" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="73C7D6F4" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="73C7D6F4" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="367DF0BE" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -21273,123 +21787,123 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FEF58A0" w14:textId="21F73401" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="151"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Inclusion of Individuals Across the Lifespan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C27E2BE" w14:textId="48BFEF09" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31326D2A" w14:textId="064203DD" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21398,51 +21912,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7692AB70" w14:textId="2D9AF5BA" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="316B43E6" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="316B43E6" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2859BE3E" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -21472,123 +21986,123 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68282DD8" w14:textId="17E87C06" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="151"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Inclusion of Women and Minorities</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6873B742" w14:textId="7D59EABB" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A4A43D5" w14:textId="7D8EF540" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21597,51 +22111,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E190896" w14:textId="7063990D" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="4A0FF452" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="4A0FF452" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DFB710A" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -21671,123 +22185,123 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E61A84A" w14:textId="61212CDB" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="151"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Recruitment and Retention Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13820670" w14:textId="0BBAD781" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E3DAB35" w14:textId="3B62B873" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Required if study involves human participants</w:t>
             </w:r>
           </w:p>
@@ -21798,51 +22312,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EDE1D1F" w14:textId="47E4608F" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="1B5E432A" w14:textId="77777777" w:rsidTr="00FC5CED">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="1B5E432A" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7178FEA7" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -21872,124 +22386,124 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3214B7BA" w14:textId="5D38717A" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="151"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Study Timeline</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD93203" w14:textId="7B6370F4" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A6075F5" w14:textId="2A5BF295" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21998,51 +22512,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5199FBD0" w14:textId="70F3F8D7" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="23635242" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="23635242" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10CC7761" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -22072,51 +22586,51 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED46EBC" w14:textId="5F86C5C5" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="151" w:hanging="151"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Inclusion Enrollment Report</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
@@ -22124,79 +22638,79 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PI will need to select button to have Inclusion Enrollment Report appear </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>for editing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A92C2A" w14:textId="696D48C5" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1310297E" w14:textId="208D974B" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22205,51 +22719,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E147F44" w14:textId="72F1EE09" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="29AFB95E" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="29AFB95E" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1930725916"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -22258,110 +22772,110 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C7E2C75" w14:textId="00188A51" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00F06AEA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 3 - Protection and Monitoring Plans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F7C54C1" w14:textId="7A89529E" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00F06AEA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required - only Protect. of HS doc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FCC3832" w14:textId="20347272" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00F06AEA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22370,51 +22884,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6894A5F6" w14:textId="17173D02" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00F06AEA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="7A7B2491" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="7A7B2491" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8FA95C" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -22444,90 +22958,90 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="464B8D6B" w14:textId="0C85DC5A" w:rsidR="00D7427C" w:rsidRPr="00F25436" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
+          <w:p w14:paraId="464B8D6B" w14:textId="6FA41EAE" w:rsidR="00D7427C" w:rsidRPr="00F25436" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Protection of Human Subjects</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">- No page limit; Sections include: </w:t>
+              <w:t xml:space="preserve">- No page limit; Sections: </w:t>
             </w:r>
             <w:r w:rsidR="00F25436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00F25436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F25436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -22587,79 +23101,79 @@
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F25436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>the Knowledge</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F25436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be Gained</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7796B0EB" w14:textId="180A5767" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0E100B" w14:textId="0327EAD1" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22668,51 +23182,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="158A6CC3" w14:textId="2D680BC0" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="34829BAC" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="34829BAC" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D73D3E4" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -22742,51 +23256,51 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02041C77" w14:textId="14F41FED" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Single IRB Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
@@ -22824,79 +23338,79 @@
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> include</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, will be addressed at JIT (though yes/no response should be indicated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72C4B1DB" w14:textId="7223F94C" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Select N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EE81A57" w14:textId="74BB38FA" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
             <w:r w:rsidRPr="00D7427C">
@@ -22972,51 +23486,51 @@
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>at JIT</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>only if Multi-Site Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="741C794C" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="741C794C" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35147A26" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -23046,122 +23560,122 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C4D7C2" w14:textId="13E6C480" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Data and Safety Monitoring Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0895F8DC" w14:textId="6E59EEE0" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C78C6B1" w14:textId="7FBD4C52" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23170,51 +23684,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="406B6C09" w14:textId="08F59391" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="5503E679" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="5503E679" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="468DC15A" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -23244,122 +23758,122 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F246A6" w14:textId="01A6146D" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Overall Structure of the Study Team</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="478D39FA" w14:textId="7C41ACD6" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FF60669" w14:textId="7E9076F0" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23368,51 +23882,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C60B4C5" w14:textId="1E8F211B" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="3B4C7630" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="3B4C7630" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="923075934"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
@@ -23421,111 +23935,111 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23FBB17D" w14:textId="79BD7DAB" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 4 - Protocol Synopsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09D4D045" w14:textId="639EAB80" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4446A1F6" w14:textId="7F5772C9" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -23535,51 +24049,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C02B5D" w14:textId="53E2111B" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="5E21648D" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="5E21648D" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F5EDC63" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -23608,165 +24122,165 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413CFB93" w14:textId="1A5D0F30" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Statistical Design and Power</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B8C1EED" w14:textId="6C958A98" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="298B52D9" w14:textId="441CA77F" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F6261F" w14:textId="515E7CCA" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="644A371A" w14:textId="77777777" w:rsidTr="008E1ACB">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="644A371A" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
-          <w:trHeight w:val="386"/>
+          <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DED8BCC" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -23794,116 +24308,116 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B88955F" w14:textId="77E3090C" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>FDA Regulated Intervention</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51D74B95" w14:textId="3FF2DF9B" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7B6673" w14:textId="4820266E" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF7EB3F" w14:textId="5D06333C" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
@@ -23955,51 +24469,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>intervent</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="0927CF9A" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="0927CF9A" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8AD205" w14:textId="77777777" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -24028,165 +24542,165 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="485FEEA0" w14:textId="190EF518" w:rsidR="00D7427C" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Dissemination Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- No page limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2352598D" w14:textId="637916D9" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29423F81" w14:textId="15C56CE5" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D8B0410" w14:textId="131649C1" w:rsidR="00D7427C" w:rsidRPr="00D7427C" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1414" w:rsidRPr="007C546F" w14:paraId="458D22F6" w14:textId="77777777" w:rsidTr="00D7427C">
+      <w:tr w:rsidR="000C1414" w:rsidRPr="007C546F" w14:paraId="458D22F6" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
-          <w:trHeight w:val="404"/>
+          <w:trHeight w:val="215"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="208698051"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7D8D3405" w14:textId="3F01944C" w:rsidR="000C1414" w:rsidRPr="00D03163" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
                 <w:pPr>
@@ -24214,111 +24728,111 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D119F73" w14:textId="3B41F5F5" w:rsidR="000C1414" w:rsidRPr="001F0DE9" w:rsidRDefault="000C1414" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70BF8A35" w14:textId="4F8D1929" w:rsidR="000C1414" w:rsidRPr="00AF0CE9" w:rsidRDefault="000C1414" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Section 5 - Other Clinical Trial-related Attachments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F260F1B" w14:textId="14509BA9" w:rsidR="000C1414" w:rsidRPr="00D7427C" w:rsidRDefault="000C1414" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721E88C0" w14:textId="73704D8D" w:rsidR="000C1414" w:rsidRPr="00D7427C" w:rsidRDefault="000C1414" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -24336,51 +24850,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7427C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">As Required by </w:t>
             </w:r>
             <w:r w:rsidR="00A85894">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E1ACB" w:rsidRPr="007C546F" w14:paraId="7229E7F5" w14:textId="77777777" w:rsidTr="00257A35">
+      <w:tr w:rsidR="008E1ACB" w:rsidRPr="007C546F" w14:paraId="7229E7F5" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EC8BD82" w14:textId="77777777" w:rsidR="008E1ACB" w:rsidRPr="00D03163" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -24410,103 +24924,103 @@
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C68567C" w14:textId="70DBDE2E" w:rsidR="008E1ACB" w:rsidRPr="008E1ACB" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Other CT-related Attachments </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CAC5FD" w14:textId="376E5EFF" w:rsidR="008E1ACB" w:rsidRPr="007E5553" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="631A46D0" w14:textId="51EF50ED" w:rsidR="008E1ACB" w:rsidRPr="007E5553" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
@@ -24699,68 +25213,69 @@
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6468D214" w14:textId="77777777" w:rsidR="009D1D0B" w:rsidRPr="007C546F" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
+          <w:p w14:paraId="6468D214" w14:textId="77777777" w:rsidR="009D1D0B" w:rsidRPr="00552898" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Add Study Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1989751006"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
@@ -24774,68 +25289,69 @@
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFE3AB5" w14:textId="6D4E8306" w:rsidR="009D1D0B" w:rsidRPr="007C546F" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
+          <w:p w14:paraId="7CFE3AB5" w14:textId="6D4E8306" w:rsidR="009D1D0B" w:rsidRPr="00552898" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Indicate if Clinical Trial anticipated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1096707825"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="447" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
@@ -24869,84 +25385,84 @@
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6172" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34A6BC98" w14:textId="649D5187" w:rsidR="009D1D0B" w:rsidRPr="007C546F" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001503B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delayed Onset Study Justification - </w:t>
-[...16 lines deleted...]
-              <w:t>allowed</w:t>
+              <w:t xml:space="preserve">Delayed Onset Study Justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Info for a delayed onset study is not available at the time of proposal, so no full Study Record allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0931E8B0" w14:textId="3D3ED627" w:rsidR="00770140" w:rsidRPr="00F06AEA" w:rsidRDefault="00770140" w:rsidP="00D03163">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00770140" w:rsidRPr="00F06AEA" w:rsidSect="00D03163">
-      <w:headerReference w:type="default" r:id="rId76"/>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:headerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="360" w:left="720" w:header="144" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="36C8A48A" w14:textId="77777777" w:rsidR="00CB25B8" w:rsidRDefault="00CB25B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="70D05395" w14:textId="77777777" w:rsidR="00CB25B8" w:rsidRDefault="00CB25B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -25009,51 +25525,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68605CB3" w14:textId="0EB46378" w:rsidR="00A10B3E" w:rsidRPr="003742D8" w:rsidRDefault="00A10B3E" w:rsidP="00AB159E">
+  <w:p w14:paraId="68605CB3" w14:textId="1FF57004" w:rsidR="00A10B3E" w:rsidRPr="003742D8" w:rsidRDefault="00A10B3E" w:rsidP="00AB159E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">* INDICATES DOCUMENT/SECTION IS REQUIRED </w:t>
     </w:r>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
@@ -25077,57 +25593,57 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>OCG-104</w:t>
     </w:r>
     <w:r w:rsidRPr="00AB159E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t xml:space="preserve"> NIH Proposal Submission Review Checklist </w:t>
     </w:r>
     <w:r w:rsidR="00FB0267">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="007B0446">
+    <w:r w:rsidR="00194B02">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00850479">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="66B2363C" w14:textId="7B719B15" w:rsidR="00A10B3E" w:rsidRPr="00B938AB" w:rsidRDefault="00A10B3E" w:rsidP="00AB159E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
@@ -29898,246 +30414,259 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0028228C"/>
     <w:rsid w:val="000006EB"/>
     <w:rsid w:val="00001065"/>
     <w:rsid w:val="00001132"/>
     <w:rsid w:val="000013B5"/>
     <w:rsid w:val="000016E1"/>
     <w:rsid w:val="00004C76"/>
     <w:rsid w:val="00005FA1"/>
     <w:rsid w:val="000060FA"/>
     <w:rsid w:val="00007576"/>
+    <w:rsid w:val="00012A6A"/>
     <w:rsid w:val="00012E08"/>
     <w:rsid w:val="000271C2"/>
     <w:rsid w:val="00034557"/>
     <w:rsid w:val="00040E87"/>
     <w:rsid w:val="00047827"/>
     <w:rsid w:val="000517E7"/>
     <w:rsid w:val="0005299F"/>
     <w:rsid w:val="00053162"/>
     <w:rsid w:val="00054FF5"/>
     <w:rsid w:val="00055625"/>
     <w:rsid w:val="00062C5B"/>
     <w:rsid w:val="00074DCB"/>
     <w:rsid w:val="0007727D"/>
     <w:rsid w:val="00080433"/>
     <w:rsid w:val="00082A67"/>
     <w:rsid w:val="00082F86"/>
     <w:rsid w:val="00083C35"/>
     <w:rsid w:val="00086801"/>
     <w:rsid w:val="00086C63"/>
     <w:rsid w:val="00090054"/>
     <w:rsid w:val="00094192"/>
     <w:rsid w:val="00094C46"/>
     <w:rsid w:val="00095804"/>
     <w:rsid w:val="00097D6F"/>
     <w:rsid w:val="000A3197"/>
     <w:rsid w:val="000A5CC5"/>
     <w:rsid w:val="000A7D87"/>
     <w:rsid w:val="000B0466"/>
     <w:rsid w:val="000B08F4"/>
     <w:rsid w:val="000B0BD6"/>
     <w:rsid w:val="000B348D"/>
     <w:rsid w:val="000B3BB6"/>
     <w:rsid w:val="000B4B96"/>
     <w:rsid w:val="000B78F8"/>
     <w:rsid w:val="000B7DCE"/>
     <w:rsid w:val="000C050F"/>
     <w:rsid w:val="000C1414"/>
     <w:rsid w:val="000C4DA6"/>
+    <w:rsid w:val="000C5F82"/>
     <w:rsid w:val="000C616C"/>
     <w:rsid w:val="000D1FEF"/>
     <w:rsid w:val="000D4FDE"/>
     <w:rsid w:val="000D7D67"/>
     <w:rsid w:val="000E275A"/>
     <w:rsid w:val="000E3913"/>
     <w:rsid w:val="000F3B2D"/>
     <w:rsid w:val="000F70EB"/>
     <w:rsid w:val="001001B1"/>
     <w:rsid w:val="001003E1"/>
     <w:rsid w:val="00104368"/>
     <w:rsid w:val="00106058"/>
     <w:rsid w:val="00106C30"/>
     <w:rsid w:val="0010716C"/>
     <w:rsid w:val="00116146"/>
     <w:rsid w:val="00120762"/>
     <w:rsid w:val="00125CCB"/>
     <w:rsid w:val="00132B8B"/>
     <w:rsid w:val="00136E41"/>
     <w:rsid w:val="00137DF3"/>
     <w:rsid w:val="001503B6"/>
     <w:rsid w:val="00152653"/>
     <w:rsid w:val="00155D9C"/>
     <w:rsid w:val="00157CA0"/>
     <w:rsid w:val="00157EA3"/>
     <w:rsid w:val="00160B86"/>
     <w:rsid w:val="00163D19"/>
     <w:rsid w:val="00166857"/>
     <w:rsid w:val="00166C5A"/>
     <w:rsid w:val="00172448"/>
     <w:rsid w:val="00173622"/>
     <w:rsid w:val="0018088F"/>
     <w:rsid w:val="001851C4"/>
     <w:rsid w:val="00190A33"/>
     <w:rsid w:val="001910FA"/>
     <w:rsid w:val="0019170B"/>
     <w:rsid w:val="00192DDC"/>
+    <w:rsid w:val="00194B02"/>
     <w:rsid w:val="001A5A5A"/>
     <w:rsid w:val="001A67A7"/>
     <w:rsid w:val="001B381A"/>
     <w:rsid w:val="001B45B4"/>
     <w:rsid w:val="001B5C06"/>
     <w:rsid w:val="001C069E"/>
     <w:rsid w:val="001D00D4"/>
     <w:rsid w:val="001D2BB5"/>
     <w:rsid w:val="001D6CED"/>
     <w:rsid w:val="001E3406"/>
     <w:rsid w:val="001E75A7"/>
     <w:rsid w:val="001F025B"/>
     <w:rsid w:val="001F0DE9"/>
+    <w:rsid w:val="001F37BC"/>
     <w:rsid w:val="001F673D"/>
     <w:rsid w:val="00211A87"/>
+    <w:rsid w:val="00211CA7"/>
     <w:rsid w:val="00212949"/>
     <w:rsid w:val="002170CA"/>
     <w:rsid w:val="002219F2"/>
     <w:rsid w:val="002243DF"/>
     <w:rsid w:val="00227290"/>
     <w:rsid w:val="002300D1"/>
     <w:rsid w:val="002307DB"/>
     <w:rsid w:val="00231213"/>
     <w:rsid w:val="002318FF"/>
     <w:rsid w:val="00231934"/>
     <w:rsid w:val="00235AAE"/>
     <w:rsid w:val="00237D50"/>
     <w:rsid w:val="00240A3A"/>
     <w:rsid w:val="002414F8"/>
     <w:rsid w:val="0024335B"/>
     <w:rsid w:val="002449CB"/>
     <w:rsid w:val="002520AB"/>
     <w:rsid w:val="00252A40"/>
     <w:rsid w:val="00253E01"/>
     <w:rsid w:val="00260340"/>
+    <w:rsid w:val="002617D1"/>
     <w:rsid w:val="002650A0"/>
+    <w:rsid w:val="00266C60"/>
     <w:rsid w:val="00267DF9"/>
     <w:rsid w:val="0027091D"/>
     <w:rsid w:val="00272766"/>
     <w:rsid w:val="00274F05"/>
     <w:rsid w:val="002753A8"/>
     <w:rsid w:val="00276DD0"/>
     <w:rsid w:val="0028013A"/>
     <w:rsid w:val="00280AC4"/>
     <w:rsid w:val="0028228C"/>
     <w:rsid w:val="00286930"/>
     <w:rsid w:val="002906E7"/>
     <w:rsid w:val="00291EDC"/>
     <w:rsid w:val="002925D3"/>
+    <w:rsid w:val="00292CDA"/>
     <w:rsid w:val="00294CE2"/>
     <w:rsid w:val="002A164B"/>
     <w:rsid w:val="002A1754"/>
     <w:rsid w:val="002A2915"/>
     <w:rsid w:val="002A3524"/>
     <w:rsid w:val="002A3F76"/>
+    <w:rsid w:val="002A5B84"/>
     <w:rsid w:val="002A615F"/>
     <w:rsid w:val="002B3AB2"/>
     <w:rsid w:val="002B4C1B"/>
     <w:rsid w:val="002B5C5D"/>
     <w:rsid w:val="002B6E10"/>
     <w:rsid w:val="002C1E28"/>
     <w:rsid w:val="002C2CBE"/>
     <w:rsid w:val="002C39EC"/>
     <w:rsid w:val="002D3DE6"/>
     <w:rsid w:val="002D492C"/>
     <w:rsid w:val="002D5E69"/>
     <w:rsid w:val="002F029F"/>
     <w:rsid w:val="002F1FCD"/>
     <w:rsid w:val="002F6283"/>
     <w:rsid w:val="00301F9B"/>
     <w:rsid w:val="003034A3"/>
     <w:rsid w:val="003119FB"/>
     <w:rsid w:val="00311B83"/>
     <w:rsid w:val="0031256D"/>
     <w:rsid w:val="0031485E"/>
     <w:rsid w:val="003165FE"/>
     <w:rsid w:val="00320630"/>
     <w:rsid w:val="00331D6A"/>
     <w:rsid w:val="00342E79"/>
     <w:rsid w:val="003444D6"/>
     <w:rsid w:val="003519EE"/>
     <w:rsid w:val="00352104"/>
+    <w:rsid w:val="00353304"/>
     <w:rsid w:val="003534A0"/>
     <w:rsid w:val="00354FD9"/>
     <w:rsid w:val="00355CAB"/>
     <w:rsid w:val="003618B9"/>
     <w:rsid w:val="0036296D"/>
     <w:rsid w:val="00364364"/>
     <w:rsid w:val="003711D4"/>
     <w:rsid w:val="00371FC6"/>
     <w:rsid w:val="003742D8"/>
     <w:rsid w:val="003761C5"/>
     <w:rsid w:val="00376FEB"/>
     <w:rsid w:val="003835DD"/>
     <w:rsid w:val="003902E9"/>
     <w:rsid w:val="00391F95"/>
+    <w:rsid w:val="003931E1"/>
     <w:rsid w:val="00393E14"/>
     <w:rsid w:val="003961A0"/>
     <w:rsid w:val="003A1BC2"/>
     <w:rsid w:val="003A1E8A"/>
     <w:rsid w:val="003B0C5D"/>
     <w:rsid w:val="003B571E"/>
     <w:rsid w:val="003B7EC2"/>
+    <w:rsid w:val="003D0B95"/>
     <w:rsid w:val="003D2ABE"/>
     <w:rsid w:val="003D50F0"/>
     <w:rsid w:val="003D61CE"/>
     <w:rsid w:val="003D7E60"/>
     <w:rsid w:val="003E2DD8"/>
     <w:rsid w:val="003E7995"/>
     <w:rsid w:val="003F04D9"/>
     <w:rsid w:val="003F1064"/>
     <w:rsid w:val="003F4F7B"/>
     <w:rsid w:val="004068C3"/>
     <w:rsid w:val="00407240"/>
     <w:rsid w:val="0041607A"/>
     <w:rsid w:val="00416B05"/>
     <w:rsid w:val="00417316"/>
     <w:rsid w:val="00417DFB"/>
     <w:rsid w:val="004216DE"/>
     <w:rsid w:val="004265D7"/>
     <w:rsid w:val="0042666E"/>
+    <w:rsid w:val="00427F26"/>
     <w:rsid w:val="0043454D"/>
     <w:rsid w:val="00434F6C"/>
     <w:rsid w:val="00435118"/>
     <w:rsid w:val="00436127"/>
     <w:rsid w:val="004379BA"/>
     <w:rsid w:val="00447621"/>
     <w:rsid w:val="004476B9"/>
     <w:rsid w:val="00454615"/>
     <w:rsid w:val="00455D12"/>
     <w:rsid w:val="004567F4"/>
     <w:rsid w:val="00457B85"/>
     <w:rsid w:val="0046148E"/>
     <w:rsid w:val="00462B23"/>
     <w:rsid w:val="00464875"/>
     <w:rsid w:val="00477804"/>
     <w:rsid w:val="00477E01"/>
     <w:rsid w:val="0048031C"/>
     <w:rsid w:val="00481947"/>
     <w:rsid w:val="004820F7"/>
     <w:rsid w:val="004841FA"/>
     <w:rsid w:val="004848F8"/>
     <w:rsid w:val="00490092"/>
     <w:rsid w:val="00490273"/>
     <w:rsid w:val="00493A96"/>
     <w:rsid w:val="004A1349"/>
@@ -30160,65 +30689,67 @@
     <w:rsid w:val="004E1F75"/>
     <w:rsid w:val="004F13CB"/>
     <w:rsid w:val="004F3E18"/>
     <w:rsid w:val="004F3F49"/>
     <w:rsid w:val="004F797C"/>
     <w:rsid w:val="00503B14"/>
     <w:rsid w:val="005051DC"/>
     <w:rsid w:val="00511B5C"/>
     <w:rsid w:val="00511C0F"/>
     <w:rsid w:val="00515A7A"/>
     <w:rsid w:val="00516B9E"/>
     <w:rsid w:val="005171C5"/>
     <w:rsid w:val="005174C7"/>
     <w:rsid w:val="00517C25"/>
     <w:rsid w:val="00522532"/>
     <w:rsid w:val="005236C9"/>
     <w:rsid w:val="00523EDA"/>
     <w:rsid w:val="00534127"/>
     <w:rsid w:val="00536173"/>
     <w:rsid w:val="00536494"/>
     <w:rsid w:val="005366CD"/>
     <w:rsid w:val="00541C86"/>
     <w:rsid w:val="00542E8A"/>
     <w:rsid w:val="00543799"/>
     <w:rsid w:val="0054494D"/>
+    <w:rsid w:val="00552898"/>
     <w:rsid w:val="0055342A"/>
     <w:rsid w:val="00553D66"/>
     <w:rsid w:val="00555EE1"/>
     <w:rsid w:val="00560949"/>
     <w:rsid w:val="005636E1"/>
     <w:rsid w:val="00567987"/>
     <w:rsid w:val="00571A53"/>
     <w:rsid w:val="00571F01"/>
     <w:rsid w:val="00577DB5"/>
     <w:rsid w:val="00581A1A"/>
     <w:rsid w:val="0058218C"/>
     <w:rsid w:val="0058432A"/>
     <w:rsid w:val="00585307"/>
     <w:rsid w:val="005863EA"/>
     <w:rsid w:val="005913B7"/>
+    <w:rsid w:val="005A5C5E"/>
     <w:rsid w:val="005A743A"/>
     <w:rsid w:val="005A7896"/>
     <w:rsid w:val="005B1492"/>
     <w:rsid w:val="005B32B7"/>
     <w:rsid w:val="005B43AF"/>
     <w:rsid w:val="005B4DAE"/>
     <w:rsid w:val="005B6602"/>
     <w:rsid w:val="005B717F"/>
     <w:rsid w:val="005C3B51"/>
     <w:rsid w:val="005C426C"/>
     <w:rsid w:val="005C454B"/>
     <w:rsid w:val="005C6ABC"/>
     <w:rsid w:val="005D2534"/>
     <w:rsid w:val="005E29C8"/>
     <w:rsid w:val="005E5D9C"/>
     <w:rsid w:val="005F21A2"/>
     <w:rsid w:val="005F25AE"/>
     <w:rsid w:val="005F7FC1"/>
     <w:rsid w:val="00600976"/>
     <w:rsid w:val="00604E99"/>
     <w:rsid w:val="00607BCE"/>
     <w:rsid w:val="00610858"/>
     <w:rsid w:val="00614384"/>
     <w:rsid w:val="0062196F"/>
     <w:rsid w:val="006221ED"/>
@@ -30249,164 +30780,170 @@
     <w:rsid w:val="00691522"/>
     <w:rsid w:val="0069266F"/>
     <w:rsid w:val="006A2FB8"/>
     <w:rsid w:val="006B52F0"/>
     <w:rsid w:val="006B6CA5"/>
     <w:rsid w:val="006C05C9"/>
     <w:rsid w:val="006C1BD5"/>
     <w:rsid w:val="006C2103"/>
     <w:rsid w:val="006C25C0"/>
     <w:rsid w:val="006C57BB"/>
     <w:rsid w:val="006D0878"/>
     <w:rsid w:val="006D4BD8"/>
     <w:rsid w:val="006D523E"/>
     <w:rsid w:val="006E095F"/>
     <w:rsid w:val="006E2EFD"/>
     <w:rsid w:val="006E3A49"/>
     <w:rsid w:val="006E5961"/>
     <w:rsid w:val="006F1A88"/>
     <w:rsid w:val="006F598B"/>
     <w:rsid w:val="0070002E"/>
     <w:rsid w:val="0070143E"/>
     <w:rsid w:val="007039AB"/>
     <w:rsid w:val="007065B9"/>
     <w:rsid w:val="007077FD"/>
     <w:rsid w:val="00711BFC"/>
+    <w:rsid w:val="00712241"/>
     <w:rsid w:val="007136B8"/>
     <w:rsid w:val="00713D96"/>
     <w:rsid w:val="00727040"/>
     <w:rsid w:val="007353E1"/>
     <w:rsid w:val="00745FF7"/>
     <w:rsid w:val="00754382"/>
     <w:rsid w:val="0075555E"/>
     <w:rsid w:val="00755F1F"/>
     <w:rsid w:val="0075792A"/>
     <w:rsid w:val="007653A4"/>
     <w:rsid w:val="00770140"/>
     <w:rsid w:val="00772571"/>
     <w:rsid w:val="00772CA1"/>
     <w:rsid w:val="00773370"/>
     <w:rsid w:val="00774EB4"/>
     <w:rsid w:val="007765DD"/>
     <w:rsid w:val="00780FCD"/>
     <w:rsid w:val="0078313D"/>
     <w:rsid w:val="00790CEC"/>
     <w:rsid w:val="00793819"/>
     <w:rsid w:val="00794255"/>
     <w:rsid w:val="00794D4E"/>
     <w:rsid w:val="00795C10"/>
     <w:rsid w:val="00796754"/>
     <w:rsid w:val="00796F0B"/>
     <w:rsid w:val="00797484"/>
     <w:rsid w:val="00797844"/>
     <w:rsid w:val="007A58CD"/>
     <w:rsid w:val="007A6235"/>
     <w:rsid w:val="007A6427"/>
     <w:rsid w:val="007A7E0D"/>
     <w:rsid w:val="007B0446"/>
     <w:rsid w:val="007B2EFD"/>
+    <w:rsid w:val="007B55C9"/>
     <w:rsid w:val="007C01F0"/>
     <w:rsid w:val="007C42A8"/>
     <w:rsid w:val="007C42FE"/>
     <w:rsid w:val="007C546F"/>
     <w:rsid w:val="007D527A"/>
     <w:rsid w:val="007E5553"/>
     <w:rsid w:val="007E7F74"/>
     <w:rsid w:val="007F0232"/>
     <w:rsid w:val="007F036B"/>
     <w:rsid w:val="007F1F28"/>
     <w:rsid w:val="007F50AB"/>
     <w:rsid w:val="008011CE"/>
     <w:rsid w:val="008014A9"/>
     <w:rsid w:val="00804B44"/>
+    <w:rsid w:val="00816462"/>
     <w:rsid w:val="00816CB6"/>
     <w:rsid w:val="00817E66"/>
     <w:rsid w:val="00817F8D"/>
+    <w:rsid w:val="00823559"/>
     <w:rsid w:val="008236A0"/>
     <w:rsid w:val="00824ADF"/>
     <w:rsid w:val="00830E62"/>
     <w:rsid w:val="008313E5"/>
     <w:rsid w:val="00831E9C"/>
     <w:rsid w:val="0083232A"/>
     <w:rsid w:val="00833036"/>
     <w:rsid w:val="00833218"/>
     <w:rsid w:val="00834456"/>
     <w:rsid w:val="00834539"/>
     <w:rsid w:val="00836A5E"/>
     <w:rsid w:val="00836C12"/>
     <w:rsid w:val="008371D9"/>
     <w:rsid w:val="00841BB7"/>
     <w:rsid w:val="00850479"/>
     <w:rsid w:val="00852FA8"/>
     <w:rsid w:val="00856DF8"/>
     <w:rsid w:val="0085787B"/>
     <w:rsid w:val="00861322"/>
     <w:rsid w:val="0086196A"/>
     <w:rsid w:val="00862E5D"/>
     <w:rsid w:val="008640F9"/>
     <w:rsid w:val="00865A4C"/>
     <w:rsid w:val="00866683"/>
     <w:rsid w:val="0087088B"/>
     <w:rsid w:val="00873BB8"/>
+    <w:rsid w:val="008769AD"/>
     <w:rsid w:val="008902ED"/>
     <w:rsid w:val="008906F8"/>
     <w:rsid w:val="00891FD6"/>
     <w:rsid w:val="00892C15"/>
     <w:rsid w:val="00893FEF"/>
     <w:rsid w:val="008957AB"/>
     <w:rsid w:val="008A3741"/>
     <w:rsid w:val="008A505C"/>
     <w:rsid w:val="008A51DE"/>
     <w:rsid w:val="008A67F6"/>
     <w:rsid w:val="008B257E"/>
     <w:rsid w:val="008B3F3D"/>
     <w:rsid w:val="008B4C0B"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C0920"/>
     <w:rsid w:val="008C1287"/>
     <w:rsid w:val="008C7349"/>
     <w:rsid w:val="008D27C8"/>
     <w:rsid w:val="008D787B"/>
     <w:rsid w:val="008D7F12"/>
     <w:rsid w:val="008E1ACB"/>
     <w:rsid w:val="008E2B47"/>
     <w:rsid w:val="008E4B42"/>
     <w:rsid w:val="008F07EB"/>
     <w:rsid w:val="008F3E9F"/>
     <w:rsid w:val="008F5B33"/>
     <w:rsid w:val="008F6A2E"/>
     <w:rsid w:val="00903573"/>
     <w:rsid w:val="00913645"/>
     <w:rsid w:val="009142CB"/>
     <w:rsid w:val="0091799C"/>
     <w:rsid w:val="00923681"/>
     <w:rsid w:val="00923B09"/>
     <w:rsid w:val="00925594"/>
     <w:rsid w:val="0092772A"/>
     <w:rsid w:val="009300BF"/>
     <w:rsid w:val="009338B9"/>
     <w:rsid w:val="00940E8F"/>
+    <w:rsid w:val="009410E2"/>
     <w:rsid w:val="009426C8"/>
     <w:rsid w:val="009448FE"/>
     <w:rsid w:val="0094558C"/>
     <w:rsid w:val="00946816"/>
     <w:rsid w:val="0095515C"/>
     <w:rsid w:val="00955639"/>
     <w:rsid w:val="00957DD0"/>
     <w:rsid w:val="0096077E"/>
     <w:rsid w:val="00964CA2"/>
     <w:rsid w:val="00970715"/>
     <w:rsid w:val="009711DA"/>
     <w:rsid w:val="00976143"/>
     <w:rsid w:val="00976A19"/>
     <w:rsid w:val="00980A6C"/>
     <w:rsid w:val="00980DC7"/>
     <w:rsid w:val="00990689"/>
     <w:rsid w:val="00991979"/>
     <w:rsid w:val="009924ED"/>
     <w:rsid w:val="00995223"/>
     <w:rsid w:val="009A2983"/>
     <w:rsid w:val="009A4FB0"/>
     <w:rsid w:val="009A7954"/>
     <w:rsid w:val="009B0D5E"/>
     <w:rsid w:val="009B1DDE"/>
     <w:rsid w:val="009B22E7"/>
@@ -30429,261 +30966,276 @@
     <w:rsid w:val="00A02563"/>
     <w:rsid w:val="00A053F1"/>
     <w:rsid w:val="00A07AA8"/>
     <w:rsid w:val="00A10B3E"/>
     <w:rsid w:val="00A11B91"/>
     <w:rsid w:val="00A12CB8"/>
     <w:rsid w:val="00A13C61"/>
     <w:rsid w:val="00A20B52"/>
     <w:rsid w:val="00A26377"/>
     <w:rsid w:val="00A2669A"/>
     <w:rsid w:val="00A26A36"/>
     <w:rsid w:val="00A3009E"/>
     <w:rsid w:val="00A331ED"/>
     <w:rsid w:val="00A34250"/>
     <w:rsid w:val="00A4477C"/>
     <w:rsid w:val="00A45100"/>
     <w:rsid w:val="00A45F9E"/>
     <w:rsid w:val="00A47E15"/>
     <w:rsid w:val="00A47FF3"/>
     <w:rsid w:val="00A50321"/>
     <w:rsid w:val="00A5063F"/>
     <w:rsid w:val="00A50A8C"/>
     <w:rsid w:val="00A51E9F"/>
     <w:rsid w:val="00A63E85"/>
     <w:rsid w:val="00A64405"/>
+    <w:rsid w:val="00A66EBE"/>
     <w:rsid w:val="00A71E30"/>
     <w:rsid w:val="00A7246B"/>
     <w:rsid w:val="00A726A5"/>
     <w:rsid w:val="00A73E9E"/>
     <w:rsid w:val="00A73FBA"/>
     <w:rsid w:val="00A75CB5"/>
     <w:rsid w:val="00A76352"/>
+    <w:rsid w:val="00A76499"/>
     <w:rsid w:val="00A76C23"/>
     <w:rsid w:val="00A76F0B"/>
     <w:rsid w:val="00A82BB3"/>
     <w:rsid w:val="00A85894"/>
     <w:rsid w:val="00A85917"/>
     <w:rsid w:val="00A90460"/>
     <w:rsid w:val="00A9141D"/>
     <w:rsid w:val="00A9364E"/>
     <w:rsid w:val="00A93C2A"/>
     <w:rsid w:val="00A95384"/>
     <w:rsid w:val="00A95A1A"/>
     <w:rsid w:val="00AA3F49"/>
     <w:rsid w:val="00AA5EF7"/>
     <w:rsid w:val="00AB13A8"/>
     <w:rsid w:val="00AB159E"/>
+    <w:rsid w:val="00AB7EF2"/>
     <w:rsid w:val="00AC7B34"/>
     <w:rsid w:val="00AD04DA"/>
     <w:rsid w:val="00AD1CFA"/>
     <w:rsid w:val="00AD578F"/>
+    <w:rsid w:val="00AD5B8D"/>
     <w:rsid w:val="00AD731D"/>
     <w:rsid w:val="00AE3219"/>
     <w:rsid w:val="00AE4107"/>
     <w:rsid w:val="00AE5703"/>
     <w:rsid w:val="00AF0CE9"/>
     <w:rsid w:val="00AF0FDB"/>
     <w:rsid w:val="00AF503E"/>
     <w:rsid w:val="00B018B3"/>
     <w:rsid w:val="00B0240A"/>
     <w:rsid w:val="00B11EE0"/>
     <w:rsid w:val="00B1254C"/>
     <w:rsid w:val="00B14999"/>
     <w:rsid w:val="00B24FBF"/>
     <w:rsid w:val="00B2564A"/>
     <w:rsid w:val="00B26957"/>
     <w:rsid w:val="00B30C96"/>
     <w:rsid w:val="00B33281"/>
     <w:rsid w:val="00B35C21"/>
     <w:rsid w:val="00B40742"/>
     <w:rsid w:val="00B448E6"/>
     <w:rsid w:val="00B505F0"/>
     <w:rsid w:val="00B53838"/>
     <w:rsid w:val="00B5457B"/>
     <w:rsid w:val="00B54B8B"/>
     <w:rsid w:val="00B54D12"/>
     <w:rsid w:val="00B55772"/>
     <w:rsid w:val="00B55BF9"/>
     <w:rsid w:val="00B566DC"/>
+    <w:rsid w:val="00B568CB"/>
     <w:rsid w:val="00B60673"/>
     <w:rsid w:val="00B6401C"/>
     <w:rsid w:val="00B64E41"/>
     <w:rsid w:val="00B671A4"/>
     <w:rsid w:val="00B67C5A"/>
     <w:rsid w:val="00B7303D"/>
+    <w:rsid w:val="00B73F70"/>
+    <w:rsid w:val="00B74B69"/>
     <w:rsid w:val="00B75A27"/>
     <w:rsid w:val="00B75FDA"/>
     <w:rsid w:val="00B8131B"/>
     <w:rsid w:val="00B82FB6"/>
     <w:rsid w:val="00B91506"/>
     <w:rsid w:val="00B938AB"/>
     <w:rsid w:val="00B971ED"/>
     <w:rsid w:val="00B97760"/>
     <w:rsid w:val="00BA1948"/>
     <w:rsid w:val="00BA5158"/>
     <w:rsid w:val="00BA70B0"/>
     <w:rsid w:val="00BB0A5F"/>
     <w:rsid w:val="00BC4A6A"/>
     <w:rsid w:val="00BC5D05"/>
     <w:rsid w:val="00BD63AD"/>
     <w:rsid w:val="00BD64C5"/>
     <w:rsid w:val="00BE41EB"/>
     <w:rsid w:val="00BF1BCB"/>
     <w:rsid w:val="00BF3D0A"/>
     <w:rsid w:val="00BF669C"/>
     <w:rsid w:val="00BF7CC9"/>
     <w:rsid w:val="00C00B37"/>
     <w:rsid w:val="00C022F8"/>
     <w:rsid w:val="00C02B50"/>
     <w:rsid w:val="00C04014"/>
     <w:rsid w:val="00C05396"/>
     <w:rsid w:val="00C056A5"/>
     <w:rsid w:val="00C06A21"/>
     <w:rsid w:val="00C11BA3"/>
     <w:rsid w:val="00C12278"/>
     <w:rsid w:val="00C167F1"/>
     <w:rsid w:val="00C16870"/>
     <w:rsid w:val="00C2321A"/>
     <w:rsid w:val="00C232B0"/>
     <w:rsid w:val="00C278BE"/>
     <w:rsid w:val="00C32E9D"/>
     <w:rsid w:val="00C33023"/>
     <w:rsid w:val="00C34880"/>
     <w:rsid w:val="00C34FB6"/>
     <w:rsid w:val="00C35718"/>
+    <w:rsid w:val="00C36D2B"/>
     <w:rsid w:val="00C36E89"/>
     <w:rsid w:val="00C4092D"/>
     <w:rsid w:val="00C4126C"/>
     <w:rsid w:val="00C44F5C"/>
     <w:rsid w:val="00C4561B"/>
     <w:rsid w:val="00C45FDC"/>
     <w:rsid w:val="00C461F1"/>
     <w:rsid w:val="00C47B08"/>
     <w:rsid w:val="00C52A6B"/>
     <w:rsid w:val="00C535DA"/>
     <w:rsid w:val="00C56C1B"/>
     <w:rsid w:val="00C6367A"/>
     <w:rsid w:val="00C6414D"/>
     <w:rsid w:val="00C6463E"/>
     <w:rsid w:val="00C65FB2"/>
     <w:rsid w:val="00C66ADA"/>
     <w:rsid w:val="00C674A3"/>
     <w:rsid w:val="00C71C0D"/>
     <w:rsid w:val="00C72B4E"/>
+    <w:rsid w:val="00C73D8A"/>
     <w:rsid w:val="00C744BD"/>
     <w:rsid w:val="00C75E04"/>
     <w:rsid w:val="00C76EC3"/>
     <w:rsid w:val="00C77B42"/>
     <w:rsid w:val="00C8190D"/>
+    <w:rsid w:val="00C82F98"/>
     <w:rsid w:val="00C844E3"/>
     <w:rsid w:val="00C84513"/>
     <w:rsid w:val="00C84B83"/>
+    <w:rsid w:val="00C84D84"/>
     <w:rsid w:val="00C8579F"/>
     <w:rsid w:val="00C863E6"/>
     <w:rsid w:val="00C9013A"/>
     <w:rsid w:val="00C90947"/>
     <w:rsid w:val="00C95193"/>
     <w:rsid w:val="00C95B68"/>
     <w:rsid w:val="00CA3573"/>
     <w:rsid w:val="00CA378B"/>
     <w:rsid w:val="00CB0904"/>
     <w:rsid w:val="00CB25B8"/>
     <w:rsid w:val="00CB2A22"/>
     <w:rsid w:val="00CB4770"/>
     <w:rsid w:val="00CB47FD"/>
     <w:rsid w:val="00CC59BB"/>
+    <w:rsid w:val="00CC63EE"/>
     <w:rsid w:val="00CC774E"/>
     <w:rsid w:val="00CD4C67"/>
     <w:rsid w:val="00CD4D67"/>
     <w:rsid w:val="00CE39DC"/>
     <w:rsid w:val="00CF2152"/>
     <w:rsid w:val="00D007A0"/>
     <w:rsid w:val="00D0305E"/>
     <w:rsid w:val="00D03163"/>
     <w:rsid w:val="00D032F0"/>
     <w:rsid w:val="00D049DD"/>
     <w:rsid w:val="00D04CE7"/>
     <w:rsid w:val="00D04CFD"/>
     <w:rsid w:val="00D102F5"/>
     <w:rsid w:val="00D10A9A"/>
     <w:rsid w:val="00D11CE3"/>
     <w:rsid w:val="00D11D53"/>
     <w:rsid w:val="00D150A4"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D241AB"/>
     <w:rsid w:val="00D268BE"/>
+    <w:rsid w:val="00D351B5"/>
     <w:rsid w:val="00D36A80"/>
     <w:rsid w:val="00D37AC8"/>
     <w:rsid w:val="00D37E25"/>
+    <w:rsid w:val="00D420C4"/>
     <w:rsid w:val="00D47797"/>
     <w:rsid w:val="00D5543B"/>
     <w:rsid w:val="00D55CDE"/>
     <w:rsid w:val="00D60710"/>
     <w:rsid w:val="00D7427C"/>
     <w:rsid w:val="00D75F0D"/>
     <w:rsid w:val="00D777FB"/>
     <w:rsid w:val="00D827D3"/>
     <w:rsid w:val="00D969A2"/>
     <w:rsid w:val="00DA13F6"/>
     <w:rsid w:val="00DA21A2"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DA2C32"/>
     <w:rsid w:val="00DA331C"/>
     <w:rsid w:val="00DA7371"/>
     <w:rsid w:val="00DB0C25"/>
     <w:rsid w:val="00DB6AD3"/>
     <w:rsid w:val="00DC00DC"/>
     <w:rsid w:val="00DC4118"/>
     <w:rsid w:val="00DD0DA1"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DE5986"/>
     <w:rsid w:val="00DE662D"/>
     <w:rsid w:val="00DE6EE6"/>
     <w:rsid w:val="00DF1C9F"/>
     <w:rsid w:val="00DF3620"/>
     <w:rsid w:val="00DF607F"/>
     <w:rsid w:val="00DF728E"/>
     <w:rsid w:val="00E10BC3"/>
     <w:rsid w:val="00E117C1"/>
     <w:rsid w:val="00E1603B"/>
     <w:rsid w:val="00E177D5"/>
     <w:rsid w:val="00E24CB4"/>
     <w:rsid w:val="00E310F5"/>
     <w:rsid w:val="00E32229"/>
     <w:rsid w:val="00E324EF"/>
     <w:rsid w:val="00E33B56"/>
     <w:rsid w:val="00E37280"/>
     <w:rsid w:val="00E408A0"/>
     <w:rsid w:val="00E408B9"/>
     <w:rsid w:val="00E41884"/>
     <w:rsid w:val="00E426F2"/>
     <w:rsid w:val="00E42A0C"/>
     <w:rsid w:val="00E42D78"/>
     <w:rsid w:val="00E4321F"/>
     <w:rsid w:val="00E432C2"/>
     <w:rsid w:val="00E46D79"/>
+    <w:rsid w:val="00E51BBC"/>
     <w:rsid w:val="00E51E21"/>
     <w:rsid w:val="00E54797"/>
     <w:rsid w:val="00E60296"/>
     <w:rsid w:val="00E63B12"/>
     <w:rsid w:val="00E65FE2"/>
     <w:rsid w:val="00E7108A"/>
     <w:rsid w:val="00E730D7"/>
     <w:rsid w:val="00E85999"/>
     <w:rsid w:val="00E86B07"/>
     <w:rsid w:val="00E87939"/>
     <w:rsid w:val="00EA3E64"/>
     <w:rsid w:val="00EA792B"/>
     <w:rsid w:val="00EB1D8F"/>
     <w:rsid w:val="00EB241C"/>
     <w:rsid w:val="00EC715D"/>
     <w:rsid w:val="00EE0224"/>
     <w:rsid w:val="00EE40E1"/>
     <w:rsid w:val="00EE5569"/>
     <w:rsid w:val="00EE6F9D"/>
     <w:rsid w:val="00EF45ED"/>
     <w:rsid w:val="00EF49BB"/>
     <w:rsid w:val="00F03B50"/>
     <w:rsid w:val="00F04404"/>
     <w:rsid w:val="00F05A46"/>
     <w:rsid w:val="00F06AEA"/>
@@ -30718,50 +31270,51 @@
     <w:rsid w:val="00F8657E"/>
     <w:rsid w:val="00F86708"/>
     <w:rsid w:val="00F86A05"/>
     <w:rsid w:val="00F90CB7"/>
     <w:rsid w:val="00F91D2D"/>
     <w:rsid w:val="00F971FD"/>
     <w:rsid w:val="00FA203D"/>
     <w:rsid w:val="00FA7A52"/>
     <w:rsid w:val="00FB0267"/>
     <w:rsid w:val="00FB49B4"/>
     <w:rsid w:val="00FB59D3"/>
     <w:rsid w:val="00FC29F6"/>
     <w:rsid w:val="00FC5CED"/>
     <w:rsid w:val="00FC6D26"/>
     <w:rsid w:val="00FC75B3"/>
     <w:rsid w:val="00FD0023"/>
     <w:rsid w:val="00FD099B"/>
     <w:rsid w:val="00FD48E0"/>
     <w:rsid w:val="00FD4C59"/>
     <w:rsid w:val="00FD4F90"/>
     <w:rsid w:val="00FD7E21"/>
     <w:rsid w:val="00FE0002"/>
     <w:rsid w:val="00FE537D"/>
     <w:rsid w:val="00FE7457"/>
     <w:rsid w:val="00FF297E"/>
+    <w:rsid w:val="00FF5443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -31837,51 +32390,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1885094497">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/peer/continuous-submission.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/HTML5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/research-tools-policy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/nih-institute-and-center-data-sharing-policies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.era.nih.gov/assist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.600-phs-assignment-request-form.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/Common%20Form%20NIH%20Biographical%20Sketch_FINAL.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm?Highlight=Special%20Instructions%20for%20Applications%20Proposing%20the%20Use%20of%20Human%20Fetal%20Tissue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.500-phs-human-subjects-and-clinical-trials-information.htm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/multi_pi/sample_leadership_plans.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/competing-revisions.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaid.nih.gov/research/notice-special-interest-nosi-sop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-15-039.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/forms/othersupport.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.300-r&amp;r-budget-form.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-AA-23-002.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/genomic-data-sharing-policy/developing-genomic-data-sharing-plans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.240-r&amp;r-seniorkey-person-profile-(expanded)-form.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/data-management-and-sharing-policy/planning-and-budgeting-for-data-management-and-sharing/writing-a-data-management-and-sharing-plan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/administrative-supplements.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/NIH%20Biographical%20Sketch%20Supplement_FINAL.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rc-help@colorado.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-AA-23-001.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/hs/private-information-biospecimens-flowchart.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/how-to-apply-application-guide/prepare-to-apply-and-register/type-of-application-submission.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.230-project-performance-site-location(s)-form.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/92" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selectagents.gov/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/crdds/what-we-do/grant-support" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-17-098.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/720" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/720" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.320-phs-398-modular-budget-form.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nda.nih.gov/niaaa/forms.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/administrative-supplements.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/forms/othersupport.htm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.300-r&amp;r-budget-form.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-AA-23-002.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/how-to-apply-application-guide/prepare-to-apply-and-register/type-of-application-submission.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.era.nih.gov/assist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.230-project-performance-site-location(s)-form.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/92" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/NIH%20Biographical%20Sketch%20Supplement_FINAL.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rc-help@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/data-management-and-sharing-policy/planning-and-budgeting-for-data-management-and-sharing/writing-a-data-management-and-sharing-plan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/hs/private-information-biospecimens-flowchart.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/peer/continuous-submission.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/crdds/what-we-do/grant-support" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-AA-23-001.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-17-098.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.600-phs-assignment-request-form.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selectagents.gov/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/nih-institute-and-center-data-sharing-policies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/competing-revisions.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/HTML5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.320-phs-398-modular-budget-form.htm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/research-tools-policy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nda.nih.gov/niaaa/forms.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaid.nih.gov/research/notice-special-interest-nosi-sop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-15-039.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm?Highlight=Special%20Instructions%20for%20Applications%20Proposing%20the%20Use%20of%20Human%20Fetal%20Tissue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/multi_pi/sample_leadership_plans.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.500-phs-human-subjects-and-clinical-trials-information.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/node/8496/research-security/research-security-training" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/Common%20Form%20NIH%20Biographical%20Sketch_FINAL.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.240-r&amp;r-seniorkey-person-profile-(expanded)-form.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/128" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/genomic-data-sharing-policy/developing-genomic-data-sharing-plans" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\amho8416\AppData\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="49F9F280080945728A3F51C65CA3EB45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -31913,83 +32466,50 @@
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86A0DCBD29814760963F60993902677A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C4184B8-1E9E-45FC-9A1B-819023CFDCC3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E33EF" w:rsidRDefault="005E33EF" w:rsidP="005E33EF">
           <w:pPr>
             <w:pStyle w:val="86A0DCBD29814760963F60993902677A"/>
-          </w:pPr>
-[...31 lines deleted...]
-            <w:pStyle w:val="AE88FCE51602446CA16D4F026FF8F0E7"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF669C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click here to enter comments.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64C4ABCC7E51435FBFD224405B6BBA56"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -32253,67 +32773,67 @@
           <w:r w:rsidRPr="00BF669C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve">Click here to </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>list title instructions</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF669C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C5B14EBDF2484F28843BD390970E087B"/>
+        <w:name w:val="58C86E58CB9E4F33889F1BC630496644"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{16EC4BDF-1904-4D5B-B7A5-29B563545A03}"/>
+        <w:guid w:val="{C4F9A599-2A38-4E83-AB6B-48CA49DF151D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00236B77" w:rsidRDefault="005C5C13" w:rsidP="005C5C13">
+        <w:p w:rsidR="00FC5269" w:rsidRDefault="00FC5269" w:rsidP="00FC5269">
           <w:pPr>
-            <w:pStyle w:val="C5B14EBDF2484F28843BD390970E087B"/>
+            <w:pStyle w:val="58C86E58CB9E4F33889F1BC630496644"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF669C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click here to enter comments.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -32424,75 +32944,79 @@
     <w:rsid w:val="001B67AA"/>
     <w:rsid w:val="001C233F"/>
     <w:rsid w:val="00236B77"/>
     <w:rsid w:val="00260340"/>
     <w:rsid w:val="0027254E"/>
     <w:rsid w:val="002A164B"/>
     <w:rsid w:val="002D5F11"/>
     <w:rsid w:val="002E6FC2"/>
     <w:rsid w:val="003272E7"/>
     <w:rsid w:val="00391F95"/>
     <w:rsid w:val="003D37B9"/>
     <w:rsid w:val="003D3C6B"/>
     <w:rsid w:val="003D50F0"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="004C7FCE"/>
     <w:rsid w:val="004D7181"/>
     <w:rsid w:val="005265F3"/>
     <w:rsid w:val="00534CC7"/>
     <w:rsid w:val="005B4DAE"/>
     <w:rsid w:val="005B5F95"/>
     <w:rsid w:val="005C5C13"/>
     <w:rsid w:val="005E33EF"/>
     <w:rsid w:val="005F7FC1"/>
     <w:rsid w:val="00650DE1"/>
     <w:rsid w:val="00663564"/>
+    <w:rsid w:val="00823559"/>
     <w:rsid w:val="008D093D"/>
     <w:rsid w:val="008D27C8"/>
     <w:rsid w:val="00935BE6"/>
     <w:rsid w:val="00980C28"/>
     <w:rsid w:val="00A02563"/>
+    <w:rsid w:val="00A66EBE"/>
     <w:rsid w:val="00B40846"/>
     <w:rsid w:val="00B65FF0"/>
     <w:rsid w:val="00C035E7"/>
     <w:rsid w:val="00C42BA7"/>
     <w:rsid w:val="00C461F1"/>
     <w:rsid w:val="00C47D97"/>
     <w:rsid w:val="00C501F7"/>
     <w:rsid w:val="00CB40E2"/>
     <w:rsid w:val="00D032F0"/>
+    <w:rsid w:val="00D351B5"/>
     <w:rsid w:val="00D42E50"/>
     <w:rsid w:val="00D610B1"/>
     <w:rsid w:val="00E24E0C"/>
     <w:rsid w:val="00E25CE5"/>
     <w:rsid w:val="00E408A0"/>
     <w:rsid w:val="00E62888"/>
     <w:rsid w:val="00E75AC0"/>
     <w:rsid w:val="00F526AB"/>
     <w:rsid w:val="00F57AA6"/>
     <w:rsid w:val="00F66871"/>
     <w:rsid w:val="00F913EB"/>
+    <w:rsid w:val="00FC5269"/>
     <w:rsid w:val="00FD4470"/>
     <w:rsid w:val="00FD48E0"/>
     <w:rsid w:val="00FD735D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -32905,118 +33429,123 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00534CC7"/>
+    <w:rsid w:val="00FC5269"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49F9F280080945728A3F51C65CA3EB45">
     <w:name w:val="49F9F280080945728A3F51C65CA3EB45"/>
     <w:rsid w:val="005E33EF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="86A0DCBD29814760963F60993902677A">
     <w:name w:val="86A0DCBD29814760963F60993902677A"/>
-    <w:rsid w:val="005E33EF"/>
-[...2 lines deleted...]
-    <w:name w:val="AE88FCE51602446CA16D4F026FF8F0E7"/>
     <w:rsid w:val="005E33EF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C4ABCC7E51435FBFD224405B6BBA56">
     <w:name w:val="64C4ABCC7E51435FBFD224405B6BBA56"/>
     <w:rsid w:val="005E33EF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F6EC95FBA784CE0B2094FD089768CEB">
     <w:name w:val="3F6EC95FBA784CE0B2094FD089768CEB"/>
     <w:rsid w:val="008D093D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5885998FF22842219EA7D5123BDF783A">
     <w:name w:val="5885998FF22842219EA7D5123BDF783A"/>
     <w:rsid w:val="008D093D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F55BC7B75D994492BD606876F696E2ED">
     <w:name w:val="F55BC7B75D994492BD606876F696E2ED"/>
     <w:rsid w:val="008D093D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E265C97AF5C471ABE3AFE4351472A68">
     <w:name w:val="7E265C97AF5C471ABE3AFE4351472A68"/>
     <w:rsid w:val="005265F3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C195C41CF2C4D53BAF7540989B5287B">
     <w:name w:val="4C195C41CF2C4D53BAF7540989B5287B"/>
     <w:rsid w:val="005265F3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="462C128E92FC4AA7BE7FB456043ACFA61">
     <w:name w:val="462C128E92FC4AA7BE7FB456043ACFA61"/>
     <w:rsid w:val="005265F3"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74ABF552E0D541E293A129FE336B1B901">
     <w:name w:val="74ABF552E0D541E293A129FE336B1B901"/>
     <w:rsid w:val="005265F3"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5B14EBDF2484F28843BD390970E087B">
-[...1 lines deleted...]
-    <w:rsid w:val="005C5C13"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58C86E58CB9E4F33889F1BC630496644">
+    <w:name w:val="58C86E58CB9E4F33889F1BC630496644"/>
+    <w:rsid w:val="00FC5269"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -33518,75 +34047,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2448A74-D900-4089-8435-B1880F3E0313}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4387</Words>
-  <Characters>25274</Characters>
+  <Words>4513</Words>
+  <Characters>25729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>902</Lines>
-  <Paragraphs>706</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>New company setup checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28955</CharactersWithSpaces>
+  <CharactersWithSpaces>30182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:creator>Melissa Dunivant</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>