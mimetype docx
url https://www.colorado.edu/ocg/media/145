--- v3 (2026-05-11)
+++ v4 (2026-06-04)
@@ -706,51 +706,50 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006736CB" w:rsidRPr="007653A4" w14:paraId="6D95C3BA" w14:textId="3D220CF0" w:rsidTr="006736CB">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="476348020"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2E86439A" w14:textId="24723FD8" w:rsidR="006736CB" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="005913B7">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -793,51 +792,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recommended: black font, using Arial, Georgia, Helvetica, or Palatino Linotype</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-255826869"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="457" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5E57187F" w14:textId="7340A973" w:rsidR="006736CB" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="006736CB">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -863,51 +861,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Smaller text in figures/graphs/diagrams/charts allowed but must be legible </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006736CB" w:rsidRPr="007653A4" w14:paraId="3B352224" w14:textId="77777777" w:rsidTr="00004C76">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1661737914"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3399F886" w14:textId="67BC10D0" w:rsidR="006736CB" w:rsidRPr="007653A4" w:rsidRDefault="006736CB" w:rsidP="006736CB">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -936,51 +933,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All files in PDF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1096213086"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="450" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="12558342" w14:textId="60BADC7E" w:rsidR="006736CB" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="006736CB">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -1007,51 +1003,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Doc names 50 characters or less</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1402899495"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="450" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C866A52" w14:textId="2F056167" w:rsidR="006736CB" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="006736CB">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1088,51 +1083,50 @@
             <w:r w:rsidR="009B22E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; letter-sized paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1693753653"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="450" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3C5350" w14:textId="367E2233" w:rsidR="006736CB" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="006736CB">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1166,51 +1160,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No headers or footers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000060FA" w:rsidRPr="007653A4" w14:paraId="0A7C9069" w14:textId="39CB5B27" w:rsidTr="00436127">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-2080893018"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="762EE161" w14:textId="7CAC4AE4" w:rsidR="000060FA" w:rsidRPr="007653A4" w:rsidRDefault="00E51BBC" w:rsidP="006736CB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1252,51 +1245,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(If Multiple PI, list as PI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-629323059"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="698F7F4F" w14:textId="3FD5D7E3" w:rsidR="000060FA" w:rsidRPr="007653A4" w:rsidRDefault="000060FA" w:rsidP="000060FA">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:color w:val="auto"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1332,51 +1324,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Biosketch </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="409817865"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="450" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="054B0C25" w14:textId="045067B2" w:rsidR="000060FA" w:rsidRPr="007653A4" w:rsidRDefault="000060FA" w:rsidP="000060FA">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:i/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -1420,51 +1411,50 @@
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>; must flatten all PDFs with signatures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E51BBC" w:rsidRPr="007653A4" w14:paraId="1694BA90" w14:textId="77777777" w:rsidTr="000060FA">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1959217413"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="738ED1B8" w14:textId="293F7EA4" w:rsidR="00E51BBC" w:rsidRDefault="00E51BBC" w:rsidP="00E51BBC">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1519,51 +1509,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in past 12 months prior to application deadline. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A726A5" w:rsidRPr="007653A4" w14:paraId="022AF49F" w14:textId="77777777" w:rsidTr="000060FA">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1166390974"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="052A360D" w14:textId="19B2F172" w:rsidR="00A726A5" w:rsidRPr="007653A4" w:rsidRDefault="00A726A5" w:rsidP="00A726A5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1669,51 +1658,50 @@
                 </w:rPr>
                 <w:t>R&amp;R Cover Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000517E7" w:rsidRPr="007653A4" w14:paraId="150DF16F" w14:textId="77777777" w:rsidTr="000F70EB">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1621107226"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="496B6679" w14:textId="0CB72F05" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1774,51 +1762,50 @@
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="2091187228"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="16AEDB89" w14:textId="7BB40952" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1837,51 +1824,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Person to be contacted: PA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="826014904"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="34225F2F" w14:textId="4147D927" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1904,51 +1890,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">EIN: 1846000555A2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000517E7" w:rsidRPr="007653A4" w14:paraId="205026DC" w14:textId="77777777" w:rsidTr="006D4BD8">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="554516427"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="52F3E6C5" w14:textId="17FA49DF" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2004,51 +1989,50 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-270478801"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="231A9144" w14:textId="460C47E0" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -2086,51 +2070,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>H: Public/State Controlled Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000517E7" w:rsidRPr="007653A4" w14:paraId="325954EF" w14:textId="77777777" w:rsidTr="00F06AEA">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1236667987"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="341AB02A" w14:textId="43A77E7C" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="000517E7" w:rsidP="000517E7">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2154,74 +2137,73 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Type of Application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8270" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF07531" w14:textId="77777777" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="000517E7">
+          <w:p w14:paraId="3DF07531" w14:textId="77777777" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="000517E7">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-665475982"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:anchor="NewApplicationawardgrant" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -2229,51 +2211,50 @@
                 <w:t>New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-103577088"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:anchor="Resubmission" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
@@ -2282,107 +2263,105 @@
                 <w:t>Resubmission</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1965147375"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:anchor="RenewalApplication" w:history="1">
               <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7EE500B6" w14:textId="6298AAEB" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="000517E7">
+          <w:p w14:paraId="7EE500B6" w14:textId="6298AAEB" w:rsidR="000517E7" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="000517E7">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="511" w:hanging="511"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1697657500"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000517E7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Select Revision if </w:t>
@@ -2437,51 +2416,50 @@
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="355"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="7015"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A85917" w:rsidRPr="007653A4" w14:paraId="20341E78" w14:textId="77777777" w:rsidTr="00A85917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-2082200839"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="355" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="nil"/>
                   <w:left w:w="0" w:type="nil"/>
                   <w:bottom w:w="0" w:type="nil"/>
                   <w:right w:w="0" w:type="nil"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w14:paraId="4148BCCA" w14:textId="6AFF31DB" w:rsidR="00A85917" w:rsidRPr="007653A4" w:rsidRDefault="00A85917" w:rsidP="00A85917">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -2507,51 +2485,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is application being submitted to other agencies?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1656674512"/>
             <w:placeholder>
               <w:docPart w:val="4C195C41CF2C4D53BAF7540989B5287B"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7015" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="nil"/>
                   <w:left w:w="0" w:type="nil"/>
                   <w:bottom w:w="0" w:type="nil"/>
                   <w:right w:w="0" w:type="nil"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w14:paraId="17868F4C" w14:textId="1C9B5D90" w:rsidR="00A85917" w:rsidRPr="007653A4" w:rsidRDefault="00A85917" w:rsidP="00A85917">
                 <w:pPr>
                   <w:ind w:right="113"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">If </w:t>
                 </w:r>
                 <w:proofErr w:type="gramStart"/>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
@@ -2564,51 +2541,50 @@
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>, list other agencies</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A85917" w:rsidRPr="007653A4" w14:paraId="4B6CAF17" w14:textId="77777777" w:rsidTr="00A85917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-57403760"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="355" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="nil"/>
                   <w:left w:w="0" w:type="nil"/>
                   <w:bottom w:w="0" w:type="nil"/>
                   <w:right w:w="0" w:type="nil"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w14:paraId="3DEF86E3" w14:textId="63E233D6" w:rsidR="00A85917" w:rsidRPr="007653A4" w:rsidRDefault="00A85917" w:rsidP="00A85917">
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2636,51 +2612,50 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Descriptive Title of Application - </w:t>
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>max length of 200 characters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-626627398"/>
             <w:placeholder>
               <w:docPart w:val="7E265C97AF5C471ABE3AFE4351472A68"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7015" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="nil"/>
                   <w:left w:w="0" w:type="nil"/>
                   <w:bottom w:w="0" w:type="nil"/>
                   <w:right w:w="0" w:type="nil"/>
                 </w:tcMar>
               </w:tcPr>
               <w:p w14:paraId="5E17A047" w14:textId="77777777" w:rsidR="00A85917" w:rsidRPr="007653A4" w:rsidRDefault="00A85917" w:rsidP="00A85917">
                 <w:pPr>
                   <w:ind w:left="113" w:right="113"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
@@ -2751,51 +2726,50 @@
         <w:gridCol w:w="541"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="22"/>
       </w:tblGrid>
       <w:tr w:rsidR="00106058" w:rsidRPr="007653A4" w14:paraId="3442978D" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-205803967"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2385E364" w14:textId="727F3735" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="0068107B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -2817,98 +2791,96 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-496800627"/>
             <w:placeholder>
               <w:docPart w:val="49F9F280080945728A3F51C65CA3EB45"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1850" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="2F6DDF03" w14:textId="77777777" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00B53838" w:rsidP="0068107B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Enter Project Period</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1202284135"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="375" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="251132EF" w14:textId="10C56C04" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="0068107B">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2969,51 +2941,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: PI info may be updated on Sr/Key Person Profile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-678200658"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="22C27CC8" w14:textId="5D0A24FD" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="0068107B">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -3038,51 +3009,50 @@
               <w:t>Estimated Project Funding matches budget sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00106058" w:rsidRPr="007653A4" w14:paraId="16C0CD2C" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="964702989"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="79BCBAB6" w14:textId="3BE6F809" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="0068107B">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3150,51 +3120,50 @@
               </w:rPr>
               <w:t>: No SFLLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="1423757547"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="397E6FC6" w14:textId="77777777" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00B53838" w:rsidP="0068107B">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3226,51 +3195,50 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="-1462563231"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7D8BCECC" w14:textId="35B2E441" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="0068107B">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="38"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -3474,51 +3442,51 @@
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>: Do not request assignment of proposal here; address in Assignment Request Form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B53838" w:rsidRPr="007653A4" w14:paraId="47F225E7" w14:textId="77777777" w:rsidTr="00EE5569">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE49133" w14:textId="77777777" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00A85917">
+          <w:p w14:paraId="6CE49133" w14:textId="77777777" w:rsidR="00B53838" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00A85917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5366"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="103999179"/>
                 <w:placeholder>
                   <w:docPart w:val="86A0DCBD29814760963F60993902677A"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
@@ -3594,51 +3562,50 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="-1072494690"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="36FADEFA" w14:textId="77777777" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F41EAF" w:rsidP="00F41EAF">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10239" w:type="dxa"/>
             <w:gridSpan w:val="37"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5148E1AE" w14:textId="77777777" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F41EAF" w:rsidP="00F41EAF">
@@ -3684,51 +3651,50 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="1946648241"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0B215C34" w14:textId="77777777" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F41EAF" w:rsidP="00F41EAF">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
@@ -3774,51 +3740,50 @@
               </w:rPr>
               <w:t>SPVKK1RC2MZ3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="441" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="-1714339513"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0157A78E" w14:textId="77777777" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F41EAF" w:rsidP="00F41EAF">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
@@ -3843,51 +3808,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Congressional District: CO-002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="-1509440221"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5C06452B" w14:textId="77777777" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F41EAF" w:rsidP="00F41EAF">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3514" w:type="dxa"/>
@@ -3914,51 +3878,50 @@
               <w:t xml:space="preserve"> Department Info/PI Campus Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41EAF" w:rsidRPr="007653A4" w14:paraId="0FA728CA" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1226654838"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="551" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="432842CA" w14:textId="77777777" w:rsidR="00F41EAF" w:rsidRPr="007653A4" w:rsidRDefault="00F41EAF" w:rsidP="00F41EAF">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -3985,51 +3948,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide information on subaward sites including DUNS and Congressional District. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F41EAF" w:rsidRPr="007653A4" w14:paraId="67DE6CE2" w14:textId="77777777" w:rsidTr="00EE5569">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD4917F" w14:textId="32F105D3" w:rsidR="00BA1948" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00BA1948">
+          <w:p w14:paraId="1AD4917F" w14:textId="32F105D3" w:rsidR="00BA1948" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00BA1948">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6580"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1193303464"/>
                 <w:placeholder>
                   <w:docPart w:val="3F6EC95FBA784CE0B2094FD089768CEB"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
@@ -4136,51 +4099,50 @@
               <w:t>: Select “Assignment Request Form” after clicking the “Add Optional Form” button on far-left side of ASSIST app</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C95193" w:rsidRPr="00BF669C" w14:paraId="14391221" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="2065821019"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55D8F859" w14:textId="28DBCDC9" w:rsidR="00C95193" w:rsidRPr="00354FD9" w:rsidRDefault="00614384" w:rsidP="00E65FE2">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -4199,69 +4161,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A283650" w14:textId="77777777" w:rsidR="00C95193" w:rsidRPr="00C844E3" w:rsidRDefault="00C95193" w:rsidP="00C95193">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C95193">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Upload if PI </w:t>
             </w:r>
             <w:r w:rsidRPr="00C844E3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wants to identify requested Institute/Center, Study Section, or Reviewers not to </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> provide PI with Assignment Request Form (available in KMS) and then manually input responses into ASSIST</w:t>
+              <w:t>wants to identify requested Institute/Center, Study Section, or Reviewers not to include; provide PI with Assignment Request Form (available in KMS) and then manually input responses into ASSIST</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E7B1DF5" w14:textId="7DEB94C0" w:rsidR="00913645" w:rsidRPr="00913645" w:rsidRDefault="00913645" w:rsidP="00913645">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C844E3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirm that requested Institute listed on this form is also listed in </w:t>
             </w:r>
             <w:r w:rsidR="00A85894" w:rsidRPr="00A85894">
               <w:rPr>
                 <w:b/>
                 <w:i/>
@@ -4367,51 +4311,50 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008371D9" w:rsidRPr="007653A4" w14:paraId="62265764" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1080360051"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="18E590FC" w14:textId="77777777" w:rsidR="008371D9" w:rsidRPr="007653A4" w:rsidRDefault="008371D9" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -4470,51 +4413,50 @@
             </w:r>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>f “Yes” to Animals on Other Project Information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-2065638922"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="450" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="669CCF74" w14:textId="4D1555DB" w:rsidR="008371D9" w:rsidRPr="007653A4" w:rsidRDefault="00274F05" w:rsidP="008371D9">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:color w:val="auto"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4542,51 +4484,50 @@
               <w:t>Method consistent with AVMA?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B938AB" w:rsidRPr="007653A4" w14:paraId="5F269948" w14:textId="77777777" w:rsidTr="00095804">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-2132124"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="73F37330" w14:textId="77777777" w:rsidR="00C90947" w:rsidRPr="007653A4" w:rsidRDefault="00C90947" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4615,51 +4556,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Program Income? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="1421131972"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1326" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="020751C3" w14:textId="78B57F60" w:rsidR="00C90947" w:rsidRPr="007653A4" w:rsidRDefault="005D2534" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
@@ -4710,51 +4650,50 @@
               <w:t>If yes, complete remainder of section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B938AB" w:rsidRPr="007653A4" w14:paraId="06AD9D56" w14:textId="77777777" w:rsidTr="00095804">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1087303961"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7FB96253" w14:textId="4708B5A2" w:rsidR="005D2534" w:rsidRPr="007653A4" w:rsidRDefault="00F54325" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4800,51 +4739,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes – include the following 2 docs:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1912689211"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1326" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="269507FB" w14:textId="3C17B365" w:rsidR="005D2534" w:rsidRPr="007653A4" w:rsidRDefault="00F54325" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="511" w:hanging="511"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4881,51 +4819,50 @@
             <w:r w:rsidRPr="00E730D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>HFTComplianceAssurance.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-701084434"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1954EE5A" w14:textId="3848FAB4" w:rsidR="005D2534" w:rsidRPr="007653A4" w:rsidRDefault="005D2534" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="511" w:hanging="511"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5083,51 +5020,50 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B938AB" w:rsidRPr="007653A4" w14:paraId="4EE172ED" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="1457752982"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="77003F06" w14:textId="77777777" w:rsidR="00B938AB" w:rsidRPr="007653A4" w:rsidRDefault="00B938AB" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -5179,51 +5115,50 @@
             <w:r w:rsidR="00B938AB" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Renewals only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-678656831"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="648" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="739F8D59" w14:textId="0EA55B03" w:rsidR="00B938AB" w:rsidRPr="007653A4" w:rsidRDefault="00F54325" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -5320,51 +5255,50 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C1E28" w:rsidRPr="007653A4" w14:paraId="13AD5953" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="2125257189"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="740C7F4C" w14:textId="247DF8F0" w:rsidR="002C1E28" w:rsidRPr="007653A4" w:rsidRDefault="002C1E28" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5395,51 +5329,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Human Subjects (HS)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1498846877"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="338" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DA653D7" w14:textId="351F9E49" w:rsidR="002C1E28" w:rsidRPr="007653A4" w:rsidRDefault="002C1E28" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5487,51 +5420,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> provide IRB approval date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-525490515"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="447" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="62DA40AB" w14:textId="2F8E83E9" w:rsidR="002C1E28" w:rsidRPr="007653A4" w:rsidRDefault="002C1E28" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5596,51 +5528,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1824258329"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="338" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1381AD1E" w14:textId="1434E5FC" w:rsidR="002C1E28" w:rsidRPr="007653A4" w:rsidRDefault="002C1E28" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -5670,51 +5601,50 @@
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Exempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-226771340"/>
                 <w:placeholder>
                   <w:docPart w:val="5885998FF22842219EA7D5123BDF783A"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">If yes, enter </w:t>
                 </w:r>
                 <w:hyperlink r:id="rId30" w:history="1">
                   <w:r w:rsidRPr="00817E66">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>exemption #</w:t>
                   </w:r>
                 </w:hyperlink>
                 <w:r w:rsidR="00F06AEA" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
@@ -5722,51 +5652,50 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="6EF0DA3F" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1651594979"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="48D27E1C" w14:textId="2E62B4EB" w:rsidR="00DA331C" w:rsidRPr="007653A4" w:rsidRDefault="008D787B" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5795,51 +5724,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vertebrate Animals?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1742516923"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="338" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0FE6DC88" w14:textId="1219B3AF" w:rsidR="00DA331C" w:rsidRPr="007653A4" w:rsidRDefault="008D787B" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -5885,51 +5813,50 @@
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> provide IACUC approval date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-149208991"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="447" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="48D1271E" w14:textId="04AE9E7B" w:rsidR="00DA331C" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -5974,51 +5901,50 @@
               <w:t>D16-00388</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="1C65B647" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1506245571"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="113E0732" w14:textId="6E85ECD4" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="002753A8" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
@@ -6053,51 +5979,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Proprietary/Privileged Info? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-397595463"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="442" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2ED147D7" w14:textId="459F2C10" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="511" w:hanging="511"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -6129,51 +6054,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Potential Impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-2117283555"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="447" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5CF056A3" w14:textId="3F2D3E43" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="511" w:hanging="511"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -6213,51 +6137,50 @@
               <w:t>Historic Site?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="1DDE89EC" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="718713813"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1B3655E2" w14:textId="6747191B" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="002753A8" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:i/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -6334,51 +6257,50 @@
             <w:r w:rsidR="008B257E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-496653980"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="497C0F42" w14:textId="00E3CDEE" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6420,51 +6342,50 @@
               <w:t xml:space="preserve"> (see Other Attachments below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="3A9F2044" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1700694108"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="05B4F908" w14:textId="0987D323" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="002753A8" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6523,51 +6444,50 @@
             </w:r>
             <w:r w:rsidR="004B1804" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; description of proposed work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1397246297"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="661" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7B5A181D" w14:textId="0234947B" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -6637,51 +6557,50 @@
               <w:t>describe relevance to public health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="47ABE56A" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1970706595"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B04F702" w14:textId="61F170ED" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="002753A8" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -6841,51 +6760,50 @@
             </w:r>
             <w:r w:rsidR="00BD63AD" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1723632211"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="661" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="789C583C" w14:textId="6E52E5EF" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="00614384" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -6991,51 +6909,50 @@
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002753A8" w:rsidRPr="007653A4" w14:paraId="5AA40E9D" w14:textId="77777777" w:rsidTr="008B257E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-549463314"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3A2C5CEE" w14:textId="6A7957EA" w:rsidR="002753A8" w:rsidRPr="007653A4" w:rsidRDefault="002753A8" w:rsidP="002C1E28">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -7160,74 +7077,73 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or similar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B6602" w:rsidRPr="007653A4" w14:paraId="7872996D" w14:textId="77777777" w:rsidTr="008B257E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F92B96" w14:textId="4FA4CCE4" w:rsidR="005B6602" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="46F92B96" w14:textId="4FA4CCE4" w:rsidR="005B6602" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1092007635"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005B6602" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="38"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6009F115" w14:textId="08A1DA95" w:rsidR="005B6602" w:rsidRPr="008B257E" w:rsidRDefault="005B6602" w:rsidP="00D102F5">
             <w:pPr>
@@ -7556,51 +7472,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B60673" w:rsidRPr="007653A4" w14:paraId="6D0BCCA2" w14:textId="77777777" w:rsidTr="005623E7">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:id w:val="1063752376"/>
               <w15:color w:val="008000"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2264FBF9" w14:textId="01707497" w:rsidR="00B60673" w:rsidRDefault="00B60673" w:rsidP="00B60673">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
@@ -7765,74 +7680,73 @@
                 </w:rPr>
                 <w:t>FAQ here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007D527A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D787B" w:rsidRPr="007653A4" w14:paraId="68321571" w14:textId="77777777" w:rsidTr="00A3009E">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25514D1E" w14:textId="0381AECC" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="25514D1E" w14:textId="0381AECC" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1303538889"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
@@ -7842,218 +7756,215 @@
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B086DA" w14:textId="667DC408" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="69B086DA" w14:textId="667DC408" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-309706817"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6BADD1" w14:textId="01DBE91C" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00F2269D" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174014EB" w14:textId="75B15AC5" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="174014EB" w14:textId="75B15AC5" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1517190631"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2737" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0840B63C" w14:textId="4CDC3971" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00F2269D" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address Fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359BC11D" w14:textId="0FFE600F" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="359BC11D" w14:textId="0FFE600F" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1609009108"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F2269D" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FD98E3A" w14:textId="214983D1" w:rsidR="00F2269D" w:rsidRPr="007653A4" w:rsidRDefault="00F2269D" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -8064,74 +7975,73 @@
             </w:pPr>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D787B" w:rsidRPr="007653A4" w14:paraId="5D29F443" w14:textId="77777777" w:rsidTr="00B60673">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05AF9C4A" w14:textId="7F14CD65" w:rsidR="008D787B" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="05AF9C4A" w14:textId="7F14CD65" w:rsidR="008D787B" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1686239255"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D787B" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4560E30E" w14:textId="75015B9F" w:rsidR="008D787B" w:rsidRPr="00FB59D3" w:rsidRDefault="008D787B" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -8216,74 +8126,73 @@
             <w:r w:rsidR="007D527A" w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If “OSC”, must choose “Other (Specify)” role and enter “Other Significant Contributor”. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095804" w:rsidRPr="007653A4" w14:paraId="0435C9A5" w14:textId="77777777" w:rsidTr="00095804">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BB4B14" w14:textId="353BA7DF" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="002C1E28">
+          <w:p w14:paraId="21BB4B14" w14:textId="353BA7DF" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="002C1E28">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1500345632"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00095804" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B3671AA" w14:textId="262C09A8" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00095804" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -8292,76 +8201,75 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Degree Type and Year of Highest Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C7B6A2" w14:textId="2414D8FC" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00095804">
+          <w:p w14:paraId="29C7B6A2" w14:textId="2414D8FC" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00095804">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="454063530"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00095804" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F008B4F" w14:textId="27F65E39" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00095804" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -8390,76 +8298,75 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required for every person listed</w:t>
             </w:r>
             <w:r w:rsidR="008E2B47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>; must look up in eRA Commons (no longer on Bio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42ED34A2" w14:textId="5919F09D" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00095804">
+          <w:p w14:paraId="42ED34A2" w14:textId="5919F09D" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00095804">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1589881681"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00095804" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54776A4C" w14:textId="59CCF492" w:rsidR="00095804" w:rsidRPr="00FB59D3" w:rsidRDefault="00095804" w:rsidP="002C1E28">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -8470,73 +8377,72 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095804">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not flatten, leave digital signature intact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="712F5979" w14:textId="77777777" w:rsidTr="0063505A">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F97EBAF" w14:textId="74729CE2" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="4F97EBAF" w14:textId="74729CE2" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2129617588"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="563CAFC1" w14:textId="5C3AFBD0" w:rsidR="00CC63EE" w:rsidRPr="00231213" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -8670,81 +8576,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">doc from SciENcv and </w:t>
             </w:r>
             <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">uploaded as 1 doc in </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>uploaded as 1 doc in ASSIST</w:t>
+            </w:r>
             <w:r w:rsidRPr="0087088B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio &amp; Bio. Supp. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00E117C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
@@ -8910,73 +8795,72 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EE4525">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="78B8A3E3" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73143A19" w14:textId="32DF7ABA" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="73143A19" w14:textId="32DF7ABA" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-782807868"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17D8F195" w14:textId="524E126E" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -9121,51 +9005,99 @@
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> be linked to NIH eRA Common</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>s &amp; MyNCBI/SciENcv, and NIH eRA Commons must be linked to MyNCBI/SciENcv.</w:t>
+              <w:t xml:space="preserve">s &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>MyNCBI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/SciENcv, and NIH eRA Commons must be linked to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>MyNCBI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/SciENcv.</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003D2ABE">
               <w:rPr>
@@ -9214,73 +9146,72 @@
               <w:t xml:space="preserve"> on Biosketch.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="7079A232" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41CF4DD2" w14:textId="4DB00114" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="41CF4DD2" w14:textId="4DB00114" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1041126973"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E949A1" w14:textId="76EA3B9E" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -9320,76 +9251,75 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reverse chronological order</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by start date. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38BA93A2" w14:textId="12FE17F5" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="38BA93A2" w14:textId="12FE17F5" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1340229872"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BE8823" w14:textId="03B3D00C" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -9471,73 +9401,72 @@
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">role/s in this project. May detail ongoing/completed research projects from past 3 years. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="2571A967" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05503F32" w14:textId="1624F14D" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="05503F32" w14:textId="1624F14D" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-125857949"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72950B59" w14:textId="0153BBFB" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -9578,77 +9507,76 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reverse chronological order</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by start date. Appointments outside of the primary org must be identified for a period of up to 3 years from date of proposal submission. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE13949" w14:textId="045F31F4" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="5AE13949" w14:textId="045F31F4" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1006433082"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D5F8B5A" w14:textId="3260BB35" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -9770,160 +9698,191 @@
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A0E08F" w14:textId="77777777" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD39428" w14:textId="363B227B" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="6BD39428" w14:textId="363B227B" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="188803471"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE7A3F0" w14:textId="2F7AA260" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
+          <w:p w14:paraId="2EE7A3F0" w14:textId="5B091F41" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C. Contributions to Science.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2,000-character limit. Describe up to 5 most significant contributions to science. Enter “N/A” in text field if no contributions. PI may </w:t>
             </w:r>
             <w:r w:rsidRPr="00211A87">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>reference</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> up to 5 products from the Biosketch’s </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00552898">
+              <w:t xml:space="preserve"> up to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B41E57">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB59D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> products from the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B41E57">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Other Significant Products</w:t>
+              <w:t xml:space="preserve">Biosketch’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552898">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Products</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> section that are relevant. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do </w:t>
             </w:r>
             <w:r w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
@@ -9997,73 +9956,72 @@
               <w:t xml:space="preserve"> in the NIH Biosketch Supplement.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Descriptions of contributions may mention research products under-development such as not-accepted manuscripts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="6F68282F" w14:textId="77777777" w:rsidTr="00E730D7">
         <w:trPr>
           <w:trHeight w:val="926"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B4F61D" w14:textId="005DE9F1" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="45B4F61D" w14:textId="005DE9F1" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-559545746"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A528882" w14:textId="6B68D574" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -10180,73 +10138,72 @@
           </w:tcPr>
           <w:p w14:paraId="01FD59BC" w14:textId="6CD7D923" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC63EE" w:rsidRPr="007653A4" w14:paraId="59F1CB94" w14:textId="77777777" w:rsidTr="006A0057">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7BDAE9" w14:textId="455A6272" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00194B02" w:rsidP="00CC63EE">
+          <w:p w14:paraId="1E7BDAE9" w14:textId="455A6272" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00000000" w:rsidP="00CC63EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="794256702"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC63EE" w:rsidRPr="00FB59D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10451" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A271BB" w14:textId="1396AA12" w:rsidR="00CC63EE" w:rsidRPr="00FB59D3" w:rsidRDefault="00CC63EE" w:rsidP="00CC63EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -10790,51 +10747,71 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>current NIH salary cap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for budgeting.</w:t>
             </w:r>
             <w:r w:rsidR="00AB7EF2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Appointments in Estimation Tool are set to 12-months for consideration of the salary cap. </w:t>
+              <w:t xml:space="preserve"> Appointments in Estimation Tool are set to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AB7EF2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12-months</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AB7EF2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for consideration of the salary cap. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E0F88C3" w14:textId="77777777" w:rsidR="002650A0" w:rsidRPr="00FB59D3" w:rsidRDefault="002650A0" w:rsidP="002650A0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="235" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
@@ -11004,63 +10981,61 @@
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If research includes </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HFT</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>use R&amp;R Detailed Budget and</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB59D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
@@ -11432,66 +11407,65 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10% de minimis rate</w:t>
             </w:r>
             <w:r w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> per NIH GPS (not in alignment with the Uniform Guidance).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856DF8" w:rsidRPr="007653A4" w14:paraId="604E3F0A" w14:textId="77777777" w:rsidTr="004068C3">
         <w:trPr>
           <w:trHeight w:val="202"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C602A95" w14:textId="56FD465A" w:rsidR="00856DF8" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00856DF8">
+          <w:p w14:paraId="0C602A95" w14:textId="56FD465A" w:rsidR="00856DF8" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00856DF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4660"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1220514897"/>
                 <w:placeholder>
                   <w:docPart w:val="462C128E92FC4AA7BE7FB456043ACFA6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00856DF8" w:rsidRPr="00B505F0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click here to enter comments.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5005" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
@@ -11571,78 +11545,77 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Only</w:t>
             </w:r>
             <w:r w:rsidR="000B0466" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Use if $250,001 or MORE Direct Costs per year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="007653A4" w14:paraId="77452A20" w14:textId="77777777" w:rsidTr="00B40742">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C7958F" w14:textId="2741811A" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="12C7958F" w14:textId="2741811A" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1489156992"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A7E0D" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF7666C" w14:textId="48E5C6F4" w:rsidR="007A7E0D" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -11653,78 +11626,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Budget Periods:</w:t>
             </w:r>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consecutive Dates, Match Cover Page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2020ED1E" w14:textId="6D4ED13F" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="2020ED1E" w14:textId="6D4ED13F" w:rsidR="007A7E0D" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2093895917"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A7E0D" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4046" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57BC8B9F" w14:textId="197C9497" w:rsidR="007A7E0D" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -11741,77 +11713,76 @@
               </w:rPr>
               <w:t>Budget Total:</w:t>
             </w:r>
             <w:r w:rsidR="007A7E0D" w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Matches Cover page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C42FE" w:rsidRPr="007653A4" w14:paraId="6D3010CC" w14:textId="77777777" w:rsidTr="00FD4F90">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E588B28" w14:textId="630282F1" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="7E588B28" w14:textId="630282F1" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1491608025"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C42FE" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DF6E73" w14:textId="4B583300" w:rsidR="007C42FE" w:rsidRPr="005B717F" w:rsidRDefault="007C42FE" w:rsidP="007A7E0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -11832,77 +11803,76 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PD/PI</w:t>
             </w:r>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> every budget year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="079D016E" w14:textId="641C4AF6" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="079D016E" w14:textId="641C4AF6" w:rsidR="007C42FE" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1157192110"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C42FE" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4046" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4C8FA9" w14:textId="6467B77F" w:rsidR="007C42FE" w:rsidRPr="005B717F" w:rsidRDefault="007C42FE" w:rsidP="009E5AF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -11915,77 +11885,76 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Person Months listed (including unpaid effort)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00166C5A" w:rsidRPr="00BF669C" w14:paraId="42DD614F" w14:textId="77777777" w:rsidTr="00B40742">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24808FD0" w14:textId="0BAF8617" w:rsidR="00166C5A" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="24808FD0" w14:textId="0BAF8617" w:rsidR="00166C5A" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1155716394"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F3E18" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7319E119" w14:textId="6205F45E" w:rsidR="00166C5A" w:rsidRPr="006F1A88" w:rsidRDefault="00166C5A" w:rsidP="00923B09">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -12189,77 +12158,76 @@
             <w:r w:rsidR="00D55CDE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923B09" w:rsidRPr="00BF669C" w14:paraId="7613EECC" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D04485B" w14:textId="42A72CDE" w:rsidR="00923B09" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="5D04485B" w14:textId="42A72CDE" w:rsidR="00923B09" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2143019034"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F3E18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="621FB948" w14:textId="37C93A73" w:rsidR="00923B09" w:rsidRPr="006F1A88" w:rsidRDefault="00923B09" w:rsidP="00923B09">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -12389,77 +12357,76 @@
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> but with “0” costs specified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0018088F" w:rsidRPr="00BF669C" w14:paraId="09CE6D32" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A4CFC" w14:textId="6E663354" w:rsidR="0018088F" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="2B4A4CFC" w14:textId="6E663354" w:rsidR="0018088F" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1770224285"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0018088F" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C782FCB" w14:textId="04EBC2CC" w:rsidR="0018088F" w:rsidRPr="006F1A88" w:rsidRDefault="0018088F" w:rsidP="00923B09">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -12478,77 +12445,76 @@
               </w:rPr>
               <w:t xml:space="preserve">Cognizant Agency: </w:t>
             </w:r>
             <w:r w:rsidR="00331D6A" w:rsidRPr="00331D6A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HHS, Lucy Siow, 301-492-4891</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B14999" w:rsidRPr="00BF669C" w14:paraId="1FB52D60" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20EA5C40" w14:textId="2D9D4FFE" w:rsidR="00B14999" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="20EA5C40" w14:textId="2D9D4FFE" w:rsidR="00B14999" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="248936289"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B14999" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="351C74AF" w14:textId="3879E847" w:rsidR="00B14999" w:rsidRPr="009448FE" w:rsidRDefault="00B14999" w:rsidP="0068107B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12581,78 +12547,77 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB535A0" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E527159" w14:textId="4FEA32A6" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00B14999">
+          <w:p w14:paraId="7E527159" w14:textId="4FEA32A6" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00B14999">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="237361652"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00301F9B" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B0A5C8" w14:textId="102449F6" w:rsidR="00301F9B" w:rsidRPr="006F1A88" w:rsidRDefault="00301F9B" w:rsidP="0068107B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12685,77 +12650,76 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37FA97C0" w14:textId="77777777" w:rsidR="00106C30" w:rsidRPr="007C546F" w:rsidRDefault="00106C30" w:rsidP="00106C30">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239C6E3A" w14:textId="31C3F3D0" w:rsidR="00106C30" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00106C30">
+          <w:p w14:paraId="239C6E3A" w14:textId="31C3F3D0" w:rsidR="00106C30" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00106C30">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1574010638"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00106C30" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="433D79DE" w14:textId="11FF65C4" w:rsidR="00106C30" w:rsidRPr="006F1A88" w:rsidRDefault="00106C30" w:rsidP="00106C30">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12807,77 +12771,76 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4563DEE5" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="236AC079" w14:textId="738CF99A" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="236AC079" w14:textId="738CF99A" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2032255701"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00301F9B" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B4853F2" w14:textId="2D8E2D8F" w:rsidR="00301F9B" w:rsidRPr="006F1A88" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12936,77 +12899,76 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084DAF6D" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274FA85D" w14:textId="47903E5C" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="274FA85D" w14:textId="47903E5C" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-850718894"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E3A49" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71368139" w14:textId="15EEB80C" w:rsidR="00301F9B" w:rsidRPr="006F1A88" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -13039,77 +13001,76 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00958B86" w14:textId="77777777" w:rsidR="006E3A49" w:rsidRPr="007C546F" w:rsidRDefault="006E3A49" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04164DC1" w14:textId="72197F1B" w:rsidR="006E3A49" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="04164DC1" w14:textId="72197F1B" w:rsidR="006E3A49" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1691760081"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E3A49" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B18FD2" w14:textId="3499582B" w:rsidR="006E3A49" w:rsidRPr="00001065" w:rsidRDefault="006E3A49" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -13497,77 +13458,76 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A74ACAD" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79113C64" w14:textId="585A2455" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="79113C64" w14:textId="585A2455" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="77645802"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00266C60">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2546B67A" w14:textId="4B961972" w:rsidR="00301F9B" w:rsidRPr="006F1A88" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -13624,299 +13584,233 @@
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> be included even if the HFT costs have no funds requested; </w:t>
             </w:r>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Must be clearly labeled</w:t>
             </w:r>
             <w:r w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00266C60" w:rsidRPr="00BF669C" w14:paraId="14FF269B" w14:textId="77777777" w:rsidTr="00940E8F">
+      <w:tr w:rsidR="00266C60" w:rsidRPr="00BF669C" w14:paraId="14FF269B" w14:textId="77777777" w:rsidTr="00166CFA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
-          <w:trHeight w:val="530"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="255BAEC0" w14:textId="77777777" w:rsidR="00266C60" w:rsidRPr="007C546F" w:rsidRDefault="00266C60" w:rsidP="00266C60">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494BB286" w14:textId="11ABB880" w:rsidR="00266C60" w:rsidRDefault="00194B02" w:rsidP="00266C60">
+          <w:p w14:paraId="494BB286" w14:textId="11ABB880" w:rsidR="00266C60" w:rsidRDefault="00000000" w:rsidP="00266C60">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="157506311"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00266C60">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="780C900C" w14:textId="73D48C12" w:rsidR="00266C60" w:rsidRPr="00552898" w:rsidRDefault="00012A6A" w:rsidP="00266C60">
+          <w:p w14:paraId="780C900C" w14:textId="1150AC92" w:rsidR="00266C60" w:rsidRPr="00552898" w:rsidRDefault="00012A6A" w:rsidP="00266C60">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Subawards to CU Campuses</w:t>
             </w:r>
             <w:r w:rsidR="00FF5443">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>* -</w:t>
             </w:r>
             <w:r w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00552898">
+            <w:r w:rsidR="00FB6646" w:rsidRPr="00166CFA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If including a CU campus as a sub, include</w:t>
-[...63 lines deleted...]
-              <w:t>ubs (required by NIH Grants Policy Statement; not in alignment with the Uniform Guidance)</w:t>
+              <w:t>If including a CU campus as a sub, ensure statement is included regarding CUB not charging IDC on any part of subs to CU campuses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00301F9B" w:rsidRPr="00BF669C" w14:paraId="3B368B26" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B3D8290" w14:textId="77777777" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00301F9B" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C6AD19" w14:textId="64BF56AF" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="31C6AD19" w14:textId="64BF56AF" w:rsidR="00301F9B" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1829328029"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00301F9B" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DEB6961" w14:textId="4B3C08F4" w:rsidR="00301F9B" w:rsidRPr="005B717F" w:rsidRDefault="00301F9B" w:rsidP="00493A96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -13971,127 +13865,125 @@
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provide R&amp;R Budget for each Subaward Site:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5128" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3E73A5" w14:textId="7EE83112" w:rsidR="00856DF8" w:rsidRDefault="00194B02" w:rsidP="00C71C0D">
+          <w:p w14:paraId="1D3E73A5" w14:textId="7EE83112" w:rsidR="00856DF8" w:rsidRDefault="00000000" w:rsidP="00C71C0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1196659691"/>
                 <w:placeholder>
                   <w:docPart w:val="74ABF552E0D541E293A129FE336B1B90"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00856DF8" w:rsidRPr="005B717F">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click here to enter comments.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C42FE" w:rsidRPr="00BF669C" w14:paraId="74053E01" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6013B9" w14:textId="46F0E2B4" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="0F6013B9" w14:textId="46F0E2B4" w:rsidR="00301F9B" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2112781540"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00856DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C13484D" w14:textId="6DF88DAC" w:rsidR="00301F9B" w:rsidRPr="00012E08" w:rsidRDefault="00301F9B" w:rsidP="007C42FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -14146,78 +14038,77 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Confirm UEI &amp; Cognizant Agency listed. </w:t>
             </w:r>
             <w:r w:rsidR="00E24CB4" w:rsidRPr="006F1A88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure DMS Justification is included in Sub Justification. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253C9061" w14:textId="195C1773" w:rsidR="00301F9B" w:rsidRPr="00B14999" w:rsidRDefault="00194B02" w:rsidP="00301F9B">
+          <w:p w14:paraId="253C9061" w14:textId="195C1773" w:rsidR="00301F9B" w:rsidRPr="00B14999" w:rsidRDefault="00000000" w:rsidP="00301F9B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-426034341"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A7E0D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4046" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ABBDC74" w14:textId="0D45D8AD" w:rsidR="00301F9B" w:rsidRPr="00B14999" w:rsidRDefault="00301F9B" w:rsidP="00C71C0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -14339,78 +14230,77 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Only</w:t>
             </w:r>
             <w:r w:rsidR="004265D7" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Use if $250,000 or less Direct Costs per year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="14C2B4FA" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAD00E3" w14:textId="6A75C2FE" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="7CAD00E3" w14:textId="6A75C2FE" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="908351338"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="074D63A5" w14:textId="0FCF092F" w:rsidR="00D268BE" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -14421,78 +14311,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget Periods: </w:t>
             </w:r>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Consecutive Dates, Match Cover Page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF467FF" w14:textId="0B72CF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="3EF467FF" w14:textId="0B72CF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-626929927"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4046" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71DBB52F" w14:textId="0F092ECA" w:rsidR="00D268BE" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -14529,77 +14418,76 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cover page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="1735927E" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5417F9B8" w14:textId="063FBA8E" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="5417F9B8" w14:textId="063FBA8E" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-536738324"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D3EFD8" w14:textId="49B3CD61" w:rsidR="00D268BE" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -14609,77 +14497,76 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sub’s DC is part of requested Module DC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA50FCD" w14:textId="5158BF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="7BA50FCD" w14:textId="5158BF27" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1668316073"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4046" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065C1F9E" w14:textId="54AA12FC" w:rsidR="00D268BE" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -14695,77 +14582,76 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sub IDC listed under “Consortium Indirect”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B54D12" w:rsidRPr="00B14999" w14:paraId="152381AF" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D23C49" w14:textId="26D3683E" w:rsidR="00B54D12" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="34D23C49" w14:textId="26D3683E" w:rsidR="00B54D12" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1761248472"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B54D12" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5942" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60AB73DF" w14:textId="7EF71AA3" w:rsidR="00B54D12" w:rsidRPr="005B717F" w:rsidRDefault="00B54D12" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -14780,78 +14666,77 @@
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognizant Agency: </w:t>
             </w:r>
             <w:r w:rsidR="00331D6A" w:rsidRPr="00331D6A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HHS, Lucy Siow, 301-492-4891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C892A0C" w14:textId="668F2066" w:rsidR="00B54D12" w:rsidRPr="00C844E3" w:rsidRDefault="00194B02" w:rsidP="00B54D12">
+          <w:p w14:paraId="2C892A0C" w14:textId="668F2066" w:rsidR="00B54D12" w:rsidRPr="00C844E3" w:rsidRDefault="00000000" w:rsidP="00B54D12">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="930630115"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B54D12" w:rsidRPr="00C844E3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DBA74E7" w14:textId="37D98474" w:rsidR="00B54D12" w:rsidRPr="005B717F" w:rsidRDefault="00B54D12" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -14863,77 +14748,76 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B717F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F&amp;A Rate Agreement Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="20799090" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADF153E" w14:textId="084E78AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="3ADF153E" w14:textId="084E78AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="146403463"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB6AD3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A39A4F1" w14:textId="51EFB4AF" w:rsidR="00D268BE" w:rsidRPr="009448FE" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -14964,155 +14848,153 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EF97B18" w14:textId="77777777" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F43E7B" w14:textId="720E154F" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="23F43E7B" w14:textId="720E154F" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-812560043"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940E8F" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6122" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54D85E0D" w14:textId="77777777" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012E08">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provide all personnel effort, names, roles, and effort in person-months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EC14E2" w14:textId="51FE26D6" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00194B02" w:rsidP="00940E8F">
+          <w:p w14:paraId="08EC14E2" w14:textId="51FE26D6" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00000000" w:rsidP="00940E8F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2092463262"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940E8F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C0DCAB3" w14:textId="1AECA9A7" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -15176,79 +15058,78 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72ABA413" w14:textId="5FDB0FEB" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69311347" w14:textId="2DCA36C4" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="69311347" w14:textId="2DCA36C4" w:rsidR="00940E8F" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1617815475"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00940E8F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6122" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26AAE964" w14:textId="77777777" w:rsidR="00940E8F" w:rsidRPr="00012E08" w:rsidRDefault="00940E8F" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15304,77 +15185,76 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="77522372" w14:textId="77777777" w:rsidTr="00FC5CED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D269E3E" w14:textId="5DD0186F" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="2D269E3E" w14:textId="5DD0186F" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="119733860"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BD5E22A" w14:textId="79690BCB" w:rsidR="00D268BE" w:rsidRPr="005B717F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15413,156 +15293,154 @@
             <w:tcW w:w="443" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53618DEA" w14:textId="5A0D6B76" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB9F599" w14:textId="11ECEBD9" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="4CB9F599" w14:textId="11ECEBD9" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1462385117"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D4600F" w14:textId="4920B08F" w:rsidR="00D268BE" w:rsidRPr="00012E08" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012E08">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provide an estimate of total consortium/subaward costs (DC+IDC) for each budget period, rounded to the nearest $1,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655A347D" w14:textId="55243330" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00A47FF3">
+          <w:p w14:paraId="655A347D" w14:textId="55243330" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00A47FF3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1868669352"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="509C96FF" w14:textId="2A422BD5" w:rsidR="00D268BE" w:rsidRPr="00A47FF3" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15595,78 +15473,77 @@
             <w:tcW w:w="443" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3943D374" w14:textId="0C80B2B5" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F113FF6" w14:textId="7FEA0364" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="4F113FF6" w14:textId="7FEA0364" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="500636688"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A13DF74" w14:textId="1D56C012" w:rsidR="00D268BE" w:rsidRPr="00012E08" w:rsidRDefault="00A47FF3" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15706,79 +15583,78 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>upload</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A47FF3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in ASSIST; foreign sub is capped to 8% of MTDC for IDC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350DFA59" w14:textId="16ECAE9A" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00A47FF3">
+          <w:p w14:paraId="350DFA59" w14:textId="16ECAE9A" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00A47FF3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="400797488"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744A0970" w14:textId="479853BC" w:rsidR="00D268BE" w:rsidRPr="00A47FF3" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15790,78 +15666,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47FF3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do not provide salary information; other rate information is not necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00B14999" w14:paraId="2B75389C" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E41B51D" w14:textId="48354836" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="3E41B51D" w14:textId="48354836" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="401344049"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D268BE" w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10438" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3439E0E3" w14:textId="70BE1CAB" w:rsidR="00D268BE" w:rsidRPr="009448FE" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15894,77 +15769,76 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16159B0A" w14:textId="77777777" w:rsidR="00EF49BB" w:rsidRPr="007C546F" w:rsidRDefault="00EF49BB" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E97E70" w14:textId="4E7EC7A6" w:rsidR="00EF49BB" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="55E97E70" w14:textId="4E7EC7A6" w:rsidR="00EF49BB" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1703746049"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00457B85">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A4642D" w14:textId="27888E53" w:rsidR="00EF49BB" w:rsidRPr="004848F8" w:rsidRDefault="008236A0" w:rsidP="00AF0CE9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -16153,78 +16027,77 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B0830C0" w14:textId="77777777" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="118BBC90" w14:textId="0A5837AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="118BBC90" w14:textId="0A5837AF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1818535153"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00457B85">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44430CE4" w14:textId="5C4782AE" w:rsidR="00D268BE" w:rsidRPr="00E42A0C" w:rsidRDefault="007065B9" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -16299,156 +16172,154 @@
             <w:tcW w:w="357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5924328A" w14:textId="77777777" w:rsidR="005A7896" w:rsidRPr="007C546F" w:rsidRDefault="005A7896" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB3C78D" w14:textId="7D38152B" w:rsidR="005A7896" w:rsidRPr="007C546F" w:rsidRDefault="00194B02" w:rsidP="00D268BE">
+          <w:p w14:paraId="5CB3C78D" w14:textId="7D38152B" w:rsidR="005A7896" w:rsidRPr="007C546F" w:rsidRDefault="00000000" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1429773271"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005A7896">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="367325FC" w14:textId="66E7C995" w:rsidR="005A7896" w:rsidRPr="00E42A0C" w:rsidRDefault="005A7896" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42A0C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quotes may be included here, but not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A850577" w14:textId="627C51DA" w:rsidR="005A7896" w:rsidRPr="007653A4" w:rsidRDefault="00194B02" w:rsidP="005A7896">
+          <w:p w14:paraId="7A850577" w14:textId="627C51DA" w:rsidR="005A7896" w:rsidRPr="007653A4" w:rsidRDefault="00000000" w:rsidP="005A7896">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="331721480"/>
                 <w15:color w:val="008000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005A7896" w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77FB49E1" w14:textId="61D41FD3" w:rsidR="005A7896" w:rsidRPr="00E42A0C" w:rsidRDefault="005A7896" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -16499,51 +16370,50 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="55A51340" w14:textId="77777777" w:rsidTr="00F25436">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1238826407"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6C0149A5" w14:textId="7231E232" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -16611,51 +16481,50 @@
               <w:t xml:space="preserve"> denotes requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="4108CBC6" w14:textId="77777777" w:rsidTr="00F25436">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="591287206"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="117AB1E2" w14:textId="274B94C6" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -16734,51 +16603,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="78423D21" w14:textId="77777777" w:rsidTr="00F25436">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="858699421"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C345872" w14:textId="06CED989" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -16885,51 +16753,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-2090300923"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="707F4825" w14:textId="6B737F44" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00047827" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -17033,51 +16900,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="49116944"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5090D618" w14:textId="33AC40A8" w:rsidR="00047827" w:rsidRDefault="00047827" w:rsidP="00047827">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -17137,51 +17003,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-909920124"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="665C882A" w14:textId="7EAE7172" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -17219,59 +17084,77 @@
               </w:rPr>
               <w:t xml:space="preserve">If Human Fetal Tissue (HFT), include HFT info in </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>3. Approach</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> section under a subsection entitled “</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Human Fetal Tissue Research Approach</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Human Fetal Tissue Research </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...2 lines deleted...]
-              <w:t>“; details included</w:t>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Approach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AF0CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>; details included</w:t>
             </w:r>
             <w:r w:rsidR="00C77B42" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> under </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:anchor="3" w:history="1">
               <w:r w:rsidR="00745FF7" w:rsidRPr="00976A19">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
               <w:r w:rsidR="00745FF7" w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
@@ -17322,51 +17205,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-993337508"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="34F6C73B" w14:textId="49AD8CB7" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -17381,115 +17263,96 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A45F454" w14:textId="5723FAC3" w:rsidR="00D268BE" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">As applicable, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> preliminary studies for new applications and progress report for renewal and revision applications as part of the Research Strategy, keeping within the three sections listed above</w:t>
+              <w:t>As applicable, also include preliminary studies for new applications and progress report for renewal and revision applications as part of the Research Strategy, keeping within the three sections listed above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="060A049F" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38ABF578" w14:textId="77777777" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-432439359"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="37F4CE7E" w14:textId="7740BDA4" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="001910FA" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -17510,115 +17373,96 @@
           </w:tcPr>
           <w:p w14:paraId="45A27FB4" w14:textId="0502A402" w:rsidR="00D268BE" w:rsidRPr="00AF0CE9" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress Report for Renewal and Revision Applications* - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section only required if a renewal </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> must fall within Research Strategy page limits</w:t>
+              <w:t>Section only required if a renewal application; must fall within Research Strategy page limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001910FA" w:rsidRPr="00BF669C" w14:paraId="510C8983" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70DBB756" w14:textId="77777777" w:rsidR="001910FA" w:rsidRPr="007C546F" w:rsidRDefault="001910FA" w:rsidP="00D268BE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="326168962"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="381547BE" w14:textId="0EC05587" w:rsidR="001910FA" w:rsidRDefault="001910FA" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -17659,51 +17503,50 @@
               <w:t>For renewals changing from single PI to Multiple PI, changing number/makeup of Multiple PIs, or changing from Multiple PI to single PI, the Research Strategy must provide a rationale for the change.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="43E5FA24" w14:textId="77777777" w:rsidTr="00417DFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1548686231"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5AED9F84" w14:textId="6A52C3CF" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -17781,51 +17624,50 @@
               <w:t>’ inclusion for all pubs listed in bio authored/co-authored by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="77C8B3D8" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="140321311"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="68BA0394" w14:textId="27DF510C" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00D268BE" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007C546F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -17932,51 +17774,50 @@
               <w:t>Minimization of Pain and Distress</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="01F7C864" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1865785508"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="36FCDF6C" w14:textId="0B6E7FC8" w:rsidR="00F06AEA" w:rsidRPr="007C546F" w:rsidRDefault="00F06AEA" w:rsidP="00F06AEA">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -18047,51 +17888,50 @@
               <w:t>; no page limit; should identify select agents, registration status, and description of facilities to use select agents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="36A21F0C" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-501822094"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="19CF4453" w14:textId="0F5829F6" w:rsidR="00F06AEA" w:rsidRPr="007C546F" w:rsidRDefault="00F06AEA" w:rsidP="00F06AEA">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -18170,51 +18010,50 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="6F77C14A" w14:textId="77777777" w:rsidTr="00417DFB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="2011567615"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="048DE635" w14:textId="228387F9" w:rsidR="00F06AEA" w:rsidRPr="007C546F" w:rsidRDefault="00F06AEA" w:rsidP="00F06AEA">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -18286,51 +18125,50 @@
               <w:t>; explains the programmatic, fiscal, and administrative arrangements to be made between the applicant org and the consortium org/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F06AEA" w:rsidRPr="00BF669C" w14:paraId="0E9DC67C" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="208379725"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6FADD8F6" w14:textId="2ED21295" w:rsidR="00F06AEA" w:rsidRPr="007C546F" w:rsidRDefault="00F06AEA" w:rsidP="00F06AEA">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
@@ -18536,51 +18374,50 @@
               <w:t xml:space="preserve"> contain data/figures/tables/graphs, preliminary data, methods, background and significance details that are expected to be found in Research Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="3949DA57" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1994781462"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55D44150" w14:textId="0DF900AE" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="0091799C" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -18827,51 +18664,50 @@
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008011CE" w:rsidRPr="00BF669C" w14:paraId="23AA68F7" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1228344831"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7BB4FAF6" w14:textId="467D20DB" w:rsidR="008011CE" w:rsidRDefault="0091799C" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -19086,310 +18922,343 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="260265076"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="21BCB4A8" w14:textId="275E588B" w:rsidR="00B7303D" w:rsidRPr="007653A4" w:rsidRDefault="000271C2" w:rsidP="00F06AEA">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6B5B95" w14:textId="6924CF1A" w:rsidR="00B7303D" w:rsidRPr="007653A4" w:rsidRDefault="00AC7B34" w:rsidP="000271C2">
+          <w:p w14:paraId="5F6B5B95" w14:textId="141B556D" w:rsidR="00B7303D" w:rsidRPr="00E42810" w:rsidRDefault="00AC7B34" w:rsidP="000271C2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007653A4">
+            <w:r w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DMSP Require</w:t>
             </w:r>
-            <w:r w:rsidR="00E4321F" w:rsidRPr="007653A4">
+            <w:r w:rsidR="00E4321F" w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="007653A4">
+            <w:r w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00352104" w:rsidRPr="007653A4">
+            <w:r w:rsidR="00352104" w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="007653A4">
+            <w:r w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lements:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007653A4">
+            <w:r w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D75F0D" w:rsidRPr="007653A4">
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Data Type; 2. Related Tools, Software and/or Code; 3. Standards; </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A7954" w:rsidRPr="007653A4">
+              <w:t>PI must</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...59 lines deleted...]
-              <w:r w:rsidR="00865A4C" w:rsidRPr="007653A4">
+              <w:t xml:space="preserve">either use </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Sample plans available here</w:t>
+                <w:t>DMPTool</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00E42810" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PI must use 2026 DMS</w:t>
+            </w:r>
+            <w:r w:rsidR="00367C8F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42810" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pilot </w:t>
+            </w:r>
+            <w:r w:rsidR="00367C8F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Format</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42810" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> template)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">use </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>NIH DMS Plan Pilot template</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00865A4C" w:rsidRPr="007653A4">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...1 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> to develop DMS Plan. Questions 1-3 require Yes/No responses; if “no” to any of 1-3 or if anticipating sharing data to be limited, provide (300-word max) explanation to Question 4. Yes/No response required to Question 5. Question 6 (100-word max) complete table. Question 7a/7b </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DA70F1" w:rsidRPr="00E42810">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yes/no responses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04404" w:rsidRPr="00BF669C" w14:paraId="4A4A4335" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73DB88DB" w14:textId="77777777" w:rsidR="00F04404" w:rsidRPr="007C546F" w:rsidRDefault="00F04404" w:rsidP="00F04404">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1555229278"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="430" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A1BEDB5" w14:textId="481AE386" w:rsidR="00F04404" w:rsidRPr="007653A4" w:rsidRDefault="00F04404" w:rsidP="00F04404">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007653A4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -19398,437 +19267,118 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481E37AA" w14:textId="54470950" w:rsidR="00F04404" w:rsidRPr="007653A4" w:rsidRDefault="00F04404" w:rsidP="00F04404">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Please review Data Sharing Policy a</w:t>
               </w:r>
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nd any required repositories </w:t>
               </w:r>
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>for your specific NIH Institute/Center (IC) here to confirm specific IC requirements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04404" w:rsidRPr="00BF669C" w14:paraId="4C65F24A" w14:textId="77777777" w:rsidTr="00940E8F">
-[...316 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="79767995" w14:textId="77777777" w:rsidTr="00940E8F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1699926166"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="614A196A" w14:textId="7DC6A81D" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00F06AEA" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -19881,51 +19431,50 @@
               <w:t>No page limit but 1 page recommended; describe methods to ensure the identity and validity of key biological and/or chemical resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="6C99144A" w14:textId="77777777" w:rsidTr="00FC5CED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="852460146"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="378" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D7BF573" w14:textId="444BFE11" w:rsidR="00D268BE" w:rsidRPr="007C546F" w:rsidRDefault="00F06AEA" w:rsidP="00D268BE">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -19962,51 +19511,51 @@
               <w:t>Appendix</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00A85894" w:rsidRPr="00A85894">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOFO</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> will specify if any special appendix instructions; carefully review </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>NIH Appendix Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D268BE" w:rsidRPr="00BF669C" w14:paraId="57F53C37" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -20117,87 +19666,86 @@
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1514"/>
       </w:tblGrid>
       <w:tr w:rsidR="00790CEC" w:rsidRPr="00BF669C" w14:paraId="517EBBB8" w14:textId="77777777" w:rsidTr="001F0DE9">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10874" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="4CB1866C" w14:textId="337320EC" w:rsidR="00790CEC" w:rsidRPr="007653A4" w:rsidRDefault="002B5C5D" w:rsidP="00903573">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="007653A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:t>PHS Human Subjects and Clinical Trials Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00790CEC" w:rsidRPr="007653A4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903573" w:rsidRPr="00D03163" w14:paraId="01D2138C" w14:textId="77777777" w:rsidTr="007F036B">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-312405226"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="05F45D8F" w14:textId="52E21F7B" w:rsidR="00903573" w:rsidRPr="001F0DE9" w:rsidRDefault="00C72B4E" w:rsidP="001F0DE9">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="720" w:hanging="720"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -20385,51 +19933,51 @@
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="004A51FD" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00AF0CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Research Involving Private Information or Biological Specimens flowchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007F036B" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="007F036B" w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20472,51 +20020,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1322498990"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="38D832F4" w14:textId="135B6D41" w:rsidR="00903573" w:rsidRPr="00D03163" w:rsidRDefault="007C546F" w:rsidP="001F0DE9">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="720" w:hanging="720"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -20638,51 +20185,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Research.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903573" w:rsidRPr="00D03163" w14:paraId="07370EA5" w14:textId="77777777" w:rsidTr="001503B6">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1931188574"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7EECD9EA" w14:textId="3594CE00" w:rsidR="00903573" w:rsidRPr="001F0DE9" w:rsidRDefault="00F06AEA" w:rsidP="001F0DE9">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:ind w:left="720" w:hanging="720"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -20812,51 +20358,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1413199395"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="788456CA" w14:textId="3E3B8A2B" w:rsidR="000B0BD6" w:rsidRPr="001F0DE9" w:rsidRDefault="000B0BD6" w:rsidP="004A2EBD">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -20888,51 +20433,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>File Names under 50 characters in length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-57397688"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3B983CAE" w14:textId="650F7096" w:rsidR="000B0BD6" w:rsidRPr="007C546F" w:rsidRDefault="000B0BD6" w:rsidP="000B0BD6">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -20968,51 +20512,50 @@
             <w:r w:rsidRPr="00AF0CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All HS Docs are PDF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="442509118"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2EAD9D24" w14:textId="1FDAE7B8" w:rsidR="000B0BD6" w:rsidRPr="00D03163" w:rsidRDefault="000B0BD6" w:rsidP="00132B8B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -21400,51 +20943,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Clinical Trial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7427C" w:rsidRPr="00D03163" w14:paraId="752CEE8C" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1746644140"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="60B0DA6E" w14:textId="2C3B9997" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -21566,51 +21108,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7427C" w:rsidRPr="00D03163" w14:paraId="37A38F3B" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1788728291"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="669BA709" w14:textId="4F38F5D8" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -21752,51 +21293,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1722086625"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="18898CE8" w14:textId="64463CE0" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -21951,51 +21491,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1903742679"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="15E40889" w14:textId="766A8B09" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -22150,51 +21689,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="176160450"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="722C7335" w14:textId="7064D0D4" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -22351,51 +21889,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-28119685"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="49CE30D9" w14:textId="66AC38E5" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -22551,51 +22088,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1989215226"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0F0C6CA1" w14:textId="780F87F9" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -22737,51 +22273,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="29AFB95E" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1930725916"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5FEBB4E5" w14:textId="78C28323" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="00F06AEA">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -22923,51 +22458,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="299434824"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="45613D3C" w14:textId="74F252A4" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -23221,51 +22755,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1160121026"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0F94CCF0" w14:textId="4EEBE6EB" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -23525,51 +23058,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="143868892"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D9ECC55" w14:textId="4B0697CB" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -23723,51 +23255,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1694841153"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="473F8119" w14:textId="56FA1917" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -23900,51 +23431,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7427C" w:rsidRPr="007C546F" w14:paraId="3B4C7630" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="923075934"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7497938D" w14:textId="4AE8634B" w:rsidR="00D7427C" w:rsidRPr="00D03163" w:rsidRDefault="00D7427C" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -24088,51 +23618,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="559595051"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="7539B0B5" w14:textId="6565722B" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -24273,51 +23802,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1078099962"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D18F152" w14:textId="62630FE0" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -24508,51 +24036,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1914502136"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
               </w:tcPr>
               <w:p w14:paraId="64A7CA67" w14:textId="75F20481" w:rsidR="00D7427C" w:rsidRPr="001F0DE9" w:rsidRDefault="00D7427C" w:rsidP="00D7427C">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -24672,51 +24199,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1414" w:rsidRPr="007C546F" w14:paraId="458D22F6" w14:textId="77777777" w:rsidTr="00552898">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="208698051"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7D8D3405" w14:textId="3F01944C" w:rsidR="000C1414" w:rsidRPr="00D03163" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -24889,51 +24415,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-555553665"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="461ADF0C" w14:textId="1D2F11A8" w:rsidR="008E1ACB" w:rsidRPr="001F0DE9" w:rsidRDefault="008E1ACB" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -25037,51 +24562,50 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D1D0B" w:rsidRPr="00D03163" w14:paraId="2E3E7140" w14:textId="77777777" w:rsidTr="001503B6">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1176298041"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="360" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6E1DED83" w14:textId="0168BFC5" w:rsidR="009D1D0B" w:rsidRPr="00D03163" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
@@ -25175,51 +24699,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="2116708062"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="577" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2669C035" w14:textId="397B0256" w:rsidR="009D1D0B" w:rsidRPr="001F0DE9" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001F0DE9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -25251,51 +24774,50 @@
             <w:r w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Add Study Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1989751006"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="24502701" w14:textId="27ED3786" w:rsidR="009D1D0B" w:rsidRPr="001F0DE9" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
@@ -25327,51 +24849,50 @@
             <w:r w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Indicate if Clinical Trial anticipated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1096707825"/>
             <w15:color w:val="008000"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="447" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="674A9E45" w14:textId="7CDF37A5" w:rsidR="009D1D0B" w:rsidRPr="001F0DE9" w:rsidRDefault="009D1D0B" w:rsidP="009D1D0B">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:i/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -25417,72 +24938,72 @@
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00552898">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Info for a delayed onset study is not available at the time of proposal, so no full Study Record allowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0931E8B0" w14:textId="3D3ED627" w:rsidR="00770140" w:rsidRPr="00F06AEA" w:rsidRDefault="00770140" w:rsidP="00D03163">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00770140" w:rsidRPr="00F06AEA" w:rsidSect="00D03163">
-      <w:headerReference w:type="default" r:id="rId75"/>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:headerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="360" w:left="720" w:header="144" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36C8A48A" w14:textId="77777777" w:rsidR="00CB25B8" w:rsidRDefault="00CB25B8">
+    <w:p w14:paraId="6134208F" w14:textId="77777777" w:rsidR="00E079AC" w:rsidRDefault="00E079AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D05395" w14:textId="77777777" w:rsidR="00CB25B8" w:rsidRDefault="00CB25B8">
+    <w:p w14:paraId="4011245E" w14:textId="77777777" w:rsidR="00E079AC" w:rsidRDefault="00E079AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25525,173 +25046,189 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68605CB3" w14:textId="1FF57004" w:rsidR="00A10B3E" w:rsidRPr="003742D8" w:rsidRDefault="00A10B3E" w:rsidP="00AB159E">
+  <w:p w14:paraId="68605CB3" w14:textId="37710CAC" w:rsidR="00A10B3E" w:rsidRPr="003742D8" w:rsidRDefault="00A10B3E" w:rsidP="00AB159E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">* INDICATES DOCUMENT/SECTION IS REQUIRED </w:t>
     </w:r>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>IF APPLICABLE</w:t>
     </w:r>
     <w:r w:rsidRPr="003742D8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">; IF NOT, DO NOT UPLOAD </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">          </w:t>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>OCG-104</w:t>
     </w:r>
     <w:r w:rsidRPr="00AB159E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t xml:space="preserve"> NIH Proposal Submission Review Checklist </w:t>
     </w:r>
     <w:r w:rsidR="00FB0267">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00194B02">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00617B2E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00F444E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00850479">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="66B2363C" w14:textId="7B719B15" w:rsidR="00A10B3E" w:rsidRPr="00B938AB" w:rsidRDefault="00A10B3E" w:rsidP="00AB159E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F46887A" w14:textId="77777777" w:rsidR="00CB25B8" w:rsidRDefault="00CB25B8">
+    <w:p w14:paraId="7EF72026" w14:textId="77777777" w:rsidR="00E079AC" w:rsidRDefault="00E079AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B570E2A" w14:textId="77777777" w:rsidR="00CB25B8" w:rsidRDefault="00CB25B8">
+    <w:p w14:paraId="3ADD5D9C" w14:textId="77777777" w:rsidR="00E079AC" w:rsidRDefault="00E079AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CEBD515" w14:textId="08045E0C" w:rsidR="00A10B3E" w:rsidRPr="003742D8" w:rsidRDefault="00A10B3E" w:rsidP="00980DC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
       <w:ind w:right="-360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -30460,73 +29997,75 @@
     <w:rsid w:val="00094192"/>
     <w:rsid w:val="00094C46"/>
     <w:rsid w:val="00095804"/>
     <w:rsid w:val="00097D6F"/>
     <w:rsid w:val="000A3197"/>
     <w:rsid w:val="000A5CC5"/>
     <w:rsid w:val="000A7D87"/>
     <w:rsid w:val="000B0466"/>
     <w:rsid w:val="000B08F4"/>
     <w:rsid w:val="000B0BD6"/>
     <w:rsid w:val="000B348D"/>
     <w:rsid w:val="000B3BB6"/>
     <w:rsid w:val="000B4B96"/>
     <w:rsid w:val="000B78F8"/>
     <w:rsid w:val="000B7DCE"/>
     <w:rsid w:val="000C050F"/>
     <w:rsid w:val="000C1414"/>
     <w:rsid w:val="000C4DA6"/>
     <w:rsid w:val="000C5F82"/>
     <w:rsid w:val="000C616C"/>
     <w:rsid w:val="000D1FEF"/>
     <w:rsid w:val="000D4FDE"/>
     <w:rsid w:val="000D7D67"/>
     <w:rsid w:val="000E275A"/>
     <w:rsid w:val="000E3913"/>
+    <w:rsid w:val="000F02D4"/>
     <w:rsid w:val="000F3B2D"/>
     <w:rsid w:val="000F70EB"/>
     <w:rsid w:val="001001B1"/>
     <w:rsid w:val="001003E1"/>
     <w:rsid w:val="00104368"/>
     <w:rsid w:val="00106058"/>
     <w:rsid w:val="00106C30"/>
     <w:rsid w:val="0010716C"/>
     <w:rsid w:val="00116146"/>
     <w:rsid w:val="00120762"/>
     <w:rsid w:val="00125CCB"/>
     <w:rsid w:val="00132B8B"/>
     <w:rsid w:val="00136E41"/>
     <w:rsid w:val="00137DF3"/>
     <w:rsid w:val="001503B6"/>
     <w:rsid w:val="00152653"/>
     <w:rsid w:val="00155D9C"/>
     <w:rsid w:val="00157CA0"/>
     <w:rsid w:val="00157EA3"/>
     <w:rsid w:val="00160B86"/>
     <w:rsid w:val="00163D19"/>
     <w:rsid w:val="00166857"/>
     <w:rsid w:val="00166C5A"/>
+    <w:rsid w:val="00166CFA"/>
     <w:rsid w:val="00172448"/>
     <w:rsid w:val="00173622"/>
     <w:rsid w:val="0018088F"/>
     <w:rsid w:val="001851C4"/>
     <w:rsid w:val="00190A33"/>
     <w:rsid w:val="001910FA"/>
     <w:rsid w:val="0019170B"/>
     <w:rsid w:val="00192DDC"/>
     <w:rsid w:val="00194B02"/>
     <w:rsid w:val="001A5A5A"/>
     <w:rsid w:val="001A67A7"/>
     <w:rsid w:val="001B381A"/>
     <w:rsid w:val="001B45B4"/>
     <w:rsid w:val="001B5C06"/>
     <w:rsid w:val="001C069E"/>
     <w:rsid w:val="001D00D4"/>
     <w:rsid w:val="001D2BB5"/>
     <w:rsid w:val="001D6CED"/>
     <w:rsid w:val="001E3406"/>
     <w:rsid w:val="001E75A7"/>
     <w:rsid w:val="001F025B"/>
     <w:rsid w:val="001F0DE9"/>
     <w:rsid w:val="001F37BC"/>
     <w:rsid w:val="001F673D"/>
     <w:rsid w:val="00211A87"/>
@@ -30567,70 +30106,72 @@
     <w:rsid w:val="002906E7"/>
     <w:rsid w:val="00291EDC"/>
     <w:rsid w:val="002925D3"/>
     <w:rsid w:val="00292CDA"/>
     <w:rsid w:val="00294CE2"/>
     <w:rsid w:val="002A164B"/>
     <w:rsid w:val="002A1754"/>
     <w:rsid w:val="002A2915"/>
     <w:rsid w:val="002A3524"/>
     <w:rsid w:val="002A3F76"/>
     <w:rsid w:val="002A5B84"/>
     <w:rsid w:val="002A615F"/>
     <w:rsid w:val="002B3AB2"/>
     <w:rsid w:val="002B4C1B"/>
     <w:rsid w:val="002B5C5D"/>
     <w:rsid w:val="002B6E10"/>
     <w:rsid w:val="002C1E28"/>
     <w:rsid w:val="002C2CBE"/>
     <w:rsid w:val="002C39EC"/>
     <w:rsid w:val="002D3DE6"/>
     <w:rsid w:val="002D492C"/>
     <w:rsid w:val="002D5E69"/>
     <w:rsid w:val="002F029F"/>
     <w:rsid w:val="002F1FCD"/>
     <w:rsid w:val="002F6283"/>
+    <w:rsid w:val="002F72E9"/>
     <w:rsid w:val="00301F9B"/>
     <w:rsid w:val="003034A3"/>
     <w:rsid w:val="003119FB"/>
     <w:rsid w:val="00311B83"/>
     <w:rsid w:val="0031256D"/>
     <w:rsid w:val="0031485E"/>
     <w:rsid w:val="003165FE"/>
     <w:rsid w:val="00320630"/>
     <w:rsid w:val="00331D6A"/>
     <w:rsid w:val="00342E79"/>
     <w:rsid w:val="003444D6"/>
     <w:rsid w:val="003519EE"/>
     <w:rsid w:val="00352104"/>
     <w:rsid w:val="00353304"/>
     <w:rsid w:val="003534A0"/>
     <w:rsid w:val="00354FD9"/>
     <w:rsid w:val="00355CAB"/>
     <w:rsid w:val="003618B9"/>
     <w:rsid w:val="0036296D"/>
     <w:rsid w:val="00364364"/>
+    <w:rsid w:val="00367C8F"/>
     <w:rsid w:val="003711D4"/>
     <w:rsid w:val="00371FC6"/>
     <w:rsid w:val="003742D8"/>
     <w:rsid w:val="003761C5"/>
     <w:rsid w:val="00376FEB"/>
     <w:rsid w:val="003835DD"/>
     <w:rsid w:val="003902E9"/>
     <w:rsid w:val="00391F95"/>
     <w:rsid w:val="003931E1"/>
     <w:rsid w:val="00393E14"/>
     <w:rsid w:val="003961A0"/>
     <w:rsid w:val="003A1BC2"/>
     <w:rsid w:val="003A1E8A"/>
     <w:rsid w:val="003B0C5D"/>
     <w:rsid w:val="003B571E"/>
     <w:rsid w:val="003B7EC2"/>
     <w:rsid w:val="003D0B95"/>
     <w:rsid w:val="003D2ABE"/>
     <w:rsid w:val="003D50F0"/>
     <w:rsid w:val="003D61CE"/>
     <w:rsid w:val="003D7E60"/>
     <w:rsid w:val="003E2DD8"/>
     <w:rsid w:val="003E7995"/>
     <w:rsid w:val="003F04D9"/>
     <w:rsid w:val="003F1064"/>
@@ -30719,60 +30260,62 @@
     <w:rsid w:val="005636E1"/>
     <w:rsid w:val="00567987"/>
     <w:rsid w:val="00571A53"/>
     <w:rsid w:val="00571F01"/>
     <w:rsid w:val="00577DB5"/>
     <w:rsid w:val="00581A1A"/>
     <w:rsid w:val="0058218C"/>
     <w:rsid w:val="0058432A"/>
     <w:rsid w:val="00585307"/>
     <w:rsid w:val="005863EA"/>
     <w:rsid w:val="005913B7"/>
     <w:rsid w:val="005A5C5E"/>
     <w:rsid w:val="005A743A"/>
     <w:rsid w:val="005A7896"/>
     <w:rsid w:val="005B1492"/>
     <w:rsid w:val="005B32B7"/>
     <w:rsid w:val="005B43AF"/>
     <w:rsid w:val="005B4DAE"/>
     <w:rsid w:val="005B6602"/>
     <w:rsid w:val="005B717F"/>
     <w:rsid w:val="005C3B51"/>
     <w:rsid w:val="005C426C"/>
     <w:rsid w:val="005C454B"/>
     <w:rsid w:val="005C6ABC"/>
     <w:rsid w:val="005D2534"/>
+    <w:rsid w:val="005E1562"/>
     <w:rsid w:val="005E29C8"/>
     <w:rsid w:val="005E5D9C"/>
     <w:rsid w:val="005F21A2"/>
     <w:rsid w:val="005F25AE"/>
     <w:rsid w:val="005F7FC1"/>
     <w:rsid w:val="00600976"/>
     <w:rsid w:val="00604E99"/>
     <w:rsid w:val="00607BCE"/>
     <w:rsid w:val="00610858"/>
     <w:rsid w:val="00614384"/>
+    <w:rsid w:val="00617B2E"/>
     <w:rsid w:val="0062196F"/>
     <w:rsid w:val="006221ED"/>
     <w:rsid w:val="00622A27"/>
     <w:rsid w:val="006238C8"/>
     <w:rsid w:val="00626DF6"/>
     <w:rsid w:val="00626FB6"/>
     <w:rsid w:val="0063099E"/>
     <w:rsid w:val="0063505A"/>
     <w:rsid w:val="0063774C"/>
     <w:rsid w:val="006410A0"/>
     <w:rsid w:val="00643BDC"/>
     <w:rsid w:val="00645F34"/>
     <w:rsid w:val="0064793D"/>
     <w:rsid w:val="00651E46"/>
     <w:rsid w:val="0065325A"/>
     <w:rsid w:val="00653A40"/>
     <w:rsid w:val="00654DA2"/>
     <w:rsid w:val="00655D18"/>
     <w:rsid w:val="00660427"/>
     <w:rsid w:val="006650B2"/>
     <w:rsid w:val="006736CB"/>
     <w:rsid w:val="00674FB6"/>
     <w:rsid w:val="0068107B"/>
     <w:rsid w:val="006810D6"/>
     <w:rsid w:val="006833BC"/>
@@ -30836,93 +30379,95 @@
     <w:rsid w:val="007A7E0D"/>
     <w:rsid w:val="007B0446"/>
     <w:rsid w:val="007B2EFD"/>
     <w:rsid w:val="007B55C9"/>
     <w:rsid w:val="007C01F0"/>
     <w:rsid w:val="007C42A8"/>
     <w:rsid w:val="007C42FE"/>
     <w:rsid w:val="007C546F"/>
     <w:rsid w:val="007D527A"/>
     <w:rsid w:val="007E5553"/>
     <w:rsid w:val="007E7F74"/>
     <w:rsid w:val="007F0232"/>
     <w:rsid w:val="007F036B"/>
     <w:rsid w:val="007F1F28"/>
     <w:rsid w:val="007F50AB"/>
     <w:rsid w:val="008011CE"/>
     <w:rsid w:val="008014A9"/>
     <w:rsid w:val="00804B44"/>
     <w:rsid w:val="00816462"/>
     <w:rsid w:val="00816CB6"/>
     <w:rsid w:val="00817E66"/>
     <w:rsid w:val="00817F8D"/>
     <w:rsid w:val="00823559"/>
     <w:rsid w:val="008236A0"/>
     <w:rsid w:val="00824ADF"/>
+    <w:rsid w:val="00826DAE"/>
     <w:rsid w:val="00830E62"/>
     <w:rsid w:val="008313E5"/>
     <w:rsid w:val="00831E9C"/>
     <w:rsid w:val="0083232A"/>
     <w:rsid w:val="00833036"/>
     <w:rsid w:val="00833218"/>
     <w:rsid w:val="00834456"/>
     <w:rsid w:val="00834539"/>
     <w:rsid w:val="00836A5E"/>
     <w:rsid w:val="00836C12"/>
     <w:rsid w:val="008371D9"/>
     <w:rsid w:val="00841BB7"/>
     <w:rsid w:val="00850479"/>
     <w:rsid w:val="00852FA8"/>
     <w:rsid w:val="00856DF8"/>
     <w:rsid w:val="0085787B"/>
     <w:rsid w:val="00861322"/>
     <w:rsid w:val="0086196A"/>
     <w:rsid w:val="00862E5D"/>
     <w:rsid w:val="008640F9"/>
     <w:rsid w:val="00865A4C"/>
     <w:rsid w:val="00866683"/>
     <w:rsid w:val="0087088B"/>
     <w:rsid w:val="00873BB8"/>
     <w:rsid w:val="008769AD"/>
     <w:rsid w:val="008902ED"/>
     <w:rsid w:val="008906F8"/>
     <w:rsid w:val="00891FD6"/>
     <w:rsid w:val="00892C15"/>
     <w:rsid w:val="00893FEF"/>
     <w:rsid w:val="008957AB"/>
     <w:rsid w:val="008A3741"/>
     <w:rsid w:val="008A505C"/>
     <w:rsid w:val="008A51DE"/>
     <w:rsid w:val="008A67F6"/>
     <w:rsid w:val="008B257E"/>
     <w:rsid w:val="008B3F3D"/>
     <w:rsid w:val="008B4C0B"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C0920"/>
     <w:rsid w:val="008C1287"/>
     <w:rsid w:val="008C7349"/>
     <w:rsid w:val="008D27C8"/>
+    <w:rsid w:val="008D510E"/>
     <w:rsid w:val="008D787B"/>
     <w:rsid w:val="008D7F12"/>
     <w:rsid w:val="008E1ACB"/>
     <w:rsid w:val="008E2B47"/>
     <w:rsid w:val="008E4B42"/>
     <w:rsid w:val="008F07EB"/>
     <w:rsid w:val="008F3E9F"/>
     <w:rsid w:val="008F5B33"/>
     <w:rsid w:val="008F6A2E"/>
     <w:rsid w:val="00903573"/>
     <w:rsid w:val="00913645"/>
     <w:rsid w:val="009142CB"/>
     <w:rsid w:val="0091799C"/>
     <w:rsid w:val="00923681"/>
     <w:rsid w:val="00923B09"/>
     <w:rsid w:val="00925594"/>
     <w:rsid w:val="0092772A"/>
     <w:rsid w:val="009300BF"/>
     <w:rsid w:val="009338B9"/>
     <w:rsid w:val="00940E8F"/>
     <w:rsid w:val="009410E2"/>
     <w:rsid w:val="009426C8"/>
     <w:rsid w:val="009448FE"/>
     <w:rsid w:val="0094558C"/>
     <w:rsid w:val="00946816"/>
@@ -31015,96 +30560,98 @@
     <w:rsid w:val="00AB7EF2"/>
     <w:rsid w:val="00AC7B34"/>
     <w:rsid w:val="00AD04DA"/>
     <w:rsid w:val="00AD1CFA"/>
     <w:rsid w:val="00AD578F"/>
     <w:rsid w:val="00AD5B8D"/>
     <w:rsid w:val="00AD731D"/>
     <w:rsid w:val="00AE3219"/>
     <w:rsid w:val="00AE4107"/>
     <w:rsid w:val="00AE5703"/>
     <w:rsid w:val="00AF0CE9"/>
     <w:rsid w:val="00AF0FDB"/>
     <w:rsid w:val="00AF503E"/>
     <w:rsid w:val="00B018B3"/>
     <w:rsid w:val="00B0240A"/>
     <w:rsid w:val="00B11EE0"/>
     <w:rsid w:val="00B1254C"/>
     <w:rsid w:val="00B14999"/>
     <w:rsid w:val="00B24FBF"/>
     <w:rsid w:val="00B2564A"/>
     <w:rsid w:val="00B26957"/>
     <w:rsid w:val="00B30C96"/>
     <w:rsid w:val="00B33281"/>
     <w:rsid w:val="00B35C21"/>
     <w:rsid w:val="00B40742"/>
+    <w:rsid w:val="00B41E57"/>
     <w:rsid w:val="00B448E6"/>
     <w:rsid w:val="00B505F0"/>
     <w:rsid w:val="00B53838"/>
     <w:rsid w:val="00B5457B"/>
     <w:rsid w:val="00B54B8B"/>
     <w:rsid w:val="00B54D12"/>
     <w:rsid w:val="00B55772"/>
     <w:rsid w:val="00B55BF9"/>
     <w:rsid w:val="00B566DC"/>
     <w:rsid w:val="00B568CB"/>
     <w:rsid w:val="00B60673"/>
     <w:rsid w:val="00B6401C"/>
     <w:rsid w:val="00B64E41"/>
     <w:rsid w:val="00B671A4"/>
     <w:rsid w:val="00B67C5A"/>
     <w:rsid w:val="00B7303D"/>
     <w:rsid w:val="00B73F70"/>
     <w:rsid w:val="00B74B69"/>
     <w:rsid w:val="00B75A27"/>
     <w:rsid w:val="00B75FDA"/>
     <w:rsid w:val="00B8131B"/>
     <w:rsid w:val="00B82FB6"/>
     <w:rsid w:val="00B91506"/>
     <w:rsid w:val="00B938AB"/>
     <w:rsid w:val="00B971ED"/>
     <w:rsid w:val="00B97760"/>
     <w:rsid w:val="00BA1948"/>
     <w:rsid w:val="00BA5158"/>
     <w:rsid w:val="00BA70B0"/>
     <w:rsid w:val="00BB0A5F"/>
     <w:rsid w:val="00BC4A6A"/>
     <w:rsid w:val="00BC5D05"/>
     <w:rsid w:val="00BD63AD"/>
     <w:rsid w:val="00BD64C5"/>
     <w:rsid w:val="00BE41EB"/>
     <w:rsid w:val="00BF1BCB"/>
     <w:rsid w:val="00BF3D0A"/>
     <w:rsid w:val="00BF669C"/>
     <w:rsid w:val="00BF7CC9"/>
     <w:rsid w:val="00C00B37"/>
     <w:rsid w:val="00C022F8"/>
     <w:rsid w:val="00C02B50"/>
     <w:rsid w:val="00C04014"/>
     <w:rsid w:val="00C05396"/>
     <w:rsid w:val="00C056A5"/>
     <w:rsid w:val="00C06A21"/>
+    <w:rsid w:val="00C10CB0"/>
     <w:rsid w:val="00C11BA3"/>
     <w:rsid w:val="00C12278"/>
     <w:rsid w:val="00C167F1"/>
     <w:rsid w:val="00C16870"/>
     <w:rsid w:val="00C2321A"/>
     <w:rsid w:val="00C232B0"/>
     <w:rsid w:val="00C278BE"/>
     <w:rsid w:val="00C32E9D"/>
     <w:rsid w:val="00C33023"/>
     <w:rsid w:val="00C34880"/>
     <w:rsid w:val="00C34FB6"/>
     <w:rsid w:val="00C35718"/>
     <w:rsid w:val="00C36D2B"/>
     <w:rsid w:val="00C36E89"/>
     <w:rsid w:val="00C4092D"/>
     <w:rsid w:val="00C4126C"/>
     <w:rsid w:val="00C44F5C"/>
     <w:rsid w:val="00C4561B"/>
     <w:rsid w:val="00C45FDC"/>
     <w:rsid w:val="00C461F1"/>
     <w:rsid w:val="00C47B08"/>
     <w:rsid w:val="00C52A6B"/>
     <w:rsid w:val="00C535DA"/>
     <w:rsid w:val="00C56C1B"/>
     <w:rsid w:val="00C6367A"/>
@@ -31144,162 +30691,170 @@
     <w:rsid w:val="00CC774E"/>
     <w:rsid w:val="00CD4C67"/>
     <w:rsid w:val="00CD4D67"/>
     <w:rsid w:val="00CE39DC"/>
     <w:rsid w:val="00CF2152"/>
     <w:rsid w:val="00D007A0"/>
     <w:rsid w:val="00D0305E"/>
     <w:rsid w:val="00D03163"/>
     <w:rsid w:val="00D032F0"/>
     <w:rsid w:val="00D049DD"/>
     <w:rsid w:val="00D04CE7"/>
     <w:rsid w:val="00D04CFD"/>
     <w:rsid w:val="00D102F5"/>
     <w:rsid w:val="00D10A9A"/>
     <w:rsid w:val="00D11CE3"/>
     <w:rsid w:val="00D11D53"/>
     <w:rsid w:val="00D150A4"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D241AB"/>
     <w:rsid w:val="00D268BE"/>
     <w:rsid w:val="00D351B5"/>
     <w:rsid w:val="00D36A80"/>
     <w:rsid w:val="00D37AC8"/>
     <w:rsid w:val="00D37E25"/>
     <w:rsid w:val="00D420C4"/>
+    <w:rsid w:val="00D47617"/>
     <w:rsid w:val="00D47797"/>
     <w:rsid w:val="00D5543B"/>
     <w:rsid w:val="00D55CDE"/>
     <w:rsid w:val="00D60710"/>
     <w:rsid w:val="00D7427C"/>
     <w:rsid w:val="00D75F0D"/>
     <w:rsid w:val="00D777FB"/>
     <w:rsid w:val="00D827D3"/>
     <w:rsid w:val="00D969A2"/>
     <w:rsid w:val="00DA13F6"/>
     <w:rsid w:val="00DA21A2"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DA2C32"/>
     <w:rsid w:val="00DA331C"/>
+    <w:rsid w:val="00DA70F1"/>
     <w:rsid w:val="00DA7371"/>
     <w:rsid w:val="00DB0C25"/>
     <w:rsid w:val="00DB6AD3"/>
     <w:rsid w:val="00DC00DC"/>
     <w:rsid w:val="00DC4118"/>
     <w:rsid w:val="00DD0DA1"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DE5986"/>
     <w:rsid w:val="00DE662D"/>
     <w:rsid w:val="00DE6EE6"/>
     <w:rsid w:val="00DF1C9F"/>
     <w:rsid w:val="00DF3620"/>
     <w:rsid w:val="00DF607F"/>
     <w:rsid w:val="00DF728E"/>
+    <w:rsid w:val="00E079AC"/>
     <w:rsid w:val="00E10BC3"/>
     <w:rsid w:val="00E117C1"/>
+    <w:rsid w:val="00E1257C"/>
+    <w:rsid w:val="00E13704"/>
     <w:rsid w:val="00E1603B"/>
     <w:rsid w:val="00E177D5"/>
     <w:rsid w:val="00E24CB4"/>
     <w:rsid w:val="00E310F5"/>
     <w:rsid w:val="00E32229"/>
     <w:rsid w:val="00E324EF"/>
     <w:rsid w:val="00E33B56"/>
     <w:rsid w:val="00E37280"/>
     <w:rsid w:val="00E408A0"/>
     <w:rsid w:val="00E408B9"/>
     <w:rsid w:val="00E41884"/>
     <w:rsid w:val="00E426F2"/>
+    <w:rsid w:val="00E42810"/>
     <w:rsid w:val="00E42A0C"/>
     <w:rsid w:val="00E42D78"/>
     <w:rsid w:val="00E4321F"/>
     <w:rsid w:val="00E432C2"/>
     <w:rsid w:val="00E46D79"/>
     <w:rsid w:val="00E51BBC"/>
     <w:rsid w:val="00E51E21"/>
     <w:rsid w:val="00E54797"/>
     <w:rsid w:val="00E60296"/>
     <w:rsid w:val="00E63B12"/>
     <w:rsid w:val="00E65FE2"/>
     <w:rsid w:val="00E7108A"/>
     <w:rsid w:val="00E730D7"/>
     <w:rsid w:val="00E85999"/>
     <w:rsid w:val="00E86B07"/>
     <w:rsid w:val="00E87939"/>
     <w:rsid w:val="00EA3E64"/>
     <w:rsid w:val="00EA792B"/>
     <w:rsid w:val="00EB1D8F"/>
     <w:rsid w:val="00EB241C"/>
     <w:rsid w:val="00EC715D"/>
     <w:rsid w:val="00EE0224"/>
     <w:rsid w:val="00EE40E1"/>
     <w:rsid w:val="00EE5569"/>
     <w:rsid w:val="00EE6F9D"/>
     <w:rsid w:val="00EF45ED"/>
     <w:rsid w:val="00EF49BB"/>
     <w:rsid w:val="00F03B50"/>
     <w:rsid w:val="00F04404"/>
     <w:rsid w:val="00F05A46"/>
     <w:rsid w:val="00F06AEA"/>
     <w:rsid w:val="00F076B4"/>
     <w:rsid w:val="00F157F3"/>
     <w:rsid w:val="00F166D5"/>
     <w:rsid w:val="00F2269D"/>
     <w:rsid w:val="00F22FCE"/>
     <w:rsid w:val="00F252B2"/>
     <w:rsid w:val="00F25436"/>
     <w:rsid w:val="00F25E10"/>
     <w:rsid w:val="00F27301"/>
     <w:rsid w:val="00F27F76"/>
     <w:rsid w:val="00F3153F"/>
     <w:rsid w:val="00F321DB"/>
     <w:rsid w:val="00F377A4"/>
     <w:rsid w:val="00F37CC8"/>
     <w:rsid w:val="00F37FD9"/>
     <w:rsid w:val="00F41EAF"/>
+    <w:rsid w:val="00F444E5"/>
     <w:rsid w:val="00F44767"/>
     <w:rsid w:val="00F526AB"/>
     <w:rsid w:val="00F54325"/>
     <w:rsid w:val="00F54598"/>
     <w:rsid w:val="00F57AA6"/>
     <w:rsid w:val="00F60AB6"/>
     <w:rsid w:val="00F6171C"/>
     <w:rsid w:val="00F6727A"/>
     <w:rsid w:val="00F67E42"/>
     <w:rsid w:val="00F70EB3"/>
     <w:rsid w:val="00F76259"/>
     <w:rsid w:val="00F7757F"/>
     <w:rsid w:val="00F8657E"/>
     <w:rsid w:val="00F86708"/>
     <w:rsid w:val="00F86A05"/>
     <w:rsid w:val="00F90CB7"/>
     <w:rsid w:val="00F91D2D"/>
     <w:rsid w:val="00F971FD"/>
     <w:rsid w:val="00FA203D"/>
     <w:rsid w:val="00FA7A52"/>
     <w:rsid w:val="00FB0267"/>
     <w:rsid w:val="00FB49B4"/>
     <w:rsid w:val="00FB59D3"/>
+    <w:rsid w:val="00FB6646"/>
     <w:rsid w:val="00FC29F6"/>
     <w:rsid w:val="00FC5CED"/>
     <w:rsid w:val="00FC6D26"/>
     <w:rsid w:val="00FC75B3"/>
     <w:rsid w:val="00FD0023"/>
     <w:rsid w:val="00FD099B"/>
     <w:rsid w:val="00FD48E0"/>
     <w:rsid w:val="00FD4C59"/>
     <w:rsid w:val="00FD4F90"/>
     <w:rsid w:val="00FD7E21"/>
     <w:rsid w:val="00FE0002"/>
     <w:rsid w:val="00FE537D"/>
     <w:rsid w:val="00FE7457"/>
     <w:rsid w:val="00FF297E"/>
     <w:rsid w:val="00FF5443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -32390,51 +31945,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1885094497">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/administrative-supplements.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/forms/othersupport.htm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.300-r&amp;r-budget-form.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-AA-23-002.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/how-to-apply-application-guide/prepare-to-apply-and-register/type-of-application-submission.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.era.nih.gov/assist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.230-project-performance-site-location(s)-form.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/92" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/NIH%20Biographical%20Sketch%20Supplement_FINAL.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rc-help@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/data-management-and-sharing-policy/planning-and-budgeting-for-data-management-and-sharing/writing-a-data-management-and-sharing-plan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/hs/private-information-biospecimens-flowchart.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/peer/continuous-submission.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/crdds/what-we-do/grant-support" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-AA-23-001.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-17-098.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.600-phs-assignment-request-form.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selectagents.gov/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/nih-institute-and-center-data-sharing-policies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/competing-revisions.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/HTML5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.320-phs-398-modular-budget-form.htm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/research-tools-policy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nda.nih.gov/niaaa/forms.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaid.nih.gov/research/notice-special-interest-nosi-sop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-15-039.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm?Highlight=Special%20Instructions%20for%20Applications%20Proposing%20the%20Use%20of%20Human%20Fetal%20Tissue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/multi_pi/sample_leadership_plans.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.500-phs-human-subjects-and-clinical-trials-information.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/node/8496/research-security/research-security-training" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/Common%20Form%20NIH%20Biographical%20Sketch_FINAL.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.240-r&amp;r-seniorkey-person-profile-(expanded)-form.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/128" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/genomic-data-sharing-policy/developing-genomic-data-sharing-plans" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/administrative-supplements.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/forms/othersupport.htm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.300-r&amp;r-budget-form.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/nih-institute-and-center-data-sharing-policies" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/how-to-apply-application-guide/prepare-to-apply-and-register/type-of-application-submission.htm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.era.nih.gov/assist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.230-project-performance-site-location(s)-form.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/92" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/faqs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/NIH%20Biographical%20Sketch%20Supplement_FINAL.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rc-help@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmptool.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.200-sf-424-(r&amp;r)-form.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/peer/continuous-submission.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.210-phs-398-cover-page-supplement-form.htm?Highlight=human%20fetal%20tissue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/exemption_infographic_v8_508c_1-15-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/crdds/what-we-do/grant-support" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-17-098.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/salcap_summary.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/format-and-write/format-attachments.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.600-phs-assignment-request-form.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selectagents.gov/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/dms-blank-format-page-2026.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/competing-revisions.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/HTML5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.320-phs-398-modular-budget-form.htm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharing.nih.gov/other-sharing-policies/research-tools-policy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.500-phs-human-subjects-and-clinical-trials-information.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaid.nih.gov/research/notice-special-interest-nosi-sop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-15-039.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.220-r&amp;r-other-project-information-form.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.400-phs-398-research-plan-form.htm?Highlight=Special%20Instructions%20for%20Applications%20Proposing%20the%20Use%20of%20Human%20Fetal%20Tissue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaccess.nih.gov/policy.htm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/multi_pi/sample_leadership_plans.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/node/8496/research-security/research-security-training" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/sites/default/files/Common%20Form%20NIH%20Biographical%20Sketch_FINAL.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/how-to-apply-application-guide/forms-i/general/g.240-r&amp;r-seniorkey-person-profile-(expanded)-form.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/NIH-DMSP" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ocg/media/128" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/hs/private-information-biospecimens-flowchart.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\amho8416\AppData\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="49F9F280080945728A3F51C65CA3EB45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -32927,77 +32482,82 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E75AC0"/>
     <w:rsid w:val="00040E87"/>
     <w:rsid w:val="00070E2B"/>
     <w:rsid w:val="001279FB"/>
     <w:rsid w:val="0015399E"/>
     <w:rsid w:val="00155D9C"/>
     <w:rsid w:val="001B20BA"/>
     <w:rsid w:val="001B67AA"/>
     <w:rsid w:val="001C233F"/>
     <w:rsid w:val="00236B77"/>
     <w:rsid w:val="00260340"/>
     <w:rsid w:val="0027254E"/>
     <w:rsid w:val="002A164B"/>
     <w:rsid w:val="002D5F11"/>
     <w:rsid w:val="002E6FC2"/>
+    <w:rsid w:val="002F72E9"/>
     <w:rsid w:val="003272E7"/>
     <w:rsid w:val="00391F95"/>
     <w:rsid w:val="003D37B9"/>
     <w:rsid w:val="003D3C6B"/>
     <w:rsid w:val="003D50F0"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="004C7FCE"/>
     <w:rsid w:val="004D7181"/>
     <w:rsid w:val="005265F3"/>
     <w:rsid w:val="00534CC7"/>
+    <w:rsid w:val="00536442"/>
     <w:rsid w:val="005B4DAE"/>
     <w:rsid w:val="005B5F95"/>
     <w:rsid w:val="005C5C13"/>
     <w:rsid w:val="005E33EF"/>
     <w:rsid w:val="005F7FC1"/>
     <w:rsid w:val="00650DE1"/>
     <w:rsid w:val="00663564"/>
+    <w:rsid w:val="007041E4"/>
     <w:rsid w:val="00823559"/>
     <w:rsid w:val="008D093D"/>
     <w:rsid w:val="008D27C8"/>
+    <w:rsid w:val="008D510E"/>
     <w:rsid w:val="00935BE6"/>
     <w:rsid w:val="00980C28"/>
     <w:rsid w:val="00A02563"/>
     <w:rsid w:val="00A66EBE"/>
     <w:rsid w:val="00B40846"/>
     <w:rsid w:val="00B65FF0"/>
     <w:rsid w:val="00C035E7"/>
+    <w:rsid w:val="00C14388"/>
     <w:rsid w:val="00C42BA7"/>
     <w:rsid w:val="00C461F1"/>
     <w:rsid w:val="00C47D97"/>
     <w:rsid w:val="00C501F7"/>
     <w:rsid w:val="00CB40E2"/>
     <w:rsid w:val="00D032F0"/>
     <w:rsid w:val="00D351B5"/>
     <w:rsid w:val="00D42E50"/>
     <w:rsid w:val="00D610B1"/>
     <w:rsid w:val="00E24E0C"/>
     <w:rsid w:val="00E25CE5"/>
     <w:rsid w:val="00E408A0"/>
     <w:rsid w:val="00E62888"/>
     <w:rsid w:val="00E75AC0"/>
     <w:rsid w:val="00F526AB"/>
     <w:rsid w:val="00F57AA6"/>
     <w:rsid w:val="00F66871"/>
     <w:rsid w:val="00F913EB"/>
     <w:rsid w:val="00FC5269"/>
     <w:rsid w:val="00FD4470"/>
     <w:rsid w:val="00FD48E0"/>
     <w:rsid w:val="00FD735D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -33809,50 +33369,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100809035BDD2324F42B4A322DA0BDAECFA" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b6c6b8eb2d33d9ad3556566dd3692dc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="60ea690c-6e89-4892-9dbb-36632ca54e9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea09f6b79e648667af47114f1aaf60b6" ns3:_="">
     <xsd:import namespace="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -33986,136 +33561,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B640E92-30E1-4152-8934-76F5CED158C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2448A74-D900-4089-8435-B1880F3E0313}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149E8B98-7D09-4CAA-912C-73E3E59FAC08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60ea690c-6e89-4892-9dbb-36632ca54e9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4513</Words>
-  <Characters>25729</Characters>
+  <Words>4407</Words>
+  <Characters>25121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>214</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>209</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>New company setup checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30182</CharactersWithSpaces>
+  <CharactersWithSpaces>29470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:creator>Melissa Dunivant</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>