--- v0 (2025-10-16)
+++ v1 (2026-05-25)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27086965" w14:textId="2E45942E" w:rsidR="00B16014" w:rsidRPr="00B16014" w:rsidRDefault="00B16014" w:rsidP="00005F0C">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Future Investigators in NASA Earth and Space Science and Technology (FINESST)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3902D413" w14:textId="77777777" w:rsidR="00B16014" w:rsidRDefault="00B16014" w:rsidP="00005F0C">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -976,244 +977,237 @@
         <w:tblW w:w="9244" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2488"/>
         <w:gridCol w:w="1108"/>
         <w:gridCol w:w="1130"/>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="1131"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="0E82B24D" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4970C2AD" w14:textId="102973BF" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05E93168" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cost/ Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E190BFE" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t># Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01EDE55F" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Year 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E8515AD" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Year 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="729D4F1C" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Year 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F0DE09" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1247,1267 +1241,1227 @@
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Attendance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="55CA95EE" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E03101D" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Airfare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="068E096C" w14:textId="595733D8" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="120C2278" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76930BD7" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="023A246E" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B94440A" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5202F054" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="54C7222F" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57E6AAB2" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lodging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="472F4355" w14:textId="483B3A19" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B36F775" w14:textId="60B058DB" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C02CB5" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="157FD022" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63605A8D" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="027EC7E4" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="70131103" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7677534B" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Per diem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AC35C81" w14:textId="2FB0BAC4" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0AF3C" w14:textId="684DBAC6" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="620F59A0" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01EE3E3F" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BD6B8AD" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67778AC2" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="2DCA3EAD" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26808672" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ground Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BB27BB0" w14:textId="4A7FF1C4" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="793FD238" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2070B2E5" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E8BBB1C" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7195D252" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BB299FD" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="74F29ABC" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42D33C6D" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Conference Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CC209AC" w14:textId="01DA530D" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AF9F0C9" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61973F09" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025A2B64" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="583F5D1D" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11E40DD0" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w14:paraId="1F98A3BF" w14:textId="77777777" w:rsidTr="007F47CF">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64B10AD6" w14:textId="214A2840" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total Travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76F991ED" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F60174C" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="046AB586" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CC29346" w14:textId="77777777" w:rsidR="00FE4F1A" w:rsidRPr="00FE4F1A" w:rsidRDefault="00FE4F1A" w:rsidP="00FE4F1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4F1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BC9BDA6" w14:textId="77777777" w:rsidR="004E12C3" w:rsidRDefault="004E12C3" w:rsidP="006B302A">
       <w:pPr>
@@ -2554,100 +2508,126 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University </w:t>
       </w:r>
       <w:r w:rsidR="00005F0C" w:rsidRPr="00B16014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tuition</w:t>
       </w:r>
       <w:r w:rsidR="008632C6" w:rsidRPr="00B16014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Fees/Health Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B062E9" w14:textId="6044A7CA" w:rsidR="00595F84" w:rsidRPr="00595F84" w:rsidRDefault="00595F84" w:rsidP="006B302A">
+    <w:p w14:paraId="45B062E9" w14:textId="6E59FB24" w:rsidR="00595F84" w:rsidRPr="00595F84" w:rsidRDefault="00595F84" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA053C" w:rsidRPr="00FA053C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If CU’s commitments </w:t>
-[...19 lines deleted...]
-        <w:t>aren’t known at this time, state how many credit hours of tuition/fees the requested allowance will cover</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your tuition/fees/insurance costs will exceed the FINESST allowance, then </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA053C" w:rsidRPr="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA053C" w:rsidRPr="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how many credit hours of tuition/fees the requested allowance will cover</w:t>
       </w:r>
       <w:r w:rsidR="00FA053C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Otherwise, d</w:t>
       </w:r>
       <w:r w:rsidRPr="00595F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">escribe </w:t>
       </w:r>
       <w:r w:rsidR="00FA053C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -2694,71 +2674,71 @@
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>coursework,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fees, and health insurance, as applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00EF4A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Address any </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">known </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If known, a</w:t>
       </w:r>
       <w:r w:rsidR="00EF4A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CU commitments to reduce</w:t>
+        <w:t>ddress any CU commitments to reduce</w:t>
       </w:r>
       <w:r w:rsidR="00207EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EF4A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>waive</w:t>
       </w:r>
       <w:r w:rsidR="00207EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -2797,51 +2777,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00595F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EC6FC0" w14:textId="77777777" w:rsidR="00595F84" w:rsidRDefault="00595F84" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFCAA54" w14:textId="2478E1F9" w:rsidR="00383602" w:rsidRPr="00751513" w:rsidRDefault="00732265" w:rsidP="006B302A">
+    <w:p w14:paraId="0EFCAA54" w14:textId="6D87B70E" w:rsidR="00383602" w:rsidRPr="00751513" w:rsidRDefault="00732265" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:r w:rsidR="00207EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
@@ -2883,50 +2863,61 @@
         </w:rPr>
         <w:t>tuition</w:t>
       </w:r>
       <w:r w:rsidR="00611A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00207EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fees </w:t>
       </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; insurance </w:t>
+      </w:r>
       <w:r w:rsidR="00386602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">costs </w:t>
       </w:r>
       <w:r w:rsidR="00207EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the $10K will cover. This can be calculated from the FINESST budget template</w:t>
       </w:r>
       <w:r w:rsidR="00611A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2941,283 +2932,363 @@
       <w:r w:rsidRPr="00732265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044F26" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate in-state tuition </w:t>
       </w:r>
       <w:r w:rsidR="009D06ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>for AY 2</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Year (</w:t>
       </w:r>
       <w:r w:rsidR="009D06ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D561C">
+        <w:t>AY</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D06ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="009D06ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r w:rsidR="009D06ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="009D06ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidR="00B36482" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044F26" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the College of </w:t>
       </w:r>
       <w:r w:rsidR="0063066C" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Engineering</w:t>
       </w:r>
       <w:r w:rsidR="00EC2B3F" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidR="00B36482" w:rsidRPr="00751513">
-[...13 lines deleted...]
-        <w:t>$</w:t>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$4</w:t>
       </w:r>
       <w:r w:rsidR="004E12C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4,</w:t>
-[...7 lines deleted...]
-        <w:t>845</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>528</w:t>
       </w:r>
       <w:r w:rsidR="009D06ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> plus </w:t>
-[...15 lines deleted...]
-        <w:t>% inflation per year</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383602" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00044F26" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> credit hours per semester</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, for a total of $9,</w:t>
-[...7 lines deleted...]
-        <w:t>981</w:t>
+        <w:t>, for a total of $</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in academic year 1. </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AY</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>University fees are approximately $</w:t>
-[...7 lines deleted...]
-        <w:t>546</w:t>
+        <w:t>University fees are $</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>148.85</w:t>
       </w:r>
       <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per semester</w:t>
       </w:r>
-      <w:r w:rsidR="00207EC7">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, for a total of $</w:t>
       </w:r>
-      <w:r w:rsidR="007F47CF">
-[...13 lines deleted...]
-        <w:t>124</w:t>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>307</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in academic year 1</w:t>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AY 1</w:t>
       </w:r>
       <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00155ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student health insurance is additional to these costs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5AC714" w14:textId="77777777" w:rsidR="00383602" w:rsidRPr="00B16014" w:rsidRDefault="00383602" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="791693AF" w14:textId="5E73FDAE" w:rsidR="00810582" w:rsidRPr="00B16014" w:rsidRDefault="006F635A" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3418,76 +3489,76 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If none, state: </w:t>
       </w:r>
       <w:r w:rsidR="00810582" w:rsidRPr="00B16014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No other costs are included with this proposal.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B7FD7" w:rsidRPr="00B16014">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FA9BDFB" w14:textId="77777777" w:rsidR="00CE6EFA" w:rsidRDefault="00CE6EFA" w:rsidP="00E13E71">
+    <w:p w14:paraId="2002A842" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD49321" w14:textId="77777777" w:rsidR="00CE6EFA" w:rsidRDefault="00CE6EFA" w:rsidP="00E13E71">
+    <w:p w14:paraId="3F4AD1C1" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3505,76 +3576,76 @@
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="415339FB" w14:textId="77777777" w:rsidR="00CE6EFA" w:rsidRDefault="00CE6EFA" w:rsidP="00E13E71">
+    <w:p w14:paraId="7400BBFE" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BEFBA0F" w14:textId="77777777" w:rsidR="00CE6EFA" w:rsidRDefault="00CE6EFA" w:rsidP="00E13E71">
+    <w:p w14:paraId="308BECA9" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="042F339F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51F0D30A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3975,118 +4046,120 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1570000434">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="816264617">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1931621774">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1206680761">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00051578"/>
     <w:rsid w:val="00001570"/>
     <w:rsid w:val="00005F0C"/>
     <w:rsid w:val="0001258C"/>
     <w:rsid w:val="00042C8F"/>
     <w:rsid w:val="00044F26"/>
     <w:rsid w:val="00051578"/>
     <w:rsid w:val="0006059B"/>
     <w:rsid w:val="000679D4"/>
     <w:rsid w:val="00075486"/>
     <w:rsid w:val="000D09EE"/>
     <w:rsid w:val="000F175C"/>
     <w:rsid w:val="000F7108"/>
     <w:rsid w:val="000F7647"/>
+    <w:rsid w:val="00155ECC"/>
     <w:rsid w:val="001764B3"/>
     <w:rsid w:val="0017726E"/>
     <w:rsid w:val="001856FB"/>
     <w:rsid w:val="001B510A"/>
     <w:rsid w:val="001B752A"/>
     <w:rsid w:val="001D34FA"/>
     <w:rsid w:val="001D5616"/>
     <w:rsid w:val="001E0429"/>
     <w:rsid w:val="001F4831"/>
     <w:rsid w:val="00207EC7"/>
     <w:rsid w:val="002170B7"/>
     <w:rsid w:val="0022642A"/>
     <w:rsid w:val="002579FD"/>
     <w:rsid w:val="00297F50"/>
     <w:rsid w:val="002A36E1"/>
     <w:rsid w:val="002B1A76"/>
     <w:rsid w:val="00317E2B"/>
     <w:rsid w:val="00353301"/>
     <w:rsid w:val="00360AF6"/>
     <w:rsid w:val="00361789"/>
     <w:rsid w:val="003818E0"/>
     <w:rsid w:val="00383602"/>
     <w:rsid w:val="00386602"/>
     <w:rsid w:val="003948C8"/>
     <w:rsid w:val="0039751A"/>
     <w:rsid w:val="003A4505"/>
     <w:rsid w:val="003C08D7"/>
     <w:rsid w:val="003D07AB"/>
     <w:rsid w:val="003E7E2B"/>
     <w:rsid w:val="003F13EE"/>
+    <w:rsid w:val="004013E5"/>
     <w:rsid w:val="00420A50"/>
     <w:rsid w:val="004567B4"/>
     <w:rsid w:val="0047565D"/>
     <w:rsid w:val="004A7683"/>
     <w:rsid w:val="004B2202"/>
     <w:rsid w:val="004B7FD7"/>
     <w:rsid w:val="004C2F80"/>
     <w:rsid w:val="004D561C"/>
     <w:rsid w:val="004E12C3"/>
     <w:rsid w:val="004E5C5A"/>
     <w:rsid w:val="004F101F"/>
     <w:rsid w:val="005533A0"/>
     <w:rsid w:val="0056032E"/>
     <w:rsid w:val="0056265C"/>
     <w:rsid w:val="00590BFC"/>
     <w:rsid w:val="00595F84"/>
     <w:rsid w:val="005B39FA"/>
     <w:rsid w:val="005E64CC"/>
     <w:rsid w:val="0060558A"/>
     <w:rsid w:val="00611A64"/>
     <w:rsid w:val="00614EC8"/>
     <w:rsid w:val="00624C3A"/>
     <w:rsid w:val="0063066C"/>
     <w:rsid w:val="00657AD2"/>
     <w:rsid w:val="00666F2B"/>
@@ -4125,50 +4198,51 @@
     <w:rsid w:val="008B5438"/>
     <w:rsid w:val="008C2EB3"/>
     <w:rsid w:val="008D2B8E"/>
     <w:rsid w:val="008D5430"/>
     <w:rsid w:val="008F3C1E"/>
     <w:rsid w:val="00903844"/>
     <w:rsid w:val="00916639"/>
     <w:rsid w:val="0092553D"/>
     <w:rsid w:val="009341AF"/>
     <w:rsid w:val="009436F0"/>
     <w:rsid w:val="00954FD8"/>
     <w:rsid w:val="00960FAE"/>
     <w:rsid w:val="0096235D"/>
     <w:rsid w:val="00967E67"/>
     <w:rsid w:val="009745B1"/>
     <w:rsid w:val="0099662A"/>
     <w:rsid w:val="009D06ED"/>
     <w:rsid w:val="009D18EF"/>
     <w:rsid w:val="009D4016"/>
     <w:rsid w:val="009D6BD3"/>
     <w:rsid w:val="009E6434"/>
     <w:rsid w:val="009F0215"/>
     <w:rsid w:val="009F798E"/>
     <w:rsid w:val="00A27F83"/>
     <w:rsid w:val="00A30402"/>
+    <w:rsid w:val="00A3555C"/>
     <w:rsid w:val="00A54453"/>
     <w:rsid w:val="00A82351"/>
     <w:rsid w:val="00A94F32"/>
     <w:rsid w:val="00AD2BCD"/>
     <w:rsid w:val="00AD6D8E"/>
     <w:rsid w:val="00AE07AA"/>
     <w:rsid w:val="00AF0B01"/>
     <w:rsid w:val="00B16014"/>
     <w:rsid w:val="00B36482"/>
     <w:rsid w:val="00B466ED"/>
     <w:rsid w:val="00B975A7"/>
     <w:rsid w:val="00BB2A41"/>
     <w:rsid w:val="00BD69A2"/>
     <w:rsid w:val="00BE7B91"/>
     <w:rsid w:val="00C065E2"/>
     <w:rsid w:val="00C07D7F"/>
     <w:rsid w:val="00C351AB"/>
     <w:rsid w:val="00C40590"/>
     <w:rsid w:val="00C44E40"/>
     <w:rsid w:val="00C47B3A"/>
     <w:rsid w:val="00C57328"/>
     <w:rsid w:val="00CA7371"/>
     <w:rsid w:val="00CB4BC7"/>
     <w:rsid w:val="00CE6EFA"/>
     <w:rsid w:val="00CE73FA"/>
@@ -4225,51 +4299,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2550C450"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3802B702-A15B-4F5B-A343-8480B011527D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4626,50 +4700,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
@@ -4873,51 +4948,51 @@
     <w:rsid w:val="0039751A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="88549862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="348216399">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5264,75 +5339,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>499</Words>
-  <Characters>2850</Characters>
+  <Words>496</Words>
+  <Characters>2829</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ucb</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3343</CharactersWithSpaces>
+  <CharactersWithSpaces>3319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heather Lenee Thomas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>