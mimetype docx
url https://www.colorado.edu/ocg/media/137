--- v1 (2026-05-25)
+++ v2 (2026-07-07)
@@ -2777,51 +2777,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00595F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EC6FC0" w14:textId="77777777" w:rsidR="00595F84" w:rsidRDefault="00595F84" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFCAA54" w14:textId="6D87B70E" w:rsidR="00383602" w:rsidRPr="00751513" w:rsidRDefault="00732265" w:rsidP="006B302A">
+    <w:p w14:paraId="0EFCAA54" w14:textId="251DDAC0" w:rsidR="00383602" w:rsidRPr="00751513" w:rsidRDefault="00732265" w:rsidP="006B302A">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:r w:rsidR="00207EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
@@ -3134,121 +3134,145 @@
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, for a total of $</w:t>
       </w:r>
       <w:r w:rsidR="00155ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00CE5FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
       <w:r w:rsidR="00155ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>346</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00155ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AY</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>University fees are $</w:t>
+        <w:t xml:space="preserve">University fees </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for 5 or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are $</w:t>
       </w:r>
       <w:r w:rsidR="00155ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>148.85</w:t>
       </w:r>
       <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per semester</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, for a total of $</w:t>
       </w:r>
-      <w:r w:rsidR="00155ECC">
-[...5 lines deleted...]
-        <w:t>307</w:t>
+      <w:r w:rsidR="00CE5FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>298</w:t>
       </w:r>
       <w:r w:rsidR="004C2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00155ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AY 1</w:t>
       </w:r>
       <w:r w:rsidR="00D65A55" w:rsidRPr="00751513">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3491,61 +3515,61 @@
         </w:rPr>
         <w:t xml:space="preserve">If none, state: </w:t>
       </w:r>
       <w:r w:rsidR="00810582" w:rsidRPr="00B16014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No other costs are included with this proposal.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B7FD7" w:rsidRPr="00B16014">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2002A842" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
+    <w:p w14:paraId="3D3FDBD7" w14:textId="77777777" w:rsidR="00893D7E" w:rsidRDefault="00893D7E" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F4AD1C1" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
+    <w:p w14:paraId="492AD524" w14:textId="77777777" w:rsidR="00893D7E" w:rsidRDefault="00893D7E" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3578,61 +3602,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7400BBFE" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
+    <w:p w14:paraId="5A8C8608" w14:textId="77777777" w:rsidR="00893D7E" w:rsidRDefault="00893D7E" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="308BECA9" w14:textId="77777777" w:rsidR="00A3555C" w:rsidRDefault="00A3555C" w:rsidP="00E13E71">
+    <w:p w14:paraId="59FDD8A3" w14:textId="77777777" w:rsidR="00893D7E" w:rsidRDefault="00893D7E" w:rsidP="00E13E71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="042F339F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51F0D30A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4160,61 +4184,63 @@
     <w:rsid w:val="00611A64"/>
     <w:rsid w:val="00614EC8"/>
     <w:rsid w:val="00624C3A"/>
     <w:rsid w:val="0063066C"/>
     <w:rsid w:val="00657AD2"/>
     <w:rsid w:val="00666F2B"/>
     <w:rsid w:val="00673DB8"/>
     <w:rsid w:val="006B0094"/>
     <w:rsid w:val="006B302A"/>
     <w:rsid w:val="006C34D2"/>
     <w:rsid w:val="006F635A"/>
     <w:rsid w:val="00715FAC"/>
     <w:rsid w:val="00730734"/>
     <w:rsid w:val="00732265"/>
     <w:rsid w:val="007466D9"/>
     <w:rsid w:val="00751513"/>
     <w:rsid w:val="007622AA"/>
     <w:rsid w:val="007727E6"/>
     <w:rsid w:val="0078414C"/>
     <w:rsid w:val="00791744"/>
     <w:rsid w:val="007A6E84"/>
     <w:rsid w:val="007B4267"/>
     <w:rsid w:val="007B7E41"/>
     <w:rsid w:val="007C125A"/>
     <w:rsid w:val="007C58A7"/>
+    <w:rsid w:val="007D0E02"/>
     <w:rsid w:val="007D1BCA"/>
     <w:rsid w:val="007D7CA9"/>
     <w:rsid w:val="007F19A2"/>
     <w:rsid w:val="007F47CF"/>
     <w:rsid w:val="00810582"/>
     <w:rsid w:val="00813671"/>
     <w:rsid w:val="00816D9E"/>
     <w:rsid w:val="00831658"/>
     <w:rsid w:val="008632C6"/>
     <w:rsid w:val="008813BB"/>
     <w:rsid w:val="00881B96"/>
+    <w:rsid w:val="00893D7E"/>
     <w:rsid w:val="008A4DB3"/>
     <w:rsid w:val="008B4E47"/>
     <w:rsid w:val="008B5438"/>
     <w:rsid w:val="008C2EB3"/>
     <w:rsid w:val="008D2B8E"/>
     <w:rsid w:val="008D5430"/>
     <w:rsid w:val="008F3C1E"/>
     <w:rsid w:val="00903844"/>
     <w:rsid w:val="00916639"/>
     <w:rsid w:val="0092553D"/>
     <w:rsid w:val="009341AF"/>
     <w:rsid w:val="009436F0"/>
     <w:rsid w:val="00954FD8"/>
     <w:rsid w:val="00960FAE"/>
     <w:rsid w:val="0096235D"/>
     <w:rsid w:val="00967E67"/>
     <w:rsid w:val="009745B1"/>
     <w:rsid w:val="0099662A"/>
     <w:rsid w:val="009D06ED"/>
     <w:rsid w:val="009D18EF"/>
     <w:rsid w:val="009D4016"/>
     <w:rsid w:val="009D6BD3"/>
     <w:rsid w:val="009E6434"/>
     <w:rsid w:val="009F0215"/>
     <w:rsid w:val="009F798E"/>
@@ -4222,50 +4248,51 @@
     <w:rsid w:val="00A30402"/>
     <w:rsid w:val="00A3555C"/>
     <w:rsid w:val="00A54453"/>
     <w:rsid w:val="00A82351"/>
     <w:rsid w:val="00A94F32"/>
     <w:rsid w:val="00AD2BCD"/>
     <w:rsid w:val="00AD6D8E"/>
     <w:rsid w:val="00AE07AA"/>
     <w:rsid w:val="00AF0B01"/>
     <w:rsid w:val="00B16014"/>
     <w:rsid w:val="00B36482"/>
     <w:rsid w:val="00B466ED"/>
     <w:rsid w:val="00B975A7"/>
     <w:rsid w:val="00BB2A41"/>
     <w:rsid w:val="00BD69A2"/>
     <w:rsid w:val="00BE7B91"/>
     <w:rsid w:val="00C065E2"/>
     <w:rsid w:val="00C07D7F"/>
     <w:rsid w:val="00C351AB"/>
     <w:rsid w:val="00C40590"/>
     <w:rsid w:val="00C44E40"/>
     <w:rsid w:val="00C47B3A"/>
     <w:rsid w:val="00C57328"/>
     <w:rsid w:val="00CA7371"/>
     <w:rsid w:val="00CB4BC7"/>
+    <w:rsid w:val="00CE5FB2"/>
     <w:rsid w:val="00CE6EFA"/>
     <w:rsid w:val="00CE73FA"/>
     <w:rsid w:val="00D01BF3"/>
     <w:rsid w:val="00D168BC"/>
     <w:rsid w:val="00D23D71"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D45AFE"/>
     <w:rsid w:val="00D65A55"/>
     <w:rsid w:val="00D66B43"/>
     <w:rsid w:val="00D76929"/>
     <w:rsid w:val="00D76BBE"/>
     <w:rsid w:val="00D803E3"/>
     <w:rsid w:val="00DB2319"/>
     <w:rsid w:val="00DC063C"/>
     <w:rsid w:val="00E13E71"/>
     <w:rsid w:val="00E167E6"/>
     <w:rsid w:val="00E21ECC"/>
     <w:rsid w:val="00E35372"/>
     <w:rsid w:val="00E35C0D"/>
     <w:rsid w:val="00E45CCD"/>
     <w:rsid w:val="00E539C3"/>
     <w:rsid w:val="00E54B7A"/>
     <w:rsid w:val="00E8716F"/>
     <w:rsid w:val="00EB6498"/>
     <w:rsid w:val="00EB7FD1"/>
@@ -5350,70 +5377,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>496</Words>
-  <Characters>2829</Characters>
+  <Words>497</Words>
+  <Characters>2837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ucb</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3319</CharactersWithSpaces>
+  <CharactersWithSpaces>3328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heather Lenee Thomas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>