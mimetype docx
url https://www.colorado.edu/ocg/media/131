--- v1 (2026-01-24)
+++ v2 (2026-10-15)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48744BF5" w14:textId="53FE4D9F" w:rsidR="00590C04" w:rsidRPr="0054494D" w:rsidRDefault="00590C04" w:rsidP="00590C04">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80" w:after="0"/>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F4C8722" wp14:editId="2D5B7612">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>518011</wp:posOffset>
@@ -331,51 +331,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="0" w:name="PI" w:colFirst="1" w:colLast="1"/>
                   <w:r w:rsidRPr="00E93EF2">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">PI Name </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5580" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7E3DEC08" w14:textId="77777777" w:rsidR="00202206" w:rsidRPr="00134EEF" w:rsidRDefault="00F933F9" w:rsidP="0002541D">
+                <w:p w14:paraId="7E3DEC08" w14:textId="77777777" w:rsidR="00202206" w:rsidRPr="00134EEF" w:rsidRDefault="00147275" w:rsidP="0002541D">
                   <w:pPr>
                     <w:ind w:left="113" w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       </w:rPr>
                       <w:id w:val="332764"/>
                       <w:placeholder>
                         <w:docPart w:val="6D7FF8A7C3DD4E51AF886D610CE57EDA"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="0002541D">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:i/>
@@ -420,51 +420,51 @@
                   <w:pPr>
                     <w:ind w:left="61" w:right="113"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93EF2">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Due Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1716" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="751E917C" w14:textId="77777777" w:rsidR="00202206" w:rsidRPr="005236C9" w:rsidRDefault="00F933F9" w:rsidP="0002541D">
+                <w:p w14:paraId="751E917C" w14:textId="77777777" w:rsidR="00202206" w:rsidRPr="005236C9" w:rsidRDefault="00147275" w:rsidP="0002541D">
                   <w:pPr>
                     <w:ind w:left="113" w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       </w:rPr>
                       <w:id w:val="-806777586"/>
                       <w:placeholder>
                         <w:docPart w:val="21CD5CA649834BF4AA5DA71F8093485C"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="0002541D">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:i/>
                           <w:color w:val="0070C0"/>
                         </w:rPr>
@@ -520,51 +520,51 @@
                   <w:bookmarkEnd w:id="0"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Co-I N</w:t>
                   </w:r>
                   <w:r w:rsidR="00202206" w:rsidRPr="00E93EF2">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>ames</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5580" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="594F6E42" w14:textId="77777777" w:rsidR="00202206" w:rsidRPr="005236C9" w:rsidRDefault="00F933F9" w:rsidP="0002541D">
+                <w:p w14:paraId="594F6E42" w14:textId="77777777" w:rsidR="00202206" w:rsidRPr="005236C9" w:rsidRDefault="00147275" w:rsidP="0002541D">
                   <w:pPr>
                     <w:ind w:left="113" w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       </w:rPr>
                       <w:id w:val="1414585363"/>
                       <w:placeholder>
                         <w:docPart w:val="A4F7DE9EE4B94E5FB3DB7D36076594E7"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="0002541D">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:i/>
                           <w:color w:val="0070C0"/>
                         </w:rPr>
@@ -708,51 +708,51 @@
                           <w:i/>
                           <w:color w:val="0070C0"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> tag.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009A771C" w14:paraId="3E702743" w14:textId="77777777" w:rsidTr="00290669">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10885" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0134D938" w14:textId="77777777" w:rsidR="00435B7A" w:rsidRDefault="00F933F9" w:rsidP="0002541D">
+                <w:p w14:paraId="0134D938" w14:textId="77777777" w:rsidR="00435B7A" w:rsidRDefault="00147275" w:rsidP="0002541D">
                   <w:pPr>
                     <w:ind w:left="113" w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       </w:rPr>
                       <w:id w:val="-907764309"/>
                       <w:placeholder>
                         <w:docPart w:val="1E8F1C6D8AF041C486E58384052756A6"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="0002541D">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                           <w:i/>
                           <w:color w:val="0070C0"/>
@@ -806,51 +806,51 @@
                   <w:tcW w:w="10885" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6F9F17DE" w14:textId="77777777" w:rsidR="009A771C" w:rsidRPr="00B45E91" w:rsidRDefault="009A771C" w:rsidP="00702C1E">
                   <w:pPr>
                     <w:ind w:left="113" w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B45E91">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Is the program element using Dual Anonymous Peer Review (DAPR)?</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0ED8E8F7" w14:textId="4B799F80" w:rsidR="00BE44E5" w:rsidRPr="00435B7A" w:rsidRDefault="00F933F9" w:rsidP="00435B7A">
+                <w:p w14:paraId="0ED8E8F7" w14:textId="4B799F80" w:rsidR="00BE44E5" w:rsidRPr="00435B7A" w:rsidRDefault="00147275" w:rsidP="00435B7A">
                   <w:pPr>
                     <w:ind w:left="113" w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:i/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:id w:val="-371001491"/>
                       <w15:color w:val="0000FF"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="009A771C">
@@ -3942,100 +3942,128 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008D261F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> If the </w:t>
             </w:r>
             <w:r w:rsidR="00B30151">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nspires </w:t>
             </w:r>
             <w:r w:rsidR="008D261F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>record is locked, the PA can edit. If unlocked, only the PI may edit this field.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336CB2B2" w14:textId="05BE60FC" w:rsidR="00277AD5" w:rsidRPr="00C04CB6" w:rsidRDefault="00277AD5" w:rsidP="00231C0E">
+          <w:p w14:paraId="336CB2B2" w14:textId="42F5DEAA" w:rsidR="00277AD5" w:rsidRPr="00C04CB6" w:rsidRDefault="00277AD5" w:rsidP="00231C0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:right="113" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">- CU personnel have </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D261F">
+              <w:t>- CU personnel have cage code</w:t>
+            </w:r>
+            <w:r w:rsidR="009758AF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> 4B475</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and UEI </w:t>
+            </w:r>
+            <w:r w:rsidR="00697621" w:rsidRPr="00697621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SPVKK1RC2MZ3</w:t>
+            </w:r>
+            <w:r w:rsidR="00697621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for CU Boulder affiliation. (If not, unlock </w:t>
+            </w:r>
+            <w:r w:rsidR="00221414">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">correct cage code and UEI for CU Boulder affiliation. (If not, unlock </w:t>
+              <w:t xml:space="preserve">proposal and ask </w:t>
             </w:r>
             <w:r w:rsidR="00221414">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00697621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">proposal and ask </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve">CU </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">team member to </w:t>
             </w:r>
             <w:r w:rsidR="00221414">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>update</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00221414">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
@@ -4174,105 +4202,158 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Section VII - </w:t>
             </w:r>
             <w:r w:rsidRPr="00C04CB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>Project Summary</w:t>
             </w:r>
             <w:r w:rsidRPr="00C04CB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F149B9B" w14:textId="41470C39" w:rsidR="00277AD5" w:rsidRPr="00C04CB6" w:rsidRDefault="00277AD5" w:rsidP="00277AD5">
+          <w:p w14:paraId="2F149B9B" w14:textId="0FCC024B" w:rsidR="00277AD5" w:rsidRPr="00C04CB6" w:rsidRDefault="00277AD5" w:rsidP="00277AD5">
             <w:pPr>
               <w:ind w:left="241" w:right="113" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C04CB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>– 4000 character text box</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="003F684F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>For D</w:t>
+              <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>ual-Anonymous Peer Review (D</w:t>
+              <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="003F684F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>APR</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>APR proposals: do not explicitly identify the names of the team members</w:t>
+            </w:r>
+            <w:r w:rsidR="00014351">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003F684F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> proposals: anonymize, i.e., do not explicitly identify the names of the team members or their institutions.</w:t>
+              <w:t xml:space="preserve"> institutions</w:t>
+            </w:r>
+            <w:r w:rsidR="00014351">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>, or vendors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F684F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00014351">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00014351" w:rsidRPr="007747A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do not associate personnel with named teams, collaborations, or genders.</w:t>
+            </w:r>
+            <w:r w:rsidR="00014351">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00014351" w:rsidRPr="00014351">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Do not list capabilities or accomplishments of the proposers. Focus on describing the tasks to be performed.</w:t>
+            </w:r>
+            <w:r w:rsidR="00014351">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00277AD5" w:rsidRPr="006C1BD5" w14:paraId="29A3A570" w14:textId="77777777" w:rsidTr="00AA6D06">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DE45145" w14:textId="77777777" w:rsidR="000D2CDC" w:rsidRDefault="000D2CDC" w:rsidP="000D2CDC">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Style3"/>
               </w:rPr>
@@ -5422,67 +5503,51 @@
               <w:t xml:space="preserve">Section X - </w:t>
             </w:r>
             <w:r w:rsidR="00277AD5" w:rsidRPr="00C04CB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Budget</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2DABE9" w14:textId="212AB303" w:rsidR="00277AD5" w:rsidRPr="00BE7499" w:rsidRDefault="00277AD5" w:rsidP="00277AD5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:right="113" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE7499">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Budget </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> internal budget.</w:t>
+              <w:t>- Budget matches internal budget.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4528F9F6" w14:textId="2935657A" w:rsidR="00277AD5" w:rsidRDefault="00277AD5" w:rsidP="00277AD5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:right="113" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00336079">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If d</w:t>
             </w:r>
@@ -7093,270 +7158,417 @@
             <w:r w:rsidRPr="00C04CB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>15 char per horizontal inch (typ. font 12)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C04CB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>. Figure captions: same font and spacing rules as the main text. Figures and tables: all text legible without magnification above 100%. Expository text necessary for the proposal may not be located solely in figures or tables, or their captions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37DCBD37" w14:textId="4BCF225C" w:rsidR="00B30151" w:rsidRDefault="00B30151" w:rsidP="00161F8C">
+          <w:p w14:paraId="4653D157" w14:textId="2D82ACD0" w:rsidR="00184E83" w:rsidRDefault="00B30151" w:rsidP="00184E83">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5841">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A768B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C43A9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A768B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>oes not explicitly identify the names of the team members</w:t>
             </w:r>
             <w:r w:rsidR="006028C3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A768B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>institutions</w:t>
             </w:r>
+            <w:r w:rsidR="00181F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>/vendors</w:t>
+            </w:r>
             <w:r w:rsidR="008A7D09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7C1B5F8A" w14:textId="6B042F4E" w:rsidR="006028C3" w:rsidRDefault="006028C3" w:rsidP="00161F8C">
+            <w:r w:rsidR="00184E83">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00184E83" w:rsidRPr="00184E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>No institutional logos</w:t>
+            </w:r>
+            <w:r w:rsidR="00184E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1B5F8A" w14:textId="21A74F52" w:rsidR="006028C3" w:rsidRDefault="006028C3" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="008A7D09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>No institutional logos or identifying insignia.</w:t>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidR="00184E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">descriptions of team </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accomplishments, </w:t>
+            </w:r>
+            <w:r w:rsidR="00184E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>capabilities, qualifications, experience</w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00184E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or characteristics</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7D09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00184E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4866B736" w14:textId="3C74C739" w:rsidR="008A7D09" w:rsidRDefault="008A7D09" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>- No pronouns that indicate the sex of the team members, e.g., he, she, his, her, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43E7BBB9" w14:textId="3641789F" w:rsidR="008A7D09" w:rsidRDefault="008A7D09" w:rsidP="00161F8C">
+          <w:p w14:paraId="13849709" w14:textId="36075B59" w:rsidR="00BF6703" w:rsidRDefault="008A7D09" w:rsidP="00BF6703">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:r w:rsidR="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">escriptions of </w:t>
+            </w:r>
             <w:r w:rsidR="00CB35D1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>When describing past work, n</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">past work </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6703">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>o claim of ownership</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB35D1">
+              <w:t xml:space="preserve">use third person neutral, not </w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>“we”, “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e.g., we, my, our, etc.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB35D1">
+              <w:t>my</w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>; use third person neutral.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A53C59E" w14:textId="74E1A059" w:rsidR="00B30151" w:rsidRDefault="00B30151" w:rsidP="00161F8C">
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A53C59E" w14:textId="00BB8F56" w:rsidR="00B30151" w:rsidRDefault="00B30151" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">- References written in form of number in bracket, </w:t>
+              <w:t xml:space="preserve">- References </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">written in form of number in bracket, </w:t>
             </w:r>
             <w:r w:rsidRPr="003C43A9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>e.g. [1], with third person neutral wording to cite, i.e., no ownership when self-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">e.g. [1], with third person neutral wording to cite, i.e., </w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>the reader cannot discern when a team member is s</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C43A9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>referencing</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>elf-referencing.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57E66AD8" w14:textId="2CC369FD" w:rsidR="001620D6" w:rsidRPr="003C43A9" w:rsidRDefault="001620D6" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001620D6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>- If and only if acronyms are defined within the S/T/M section may an acronym list also be provided outside of the S/T/M section.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If and only if acronyms are defined within the S/T/M section </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001620D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>may an acronym list also be provided outside of the S/T/M section.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD101AF" w14:textId="77777777" w:rsidR="00B30151" w:rsidRDefault="00B30151" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>- All required sections included per Program Element.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3A74C2" w14:textId="42942786" w:rsidR="00B30151" w:rsidRPr="004D6919" w:rsidRDefault="00CB35D1" w:rsidP="00161F8C">
+          <w:p w14:paraId="6F3A74C2" w14:textId="7350FE07" w:rsidR="00B30151" w:rsidRPr="004D6919" w:rsidRDefault="00CB35D1" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: as applicable, the PI </w:t>
             </w:r>
             <w:r w:rsidR="001748E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>may</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7403,64 +7615,64 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> in non-anonymized doc;</w:t>
             </w:r>
             <w:r w:rsidR="00B30151" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> need</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> for</w:t>
             </w:r>
             <w:r w:rsidR="00B30151" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> facilities and equipment</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> in proposed research</w:t>
+            <w:r w:rsidR="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B30151" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve">.  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="309E1CC1" w14:textId="56831427" w:rsidR="00B30151" w:rsidRPr="00C04CB6" w:rsidRDefault="00F933F9" w:rsidP="00161F8C">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309E1CC1" w14:textId="56831427" w:rsidR="00B30151" w:rsidRPr="00C04CB6" w:rsidRDefault="00147275" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
                 </w:rPr>
                 <w:id w:val="964700733"/>
                 <w:placeholder>
                   <w:docPart w:val="8643F36B5D1D43829A96D43F0C250CE4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B30151" w:rsidRPr="00CB35D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
@@ -7841,158 +8053,150 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="000778E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00534906" w:rsidRPr="00CB35D1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB35D1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>nonymized</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36BD03B7" w14:textId="1EA0CA61" w:rsidR="0066171C" w:rsidRPr="0066171C" w:rsidRDefault="0066171C" w:rsidP="0066171C">
+          <w:p w14:paraId="36BD03B7" w14:textId="2B6A4596" w:rsidR="0066171C" w:rsidRPr="0066171C" w:rsidRDefault="0066171C" w:rsidP="0066171C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>- 2 pages</w:t>
             </w:r>
             <w:r w:rsidR="002F1167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00534906">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>no disclosure of CU</w:t>
             </w:r>
             <w:r w:rsidR="002F1167" w:rsidRPr="00534906">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>’s identity</w:t>
             </w:r>
+            <w:r w:rsidR="00181F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>, including via hyperlinks</w:t>
+            </w:r>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. If </w:t>
             </w:r>
             <w:r w:rsidR="002F1167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">plan </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> needed, explanation as to why.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="796380F9" w14:textId="77777777" w:rsidR="00B30151" w:rsidRDefault="0066171C" w:rsidP="0066171C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">- OSDMP Template for ROSES may be </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> check Program Element.</w:t>
+              <w:t>- OSDMP Template for ROSES may be required; check Program Element.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D5DC3C6" w14:textId="77777777" w:rsidR="002F1167" w:rsidRDefault="002F1167" w:rsidP="002F1167">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="61"/>
             </w:pPr>
             <w:r w:rsidRPr="002F1167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Template for all science divisions: </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="001620D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="0563C1"/>
                 </w:rPr>
                 <w:t>https://science.nasa.gov/researchers/sara/faqs/OSDMP/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A768FD6" w14:textId="4897DC92" w:rsidR="00B10A36" w:rsidRPr="002F1167" w:rsidRDefault="00B10A36" w:rsidP="002F1167">
@@ -8866,65 +9070,51 @@
           </w:p>
           <w:p w14:paraId="59FFC6F7" w14:textId="3BE7DAA7" w:rsidR="00CF0D5A" w:rsidRPr="00CF0D5A" w:rsidRDefault="00B30151" w:rsidP="00CF0D5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53842">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF0D5A" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omit $ for salaries, $ and % for fringe and F&amp;A. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> list personnel % time committed</w:t>
+              <w:t>Omit $ for salaries, $ and % for fringe and F&amp;A. Do list personnel % time committed</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00CF0D5A" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="05488362" w14:textId="77777777" w:rsidR="00B30151" w:rsidRDefault="00B30151" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>- Narrative format; justify each component of cost. No page limit.</w:t>
             </w:r>
           </w:p>
@@ -10307,85 +10497,128 @@
           </w:p>
           <w:p w14:paraId="2D488C87" w14:textId="77777777" w:rsidR="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- C</w:t>
             </w:r>
             <w:r w:rsidR="00943F00" w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ollaborators optional. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D3249E" w14:textId="5D177657" w:rsidR="00943F00" w:rsidRPr="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
+          <w:p w14:paraId="59D3249E" w14:textId="3563DE86" w:rsidR="00943F00" w:rsidRPr="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00943F00" w:rsidRPr="00943F00">
-[...16 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NASA-specific </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SciENcv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> format used.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Security Training </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>certified.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943F00" w:rsidRPr="000B3BB6" w14:paraId="12588008" w14:textId="77777777" w:rsidTr="00432317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00B050"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AF46F76" w14:textId="77777777" w:rsidR="00A64A88" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10598,104 +10831,94 @@
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. Current &amp; Pending support</w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79484100" w14:textId="60C4FAA7" w:rsidR="00C700E5" w:rsidRDefault="00943F00" w:rsidP="00EA0F4D">
+          <w:p w14:paraId="79484100" w14:textId="577EB4B6" w:rsidR="00C700E5" w:rsidRDefault="00943F00" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>– PI</w:t>
             </w:r>
             <w:r w:rsidR="00C700E5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00405FAA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00405FAA" w:rsidRPr="00405FAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Include this proposal as pending</w:t>
             </w:r>
-            <w:r w:rsidR="00405FAA">
+            <w:r w:rsidR="00491E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (new for ROSES 2025)</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22339CFF" w14:textId="58879A34" w:rsidR="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00A64A88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>U</w:t>
@@ -10724,97 +10947,118 @@
           </w:p>
           <w:p w14:paraId="5169737A" w14:textId="40BC03A0" w:rsidR="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00943F00" w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do not include for collaborators; discouraged for students &amp; foreign co-Is. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675711F3" w14:textId="06AB949F" w:rsidR="00C700E5" w:rsidRPr="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
+          <w:p w14:paraId="675711F3" w14:textId="1D7D47BB" w:rsidR="00C700E5" w:rsidRPr="00C700E5" w:rsidRDefault="00C700E5" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A64A88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00943F00" w:rsidRPr="00943F00">
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-                <w:szCs w:val="18"/>
-[...7 lines deleted...]
-              </w:rPr>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NASA-specific </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SciENcv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00491E9C" w:rsidRPr="00491E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> format used.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Security Training </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>certified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943F00" w:rsidRPr="000B3BB6" w14:paraId="6283AB83" w14:textId="77777777" w:rsidTr="00432317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00B050"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="189741EC" w14:textId="77777777" w:rsidR="00A64A88" w:rsidRPr="00A64A88" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
@@ -11492,51 +11736,51 @@
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fieldwork Plan </w:t>
             </w:r>
             <w:r w:rsidR="00C700E5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00C700E5" w:rsidRPr="00943F00">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="0563C1"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://science.nasa.gov/researchers/planetary-science-fieldwork/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4794C94D" w14:textId="2EA0EBE2" w:rsidR="00943F00" w:rsidRPr="00C700E5" w:rsidRDefault="00943F00" w:rsidP="00EA0F4D">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
@@ -11554,58 +11798,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nly if applicable</w:t>
             </w:r>
             <w:r w:rsidR="00C700E5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Appendix C.1, para 3.14 – 2 pages. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31665F40" w14:textId="77777777" w:rsidR="00943F00" w:rsidRDefault="00943F00" w:rsidP="00B30151">
-      <w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="185262F5" w14:textId="77777777" w:rsidR="001748E3" w:rsidRDefault="001748E3" w:rsidP="00B30151">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5824" w:type="pct"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -12223,96 +12459,96 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>High End Computing (HEC) Request</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="333F3D2F" w14:textId="77777777" w:rsidR="003B6136" w:rsidRDefault="003B6136" w:rsidP="00943F00">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="66"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>– 1 PDF document provided by PI if HEC is requested.</w:t>
             </w:r>
             <w:r w:rsidR="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00943F00" w:rsidRPr="00943F00">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://request.hec.nasa.gov/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6FF96DEB" w14:textId="659AA335" w:rsidR="00A16A3C" w:rsidRPr="00A16A3C" w:rsidRDefault="00A16A3C" w:rsidP="00943F00">
+          <w:p w14:paraId="6FF96DEB" w14:textId="28D989AA" w:rsidR="00A16A3C" w:rsidRPr="00A16A3C" w:rsidRDefault="00A16A3C" w:rsidP="00943F00">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">-  </w:t>
             </w:r>
             <w:r w:rsidRPr="003C2F14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If Appendix A, NASA Center for Climate Simulation </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0073594F" w:rsidRPr="003C2F14">
+              <w:t>If Appendix A</w:t>
+            </w:r>
+            <w:r w:rsidR="00491E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(NCCS)</w:t>
+              <w:t xml:space="preserve"> (para 7.3)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, include a direct distribution budget line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the Nspires electronic budget pages, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>total cost per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -12345,71 +12581,71 @@
           <w:p w14:paraId="39C06555" w14:textId="7D3FC3C3" w:rsidR="00A16A3C" w:rsidRDefault="00A16A3C" w:rsidP="00A16A3C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="512"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Budget Period 1 – F. Other Direct Costs</w:t>
             </w:r>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12BDA716" w14:textId="46F567C2" w:rsidR="00A16A3C" w:rsidRPr="00A16A3C" w:rsidRDefault="00A16A3C" w:rsidP="00A16A3C">
+          <w:p w14:paraId="12BDA716" w14:textId="3FB890E6" w:rsidR="00A16A3C" w:rsidRPr="00A16A3C" w:rsidRDefault="00A16A3C" w:rsidP="00A16A3C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0"/>
               <w:ind w:left="512"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. NCCS HEC </w:t>
+              <w:t xml:space="preserve">8. HEC </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>costs at</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A16A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> $.09/SBU. Internal to NASA.       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                            $</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -12566,51 +12802,50 @@
               </w:rPr>
               <w:t>Chart</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="779DCA5A" w14:textId="27C054B2" w:rsidR="000F703C" w:rsidRDefault="000F703C" w:rsidP="000F703C">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>–Prepared by PI from template if required by element (e.g., Appendix C - PICASSO, Matisse, DALI).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="368AFE08" w14:textId="77777777" w:rsidR="00943F00" w:rsidRDefault="00943F00"/>
     <w:p w14:paraId="3A230836" w14:textId="77777777" w:rsidR="001748E3" w:rsidRDefault="001748E3"/>
     <w:p w14:paraId="31D4B622" w14:textId="77777777" w:rsidR="001748E3" w:rsidRDefault="001748E3"/>
-    <w:p w14:paraId="05C707C0" w14:textId="77777777" w:rsidR="001748E3" w:rsidRDefault="001748E3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5836" w:type="pct"/>
         <w:tblInd w:w="-735" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="10350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00334329" w:rsidRPr="003604A3" w14:paraId="2FFEA02D" w14:textId="77777777" w:rsidTr="00DD47D3">
         <w:tc>
@@ -13356,51 +13591,51 @@
             <w:r w:rsidRPr="004C45EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If and only if acronyms are d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>efined within the S/T/M section</w:t>
             </w:r>
             <w:r w:rsidRPr="004C45EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> may an acronym list also be provided outside of the S/T/M section.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31ACAC40" w14:textId="5693F342" w:rsidR="00BF7F2D" w:rsidRPr="00A64A88" w:rsidRDefault="00F933F9" w:rsidP="00A64A88">
+          <w:p w14:paraId="31ACAC40" w14:textId="5693F342" w:rsidR="00BF7F2D" w:rsidRPr="00A64A88" w:rsidRDefault="00147275" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 </w:rPr>
                 <w:id w:val="1450431603"/>
                 <w:placeholder>
                   <w:docPart w:val="C58D5E544A4F40F18B7973AA40F29448"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF7F2D" w:rsidRPr="00CB35D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
@@ -13798,51 +14033,51 @@
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066171C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>- OSDMP Template for ROSES may be required; check specific program element announcement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="506D6E43" w14:textId="77777777" w:rsidR="00B10A36" w:rsidRDefault="00B10A36" w:rsidP="00B10A36">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241"/>
             </w:pPr>
             <w:r w:rsidRPr="002F1167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Template for all science divisions: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="001620D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="0563C1"/>
                 </w:rPr>
                 <w:t>https://science.nasa.gov/researchers/sara/faqs/OSDMP/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1A589415" w14:textId="49686D97" w:rsidR="00E67C6D" w:rsidRPr="0066171C" w:rsidRDefault="00B10A36" w:rsidP="00B10A36">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="241" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- Note: </w:t>
@@ -14109,87 +14344,87 @@
               <w:t xml:space="preserve"> instead of zero time.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E85E93B" w14:textId="5323CEDC" w:rsidR="00943F00" w:rsidRDefault="00534906" w:rsidP="00534906">
             <w:pPr>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F627E5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Appendix A</w:t>
             </w:r>
             <w:r w:rsidRPr="009F41CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> template: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="001620D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="0563C1"/>
                 </w:rPr>
                 <w:t>https://science.nasa.gov/researchers/templates-for-earth-science-division-appendix-a-roses-proposals/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F627E5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Appendix C</w:t>
             </w:r>
             <w:r w:rsidRPr="009F41CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> template:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="001620D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="0563C1"/>
                 </w:rPr>
                 <w:t>https://science.nasa.gov/researchers/templates-planetary-science-division-appendix-c-roses-proposals/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E67C6D" w:rsidRPr="000B3BB6" w14:paraId="5D183A60" w14:textId="77777777" w:rsidTr="005C7B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
@@ -14474,80 +14709,118 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>- C</w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ollaborator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> biosketch</w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> optional. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7464E0FD" w14:textId="0E29C89F" w:rsidR="00E67C6D" w:rsidRPr="00943F00" w:rsidRDefault="00943F00" w:rsidP="00943F00">
+          <w:p w14:paraId="7464E0FD" w14:textId="54025FFF" w:rsidR="00E67C6D" w:rsidRPr="00943F00" w:rsidRDefault="00943F00" w:rsidP="00943F00">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00943F00">
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00F46AFC" w:rsidRPr="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NASA-specific </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F46AFC" w:rsidRPr="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>SciENcv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F46AFC" w:rsidRPr="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> format used.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Security Training </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>certified.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E67C6D" w:rsidRPr="000B3BB6" w14:paraId="0E53A184" w14:textId="77777777" w:rsidTr="005C7B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="402E6ACF" w14:textId="77777777" w:rsidR="00E67C6D" w:rsidRDefault="00E67C6D" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -14736,96 +15009,95 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41ADA1B6" w14:textId="77777777" w:rsidR="00E67C6D" w:rsidRDefault="00E67C6D" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7. Current &amp; Pending Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="747EB90E" w14:textId="64D2AB8C" w:rsidR="00A64A88" w:rsidRPr="00180C1A" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
+          <w:p w14:paraId="747EB90E" w14:textId="71A8083F" w:rsidR="00A64A88" w:rsidRPr="00180C1A" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>– PI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00180C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00180C1A" w:rsidRPr="00180C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Include this proposal as pending (new for ROSES 2025).</w:t>
+              <w:t>Include this proposal as pending.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C8E321E" w14:textId="77340B0A" w:rsidR="00A64A88" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00740474">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required </w:t>
             </w:r>
@@ -14836,101 +15108,117 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">unless otherwise indicated) for any funded senior/key team members who would devote ≥10% of their time in any year to the proposed work. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36256F42" w14:textId="77777777" w:rsidR="00A64A88" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:after="0"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00943F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do not include for collaborators; discouraged for students &amp; foreign co-Is. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B42748" w14:textId="432A50C4" w:rsidR="00E67C6D" w:rsidRPr="00E60C6F" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
+          <w:p w14:paraId="04B42748" w14:textId="13F7A694" w:rsidR="00E67C6D" w:rsidRPr="00E60C6F" w:rsidRDefault="00A64A88" w:rsidP="00A64A88">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="270" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A64A88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00943F00">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidR="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NASA-specific </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SciENcv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F46AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> format used.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00B56C3C" w:rsidRPr="00B56C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Research Security Training is certified.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E67C6D" w:rsidRPr="000B3BB6" w14:paraId="50EE0DBA" w14:textId="77777777" w:rsidTr="005C7B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39680CCF" w14:textId="77777777" w:rsidR="00E67C6D" w:rsidRPr="0066171C" w:rsidRDefault="00E67C6D" w:rsidP="00161F8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -15938,65 +16226,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> no page limits</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A8902C" w14:textId="6CF366EB" w:rsidR="00780505" w:rsidRPr="00CF0D5A" w:rsidRDefault="00E67C6D" w:rsidP="00780505">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53842">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00780505" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omit $ for salaries, $ and % for fringe and F&amp;A. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> list personnel % time committed</w:t>
+              <w:t>Omit $ for salaries, $ and % for fringe and F&amp;A. Do list personnel % time committed</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00780505" w:rsidRPr="00CF0D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="77AFE33D" w14:textId="77777777" w:rsidR="00780505" w:rsidRDefault="00780505" w:rsidP="00780505">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>- Narrative format; justify each component of cost. No page limit.</w:t>
             </w:r>
           </w:p>
@@ -16357,71 +16631,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">- Included for each subaward, NASA center, </w:t>
             </w:r>
             <w:r w:rsidR="00915FCB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>JPL, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51E3490D" w14:textId="77777777" w:rsidR="00E67C6D" w:rsidRPr="00F35F25" w:rsidRDefault="00E67C6D" w:rsidP="00C837E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E67C6D" w:rsidRPr="00F35F25" w:rsidSect="006937CA">
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="806" w:right="1440" w:bottom="1267" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A181FE6" w14:textId="77777777" w:rsidR="002F2E45" w:rsidRDefault="002F2E45">
+    <w:p w14:paraId="405E7C63" w14:textId="77777777" w:rsidR="00147275" w:rsidRDefault="00147275">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A8C8483" w14:textId="77777777" w:rsidR="002F2E45" w:rsidRDefault="002F2E45">
+    <w:p w14:paraId="61820D67" w14:textId="77777777" w:rsidR="00147275" w:rsidRDefault="00147275">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16463,88 +16737,88 @@
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FB1FAB2" w14:textId="103173E4" w:rsidR="002F2E45" w:rsidRPr="003C014C" w:rsidRDefault="002F2E45" w:rsidP="003C014C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FB1FAB2" w14:textId="71DBD6A2" w:rsidR="002F2E45" w:rsidRPr="003C014C" w:rsidRDefault="002F2E45" w:rsidP="003C014C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="003C014C">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidR="00CC2040">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">CG guidance </w:t>
     </w:r>
-    <w:r w:rsidR="002F0DF2">
+    <w:r w:rsidR="00491E9C">
       <w:rPr>
         <w:i/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00CC2040">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="002F0DF2">
+    <w:r w:rsidR="00491E9C">
       <w:rPr>
         <w:i/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00865972">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidRPr="003C014C">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="002F0DF2">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
     <w:r w:rsidR="001748E3">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
@@ -16575,70 +16849,70 @@
         <w:r w:rsidR="00CC2040">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001748E3">
           <w:t>of 6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69EB8682" w14:textId="77777777" w:rsidR="002F2E45" w:rsidRDefault="002F2E45">
+    <w:p w14:paraId="529C09B9" w14:textId="77777777" w:rsidR="00147275" w:rsidRDefault="00147275">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B940F35" w14:textId="77777777" w:rsidR="002F2E45" w:rsidRDefault="002F2E45">
+    <w:p w14:paraId="4704FC2A" w14:textId="77777777" w:rsidR="00147275" w:rsidRDefault="00147275">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="38D84356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1FD0F63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -20241,116 +20515,120 @@
   <w:num w:numId="35" w16cid:durableId="1095444377">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="359279047">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1911115133">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="887033849">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0028228C"/>
     <w:rsid w:val="000013B5"/>
     <w:rsid w:val="00002034"/>
+    <w:rsid w:val="00014351"/>
     <w:rsid w:val="00020E1E"/>
     <w:rsid w:val="000234B2"/>
     <w:rsid w:val="0002541D"/>
     <w:rsid w:val="00034557"/>
     <w:rsid w:val="0005459A"/>
     <w:rsid w:val="00055625"/>
     <w:rsid w:val="00060D7D"/>
     <w:rsid w:val="000658FA"/>
     <w:rsid w:val="000778E3"/>
     <w:rsid w:val="00080433"/>
     <w:rsid w:val="00082F86"/>
     <w:rsid w:val="00086801"/>
     <w:rsid w:val="00086A9B"/>
     <w:rsid w:val="00090054"/>
     <w:rsid w:val="0009523A"/>
     <w:rsid w:val="000A5CC5"/>
     <w:rsid w:val="000B3BB6"/>
     <w:rsid w:val="000B663E"/>
     <w:rsid w:val="000B78F8"/>
     <w:rsid w:val="000C293C"/>
     <w:rsid w:val="000C300E"/>
     <w:rsid w:val="000C6D73"/>
     <w:rsid w:val="000D2CDC"/>
     <w:rsid w:val="000D7D67"/>
     <w:rsid w:val="000F3B2D"/>
     <w:rsid w:val="000F703C"/>
     <w:rsid w:val="001001B1"/>
     <w:rsid w:val="001003E1"/>
     <w:rsid w:val="0010716C"/>
     <w:rsid w:val="00120490"/>
     <w:rsid w:val="001250F9"/>
     <w:rsid w:val="00125CCB"/>
     <w:rsid w:val="00127011"/>
     <w:rsid w:val="00134EEF"/>
     <w:rsid w:val="00137DF3"/>
     <w:rsid w:val="001406FF"/>
     <w:rsid w:val="00141CBF"/>
+    <w:rsid w:val="00147275"/>
     <w:rsid w:val="00157CA0"/>
     <w:rsid w:val="001620D6"/>
     <w:rsid w:val="00167129"/>
     <w:rsid w:val="001672D8"/>
     <w:rsid w:val="00172448"/>
     <w:rsid w:val="001748E3"/>
     <w:rsid w:val="00180C1A"/>
+    <w:rsid w:val="00181F0F"/>
+    <w:rsid w:val="00184E83"/>
     <w:rsid w:val="00192DDC"/>
     <w:rsid w:val="001936D8"/>
     <w:rsid w:val="001939E1"/>
     <w:rsid w:val="001A2530"/>
     <w:rsid w:val="001B16FA"/>
     <w:rsid w:val="001B45B4"/>
     <w:rsid w:val="001B5C06"/>
     <w:rsid w:val="001C4D11"/>
     <w:rsid w:val="001D00D4"/>
     <w:rsid w:val="001E299A"/>
     <w:rsid w:val="001E3406"/>
     <w:rsid w:val="001F41EB"/>
     <w:rsid w:val="001F6115"/>
     <w:rsid w:val="001F67F2"/>
     <w:rsid w:val="00202206"/>
     <w:rsid w:val="0020516F"/>
     <w:rsid w:val="002058AA"/>
     <w:rsid w:val="00206F2A"/>
     <w:rsid w:val="002129B3"/>
     <w:rsid w:val="002170CA"/>
     <w:rsid w:val="002201A9"/>
     <w:rsid w:val="00221414"/>
     <w:rsid w:val="00230F00"/>
     <w:rsid w:val="002318FF"/>
     <w:rsid w:val="00231C0E"/>
@@ -20399,79 +20677,82 @@
     <w:rsid w:val="00327BAC"/>
     <w:rsid w:val="0033232D"/>
     <w:rsid w:val="003324EF"/>
     <w:rsid w:val="0033300E"/>
     <w:rsid w:val="00334329"/>
     <w:rsid w:val="00336079"/>
     <w:rsid w:val="003360EE"/>
     <w:rsid w:val="003444D6"/>
     <w:rsid w:val="00344656"/>
     <w:rsid w:val="003604A3"/>
     <w:rsid w:val="003618B9"/>
     <w:rsid w:val="003761C5"/>
     <w:rsid w:val="00380DB9"/>
     <w:rsid w:val="0038564A"/>
     <w:rsid w:val="0038608F"/>
     <w:rsid w:val="0039030A"/>
     <w:rsid w:val="0039533D"/>
     <w:rsid w:val="003A1BC2"/>
     <w:rsid w:val="003B6136"/>
     <w:rsid w:val="003C014C"/>
     <w:rsid w:val="003C0AB8"/>
     <w:rsid w:val="003C2F14"/>
     <w:rsid w:val="003C43A9"/>
     <w:rsid w:val="003D6C75"/>
     <w:rsid w:val="003E30A8"/>
+    <w:rsid w:val="003E3795"/>
     <w:rsid w:val="003F04D9"/>
     <w:rsid w:val="003F684F"/>
     <w:rsid w:val="003F6CC3"/>
     <w:rsid w:val="00405FAA"/>
     <w:rsid w:val="00407240"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="0041607A"/>
     <w:rsid w:val="00424100"/>
     <w:rsid w:val="00426057"/>
     <w:rsid w:val="0042666E"/>
     <w:rsid w:val="00426F5F"/>
     <w:rsid w:val="00432317"/>
     <w:rsid w:val="0043454D"/>
     <w:rsid w:val="00434F6C"/>
     <w:rsid w:val="004358B2"/>
     <w:rsid w:val="00435B7A"/>
     <w:rsid w:val="00446218"/>
     <w:rsid w:val="00454615"/>
     <w:rsid w:val="00454D8B"/>
     <w:rsid w:val="00454E2F"/>
     <w:rsid w:val="004564A6"/>
     <w:rsid w:val="004567F4"/>
     <w:rsid w:val="00464875"/>
     <w:rsid w:val="00473DDD"/>
     <w:rsid w:val="0047756A"/>
     <w:rsid w:val="00477804"/>
     <w:rsid w:val="0048031C"/>
+    <w:rsid w:val="004854D9"/>
     <w:rsid w:val="00490092"/>
     <w:rsid w:val="00491832"/>
+    <w:rsid w:val="00491E9C"/>
     <w:rsid w:val="004A02BB"/>
     <w:rsid w:val="004A7B12"/>
     <w:rsid w:val="004B0AE9"/>
     <w:rsid w:val="004C4263"/>
     <w:rsid w:val="004C4395"/>
     <w:rsid w:val="004C45EB"/>
     <w:rsid w:val="004C57DB"/>
     <w:rsid w:val="004C5E69"/>
     <w:rsid w:val="004D6919"/>
     <w:rsid w:val="004E4001"/>
     <w:rsid w:val="005107AA"/>
     <w:rsid w:val="00511C0F"/>
     <w:rsid w:val="00522532"/>
     <w:rsid w:val="00523F9E"/>
     <w:rsid w:val="00526B4E"/>
     <w:rsid w:val="00534906"/>
     <w:rsid w:val="0053576E"/>
     <w:rsid w:val="00536173"/>
     <w:rsid w:val="0054048B"/>
     <w:rsid w:val="00544AC4"/>
     <w:rsid w:val="0054575F"/>
     <w:rsid w:val="0054648F"/>
     <w:rsid w:val="00551426"/>
     <w:rsid w:val="00560949"/>
     <w:rsid w:val="0056176C"/>
@@ -20490,50 +20771,51 @@
     <w:rsid w:val="005B43AF"/>
     <w:rsid w:val="005C3C75"/>
     <w:rsid w:val="005C426C"/>
     <w:rsid w:val="005C454B"/>
     <w:rsid w:val="005C7B03"/>
     <w:rsid w:val="005D5222"/>
     <w:rsid w:val="005E29C8"/>
     <w:rsid w:val="005F21A2"/>
     <w:rsid w:val="006028C3"/>
     <w:rsid w:val="00606373"/>
     <w:rsid w:val="00607BCE"/>
     <w:rsid w:val="00610858"/>
     <w:rsid w:val="00622A27"/>
     <w:rsid w:val="006238C8"/>
     <w:rsid w:val="006364E1"/>
     <w:rsid w:val="00643B83"/>
     <w:rsid w:val="00643BDC"/>
     <w:rsid w:val="00653A40"/>
     <w:rsid w:val="00655B74"/>
     <w:rsid w:val="006616E2"/>
     <w:rsid w:val="0066171C"/>
     <w:rsid w:val="0066370E"/>
     <w:rsid w:val="00667C7A"/>
     <w:rsid w:val="00691522"/>
     <w:rsid w:val="006937CA"/>
+    <w:rsid w:val="00697621"/>
     <w:rsid w:val="006A09CC"/>
     <w:rsid w:val="006C1BD5"/>
     <w:rsid w:val="006D0878"/>
     <w:rsid w:val="006D2F9D"/>
     <w:rsid w:val="006D568E"/>
     <w:rsid w:val="006E5961"/>
     <w:rsid w:val="006F64A3"/>
     <w:rsid w:val="00702C1E"/>
     <w:rsid w:val="00704938"/>
     <w:rsid w:val="007050F7"/>
     <w:rsid w:val="007158CA"/>
     <w:rsid w:val="00723BDD"/>
     <w:rsid w:val="00727040"/>
     <w:rsid w:val="00731591"/>
     <w:rsid w:val="00732222"/>
     <w:rsid w:val="00734F54"/>
     <w:rsid w:val="0073594F"/>
     <w:rsid w:val="00740474"/>
     <w:rsid w:val="007452CF"/>
     <w:rsid w:val="00751457"/>
     <w:rsid w:val="00754382"/>
     <w:rsid w:val="007544B3"/>
     <w:rsid w:val="00765B03"/>
     <w:rsid w:val="00765FDF"/>
     <w:rsid w:val="00773ED2"/>
@@ -20593,50 +20875,51 @@
     <w:rsid w:val="009142CB"/>
     <w:rsid w:val="009146C5"/>
     <w:rsid w:val="00914AB4"/>
     <w:rsid w:val="00915FCB"/>
     <w:rsid w:val="00916565"/>
     <w:rsid w:val="00920DFD"/>
     <w:rsid w:val="00922266"/>
     <w:rsid w:val="009338B9"/>
     <w:rsid w:val="00934B9E"/>
     <w:rsid w:val="00935886"/>
     <w:rsid w:val="009360BB"/>
     <w:rsid w:val="009360F8"/>
     <w:rsid w:val="0093754A"/>
     <w:rsid w:val="00943F00"/>
     <w:rsid w:val="00944B92"/>
     <w:rsid w:val="00947B9B"/>
     <w:rsid w:val="00955DAB"/>
     <w:rsid w:val="0096077E"/>
     <w:rsid w:val="00960880"/>
     <w:rsid w:val="00961A61"/>
     <w:rsid w:val="00966D6A"/>
     <w:rsid w:val="00970715"/>
     <w:rsid w:val="00970901"/>
     <w:rsid w:val="00972A2C"/>
     <w:rsid w:val="009751AC"/>
+    <w:rsid w:val="009758AF"/>
     <w:rsid w:val="00977538"/>
     <w:rsid w:val="009775BB"/>
     <w:rsid w:val="00980A6C"/>
     <w:rsid w:val="00983A1D"/>
     <w:rsid w:val="009866B2"/>
     <w:rsid w:val="00987C69"/>
     <w:rsid w:val="00991BA5"/>
     <w:rsid w:val="00995223"/>
     <w:rsid w:val="009A0855"/>
     <w:rsid w:val="009A2983"/>
     <w:rsid w:val="009A771C"/>
     <w:rsid w:val="009B11D2"/>
     <w:rsid w:val="009B1DDE"/>
     <w:rsid w:val="009B2759"/>
     <w:rsid w:val="009B32F6"/>
     <w:rsid w:val="009B5D0D"/>
     <w:rsid w:val="009C0F7C"/>
     <w:rsid w:val="009C36D7"/>
     <w:rsid w:val="009D2BAC"/>
     <w:rsid w:val="009D2FE9"/>
     <w:rsid w:val="009D5B18"/>
     <w:rsid w:val="009D6352"/>
     <w:rsid w:val="009D7ED0"/>
     <w:rsid w:val="009E3294"/>
     <w:rsid w:val="009E77D2"/>
@@ -20645,86 +20928,90 @@
     <w:rsid w:val="00A16A3C"/>
     <w:rsid w:val="00A2437D"/>
     <w:rsid w:val="00A30674"/>
     <w:rsid w:val="00A367A2"/>
     <w:rsid w:val="00A42436"/>
     <w:rsid w:val="00A43ED3"/>
     <w:rsid w:val="00A44C00"/>
     <w:rsid w:val="00A45B0E"/>
     <w:rsid w:val="00A45F9E"/>
     <w:rsid w:val="00A50321"/>
     <w:rsid w:val="00A51E9F"/>
     <w:rsid w:val="00A52FBD"/>
     <w:rsid w:val="00A53842"/>
     <w:rsid w:val="00A64A88"/>
     <w:rsid w:val="00A768B0"/>
     <w:rsid w:val="00A76C23"/>
     <w:rsid w:val="00A85CF6"/>
     <w:rsid w:val="00A90460"/>
     <w:rsid w:val="00A91782"/>
     <w:rsid w:val="00A9364E"/>
     <w:rsid w:val="00A93C2A"/>
     <w:rsid w:val="00A95A1A"/>
     <w:rsid w:val="00AA6D06"/>
     <w:rsid w:val="00AB03AB"/>
     <w:rsid w:val="00AC0C6C"/>
+    <w:rsid w:val="00AD5570"/>
     <w:rsid w:val="00AD578F"/>
     <w:rsid w:val="00AD6359"/>
     <w:rsid w:val="00AE38BE"/>
     <w:rsid w:val="00B00893"/>
     <w:rsid w:val="00B01C2E"/>
     <w:rsid w:val="00B10A36"/>
     <w:rsid w:val="00B11EE0"/>
     <w:rsid w:val="00B160E8"/>
     <w:rsid w:val="00B21270"/>
     <w:rsid w:val="00B23BC9"/>
     <w:rsid w:val="00B246A3"/>
     <w:rsid w:val="00B30151"/>
     <w:rsid w:val="00B341AF"/>
+    <w:rsid w:val="00B3647A"/>
     <w:rsid w:val="00B41606"/>
     <w:rsid w:val="00B44DF6"/>
     <w:rsid w:val="00B45E91"/>
     <w:rsid w:val="00B54B8B"/>
+    <w:rsid w:val="00B56C3C"/>
     <w:rsid w:val="00B66565"/>
     <w:rsid w:val="00B67C5A"/>
     <w:rsid w:val="00B708D4"/>
     <w:rsid w:val="00B7574C"/>
     <w:rsid w:val="00B75A27"/>
     <w:rsid w:val="00B76DD0"/>
     <w:rsid w:val="00B85FD8"/>
     <w:rsid w:val="00B86E43"/>
     <w:rsid w:val="00B96374"/>
     <w:rsid w:val="00B97460"/>
     <w:rsid w:val="00B97760"/>
     <w:rsid w:val="00BA5699"/>
     <w:rsid w:val="00BB5162"/>
     <w:rsid w:val="00BD1E50"/>
     <w:rsid w:val="00BD7E05"/>
     <w:rsid w:val="00BE44E5"/>
     <w:rsid w:val="00BE7499"/>
     <w:rsid w:val="00BF5841"/>
     <w:rsid w:val="00BF62B0"/>
+    <w:rsid w:val="00BF6703"/>
     <w:rsid w:val="00BF74D5"/>
     <w:rsid w:val="00BF7F2D"/>
     <w:rsid w:val="00C04014"/>
     <w:rsid w:val="00C04CB6"/>
     <w:rsid w:val="00C075EE"/>
     <w:rsid w:val="00C16870"/>
     <w:rsid w:val="00C16AFF"/>
     <w:rsid w:val="00C3023F"/>
     <w:rsid w:val="00C34FB6"/>
     <w:rsid w:val="00C36E89"/>
     <w:rsid w:val="00C4126C"/>
     <w:rsid w:val="00C4265E"/>
     <w:rsid w:val="00C45FDC"/>
     <w:rsid w:val="00C4658B"/>
     <w:rsid w:val="00C46AAF"/>
     <w:rsid w:val="00C700E5"/>
     <w:rsid w:val="00C73460"/>
     <w:rsid w:val="00C73725"/>
     <w:rsid w:val="00C8071E"/>
     <w:rsid w:val="00C837E4"/>
     <w:rsid w:val="00C92521"/>
     <w:rsid w:val="00C9482B"/>
     <w:rsid w:val="00CA3573"/>
     <w:rsid w:val="00CA3A1C"/>
     <w:rsid w:val="00CA665C"/>
@@ -20781,89 +21068,91 @@
     <w:rsid w:val="00E67C6D"/>
     <w:rsid w:val="00E739B5"/>
     <w:rsid w:val="00E934F2"/>
     <w:rsid w:val="00E93EF2"/>
     <w:rsid w:val="00EA0F4D"/>
     <w:rsid w:val="00EA3E64"/>
     <w:rsid w:val="00EA4BD0"/>
     <w:rsid w:val="00EB1D8F"/>
     <w:rsid w:val="00ED14E7"/>
     <w:rsid w:val="00ED55FA"/>
     <w:rsid w:val="00ED757B"/>
     <w:rsid w:val="00EE282F"/>
     <w:rsid w:val="00EE40E1"/>
     <w:rsid w:val="00EF081A"/>
     <w:rsid w:val="00EF36A5"/>
     <w:rsid w:val="00F0205D"/>
     <w:rsid w:val="00F03B50"/>
     <w:rsid w:val="00F043C4"/>
     <w:rsid w:val="00F1158D"/>
     <w:rsid w:val="00F20EFA"/>
     <w:rsid w:val="00F22FCE"/>
     <w:rsid w:val="00F24C4F"/>
     <w:rsid w:val="00F27301"/>
     <w:rsid w:val="00F3153F"/>
     <w:rsid w:val="00F35F25"/>
+    <w:rsid w:val="00F46AFC"/>
     <w:rsid w:val="00F538C8"/>
     <w:rsid w:val="00F54598"/>
     <w:rsid w:val="00F54DAD"/>
     <w:rsid w:val="00F627E5"/>
     <w:rsid w:val="00F72055"/>
     <w:rsid w:val="00F82B96"/>
     <w:rsid w:val="00F8619E"/>
     <w:rsid w:val="00F86A05"/>
     <w:rsid w:val="00F86CB6"/>
     <w:rsid w:val="00F932EA"/>
     <w:rsid w:val="00F933F9"/>
+    <w:rsid w:val="00FA1F93"/>
     <w:rsid w:val="00FA624A"/>
     <w:rsid w:val="00FA7A52"/>
     <w:rsid w:val="00FB1EB8"/>
     <w:rsid w:val="00FD099B"/>
     <w:rsid w:val="00FE1A85"/>
     <w:rsid w:val="00FE26E1"/>
     <w:rsid w:val="00FF297E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="280807EF"/>
   <w15:docId w15:val="{0C7AD82A-DFFE-49F3-896D-B86805CFE7E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21305,50 +21594,51 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002A3F76"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:spacing w:val="10"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Logo">
     <w:name w:val="Logo"/>
@@ -21615,63 +21905,63 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567B40"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasa.gov/wp-content/uploads/2024/09/current-and-pending-support-cps-form.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/sara/faqs/OSDMP/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasa.gov/wp-content/uploads/2024/09/biosketch-form.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasa.gov/wp-content/uploads/2024/09/current-and-pending-support-cps-form.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-planetary-science-division-appendix-c-roses-proposals/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://request.hec.nasa.gov/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasa.gov/wp-content/uploads/2024/09/biosketch-form.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-for-earth-science-division-appendix-a-roses-proposals/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-planetary-science-division-appendix-c-roses-proposals/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/planetary-science-fieldwork/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/sara/faqs/OSDMP/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-for-earth-science-division-appendix-a-roses-proposals/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://request.hec.nasa.gov/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-planetary-science-division-appendix-c-roses-proposals/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/planetary-science-fieldwork/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-planetary-science-division-appendix-c-roses-proposals/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-for-earth-science-division-appendix-a-roses-proposals/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/templates-for-earth-science-division-appendix-a-roses-proposals/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/sara/faqs/OSDMP/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.nasa.gov/researchers/sara/faqs/OSDMP/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\amho8416\AppData\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{36552BF0-ECA7-42CE-AE6E-9673F14E5C9C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D969AA" w:rsidRDefault="002F2FAD">
           <w:r w:rsidRPr="00A258C0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -22160,90 +22450,96 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E75AC0"/>
     <w:rsid w:val="00027319"/>
     <w:rsid w:val="000C300E"/>
     <w:rsid w:val="001250F9"/>
     <w:rsid w:val="001259B6"/>
     <w:rsid w:val="001A5EB9"/>
     <w:rsid w:val="00206F2A"/>
     <w:rsid w:val="00244449"/>
     <w:rsid w:val="002F2FAD"/>
     <w:rsid w:val="003272E7"/>
     <w:rsid w:val="003324EF"/>
     <w:rsid w:val="003360EE"/>
     <w:rsid w:val="00371653"/>
     <w:rsid w:val="0038244A"/>
     <w:rsid w:val="003872E6"/>
     <w:rsid w:val="003D3C6B"/>
+    <w:rsid w:val="003E3795"/>
     <w:rsid w:val="00405587"/>
     <w:rsid w:val="00411084"/>
+    <w:rsid w:val="004854D9"/>
     <w:rsid w:val="004E4001"/>
     <w:rsid w:val="004F48FC"/>
     <w:rsid w:val="005830F3"/>
+    <w:rsid w:val="0063180F"/>
     <w:rsid w:val="00650DE1"/>
     <w:rsid w:val="00655B74"/>
     <w:rsid w:val="00657B01"/>
     <w:rsid w:val="00690583"/>
     <w:rsid w:val="00782F50"/>
     <w:rsid w:val="007971D8"/>
     <w:rsid w:val="007A28F9"/>
     <w:rsid w:val="00803781"/>
     <w:rsid w:val="00821DF4"/>
     <w:rsid w:val="00833528"/>
     <w:rsid w:val="008A440C"/>
     <w:rsid w:val="008B3DB9"/>
     <w:rsid w:val="0090736B"/>
     <w:rsid w:val="00952BAE"/>
     <w:rsid w:val="00980748"/>
     <w:rsid w:val="009916BC"/>
+    <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009B40B9"/>
     <w:rsid w:val="00A01222"/>
     <w:rsid w:val="00AC0C6C"/>
     <w:rsid w:val="00B97D9C"/>
     <w:rsid w:val="00BB7E4E"/>
     <w:rsid w:val="00C0337E"/>
     <w:rsid w:val="00C075A1"/>
     <w:rsid w:val="00C92BF6"/>
     <w:rsid w:val="00CE2B4C"/>
     <w:rsid w:val="00CF7638"/>
     <w:rsid w:val="00D24FEB"/>
     <w:rsid w:val="00D33CA1"/>
     <w:rsid w:val="00D969AA"/>
     <w:rsid w:val="00E44BC3"/>
     <w:rsid w:val="00E47E2B"/>
     <w:rsid w:val="00E74B31"/>
     <w:rsid w:val="00E75AC0"/>
     <w:rsid w:val="00ED14E7"/>
     <w:rsid w:val="00EE282F"/>
+    <w:rsid w:val="00F44766"/>
+    <w:rsid w:val="00FA1F93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -23068,114 +23364,114 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>AssetEditForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC45CDCB-57A4-4658-82D0-4E633A42EF37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB36CC7C-DA53-4DD8-A70B-E32CA10BAAD9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB36CC7C-DA53-4DD8-A70B-E32CA10BAAD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC45CDCB-57A4-4658-82D0-4E633A42EF37}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2658</Words>
-  <Characters>16225</Characters>
+  <Words>2775</Words>
+  <Characters>15820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>345</Lines>
-  <Paragraphs>224</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>New company setup checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18659</CharactersWithSpaces>
+  <CharactersWithSpaces>18558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:creator>Amy Susan Hoak</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>