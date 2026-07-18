--- v0 (2025-10-21)
+++ v1 (2026-07-18)
@@ -1,1026 +1,1137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A69F1E2" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00640CD9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1A69F1E2" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640CD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[NAME OF STUDENT ORGANIZATION] Bylaws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D711C7A" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00640CD9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6D711C7A" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640CD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Last Revised: [DATE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275E690F" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="275E690F" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF13E49" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6BF13E49" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article I:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EF6E8F" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="20EF6E8F" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The name of the organization will be [INSERT FULL NAME HERE].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C711721" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1C711721" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399102CA" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article II:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mission Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B24C2E6" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0B24C2E6" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The [ORGANIZATION NAME], serving the University of Colorado Boulder, is committed to [PURPOSE OF ORGANIZATION]. The organization accomplishes its mission by [LIST OBJECTIVES AND ACTIVITIES].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5597EC" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1C5597EC" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB1EC36" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article III</w:t>
       </w:r>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003572D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284F94E8" w14:textId="445759F4" w:rsidR="008C2B27" w:rsidRPr="008C2B27" w:rsidRDefault="00511562" w:rsidP="008C2B27">
+    <w:p w14:paraId="284F94E8" w14:textId="445759F4" w:rsidR="008C2B27" w:rsidRPr="00AB5F42" w:rsidRDefault="00511562" w:rsidP="008C2B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In accordance with University policy, t</w:t>
       </w:r>
-      <w:r w:rsidR="00360BB9" w:rsidRPr="00BC1CE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00360BB9" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>his recognized student organization is</w:t>
       </w:r>
-      <w:r w:rsidR="008C2B27" w:rsidRPr="008C2B27">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008C2B27" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> open to all CU Boulder students and does not discriminate based on race, color, national origin, sex, age, disability, creed, religion, veteran status, marital status, political affiliation, political philosophy, pregnancy, sexual orientation, gender identity or gender expression in accordance with state, federal, and Regent law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7134E145" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="7134E145" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B308A8" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="14B308A8" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335FE0C9" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="003572D9" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="386B09CB" w14:textId="51B7D8FE" w:rsidR="00AB5F42" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="00AB5F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Removal</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AB5F42" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A750802" w14:textId="77777777" w:rsidR="00AB5F42" w:rsidRPr="00AB5F42" w:rsidRDefault="00AB5F42" w:rsidP="00AB5F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If a member alleges behavior against another member or officer involving potential violations of University of Colorado Boulder policies, including the Student Code of Conduct, and the Protected Class Discrimination, Sexual Misconduct, Intimate Partner Violence, Stalking, or other relevant  policy under the jurisdiction of the Office of Institutional Equity and Compliance (OIEC), the student organization officers and members will not remove the member or officer. Instead, student organization officers and members will report this to either the faculty/staff advisor of the organization, the Center for Student Involvement, or directly to the OIEC Office. The OIEC or Student Conduct &amp; Conflict Resolution will determine if removal of members is permissible, not the officers or members of the organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180305B6" w14:textId="30DC3E1B" w:rsidR="00AB5F42" w:rsidRPr="00AB5F42" w:rsidRDefault="00AB5F42" w:rsidP="00AB5F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For allegations of OIEC policies: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00AB5F42">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.colorado.edu/oiec/reporting-resolutions </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A479B45" w14:textId="4716684B" w:rsidR="00AB5F42" w:rsidRPr="00AB5F42" w:rsidRDefault="00AB5F42" w:rsidP="00AB5F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For allegations of the University of Colorado Boulder Student Code of Conduct:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00AB5F42">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.colorado.edu/sccr/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B23302B" w14:textId="1AB26E8B" w:rsidR="00AB5F42" w:rsidRPr="00AB5F42" w:rsidRDefault="00AB5F42" w:rsidP="00AB5F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For allegations of criminal conduct: CUPD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003F4B00" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172CF986" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00F32A9F" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="172CF986" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article IV:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336D37D7" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="336D37D7" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eligibility &amp; Elections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0003F0C2" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="0003F0C2" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Roles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3237EA44" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="3237EA44" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2622F77E" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="2622F77E" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Removal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267D5456" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="267D5456" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311921E0" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00F32A9F" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="311921E0" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article V: Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D0DFE7" w14:textId="3ADF617E" w:rsidR="008E5616" w:rsidRPr="00944152" w:rsidRDefault="000E63D8" w:rsidP="008E5616">
+    <w:p w14:paraId="15D0DFE7" w14:textId="3ADF617E" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="000E63D8" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Member </w:t>
       </w:r>
-      <w:r w:rsidR="003104F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003104F2" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092A6C90" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00944152" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="092A6C90" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Appeals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B937EA8" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3B937EA8" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="246EC6EA" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00F32A9F" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="246EC6EA" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article VI:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D1D2ED" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="48D1D2ED" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frequency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3495B8B9" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="3495B8B9" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDC56E3" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="6EDC56E3" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Special Meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FE3FD3" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="15FE3FD3" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E330C8" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00F32A9F" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="55E330C8" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article VII:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32A9F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Amendment of Bylaws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D34C2A" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="07D34C2A" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501DA320" w14:textId="77777777" w:rsidR="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+    <w:p w14:paraId="501DA320" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frequency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C07E17D" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="008E5616" w:rsidRDefault="008E5616" w:rsidP="008E5616">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1C07E17D" w14:textId="77777777" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008E5616">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E7DF2F" w14:textId="1C8167FF" w:rsidR="008E5616" w:rsidRPr="008F1C71" w:rsidRDefault="008E5616" w:rsidP="008F1C71">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="40E7DF2F" w14:textId="1C8167FF" w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidRDefault="008E5616" w:rsidP="008F1C71">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>[Additional Articles You Might Want to Include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Committees, Annual Large Events, Leadership Transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25329" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  For full descriptions of the </w:t>
       </w:r>
-      <w:r w:rsidR="003730CF" w:rsidRPr="00935778">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003730CF" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sections listed above, please visit: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="003730CF" w:rsidRPr="00935778">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="003730CF" w:rsidRPr="00AB5F42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/involvement/bylaws</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00935778" w:rsidRPr="00935778">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00935778" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The </w:t>
       </w:r>
-      <w:r w:rsidR="005F32DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005F32DB" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bold </w:t>
       </w:r>
-      <w:r w:rsidR="00935778" w:rsidRPr="00935778">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00935778" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>statement</w:t>
       </w:r>
-      <w:r w:rsidR="005F32DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005F32DB" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00935778" w:rsidRPr="00935778">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00935778" w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in the Membership section must be included in your bylaws.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00935778">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AB5F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008E5616" w:rsidRPr="008F1C71" w:rsidSect="00142CB2">
+    <w:sectPr w:rsidR="008E5616" w:rsidRPr="00AB5F42" w:rsidSect="00142CB2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000028F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70AE5B88"/>
     <w:lvl w:ilvl="0" w:tplc="50B6EF0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -1776,64 +1887,65 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1991325764">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1415711417">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2011449990">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="44914249">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1946228179">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1570727405">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00142CB2"/>
+    <w:rsid w:val="000045A4"/>
     <w:rsid w:val="0003379A"/>
     <w:rsid w:val="000718EC"/>
     <w:rsid w:val="00095C56"/>
     <w:rsid w:val="000A6151"/>
     <w:rsid w:val="000B0140"/>
     <w:rsid w:val="000E087E"/>
     <w:rsid w:val="000E63D8"/>
     <w:rsid w:val="000F525C"/>
     <w:rsid w:val="00142CB2"/>
     <w:rsid w:val="00145DFC"/>
     <w:rsid w:val="001B11CC"/>
     <w:rsid w:val="001C6493"/>
     <w:rsid w:val="00220401"/>
     <w:rsid w:val="00236119"/>
     <w:rsid w:val="0027466D"/>
     <w:rsid w:val="00293C1E"/>
     <w:rsid w:val="003104F2"/>
     <w:rsid w:val="00325630"/>
     <w:rsid w:val="003375D4"/>
     <w:rsid w:val="003451C8"/>
     <w:rsid w:val="003539EF"/>
     <w:rsid w:val="003572D9"/>
     <w:rsid w:val="00360BB9"/>
     <w:rsid w:val="00361665"/>
     <w:rsid w:val="0036469E"/>
@@ -1883,50 +1995,51 @@
     <w:rsid w:val="0080542F"/>
     <w:rsid w:val="0083706B"/>
     <w:rsid w:val="00851650"/>
     <w:rsid w:val="008843A7"/>
     <w:rsid w:val="008B735D"/>
     <w:rsid w:val="008C1CF9"/>
     <w:rsid w:val="008C2B27"/>
     <w:rsid w:val="008D2DB4"/>
     <w:rsid w:val="008E5616"/>
     <w:rsid w:val="008F1C71"/>
     <w:rsid w:val="00923674"/>
     <w:rsid w:val="00930069"/>
     <w:rsid w:val="00935778"/>
     <w:rsid w:val="00944152"/>
     <w:rsid w:val="00966101"/>
     <w:rsid w:val="00A0685C"/>
     <w:rsid w:val="00A133E3"/>
     <w:rsid w:val="00A2335E"/>
     <w:rsid w:val="00A25329"/>
     <w:rsid w:val="00A6259F"/>
     <w:rsid w:val="00A72322"/>
     <w:rsid w:val="00A94B32"/>
     <w:rsid w:val="00A963DE"/>
     <w:rsid w:val="00AA0171"/>
     <w:rsid w:val="00AA1726"/>
+    <w:rsid w:val="00AB5F42"/>
     <w:rsid w:val="00AD56FA"/>
     <w:rsid w:val="00B55DD5"/>
     <w:rsid w:val="00BA2BAE"/>
     <w:rsid w:val="00BC1CE2"/>
     <w:rsid w:val="00BC4AFA"/>
     <w:rsid w:val="00BD0A5E"/>
     <w:rsid w:val="00C1054F"/>
     <w:rsid w:val="00C216BB"/>
     <w:rsid w:val="00C342E6"/>
     <w:rsid w:val="00C64151"/>
     <w:rsid w:val="00C7515E"/>
     <w:rsid w:val="00C82691"/>
     <w:rsid w:val="00C82B40"/>
     <w:rsid w:val="00C94FC7"/>
     <w:rsid w:val="00CB5936"/>
     <w:rsid w:val="00CC0C35"/>
     <w:rsid w:val="00CC389A"/>
     <w:rsid w:val="00CC3FD4"/>
     <w:rsid w:val="00CD1547"/>
     <w:rsid w:val="00CD15D4"/>
     <w:rsid w:val="00D3250C"/>
     <w:rsid w:val="00D40976"/>
     <w:rsid w:val="00D548E3"/>
     <w:rsid w:val="00D811F3"/>
     <w:rsid w:val="00D82E2E"/>
@@ -3040,51 +3153,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1890533078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/involvement/bylaws" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/involvement/bylaws" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/sccr/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/reporting-resolutions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3348,70 +3461,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1205</Characters>
+  <Pages>2</Pages>
+  <Words>385</Words>
+  <Characters>2197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1414</CharactersWithSpaces>
+  <CharactersWithSpaces>2577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>John Sagehorn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>