--- v0 (2025-10-08)
+++ v1 (2026-07-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73A08E04" w14:textId="77777777" w:rsidR="005502F4" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717514FA" w14:textId="11FC52A5" w:rsidR="005502F4" w:rsidRDefault="001120DD" w:rsidP="005502F4">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>Department Letterhead</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B2BFD2" w14:textId="77777777" w:rsidR="005502F4" w:rsidRPr="00FC25B9" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
@@ -376,88 +376,60 @@
       <w:r w:rsidR="00E94F06">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>the s</w:t>
       </w:r>
       <w:r w:rsidR="00E94F06" w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>emester</w:t>
       </w:r>
       <w:r w:rsidR="00E94F06">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E94F06">
         <w:t xml:space="preserve">The contract period for this work runs from May 16, </w:t>
       </w:r>
       <w:r w:rsidR="00E94F06" w:rsidRPr="00E94F06">
         <w:rPr>
           <w:color w:val="9BBB59" w:themeColor="accent3"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-        <w:t>) to</w:t>
+        <w:t>(yr) to</w:t>
       </w:r>
       <w:r w:rsidR="00E94F06">
         <w:t xml:space="preserve"> August 14</w:t>
       </w:r>
       <w:r w:rsidR="00E94F06" w:rsidRPr="00E94F06">
         <w:rPr>
           <w:color w:val="9BBB59" w:themeColor="accent3"/>
         </w:rPr>
-        <w:t>, (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">, (yr) </w:t>
       </w:r>
       <w:r w:rsidR="00E94F06">
         <w:t xml:space="preserve">with salary being paid out at the end of each month. You will receive approximately ½ month’s salary in May, two equal </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E94F06">
         <w:t>payment</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E94F06">
         <w:t xml:space="preserve"> in June and July and another ½ month’s salary in August.</w:t>
       </w:r>
       <w:r w:rsidR="00BF069C">
         <w:t xml:space="preserve"> You will receive remission of all mandatory student fees if you are enrolled during the summer.</w:t>
       </w:r>
       <w:r w:rsidR="00B73FD2" w:rsidRPr="00B73FD2">
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
           <w:color w:val="92D050"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B73FD2" w:rsidRPr="00B73FD2">
         <w:rPr>
@@ -897,51 +869,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you were not enrolled in the Student Gold Plan</w:t>
       </w:r>
       <w:r w:rsidR="000826C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94F06">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>during the spring semester immediately preceding this appointment and enroll for the summer, there is no contribution towards that cost as part of your summer appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA1DDA6" w14:textId="77777777" w:rsidR="000826C2" w:rsidRDefault="000826C2" w:rsidP="000826C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C10564" w14:textId="77777777" w:rsidR="000826C2" w:rsidRPr="00FC25B9" w:rsidRDefault="000826C2" w:rsidP="000826C2">
+    <w:p w14:paraId="62C10564" w14:textId="7C265CD1" w:rsidR="000826C2" w:rsidRPr="00FC25B9" w:rsidRDefault="000826C2" w:rsidP="000826C2">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will receive all University holidays as paid leave.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C309A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -968,66 +940,56 @@
           </w:rPr>
           <w:t>sick leave</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the amount of which will depend on your</w:t>
       </w:r>
       <w:r w:rsidR="006535A7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> level of appointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:anchor="leave_amp_payroll_for_faculty_staff_researchers_grad_students_and_student_employees_-759" w:history="1">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00FC25B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F8B03C" w14:textId="77777777" w:rsidR="005502F4" w:rsidRPr="00FC25B9" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8DBEA5" w14:textId="77777777" w:rsidR="005502F4" w:rsidRPr="00E94F06" w:rsidRDefault="005502F4" w:rsidP="00E94F06">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94F06">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1106,67 +1068,51 @@
       <w:r w:rsidRPr="00E94F06">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D4E4A1" w14:textId="77777777" w:rsidR="000826C2" w:rsidRDefault="005502F4" w:rsidP="000826C2">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000826C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once your appointment has been approved, the specific terms and conditions of your appointment, as described in this letter of offer, may be changed only by a duly executed written addendum to this letter of offer. The University, may, however, make changes to its employment policies that affect all employees or certain classes of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and these shall become effective without the necessity of a written addendum to this letter of offer.</w:t>
+        <w:t>Once your appointment has been approved, the specific terms and conditions of your appointment, as described in this letter of offer, may be changed only by a duly executed written addendum to this letter of offer. The University, may, however, make changes to its employment policies that affect all employees or certain classes of employees and these shall become effective without the necessity of a written addendum to this letter of offer.</w:t>
       </w:r>
       <w:r w:rsidR="00D67F49" w:rsidRPr="000826C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D67F49" w:rsidRPr="000826C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FILLIN "Street Address" \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D67F49" w:rsidRPr="000826C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F53CC01" w14:textId="77777777" w:rsidR="000826C2" w:rsidRDefault="000826C2" w:rsidP="000826C2">
       <w:pPr>
@@ -1414,198 +1360,200 @@
     <w:p w14:paraId="09FFD19E" w14:textId="77777777" w:rsidR="005502F4" w:rsidRPr="00C53AB4" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:r w:rsidRPr="00C53AB4">
         <w:t>Candidate’s e-mail address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36195405" w14:textId="77777777" w:rsidR="005502F4" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B91172" w14:textId="77777777" w:rsidR="005502F4" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:pPr>
         <w:ind w:left="288" w:right="576"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ADEFCC8" w14:textId="77777777" w:rsidR="005502F4" w:rsidRDefault="005502F4"/>
     <w:sectPr w:rsidR="005502F4" w:rsidSect="00484FDE">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1008" w:bottom="1152" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74111479" w14:textId="77777777" w:rsidR="00400E26" w:rsidRDefault="00400E26">
+    <w:p w14:paraId="61E6DFE5" w14:textId="77777777" w:rsidR="00795810" w:rsidRDefault="00795810">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BBDDA1C" w14:textId="77777777" w:rsidR="00400E26" w:rsidRDefault="00400E26">
+    <w:p w14:paraId="2F692456" w14:textId="77777777" w:rsidR="00795810" w:rsidRDefault="00795810">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Constantia">
     <w:panose1 w:val="02030602050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="300BAAA2" w14:textId="2D7511C0" w:rsidR="00761723" w:rsidRDefault="00114D0A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="300BAAA2" w14:textId="27AAD220" w:rsidR="00761723" w:rsidRDefault="00114D0A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Revised September 2024</w:t>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="00B87AFF">
+      <w:t>April 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6794719A" w14:textId="77777777" w:rsidR="00400E26" w:rsidRDefault="00400E26">
+    <w:p w14:paraId="21C96CAF" w14:textId="77777777" w:rsidR="00795810" w:rsidRDefault="00795810">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06FAFBB6" w14:textId="77777777" w:rsidR="00400E26" w:rsidRDefault="00400E26">
+    <w:p w14:paraId="11DD8B65" w14:textId="77777777" w:rsidR="00795810" w:rsidRDefault="00795810">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD9346D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="067AD5F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1887,138 +1835,144 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1450928786">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1360812851">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="646279946">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="76"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005502F4"/>
     <w:rsid w:val="000826C2"/>
     <w:rsid w:val="000A1BF0"/>
     <w:rsid w:val="000D0147"/>
     <w:rsid w:val="001120DD"/>
     <w:rsid w:val="00114D0A"/>
     <w:rsid w:val="0011529E"/>
     <w:rsid w:val="001E7AE7"/>
     <w:rsid w:val="00205EC6"/>
+    <w:rsid w:val="002207F2"/>
     <w:rsid w:val="002838BA"/>
+    <w:rsid w:val="003040A6"/>
     <w:rsid w:val="00365366"/>
     <w:rsid w:val="00400E26"/>
     <w:rsid w:val="00484FDE"/>
     <w:rsid w:val="004E34D1"/>
     <w:rsid w:val="005502F4"/>
     <w:rsid w:val="006535A7"/>
     <w:rsid w:val="0070637A"/>
     <w:rsid w:val="00761723"/>
+    <w:rsid w:val="00795810"/>
     <w:rsid w:val="0093403A"/>
     <w:rsid w:val="0098063F"/>
     <w:rsid w:val="009C33A1"/>
     <w:rsid w:val="00A472CE"/>
     <w:rsid w:val="00B01FF0"/>
     <w:rsid w:val="00B73FD2"/>
+    <w:rsid w:val="00B87AFF"/>
     <w:rsid w:val="00BF069C"/>
     <w:rsid w:val="00CC2C18"/>
     <w:rsid w:val="00D67F49"/>
+    <w:rsid w:val="00DE3DF4"/>
     <w:rsid w:val="00DF394F"/>
     <w:rsid w:val="00E1625C"/>
+    <w:rsid w:val="00E808D9"/>
     <w:rsid w:val="00E94F06"/>
     <w:rsid w:val="00F041F4"/>
     <w:rsid w:val="00F23282"/>
     <w:rsid w:val="00F74DF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="025D24E5"/>
   <w15:docId w15:val="{96B0C543-C5F8-4A3F-B022-AA37175525C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2612,85 +2566,85 @@
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E94F06"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:rsid w:val="00E94F06"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="406538550">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1930040436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/leave" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness/student-employee/student-employee-retirement-program" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/covid19/hr-processes" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/leave" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness/student-employee/student-employee-retirement-program" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2937,75 +2891,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>964</Words>
-  <Characters>5786</Characters>
+  <Words>977</Words>
+  <Characters>5569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LETTER OF OFFER TEMPLATE FOR: Teaching Assistants, Graduate Part-Time Instructors, Research Assistants, and Graduate Assistants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado at Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6737</CharactersWithSpaces>
+  <CharactersWithSpaces>6533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>1376303</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:customersupport@hireright.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604513</vt:i4>
       </vt:variant>
       <vt:variant>