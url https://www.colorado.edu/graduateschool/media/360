--- v0 (2025-10-09)
+++ v1 (2026-05-13)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46ADFFF7" w14:textId="77777777" w:rsidR="005502F4" w:rsidRPr="00330DF0" w:rsidRDefault="005C0602" w:rsidP="005C0602">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330DF0">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Department </w:t>
       </w:r>
       <w:r w:rsidR="005502F4" w:rsidRPr="00330DF0">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00330DF0">
@@ -490,51 +491,51 @@
         </w:rPr>
         <w:t xml:space="preserve">: You will receive four equal payments January through April and approximately ½ month salary at the end of May/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47"/>
         </w:rPr>
         <w:t>AY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="70AD47"/>
         </w:rPr>
         <w:t>: You will receive approximately ½ a month’s salary in August, eight equal payments September through April and approximately ½ month salary at the end of May</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2445120A" w14:textId="77777777" w:rsidR="0082170B" w:rsidRDefault="0082170B" w:rsidP="005502F4"/>
-    <w:p w14:paraId="08D1E247" w14:textId="2ADCE41C" w:rsidR="00EB76F6" w:rsidRPr="0082170B" w:rsidRDefault="00EB76F6" w:rsidP="00EB76F6">
+    <w:p w14:paraId="08D1E247" w14:textId="6A33B83A" w:rsidR="00EB76F6" w:rsidRPr="0082170B" w:rsidRDefault="00EB76F6" w:rsidP="00EB76F6">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t xml:space="preserve">he University will pay </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">91% </w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t xml:space="preserve">towards the cost of the </w:t>
       </w:r>
       <w:r>
         <w:t>Student Health Insurance Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">each semester </w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t>for appointments of 20% or greater</w:t>
       </w:r>
       <w:r w:rsidR="000110FE">
@@ -572,55 +573,64 @@
         <w:t xml:space="preserve"> Additional information</w:t>
       </w:r>
       <w:r w:rsidR="000110FE">
         <w:t xml:space="preserve"> regarding health and dental insurance</w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t xml:space="preserve"> is available by calling </w:t>
       </w:r>
       <w:r>
         <w:t>Student</w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Health Services </w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:t xml:space="preserve">at 303-492-5107 or accessing the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00301F6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Student Health Insurance website</w:t>
+          <w:t>Student Heal</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00301F6A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>th Insurance website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00474D1C">
+        <w:t xml:space="preserve"> Note that the dental insurance is automatically included, do NOT select the optional dental plan that you see on the insurance portal. The optional vision plan is not covered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E26CB2" w14:textId="77777777" w:rsidR="00A70BC2" w:rsidRDefault="00A70BC2" w:rsidP="00A70BC2"/>
     <w:p w14:paraId="6770DDA0" w14:textId="77777777" w:rsidR="00A70BC2" w:rsidRPr="00FC25B9" w:rsidRDefault="00A70BC2" w:rsidP="00A70BC2">
       <w:r w:rsidRPr="00FC25B9">
         <w:t xml:space="preserve">In this position you will be required </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">to perform the following duties, including, but not limited to </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6274">
         <w:rPr>
           <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(list job duties):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF331CB" w14:textId="77777777" w:rsidR="00A70BC2" w:rsidRPr="00FC25B9" w:rsidRDefault="00A70BC2" w:rsidP="00A70BC2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -843,130 +853,148 @@
         </w:rPr>
         <w:t xml:space="preserve"> obtain Colorado in-state tuition classification prior to the start of their second year of employment as a graduate student. Instructions on how to apply for residency can be found on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00EB76F6" w:rsidRPr="00A866CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>registrar’s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EB76F6" w:rsidRPr="00735D05">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB76F6" w:rsidRPr="0082170B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Failure to do so will result in ineligibility for coverage</w:t>
+        <w:t xml:space="preserve">Failure to do so will result </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76F6" w:rsidRPr="0082170B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>in ineligibility for coverage</w:t>
       </w:r>
       <w:r w:rsidR="00896AD3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the difference between resident and non-resident tuition</w:t>
       </w:r>
       <w:r w:rsidR="00EB76F6" w:rsidRPr="0082170B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, starting with the following semester.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> International students are exempt from this requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E830E7" w14:textId="77777777" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30CFEEA0" w14:textId="3EE76400" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
+    <w:p w14:paraId="30CFEEA0" w14:textId="215FD327" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ay not accept other University employment that would result in your being employed more than 50% time by the University unless you receive approval by the</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">ning date of your appointment. </w:t>
+        <w:t>ay not accept other University employment that would result in your being employed more than 50% time by the University unless you receive approval by the Graduate School in advance of the begin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ning date of your appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="00474D1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00474D1C" w:rsidRPr="00474D1C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>overload petition</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International students with student visas may not, under any circ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>umstances, exceed 50% employment during the academic term</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF42A8B" w14:textId="77777777" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
@@ -1054,90 +1082,146 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>re ineligible for paid vacation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4269C1E2" w14:textId="77777777" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
-[...4 lines deleted...]
-    <w:p w14:paraId="7CF0D9FB" w14:textId="7CB9B575" w:rsidR="00B91AF5" w:rsidRPr="00FC25B9" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
+    <w:p w14:paraId="699E9877" w14:textId="77777777" w:rsidR="00474D1C" w:rsidRDefault="00474D1C" w:rsidP="00474D1C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CEE722" w14:textId="4FD64194" w:rsidR="00474D1C" w:rsidRPr="00474D1C" w:rsidRDefault="00474D1C" w:rsidP="00474D1C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00A866CA">
+      <w:r w:rsidRPr="00474D1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualifying graduate assistants may be eligible for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor=":~:text=CU's%20Family%20and%20Medical%20Leave,for%20up%20to%2012%20weeks." w:history="1">
+        <w:r w:rsidRPr="00474D1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Information on sick leave</w:t>
+          <w:t>paid parental leave</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FC25B9">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00474D1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00474D1C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>FAMLI leave</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00474D1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as well as </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="sick-89" w:history="1">
+        <w:r w:rsidRPr="00474D1C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>sick leave</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00474D1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00474D1C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>FAMLI leave</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00474D1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA73CB0" w14:textId="77777777" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086F33B2" w14:textId="2FBCCD1F" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1356,51 +1440,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Are r</w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equired to self-disclose post-employment criminal convictions or felony charges filed against them within three business days of the conviction or felony charge to the Human Resources Background Check Coordinator (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0082170B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>hr-bgc@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0082170B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>). Your signature on this letter represents your agreement to comply with this self-disclosure requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286CBA0E" w14:textId="77777777" w:rsidR="00B91AF5" w:rsidRPr="0082170B" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1652,51 +1736,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="00522A52" w:rsidRPr="00B91AF5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> encouraged to first consult with their advisor or supervisor.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00522A52" w:rsidRPr="00B91AF5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students may also consult confidentially with the University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00522A52" w:rsidRPr="00B91AF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Ombuds Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00522A52" w:rsidRPr="00B91AF5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for guidance and support in addressing concerns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD7ADA9" w14:textId="77777777" w:rsidR="00A70BC2" w:rsidRPr="0082170B" w:rsidRDefault="00A70BC2" w:rsidP="00A70BC2">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1704,76 +1788,84 @@
     <w:p w14:paraId="492DEC62" w14:textId="03BD9A4A" w:rsidR="00A70BC2" w:rsidRPr="00B91AF5" w:rsidRDefault="00A70BC2" w:rsidP="00A70BC2">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082170B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">State of Colorado law specifically provides that you be an employee-at-will in this position and that the following paragraph be included verbatim in this letter of offer; the provisions of this paragraph shall supersede and control any conflicting provisions of any University policy or employee handbook: </w:t>
       </w:r>
       <w:r w:rsidRPr="0082170B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Your employment contract is subject to termination by either party to such contract at any time during its term, and you shall be deemed to be an employee-at-will. No compensation, whether as a buy-out of the remaining term of the contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
+        <w:t xml:space="preserve">Your employment contract is subject to termination by either party to such contract at any time during its term, and you shall be deemed to be an employee-at-will. No compensation, whether as a buy-out of the remaining term of the contract, as liquidated damages, or as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082170B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490AC59D" w14:textId="77777777" w:rsidR="00B91AF5" w:rsidRDefault="00B91AF5" w:rsidP="00B91AF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF7086B" w14:textId="79529AB0" w:rsidR="00B91AF5" w:rsidRPr="006107CB" w:rsidRDefault="00B91AF5" w:rsidP="006107CB">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The terms of this appointment shall be construed and interpreted according to the laws of the state of Colorado. This appointment is subject to the laws and policies of the University of Colorado, as they may be amended from time to time. To the extent that the laws and policies of the University conflict with state or federal laws, state or federal laws shall prevail.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Once your appointment has been approved, the specific terms and conditions of your appointment, as described in this letter of offer, may be changed only by a duly executed written addendum to this letter of offer. The University may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC25B9">
         <w:rPr>
@@ -2065,206 +2157,200 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DAC0C43" w14:textId="77777777" w:rsidR="002C309A" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:r w:rsidRPr="00C53AB4">
         <w:t>_______________________________</w:t>
       </w:r>
       <w:r>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00C53AB4">
         <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5F1E77" w14:textId="77777777" w:rsidR="005502F4" w:rsidRDefault="005502F4" w:rsidP="005502F4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53AB4">
         <w:t>Candidate’s e-mail address</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005502F4" w:rsidSect="00684091">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1008" w:bottom="1152" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56A4843B" w14:textId="77777777" w:rsidR="00C67B50" w:rsidRDefault="00C67B50">
+    <w:p w14:paraId="1D3510FA" w14:textId="77777777" w:rsidR="00967BD9" w:rsidRDefault="00967BD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26CF32B6" w14:textId="77777777" w:rsidR="00C67B50" w:rsidRDefault="00C67B50">
+    <w:p w14:paraId="7EA751FF" w14:textId="77777777" w:rsidR="00967BD9" w:rsidRDefault="00967BD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Constantia">
     <w:panose1 w:val="02030602050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30DE4CF2" w14:textId="5301F8EC" w:rsidR="00684091" w:rsidRDefault="00684091">
+  <w:p w14:paraId="30DE4CF2" w14:textId="066B916A" w:rsidR="00684091" w:rsidRDefault="00684091">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="00B52349">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AA575C">
-[...6 lines deleted...]
-      <w:t>4</w:t>
+    <w:r w:rsidR="00474D1C">
+      <w:t>April 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B3AA6B8" w14:textId="77777777" w:rsidR="00684091" w:rsidRDefault="00684091">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78C7CF17" w14:textId="77777777" w:rsidR="00C67B50" w:rsidRDefault="00C67B50">
+    <w:p w14:paraId="18FDB392" w14:textId="77777777" w:rsidR="00967BD9" w:rsidRDefault="00967BD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B5769B7" w14:textId="77777777" w:rsidR="00C67B50" w:rsidRDefault="00C67B50">
+    <w:p w14:paraId="146DCCB2" w14:textId="77777777" w:rsidR="00967BD9" w:rsidRDefault="00967BD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCF24EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4BB26B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3022,51 +3108,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1077941292">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="255407327">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="900285112">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2030402109">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005502F4"/>
     <w:rsid w:val="000110FE"/>
     <w:rsid w:val="00022415"/>
     <w:rsid w:val="00023082"/>
     <w:rsid w:val="0002423F"/>
     <w:rsid w:val="00027599"/>
     <w:rsid w:val="00074F9B"/>
@@ -3075,153 +3161,157 @@
     <w:rsid w:val="000F190D"/>
     <w:rsid w:val="00102AE5"/>
     <w:rsid w:val="001227D0"/>
     <w:rsid w:val="001252F1"/>
     <w:rsid w:val="00127B4F"/>
     <w:rsid w:val="00176F80"/>
     <w:rsid w:val="001C50A9"/>
     <w:rsid w:val="001F13BF"/>
     <w:rsid w:val="001F6FA1"/>
     <w:rsid w:val="002307EE"/>
     <w:rsid w:val="002366A3"/>
     <w:rsid w:val="002838BA"/>
     <w:rsid w:val="00284F88"/>
     <w:rsid w:val="00294199"/>
     <w:rsid w:val="00295E96"/>
     <w:rsid w:val="002A4E68"/>
     <w:rsid w:val="002C309A"/>
     <w:rsid w:val="002D2DE9"/>
     <w:rsid w:val="002F3F17"/>
     <w:rsid w:val="00312B2F"/>
     <w:rsid w:val="00330DF0"/>
     <w:rsid w:val="00331101"/>
     <w:rsid w:val="003608D0"/>
     <w:rsid w:val="003F506B"/>
     <w:rsid w:val="00415D20"/>
+    <w:rsid w:val="00474D1C"/>
     <w:rsid w:val="00484FDE"/>
     <w:rsid w:val="004D4B79"/>
     <w:rsid w:val="004E34D1"/>
     <w:rsid w:val="00502DA5"/>
     <w:rsid w:val="00513C70"/>
     <w:rsid w:val="00522A52"/>
     <w:rsid w:val="005502F4"/>
     <w:rsid w:val="005C0602"/>
     <w:rsid w:val="006107CB"/>
     <w:rsid w:val="00662418"/>
+    <w:rsid w:val="0066644B"/>
     <w:rsid w:val="0067091C"/>
     <w:rsid w:val="00684091"/>
     <w:rsid w:val="006A50E7"/>
     <w:rsid w:val="006C1F78"/>
     <w:rsid w:val="006D3EE0"/>
     <w:rsid w:val="00700D58"/>
     <w:rsid w:val="00735D05"/>
     <w:rsid w:val="0075784D"/>
     <w:rsid w:val="007F6274"/>
     <w:rsid w:val="0082170B"/>
     <w:rsid w:val="00884383"/>
     <w:rsid w:val="00886890"/>
     <w:rsid w:val="00896AD3"/>
     <w:rsid w:val="00896FEC"/>
     <w:rsid w:val="008A259E"/>
     <w:rsid w:val="008D354B"/>
     <w:rsid w:val="00945D31"/>
     <w:rsid w:val="00950203"/>
+    <w:rsid w:val="00967BD9"/>
     <w:rsid w:val="00977B91"/>
     <w:rsid w:val="009972DC"/>
     <w:rsid w:val="009D6061"/>
     <w:rsid w:val="00A472CE"/>
     <w:rsid w:val="00A5124E"/>
     <w:rsid w:val="00A70BC2"/>
     <w:rsid w:val="00A949FA"/>
     <w:rsid w:val="00A94BA3"/>
     <w:rsid w:val="00A96ADF"/>
     <w:rsid w:val="00AA2737"/>
     <w:rsid w:val="00AA575C"/>
     <w:rsid w:val="00AB61AF"/>
     <w:rsid w:val="00AD7E2B"/>
     <w:rsid w:val="00AF6603"/>
     <w:rsid w:val="00B047CF"/>
     <w:rsid w:val="00B1660F"/>
     <w:rsid w:val="00B403E0"/>
     <w:rsid w:val="00B52349"/>
     <w:rsid w:val="00B73614"/>
     <w:rsid w:val="00B91AF5"/>
     <w:rsid w:val="00C116C5"/>
     <w:rsid w:val="00C57817"/>
     <w:rsid w:val="00C67AD1"/>
     <w:rsid w:val="00C67B50"/>
     <w:rsid w:val="00CA1B0B"/>
     <w:rsid w:val="00CA4F80"/>
     <w:rsid w:val="00CC1F74"/>
     <w:rsid w:val="00CC2C18"/>
     <w:rsid w:val="00D33842"/>
     <w:rsid w:val="00D51931"/>
     <w:rsid w:val="00D67F49"/>
     <w:rsid w:val="00D7040F"/>
     <w:rsid w:val="00D75AD8"/>
     <w:rsid w:val="00D96F3E"/>
+    <w:rsid w:val="00DC077F"/>
     <w:rsid w:val="00DC1557"/>
     <w:rsid w:val="00DC54BE"/>
     <w:rsid w:val="00DD4140"/>
     <w:rsid w:val="00DE30EC"/>
     <w:rsid w:val="00DF2DBC"/>
     <w:rsid w:val="00DF5F88"/>
     <w:rsid w:val="00E014F9"/>
     <w:rsid w:val="00E1625C"/>
     <w:rsid w:val="00E16CAB"/>
     <w:rsid w:val="00E94AAD"/>
     <w:rsid w:val="00EB76F6"/>
     <w:rsid w:val="00F041F4"/>
     <w:rsid w:val="00F05493"/>
     <w:rsid w:val="00F12476"/>
     <w:rsid w:val="00F32864"/>
     <w:rsid w:val="00F572CF"/>
     <w:rsid w:val="00F73C7A"/>
     <w:rsid w:val="00F74DF5"/>
     <w:rsid w:val="00F92204"/>
     <w:rsid w:val="00FB27E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="590FCC69"/>
   <w15:docId w15:val="{F0CBA8B8-C134-4A0F-8142-5AE3DB344378}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -3647,51 +3737,50 @@
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005502F4"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -4046,51 +4135,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1640383732">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/health/graduate-student-dental-insurance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/leave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colorado.edu/registrar/students/state-residency/guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cu.edu/employee-services/student-employee-retirement" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ombuds/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colorado.edu/studenthealthinsurance/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs/mandatory-student-fees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hr-bgc@colorado.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/health/graduate-student-dental-insurance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grad.apply.colorado.edu/register/GSfundingadmingeneralform" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hr-bgc@colorado.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colorado.edu/registrar/students/state-residency/guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/collaborative-hr-services/cu-campuses/famli-fml-and-parental-leave" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/leave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cu.edu/employee-services/student-employee-retirement" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/collaborative-hr-services/cu-campuses/famli-fml-and-parental-leave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colorado.edu/studenthealthinsurance/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/ombuds/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bursar/costs/mandatory-student-fees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/graduateschool/faculty-staff/policies-procedures/graduate-student-pregnancy-parenting-related-policy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4348,80 +4437,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED7DDD5-9B43-4488-9497-E06435A71E35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1441</Words>
-  <Characters>8604</Characters>
+  <Words>1617</Words>
+  <Characters>9217</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LETTER OF OFFER TEMPLATE FOR: Teaching Assistants, Graduate Part-Time Instructors, Research Assistants, and Graduate Assistants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado at Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10025</CharactersWithSpaces>
+  <CharactersWithSpaces>10813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>1376303</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:customersupport@hireright.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604513</vt:i4>
       </vt:variant>
       <vt:variant>