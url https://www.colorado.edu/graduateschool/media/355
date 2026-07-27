--- v0 (2025-10-08)
+++ v1 (2026-07-27)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Groups\Admissions and Funding\GSOC\Appointment Manual\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/oconnelg_colorado_edu/Documents/Appointment Manual/Appointment Manual/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B1F41EA-1B43-49EC-9515-49FE6C15D3B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{AC900B3C-C1E5-4D3D-9E58-B4649070AABE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2C9A491E-64B0-40FF-ADCF-041E20BBF531}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">AY!$A$1:$B$64</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D17" i="1" l="1"/>
@@ -91,51 +92,51 @@
   <si>
     <t>1/9 of Total</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>9 - 18</t>
   </si>
   <si>
     <t>FTE</t>
   </si>
   <si>
     <t>Tuition</t>
   </si>
   <si>
     <t>Per semester</t>
   </si>
   <si>
     <t>per</t>
   </si>
   <si>
     <t>semester</t>
   </si>
   <si>
-    <t>AY25/26</t>
+    <t>AY 26/27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Geneva"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Geneva"/>
     </font>
     <font>
       <b/>
@@ -520,74 +521,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection activeCell="E42" sqref="E42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
-    <col min="3" max="3" width="6.453125" bestFit="1" customWidth="1"/>
-    <col min="4" max="5" width="10.7265625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.7109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:5" ht="15.5">
+    <row r="3" spans="1:5" ht="15.75">
       <c r="C3" s="1"/>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="13">
+    <row r="4" spans="1:5">
       <c r="C4" s="1"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="13">
+    <row r="5" spans="1:5">
       <c r="A5" s="5"/>
       <c r="C5" s="1"/>
       <c r="D5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5" hidden="1">
       <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:5" hidden="1">
       <c r="B7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
@@ -750,211 +751,211 @@
       </c>
       <c r="B23" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="12"/>
       <c r="D23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>20</v>
       </c>
       <c r="B24" s="9">
         <v>0.5</v>
       </c>
       <c r="C24" s="11">
         <v>0.5</v>
       </c>
       <c r="D24" s="15">
-        <v>15710.93</v>
+        <v>16182.257900000001</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="17"/>
       <c r="I24" s="16"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>18</v>
       </c>
       <c r="B25" s="9">
         <v>0.45</v>
       </c>
       <c r="C25" s="11">
         <v>0.45</v>
       </c>
       <c r="D25" s="15">
-        <v>14139.83</v>
+        <v>14564.0249</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="17"/>
       <c r="I25" s="16"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>16</v>
       </c>
       <c r="B26" s="9">
         <v>0.4</v>
       </c>
       <c r="C26" s="11">
         <v>0.4</v>
       </c>
       <c r="D26" s="15">
-        <v>12568.74</v>
+        <v>12945.8022</v>
       </c>
       <c r="E26" s="1">
         <v>8</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="17"/>
       <c r="I26" s="16"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>14</v>
       </c>
       <c r="B27" s="9">
         <v>0.35</v>
       </c>
       <c r="C27" s="11">
         <v>0.35</v>
       </c>
       <c r="D27" s="15">
-        <v>10997.65</v>
+        <v>11327.5795</v>
       </c>
       <c r="E27" s="1">
         <v>7</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="17"/>
       <c r="I27" s="16"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>12</v>
       </c>
       <c r="B28" s="9">
         <v>0.3</v>
       </c>
       <c r="C28" s="11">
         <v>0.3</v>
       </c>
       <c r="D28" s="15">
-        <v>9426.56</v>
+        <v>9709.3567999999996</v>
       </c>
       <c r="E28" s="1">
         <v>6</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="17"/>
       <c r="I28" s="16"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>10</v>
       </c>
       <c r="B29" s="9">
         <v>0.25</v>
       </c>
       <c r="C29" s="11">
         <v>0.25</v>
       </c>
       <c r="D29" s="15">
-        <v>7855.46</v>
+        <v>8091.1238000000003</v>
       </c>
       <c r="E29" s="1">
         <v>5</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="17"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>8</v>
       </c>
       <c r="B30" s="9">
         <v>0.2</v>
       </c>
       <c r="C30" s="11">
         <v>0.2</v>
       </c>
       <c r="D30" s="15">
-        <v>6284.37</v>
+        <v>6472.9011</v>
       </c>
       <c r="E30" s="1">
         <v>4</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9" hidden="1">
       <c r="A31" s="1">
         <v>6</v>
       </c>
       <c r="B31" s="9">
         <v>0.15</v>
       </c>
       <c r="C31" s="11">
         <v>0.15</v>
       </c>
       <c r="D31" s="15">
-        <v>4531.9975115642328</v>
+        <v>4667.9574369111597</v>
       </c>
       <c r="E31" s="1">
         <v>3</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>6</v>
       </c>
       <c r="B32" s="9">
         <v>0.15</v>
       </c>
       <c r="C32" s="11">
         <v>0.15</v>
       </c>
       <c r="D32" s="15">
-        <v>4713.28</v>
+        <v>4854.6783999999998</v>
       </c>
       <c r="E32" s="1">
         <v>3</v>
       </c>
       <c r="F32" s="8"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2"/>
       <c r="B33"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2"/>
       <c r="B34"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2"/>
       <c r="B35"/>
@@ -1126,50 +1127,56 @@
       <c r="A71" s="2"/>
       <c r="B71" s="2"/>
       <c r="C71" s="1"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2"/>
       <c r="B72" s="2"/>
       <c r="C72" s="1"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="6"/>
       <c r="B78" s="6"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="6"/>
       <c r="B79" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59" right="0.57999999999999996" top="0.5" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C12</oddFooter>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">