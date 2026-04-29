--- v3 (2026-03-06)
+++ v4 (2026-04-29)
@@ -1,73 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cotterpin\server\FMShared\Construction\_Front Desk\PDC Phone Directory\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6D47D00-8B45-4091-AF93-F773E128D3FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9E6B37D-E517-4756-91F5-0B304BAEAD6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15864" yWindow="696" windowWidth="23364" windowHeight="16308" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3948" yWindow="504" windowWidth="18888" windowHeight="16200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="303">
   <si>
     <t>Unit / Name</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Extension</t>
   </si>
   <si>
     <t>Cell Number</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>Planning, Design &amp; Construction</t>
   </si>
   <si>
     <t>Elisha Reyes</t>
   </si>
   <si>
     <t>Executive Assistant</t>
   </si>
   <si>
@@ -208,62 +219,50 @@
   <si>
     <t>Dena Heisner</t>
   </si>
   <si>
     <t>Project Coordinator II</t>
   </si>
   <si>
     <t>5-0282</t>
   </si>
   <si>
     <t>dena.heisner@colorado.edu</t>
   </si>
   <si>
     <t>Gregg Kahler</t>
   </si>
   <si>
     <t>5-0556</t>
   </si>
   <si>
     <t>303-264-7383</t>
   </si>
   <si>
     <t>gregg.kahler@colorado.edu</t>
   </si>
   <si>
-    <t>John Kamprath</t>
-[...10 lines deleted...]
-  <si>
     <t>Chris Kerr</t>
   </si>
   <si>
     <t>Project Coordinator</t>
   </si>
   <si>
     <t>5-6430</t>
   </si>
   <si>
     <t>christine.kerr@colorado.edu</t>
   </si>
   <si>
     <t>Monika Magenheim</t>
   </si>
   <si>
     <t>5-7237</t>
   </si>
   <si>
     <t>monika.magenheim@colorado.edu</t>
   </si>
   <si>
     <t>Brian Moffitt</t>
   </si>
   <si>
     <t>2-1425</t>
@@ -409,53 +408,50 @@
   <si>
     <t>kevin.w.griffin@colorado.edu</t>
   </si>
   <si>
     <t>Wilson Batdorf</t>
   </si>
   <si>
     <t>5-4665</t>
   </si>
   <si>
     <t>317-937-9243</t>
   </si>
   <si>
     <t>wilson.batdorf@colorado.edu</t>
   </si>
   <si>
     <t>GIS, CAD &amp; Document Management</t>
   </si>
   <si>
     <t>Assistant Project Manager</t>
   </si>
   <si>
     <t>Program Manager</t>
   </si>
   <si>
-    <t>Deferred Maint. Program Mgr.</t>
-[...1 lines deleted...]
-  <si>
     <t>Pro. Engineer II - Civil</t>
   </si>
   <si>
     <t>Pro. Engineer II - Mechanical</t>
   </si>
   <si>
     <t>Assistant GIS - CAD Manager</t>
   </si>
   <si>
     <t>Planning Admin. / Proj. Coord.</t>
   </si>
   <si>
     <t>Senior Space Opt. Analyst</t>
   </si>
   <si>
     <t>Administrative Assistant III</t>
   </si>
   <si>
     <t>Steve Carberry</t>
   </si>
   <si>
     <t>2-6265</t>
   </si>
   <si>
     <t>303-265-1257</t>
@@ -655,140 +651,128 @@
   <si>
     <t>Tim Varrone</t>
   </si>
   <si>
     <t>GIS Technician</t>
   </si>
   <si>
     <t>tim.varrone@colorado.edu</t>
   </si>
   <si>
     <t>Planner II</t>
   </si>
   <si>
     <t>2-0273</t>
   </si>
   <si>
     <t>303-435-3858</t>
   </si>
   <si>
     <t>2-2768</t>
   </si>
   <si>
     <t>Kristin Bostelman</t>
   </si>
   <si>
-    <t>Assistant Civil Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>5-1205</t>
   </si>
   <si>
     <t>kristin.bostelman@colorado.edu</t>
   </si>
   <si>
-    <t>Asst. VC Planning &amp; Design / Campus Architect</t>
-[...1 lines deleted...]
-  <si>
     <t>2-0638</t>
   </si>
   <si>
     <t>Rachael Bray</t>
   </si>
   <si>
     <t>rachael.bray@colorado.edu</t>
   </si>
   <si>
     <t>5-5410</t>
   </si>
   <si>
     <t>720-470-2579</t>
   </si>
   <si>
     <t>Ward Bauscher</t>
   </si>
   <si>
     <t>ward.bauscher@colorado.edu</t>
   </si>
   <si>
     <t>5-4146</t>
   </si>
   <si>
     <t>303-946-9124</t>
   </si>
   <si>
     <t>Dave Kirk</t>
   </si>
   <si>
-    <t>CAD/GIS/Space Optimization Tech</t>
-[...1 lines deleted...]
-  <si>
     <t>5-6208</t>
   </si>
   <si>
     <t>david.kirk-1@colorado.edu</t>
   </si>
   <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>Project Manager &amp; Process Mgr.</t>
   </si>
   <si>
     <t>Senior Project Manager</t>
   </si>
   <si>
     <t>Jeff Pfeil</t>
   </si>
   <si>
     <t>720-487-4435</t>
   </si>
   <si>
     <t>5-4155</t>
   </si>
   <si>
     <t>Campus Landscape Architect</t>
   </si>
   <si>
     <t>Stacy Hanz</t>
   </si>
   <si>
     <t>Meg Hohnholt</t>
   </si>
   <si>
     <t>303-656-6318</t>
   </si>
   <si>
     <t>meg.hohnholt@colorado.edu</t>
   </si>
   <si>
     <t>jeff.pfeil@colorado.edu</t>
   </si>
   <si>
-    <t>Director</t>
-[...1 lines deleted...]
-  <si>
     <t>Manager</t>
   </si>
   <si>
     <t>Assistant Director</t>
   </si>
   <si>
     <t>970-418-0068</t>
   </si>
   <si>
     <t>Felicity DeGaetano</t>
   </si>
   <si>
     <t>felicity.degaetano@colorado.edu</t>
   </si>
   <si>
     <t>Cynthia London</t>
   </si>
   <si>
     <t>cynthia.london@colorado.edu</t>
   </si>
   <si>
     <t>Mykala Keuter</t>
   </si>
   <si>
     <t>mykala.keuter@colorado.edu</t>
@@ -797,54 +781,50 @@
     <t>Michelle Nelson</t>
   </si>
   <si>
     <t>michelle.nelson@colorado.edu</t>
   </si>
   <si>
     <t>stacy.hanz@colorado.edu</t>
   </si>
   <si>
     <t>Megan Adams</t>
   </si>
   <si>
     <t>megan.adams-1@colorado.edu</t>
   </si>
   <si>
     <t>chris.ewing@colorado.edu</t>
   </si>
   <si>
     <t>Asst. Vice Chancellor, D&amp;C</t>
   </si>
   <si>
     <t>303-946-9122</t>
   </si>
   <si>
     <t>Senior Campus Planner</t>
-  </si>
-[...2 lines deleted...]
-Building Code Official</t>
   </si>
   <si>
     <t>Vice Chancellor, Infrastructure &amp; Resilience</t>
   </si>
   <si>
     <t>2-7059</t>
   </si>
   <si>
     <t>Closeout Admin Prjct Coord III</t>
   </si>
   <si>
     <t>PM Team Leader</t>
   </si>
   <si>
     <t>PERA PM</t>
   </si>
   <si>
     <t>Stacy Lindholm</t>
   </si>
   <si>
     <t>Sr. Exec. Advisor to the VC, I&amp;R</t>
   </si>
   <si>
     <t>5-8038</t>
   </si>
@@ -922,60 +902,102 @@
     <t>Fax Numbers                                                           1st floor, 303-492-4082             Mailroom, 303-492-3980 (HR only-confidential)</t>
   </si>
   <si>
     <t>5-6000</t>
   </si>
   <si>
     <t>303-265-1254</t>
   </si>
   <si>
     <t>303-265-1253</t>
   </si>
   <si>
     <t>303-903-4503</t>
   </si>
   <si>
     <t>303-265-1241</t>
   </si>
   <si>
     <t>Summer Spencer</t>
   </si>
   <si>
     <t>summer.spencer@colorado.edu</t>
   </si>
   <si>
     <t xml:space="preserve">303-994-6247 </t>
+  </si>
+  <si>
+    <t>Asst. VC for Planning &amp; Design / Campus Architect</t>
+  </si>
+  <si>
+    <t>Director, Engineering</t>
+  </si>
+  <si>
+    <t>Director, Space Planning &amp; Management</t>
+  </si>
+  <si>
+    <t>CAD/GIS/Space Optimization Tech II</t>
+  </si>
+  <si>
+    <t>Emily Nelson</t>
+  </si>
+  <si>
+    <t>Nate Richards</t>
+  </si>
+  <si>
+    <t>Flora Aguirre-Diaz</t>
+  </si>
+  <si>
+    <t>Campus Utilities Senior Project Mgr</t>
+  </si>
+  <si>
+    <t>flora.aguirre-diaz@colorado.edu</t>
+  </si>
+  <si>
+    <t>5-0664</t>
+  </si>
+  <si>
+    <t>Eric Dencklau</t>
+  </si>
+  <si>
+    <t>eric.dencklau@colorado.edu</t>
+  </si>
+  <si>
+    <t>emily.a.nelson@colorado.edu</t>
+  </si>
+  <si>
+    <t>nate.richards@colorado.edu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###&quot;) &quot;###\-####"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1021,58 +1043,50 @@
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="8" tint="-0.499984740745262"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos"/>
-      <family val="2"/>
-[...6 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF323130"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
@@ -1238,178 +1252,149 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1419,50 +1404,79 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1805,1625 +1819,1674 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.magenheim@colorado.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.adams@colorado.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dAndre.Willis@colorado.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.crosby@colorado.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susan.baumgartner@colorado.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.oneill-1@colorado.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristin.bostelman@colorado.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meg.hohnholt@colorado.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mykala.keuter@colorado.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.maulding@colorado.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian.moffitt@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.ewing@colorado.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.kamprath@colorado.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.buck-1@colorado.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lori.black@colorado.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.s.lee@colorado.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.sanchez-2@colorado.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.byrnejr@colorado.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim.varrone@colorado.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.kirk-1@colorado.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.lindholm@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:summer.spencer@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blake.guyer@colorado.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neil.huebner@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.turman@colorado.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trisha.hallerberg@colorado.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.carberry@colorado.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitney.gippe@colorado.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.mcclure-begley@colorado.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richelle.goedert@colorado.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachael.bray@colorado.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicity.degaetano@colorado.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.hughes@colorado.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.dunklau@colorado.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisha.reyes@colorado.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dena.heisner@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregg.kahler@colorado.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.russell@colorado.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.arena@colorado.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.porosky@colorado.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.pfeil@colorado.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.m.goetz@colorado.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.hanz@colorado.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.cooke@colorado.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet.walker@colorado.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.gilbert@colorado.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kerr@colorado.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.florian@colorado.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.c.moeller@colorado.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawrence.hill@colorado.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.london@colorado.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.bekemeier@colorado.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marni.wheaton@colorado.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holly.opansky@colorado.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ward.bauscher@colorado.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:megan.adams-1@colorado.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.magenheim@colorado.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neil.huebner@colorado.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitney.gippe@colorado.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim.varrone@colorado.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.carberry@colorado.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richelle.goedert@colorado.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachael.bray@colorado.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicity.degaetano@colorado.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.hughes@colorado.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian.moffitt@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.ewing@colorado.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregg.kahler@colorado.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.mcclure-begley@colorado.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lori.black@colorado.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.russell@colorado.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.arena@colorado.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.porosky@colorado.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.hanz@colorado.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.pfeil@colorado.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.cooke@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily.a.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blake.guyer@colorado.edu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.m.goetz@colorado.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trisha.hallerberg@colorado.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.florian@colorado.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.c.moeller@colorado.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holly.opansky@colorado.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawrence.hill@colorado.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ward.bauscher@colorado.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.london@colorado.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.bekemeier@colorado.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.dunklau@colorado.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:megan.adams-1@colorado.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisha.reyes@colorado.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dena.heisner@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.adams@colorado.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dAndre.Willis@colorado.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.oneill-1@colorado.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.crosby@colorado.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meg.hohnholt@colorado.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flora.aguirre-diaz@colorado.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susan.baumgartner@colorado.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristin.bostelman@colorado.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.maulding@colorado.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet.walker@colorado.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.gilbert@colorado.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kerr@colorado.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.s.lee@colorado.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.buck-1@colorado.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.byrnejr@colorado.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mykala.keuter@colorado.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:summer.spencer@colorado.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marni.wheaton@colorado.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.sanchez-2@colorado.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.kirk-1@colorado.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.lindholm@colorado.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nate.richards@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.turman@colorado.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I87"/>
+  <dimension ref="A1:I90"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H71" sqref="H71"/>
+      <selection activeCell="B91" sqref="B91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.33203125" customWidth="1"/>
-    <col min="2" max="2" width="18" customWidth="1"/>
-    <col min="3" max="3" width="27" customWidth="1"/>
+    <col min="2" max="2" width="17.5546875" customWidth="1"/>
+    <col min="3" max="3" width="27.6640625" customWidth="1"/>
     <col min="4" max="4" width="8.109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="14" style="5" customWidth="1"/>
     <col min="6" max="6" width="31.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="19"/>
-      <c r="C2" s="20" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="21" t="s">
+      <c r="D2" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="21" t="s">
+      <c r="E2" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="21" t="s">
+      <c r="F2" s="19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="79" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="79"/>
       <c r="C3" s="79"/>
       <c r="D3" s="79"/>
       <c r="E3" s="79"/>
       <c r="F3" s="79"/>
     </row>
     <row r="4" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9">
         <v>1</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>265</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>249</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="E4" s="12"/>
-      <c r="F4" s="13" t="s">
-[...4 lines deleted...]
-    <row r="5" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F4" s="67" t="s">
+        <v>245</v>
+      </c>
+      <c r="I4" s="47"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9">
         <v>2</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>254</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>255</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="E5" s="12"/>
-      <c r="F5" s="13" t="s">
-[...4 lines deleted...]
-    <row r="6" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F5" s="67" t="s">
+        <v>257</v>
+      </c>
+      <c r="I5" s="47"/>
+    </row>
+    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9">
         <v>3</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="14">
         <v>22904</v>
       </c>
-      <c r="E6" s="15"/>
-      <c r="F6" s="16" t="s">
+      <c r="E6" s="14"/>
+      <c r="F6" s="68" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="9">
         <v>4</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D7" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="D7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12"/>
-      <c r="F7" s="16" t="s">
+      <c r="F7" s="68" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="3"/>
       <c r="C8" s="2"/>
       <c r="D8" s="7"/>
       <c r="E8" s="6"/>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="80" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="80"/>
       <c r="C9" s="80"/>
       <c r="D9" s="80"/>
       <c r="E9" s="80"/>
       <c r="F9" s="80"/>
     </row>
-    <row r="10" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
         <v>5</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="61" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="17" t="s">
+      <c r="C10" s="50" t="s">
+        <v>246</v>
+      </c>
+      <c r="D10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>139</v>
+      </c>
+      <c r="F10" s="69" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9">
         <v>6</v>
       </c>
-      <c r="B11" s="59" t="s">
+      <c r="B11" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="63" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="60" t="s">
+      <c r="C11" s="52" t="s">
+        <v>175</v>
+      </c>
+      <c r="D11" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="12"/>
-      <c r="F11" s="13" t="s">
+      <c r="F11" s="67" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
         <v>7</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...15 lines deleted...]
-    <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="48" t="s">
+        <v>295</v>
+      </c>
+      <c r="C12" s="66" t="s">
+        <v>296</v>
+      </c>
+      <c r="D12" s="49"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="67" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C13" s="51" t="s">
         <v>219</v>
       </c>
-      <c r="C13" s="14" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="D13" s="15" t="s">
+        <v>190</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>185</v>
+      </c>
+      <c r="F13" s="67" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>30</v>
-[...12 lines deleted...]
-    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>212</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="F14" s="67" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>215</v>
-[...14 lines deleted...]
-    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>30</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="12"/>
+      <c r="F15" s="67" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="9">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>161</v>
-[...12 lines deleted...]
-    <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>208</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="F16" s="67" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>186</v>
-[...12 lines deleted...]
-    <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>156</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="E17" s="12"/>
+      <c r="F17" s="67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>243</v>
-[...12 lines deleted...]
-    <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>181</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D18" s="15"/>
+      <c r="E18" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="F18" s="67" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-    <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>234</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="E19" s="12"/>
+      <c r="F19" s="67" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="9">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>34</v>
       </c>
       <c r="E20" s="12" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>35</v>
+      </c>
+      <c r="F20" s="67" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>140</v>
-[...14 lines deleted...]
-    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-    <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>135</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="F22" s="67" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="9">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>156</v>
-[...12 lines deleted...]
-    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>41</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="67" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="9">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>151</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="E24" s="12"/>
+      <c r="F24" s="67" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>45</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>46</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>47</v>
+      </c>
+      <c r="F25" s="67" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>49</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>50</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>51</v>
+      </c>
+      <c r="F26" s="67" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="9">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-      <c r="D27" s="17"/>
+        <v>53</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>55</v>
+      </c>
       <c r="E27" s="12" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>161</v>
+      </c>
+      <c r="F27" s="67" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="9">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      <c r="D28" s="17"/>
+        <v>178</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="D28" s="15"/>
       <c r="E28" s="12" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>179</v>
+      </c>
+      <c r="F28" s="67" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="D29" s="15"/>
       <c r="E29" s="12" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>228</v>
+      </c>
+      <c r="F29" s="67" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="9">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>57</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>58</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+      <c r="F30" s="67" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C31" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D31" s="17" t="s">
-        <v>67</v>
+      <c r="D31" s="15" t="s">
+        <v>63</v>
       </c>
       <c r="E31" s="12"/>
-      <c r="F31" s="13" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F31" s="67" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>238</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>258</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>259</v>
+      </c>
+      <c r="F32" s="67" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C33" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="C33" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D33" s="17" t="s">
-        <v>270</v>
+      <c r="D33" s="15" t="s">
+        <v>260</v>
       </c>
       <c r="E33" s="12"/>
-      <c r="F33" s="54" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F33" s="67" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="9">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C34" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="D34" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="12"/>
-      <c r="F34" s="13" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F34" s="67" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="9">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C35" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C35" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D35" s="17" t="s">
-        <v>167</v>
+      <c r="D35" s="15" t="s">
+        <v>162</v>
       </c>
       <c r="E35" s="12"/>
-      <c r="F35" s="25" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F35" s="70" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="9">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>155</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>163</v>
       </c>
       <c r="E36" s="12" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>202</v>
+      </c>
+      <c r="F36" s="67" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>68</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>69</v>
       </c>
       <c r="E37" s="12" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>247</v>
+      </c>
+      <c r="F37" s="67" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="9">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>249</v>
-[...12 lines deleted...]
-    <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>293</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="E38" s="12"/>
+      <c r="F38" s="76" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="9">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D39" s="15"/>
       <c r="E39" s="12" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>262</v>
+      </c>
+      <c r="F39" s="67" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="9">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>170</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>191</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>186</v>
+      </c>
+      <c r="F40" s="67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="9">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>164</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>192</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+      <c r="F41" s="67" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="9">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>188</v>
-[...14 lines deleted...]
-    <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>222</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="F42" s="67" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="9">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>183</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="22" t="s">
+        <v>193</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>188</v>
+      </c>
+      <c r="F43" s="67" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="9">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D44" s="22"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="71" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="9">
+        <v>40</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="F45" s="67" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="9">
+        <v>41</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="E46" s="12"/>
+      <c r="F46" s="67" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="23"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="27"/>
+    </row>
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" s="81"/>
+      <c r="C48" s="81"/>
+      <c r="D48" s="81"/>
+      <c r="E48" s="81"/>
+      <c r="F48" s="81"/>
+    </row>
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="28">
+        <v>42</v>
+      </c>
+      <c r="B49" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="C44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="17" t="s">
+      <c r="C49" s="46" t="s">
+        <v>290</v>
+      </c>
+      <c r="D49" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E44" s="12"/>
-      <c r="F44" s="13" t="s">
+      <c r="E49" s="30" t="s">
         <v>77</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A46" s="81" t="s">
+      <c r="F49" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="B46" s="81"/>
-[...63 lines deleted...]
-    <row r="50" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9">
         <v>43</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>209</v>
-[...13 lines deleted...]
-      <c r="A51" s="32">
+        <v>79</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="F50" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="28">
         <v>44</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>135</v>
-[...14 lines deleted...]
-    <row r="52" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>276</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="E51" s="12"/>
+      <c r="F51" s="67" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="9">
         <v>45</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>200</v>
-[...15 lines deleted...]
-      <c r="A53" s="32">
+        <v>204</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="E52" s="12"/>
+      <c r="F52" s="67" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="28">
         <v>46</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C53" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="D53" s="17" t="s">
-        <v>88</v>
+      <c r="C53" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>131</v>
       </c>
       <c r="E53" s="12" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>132</v>
+      </c>
+      <c r="F53" s="67" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="9">
         <v>47</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="D54" s="17"/>
+        <v>195</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>207</v>
+      </c>
       <c r="E54" s="12" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      <c r="A55" s="32">
+        <v>233</v>
+      </c>
+      <c r="F54" s="67" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="28">
         <v>48</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>149</v>
-[...14 lines deleted...]
-    <row r="56" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>299</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="D55" s="15"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="67" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="9">
         <v>49</v>
       </c>
       <c r="B56" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="F56" s="67" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="28">
+        <v>50</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="D57" s="15"/>
+      <c r="E57" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="F57" s="67" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="9">
+        <v>51</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" s="68" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="28">
+        <v>52</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="D59" s="15"/>
+      <c r="E59" s="65" t="s">
+        <v>285</v>
+      </c>
+      <c r="F59" s="68" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="35"/>
+      <c r="B60" s="24"/>
+      <c r="C60" s="25"/>
+      <c r="D60" s="26"/>
+      <c r="E60" s="21"/>
+      <c r="F60" s="31"/>
+    </row>
+    <row r="61" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61" s="83"/>
+      <c r="C61" s="83"/>
+      <c r="D61" s="83"/>
+      <c r="E61" s="83"/>
+      <c r="F61" s="84"/>
+    </row>
+    <row r="62" spans="1:6" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="28">
+        <v>53</v>
+      </c>
+      <c r="B62" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="C62" s="32" t="s">
+        <v>289</v>
+      </c>
+      <c r="D62" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="E62" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="F62" s="73" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="28">
+        <v>54</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>243</v>
+      </c>
+      <c r="C63" s="32" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" s="29"/>
+      <c r="E63" s="64" t="s">
+        <v>284</v>
+      </c>
+      <c r="F63" s="73" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="28">
+        <v>55</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>269</v>
+      </c>
+      <c r="C64" s="32" t="s">
+        <v>200</v>
+      </c>
+      <c r="D64" s="29"/>
+      <c r="E64" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="F64" s="73" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="28">
+        <v>56</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="E65" s="12"/>
+      <c r="F65" s="67" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="28">
+        <v>57</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>226</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="D66" s="29" t="s">
+        <v>201</v>
+      </c>
+      <c r="E66" s="12"/>
+      <c r="F66" s="71" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="28">
+        <v>58</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F67" s="67" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="28">
+        <v>59</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="E68" s="12"/>
+      <c r="F68" s="67" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="28">
+        <v>60</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="D69" s="15"/>
+      <c r="E69" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="C56" s="14" t="s">
-[...94 lines deleted...]
-      <c r="D62" s="17" t="s">
+      <c r="F69" s="67" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="28">
+        <v>61</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="E70" s="12"/>
+      <c r="F70" s="67" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="28">
+        <v>62</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="F71" s="67" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="28">
+        <v>63</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="E72" s="12"/>
+      <c r="F72" s="67" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="28">
+        <v>64</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="D73" s="15"/>
+      <c r="E73" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="F73" s="67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="28">
+        <v>65</v>
+      </c>
+      <c r="B74" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="E62" s="12"/>
-[...120 lines deleted...]
-      <c r="B69" s="10" t="s">
+      <c r="C74" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="C69" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="17" t="s">
+      <c r="D74" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="E69" s="12"/>
-      <c r="F69" s="13" t="s">
+      <c r="E74" s="12" t="s">
         <v>110</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="B71" s="10" t="s">
+      <c r="F74" s="67" t="s">
         <v>111</v>
       </c>
-      <c r="C71" s="10" t="s">
+    </row>
+    <row r="75" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="59"/>
+      <c r="B75" s="24"/>
+      <c r="C75" s="24"/>
+      <c r="D75" s="26"/>
+      <c r="E75" s="21"/>
+      <c r="F75" s="27"/>
+    </row>
+    <row r="76" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="85" t="s">
         <v>112</v>
       </c>
-      <c r="D71" s="17" t="s">
+      <c r="B76" s="85"/>
+      <c r="C76" s="85"/>
+      <c r="D76" s="85"/>
+      <c r="E76" s="85"/>
+      <c r="F76" s="85"/>
+    </row>
+    <row r="77" spans="1:6" ht="24" x14ac:dyDescent="0.3">
+      <c r="A77" s="36">
+        <v>66</v>
+      </c>
+      <c r="B77" s="37" t="s">
         <v>113</v>
       </c>
-      <c r="E71" s="12" t="s">
+      <c r="C77" s="38" t="s">
+        <v>291</v>
+      </c>
+      <c r="D77" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="F71" s="13" t="s">
+      <c r="E77" s="39" t="s">
         <v>115</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A73" s="85" t="s">
+      <c r="F77" s="74" t="s">
         <v>116</v>
       </c>
-      <c r="B73" s="85"/>
-[...9 lines deleted...]
-      <c r="B74" s="44" t="s">
+    </row>
+    <row r="78" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="9">
+        <v>67</v>
+      </c>
+      <c r="B78" s="10" t="s">
         <v>117</v>
       </c>
-      <c r="C74" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="46" t="s">
+      <c r="C78" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="E74" s="46" t="s">
+      <c r="E78" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="F74" s="47" t="s">
+      <c r="F78" s="68" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B75" s="10" t="s">
+    <row r="79" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="53"/>
+      <c r="B79" s="54"/>
+      <c r="C79" s="55"/>
+      <c r="D79" s="56"/>
+      <c r="E79" s="57"/>
+      <c r="F79" s="58"/>
+    </row>
+    <row r="80" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="86" t="s">
         <v>121</v>
       </c>
-      <c r="C75" s="37" t="s">
-[...86 lines deleted...]
-    <row r="81" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="86"/>
+      <c r="C80" s="86"/>
+      <c r="D80" s="86"/>
+      <c r="E80" s="86"/>
+      <c r="F80" s="86"/>
+    </row>
+    <row r="81" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="9">
         <v>68</v>
       </c>
-      <c r="B81" s="38" t="s">
-[...13 lines deleted...]
-    <row r="82" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="12"/>
+      <c r="F81" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="9">
         <v>69</v>
       </c>
-      <c r="B82" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="14" t="s">
+      <c r="B82" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" s="12"/>
+      <c r="F82" s="67" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="9">
+        <v>70</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="75" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="9">
+        <v>71</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="E84" s="34"/>
+      <c r="F84" s="75" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="9">
+        <v>72</v>
+      </c>
+      <c r="B85" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="D85" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="D82" s="11" t="s">
-[...50 lines deleted...]
-        <v>46071</v>
+      <c r="E85" s="34"/>
+      <c r="F85" s="75" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="23"/>
+      <c r="B86" s="60"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="61"/>
+      <c r="E86" s="62"/>
+      <c r="F86" s="63"/>
+    </row>
+    <row r="87" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="77" t="s">
+        <v>279</v>
+      </c>
+      <c r="B87" s="77"/>
+      <c r="C87" s="77"/>
+      <c r="D87" s="77"/>
+      <c r="E87" s="77"/>
+      <c r="F87" s="77"/>
+    </row>
+    <row r="88" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="40"/>
+      <c r="B88" s="41"/>
+      <c r="C88" s="42"/>
+      <c r="D88" s="41"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="40"/>
+    </row>
+    <row r="89" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="78" t="s">
+        <v>280</v>
+      </c>
+      <c r="B89" s="78"/>
+      <c r="C89" s="78"/>
+      <c r="D89" s="78"/>
+      <c r="E89" s="78"/>
+      <c r="F89" s="78"/>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A90" s="43"/>
+      <c r="B90" s="43"/>
+      <c r="C90" s="43"/>
+      <c r="D90" s="44"/>
+      <c r="E90" s="44"/>
+      <c r="F90" s="45">
+        <v>46132</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A84:F84"/>
-    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A87:F87"/>
+    <mergeCell ref="A89:F89"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A46:F46"/>
-[...2 lines deleted...]
-    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="A80:F80"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="F4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="F6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="F19" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="F22" r:id="rId6" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="F20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="F25" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="F23" r:id="rId6" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="F37" r:id="rId7" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
-    <hyperlink ref="F20" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="F21" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
-    <hyperlink ref="F44" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="F26" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="F46" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="F15" r:id="rId11" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="F27" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="F34" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
-    <hyperlink ref="F25" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="F26" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
     <hyperlink ref="F31" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
-    <hyperlink ref="F30" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
-[...41 lines deleted...]
-    <hyperlink ref="F70" r:id="rId58" xr:uid="{24B27D9F-EEF5-4E83-A37C-40BA81F8931B}"/>
+    <hyperlink ref="F30" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="F11" r:id="rId17" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="F81" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="F83" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="F82" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="F53" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="F22" r:id="rId22" xr:uid="{D58E404B-29F3-40BF-B1AD-348702957A60}"/>
+    <hyperlink ref="F68" r:id="rId23" xr:uid="{20395DC6-85C0-4128-A3C8-C68ED39D2F4E}"/>
+    <hyperlink ref="F59" r:id="rId24" xr:uid="{F1DF6EDC-16DF-4632-A49D-D512AC189C98}"/>
+    <hyperlink ref="F62" r:id="rId25" xr:uid="{A3F57B2F-CDB2-4EE9-91FF-BA40AFB40712}"/>
+    <hyperlink ref="F24" r:id="rId26" xr:uid="{EF98D1BF-FC8D-4314-BA8D-F02F6C3AC832}"/>
+    <hyperlink ref="F36" r:id="rId27" xr:uid="{B5F58915-314E-4997-90EB-1631D0D86EC3}"/>
+    <hyperlink ref="F17" r:id="rId28" xr:uid="{16BB72BC-44A1-4FCE-A885-8854556C5B4D}"/>
+    <hyperlink ref="F35" r:id="rId29" xr:uid="{A2F44905-C7F9-4CFC-901C-66CF1A287E32}"/>
+    <hyperlink ref="F41" r:id="rId30" xr:uid="{41D3C48E-DF9C-4245-99CA-0CF697B85078}"/>
+    <hyperlink ref="F45" r:id="rId31" xr:uid="{781741C4-10BF-41AE-A0C3-227E8E5FA42D}"/>
+    <hyperlink ref="F13" r:id="rId32" xr:uid="{96F24B09-BCFC-4CC1-91C7-3E028AA11300}"/>
+    <hyperlink ref="F40" r:id="rId33" xr:uid="{B62BFF13-B780-4D26-928B-E30E6BC78129}"/>
+    <hyperlink ref="F65" r:id="rId34" xr:uid="{D6FBD301-5AE1-4D5D-941E-68283C459911}"/>
+    <hyperlink ref="F28" r:id="rId35" xr:uid="{306A5D1E-E675-4CD8-B51C-3D0396E846E8}"/>
+    <hyperlink ref="F18" r:id="rId36" xr:uid="{FFAE3308-C5DB-4CC5-B236-2290BFA29B0D}"/>
+    <hyperlink ref="F43" r:id="rId37" xr:uid="{CBB9835D-DE26-4461-8CF3-9DC27449D0CE}"/>
+    <hyperlink ref="F54" r:id="rId38" xr:uid="{7529FD09-6B66-4F29-AB18-81D1E22911C1}"/>
+    <hyperlink ref="F85" r:id="rId39" xr:uid="{51CC90B4-2C75-4AAA-8278-AACEBD0B89FA}"/>
+    <hyperlink ref="F66" r:id="rId40" xr:uid="{3AFDE0FE-DE76-4BA2-98F9-E81F2E7E5F0E}"/>
+    <hyperlink ref="F52" r:id="rId41" xr:uid="{70D6BE78-DAFE-443E-AEA9-C7EABC7B012D}"/>
+    <hyperlink ref="F16" r:id="rId42" xr:uid="{43A8E15B-F41B-4164-B420-A9C2DC815BBF}"/>
+    <hyperlink ref="F14" r:id="rId43" xr:uid="{CE9E52ED-96BF-42F0-9AAB-60245D1280DB}"/>
+    <hyperlink ref="F84" r:id="rId44" xr:uid="{8E7D745E-6AF1-497C-8588-C4D01A4AE2E7}"/>
+    <hyperlink ref="F42" r:id="rId45" xr:uid="{0A0097BD-8760-4FD6-A9B4-94DFE4125CE1}"/>
+    <hyperlink ref="F29" r:id="rId46" xr:uid="{920B6292-E38E-48CA-A186-5F3630C0976E}"/>
+    <hyperlink ref="F19" r:id="rId47" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="F33" r:id="rId48" xr:uid="{267B152A-BBE4-403A-832E-136178A45DF0}"/>
+    <hyperlink ref="F32" r:id="rId49" xr:uid="{EDEFB706-4C5C-47E7-A59E-669C7D443C3D}"/>
+    <hyperlink ref="F39" r:id="rId50" xr:uid="{FB7A4BEF-03CE-4883-B86F-DFC6895A647C}"/>
+    <hyperlink ref="F63" r:id="rId51" xr:uid="{E6ACF08C-1249-4208-88B6-BCE87DB0AD65}"/>
+    <hyperlink ref="F5" r:id="rId52" xr:uid="{8794FB71-3FE4-4EA6-AA4B-71AEE20D8918}"/>
+    <hyperlink ref="F64" r:id="rId53" xr:uid="{2389718B-018D-4B41-A9A4-81E2886DF023}"/>
+    <hyperlink ref="F69" r:id="rId54" xr:uid="{846CE8DD-123A-4523-A7CB-C563723455A4}"/>
+    <hyperlink ref="F58" r:id="rId55" xr:uid="{7AE5BBFC-8A0C-43A3-842C-DCD9B53235BC}"/>
+    <hyperlink ref="F51" r:id="rId56" xr:uid="{3F91DB72-0C6D-448F-BBC7-16BE47F16444}"/>
+    <hyperlink ref="F73" r:id="rId57" xr:uid="{24B27D9F-EEF5-4E83-A37C-40BA81F8931B}"/>
+    <hyperlink ref="F38" r:id="rId58" xr:uid="{D260821C-3449-4D24-8590-B6A88FADB6E5}"/>
+    <hyperlink ref="F12" r:id="rId59" xr:uid="{9E460B43-EA5C-4FAF-88F5-DC86C979865F}"/>
+    <hyperlink ref="F44" r:id="rId60" xr:uid="{57302441-A258-4FD9-A7BC-178BCC0AE6B4}"/>
+    <hyperlink ref="F55" r:id="rId61" xr:uid="{7B131590-518C-4F52-9A94-14F54BAB9D34}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId59"/>
+  <pageSetup orientation="portrait" r:id="rId62"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos,Bold"&amp;12Infrastructure and Resilience - Planning, Design and Construction</oddHeader>
   </headerFooter>
-  <drawing r:id="rId60"/>
+  <drawing r:id="rId63"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>