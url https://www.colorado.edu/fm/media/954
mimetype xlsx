--- v4 (2026-04-29)
+++ v5 (2026-08-27)
@@ -1,142 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cotterpin\server\FMShared\Construction\_Front Desk\PDC Phone Directory\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9E6B37D-E517-4756-91F5-0B304BAEAD6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63890034-4B60-4970-8184-3B9CC9C18F50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3948" yWindow="504" windowWidth="18888" windowHeight="16200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="768" yWindow="768" windowWidth="24252" windowHeight="15360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="295">
   <si>
     <t>Unit / Name</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Extension</t>
   </si>
   <si>
     <t>Cell Number</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>Planning, Design &amp; Construction</t>
   </si>
   <si>
     <t>Elisha Reyes</t>
   </si>
   <si>
     <t>Executive Assistant</t>
   </si>
   <si>
     <t>elisha.reyes@colorado.edu</t>
   </si>
   <si>
     <t>Janet Walker</t>
   </si>
   <si>
     <t>2-5511</t>
   </si>
   <si>
     <t>janet.walker@colorado.edu</t>
   </si>
   <si>
     <t>Neil Huebner</t>
   </si>
   <si>
     <t>CAD Manager</t>
   </si>
   <si>
     <t>2-4825</t>
   </si>
   <si>
     <t>neil.huebner@colorado.edu</t>
   </si>
   <si>
-    <t>Susan Baumgartner</t>
-[...7 lines deleted...]
-  <si>
     <t>Elizabeth Goetz</t>
   </si>
   <si>
     <t>GIS Analyst</t>
   </si>
   <si>
     <t>2-2655</t>
   </si>
   <si>
     <t>719-334-3018</t>
   </si>
   <si>
     <t>elizabeth.m.goetz@colorado.edu</t>
   </si>
   <si>
     <t>Design &amp; Construction</t>
   </si>
   <si>
     <t>Mike Turman</t>
   </si>
   <si>
     <t>5-4642</t>
   </si>
   <si>
     <t>Christine Adams</t>
@@ -207,62 +198,50 @@
   <si>
     <t>Trisha Hallerberg</t>
   </si>
   <si>
     <t>5-6794</t>
   </si>
   <si>
     <t>720-641-4266</t>
   </si>
   <si>
     <t>trisha.hallerberg@colorado.edu</t>
   </si>
   <si>
     <t>Dena Heisner</t>
   </si>
   <si>
     <t>Project Coordinator II</t>
   </si>
   <si>
     <t>5-0282</t>
   </si>
   <si>
     <t>dena.heisner@colorado.edu</t>
   </si>
   <si>
-    <t>Gregg Kahler</t>
-[...10 lines deleted...]
-  <si>
     <t>Chris Kerr</t>
   </si>
   <si>
     <t>Project Coordinator</t>
   </si>
   <si>
     <t>5-6430</t>
   </si>
   <si>
     <t>christine.kerr@colorado.edu</t>
   </si>
   <si>
     <t>Monika Magenheim</t>
   </si>
   <si>
     <t>5-7237</t>
   </si>
   <si>
     <t>monika.magenheim@colorado.edu</t>
   </si>
   <si>
     <t>Brian Moffitt</t>
   </si>
   <si>
     <t>2-1425</t>
@@ -300,98 +279,92 @@
   <si>
     <t>2-8306</t>
   </si>
   <si>
     <t>303-591-5307</t>
   </si>
   <si>
     <t>jonathan.akins@colorado.edu</t>
   </si>
   <si>
     <t>Shannon Horn</t>
   </si>
   <si>
     <t>5-6062</t>
   </si>
   <si>
     <t>303-265-1262</t>
   </si>
   <si>
     <t>Shannon.Horn-1@Colorado.EDU</t>
   </si>
   <si>
     <t>Noah Huber</t>
   </si>
   <si>
-    <t>303-261-6450</t>
-[...1 lines deleted...]
-  <si>
     <t>noah.huber@colorado.edu</t>
   </si>
   <si>
     <t>Planning &amp; Design</t>
   </si>
   <si>
     <t>2-2251</t>
   </si>
   <si>
     <t>Amy Kirtland</t>
   </si>
   <si>
     <t>5-0322</t>
   </si>
   <si>
     <t>303-653-3880</t>
   </si>
   <si>
     <t>amy.kirtland@colorado.edu</t>
   </si>
   <si>
     <t>Kathan Meyer</t>
   </si>
   <si>
     <t>2-2906</t>
   </si>
   <si>
     <t>kathan.meyer@colorado.edu</t>
   </si>
   <si>
     <t>Wayne Northcutt</t>
   </si>
   <si>
     <t>2-7611</t>
   </si>
   <si>
     <t>720-724-3015</t>
   </si>
   <si>
     <t>wayne.northcutt@colorado.edu</t>
   </si>
   <si>
-    <t>2-3500</t>
-[...1 lines deleted...]
-  <si>
     <t>Lindsay Schumacher</t>
   </si>
   <si>
     <t>5-4933</t>
   </si>
   <si>
     <t>lindsay.schumacher@colorado.edu</t>
   </si>
   <si>
     <t>Robin Suitts</t>
   </si>
   <si>
     <t>Capital Program Administrator</t>
   </si>
   <si>
     <t>2-8104</t>
   </si>
   <si>
     <t>303-579-4650</t>
   </si>
   <si>
     <t>robin.suitts@Colorado.edu</t>
   </si>
   <si>
     <t>Space Optimization</t>
@@ -405,62 +378,50 @@
   <si>
     <t>518-331-3122</t>
   </si>
   <si>
     <t>kevin.w.griffin@colorado.edu</t>
   </si>
   <si>
     <t>Wilson Batdorf</t>
   </si>
   <si>
     <t>5-4665</t>
   </si>
   <si>
     <t>317-937-9243</t>
   </si>
   <si>
     <t>wilson.batdorf@colorado.edu</t>
   </si>
   <si>
     <t>GIS, CAD &amp; Document Management</t>
   </si>
   <si>
     <t>Assistant Project Manager</t>
   </si>
   <si>
-    <t>Program Manager</t>
-[...10 lines deleted...]
-  <si>
     <t>Planning Admin. / Proj. Coord.</t>
   </si>
   <si>
     <t>Senior Space Opt. Analyst</t>
   </si>
   <si>
     <t>Administrative Assistant III</t>
   </si>
   <si>
     <t>Steve Carberry</t>
   </si>
   <si>
     <t>2-6265</t>
   </si>
   <si>
     <t>303-265-1257</t>
   </si>
   <si>
     <t>stephen.carberry@colorado.edu</t>
   </si>
   <si>
     <t>Engr/Phys Sci Tech III</t>
   </si>
   <si>
     <t>Marina Florian</t>
@@ -552,62 +513,53 @@
   <si>
     <t>Holly Opansky</t>
   </si>
   <si>
     <t>holly.opansky@colorado.edu</t>
   </si>
   <si>
     <t>Joe Sanchez</t>
   </si>
   <si>
     <t>joseph.sanchez-2@colorado.edu</t>
   </si>
   <si>
     <t>Nicole Arena</t>
   </si>
   <si>
     <t>nicole.arena@colorado.edu</t>
   </si>
   <si>
     <t>Jennifer O'Neill</t>
   </si>
   <si>
     <t>jennifer.oneill-1@colorado.edu</t>
   </si>
   <si>
-    <t>Richelle Goedert</t>
-[...4 lines deleted...]
-  <si>
     <t>303-332-5213</t>
   </si>
   <si>
-    <t>Contract Admin Prjct Coord III</t>
-[...1 lines deleted...]
-  <si>
     <t>Code Cmpl Pgm Mngr Dpt Bdg Off</t>
   </si>
   <si>
     <t>Landscape Architect I</t>
   </si>
   <si>
     <t>Larry Hill</t>
   </si>
   <si>
     <t>303-265-1397</t>
   </si>
   <si>
     <t>lawrence.hill@colorado.edu</t>
   </si>
   <si>
     <t>David Byrne, Jr.</t>
   </si>
   <si>
     <t>david.byrnejr@colorado.edu</t>
   </si>
   <si>
     <t>Joshua Porosky</t>
   </si>
   <si>
     <t>joshua.porosky@colorado.edu</t>
@@ -696,68 +648,62 @@
   <si>
     <t>Ward Bauscher</t>
   </si>
   <si>
     <t>ward.bauscher@colorado.edu</t>
   </si>
   <si>
     <t>5-4146</t>
   </si>
   <si>
     <t>303-946-9124</t>
   </si>
   <si>
     <t>Dave Kirk</t>
   </si>
   <si>
     <t>5-6208</t>
   </si>
   <si>
     <t>david.kirk-1@colorado.edu</t>
   </si>
   <si>
     <t>Project Manager</t>
   </si>
   <si>
-    <t>Project Manager &amp; Process Mgr.</t>
-[...1 lines deleted...]
-  <si>
     <t>Senior Project Manager</t>
   </si>
   <si>
     <t>Jeff Pfeil</t>
   </si>
   <si>
     <t>720-487-4435</t>
   </si>
   <si>
     <t>5-4155</t>
   </si>
   <si>
-    <t>Campus Landscape Architect</t>
-[...1 lines deleted...]
-  <si>
     <t>Stacy Hanz</t>
   </si>
   <si>
     <t>Meg Hohnholt</t>
   </si>
   <si>
     <t>303-656-6318</t>
   </si>
   <si>
     <t>meg.hohnholt@colorado.edu</t>
   </si>
   <si>
     <t>jeff.pfeil@colorado.edu</t>
   </si>
   <si>
     <t>Manager</t>
   </si>
   <si>
     <t>Assistant Director</t>
   </si>
   <si>
     <t>970-418-0068</t>
   </si>
   <si>
     <t>Felicity DeGaetano</t>
@@ -786,96 +732,87 @@
   <si>
     <t>stacy.hanz@colorado.edu</t>
   </si>
   <si>
     <t>Megan Adams</t>
   </si>
   <si>
     <t>megan.adams-1@colorado.edu</t>
   </si>
   <si>
     <t>chris.ewing@colorado.edu</t>
   </si>
   <si>
     <t>Asst. Vice Chancellor, D&amp;C</t>
   </si>
   <si>
     <t>303-946-9122</t>
   </si>
   <si>
     <t>Senior Campus Planner</t>
   </si>
   <si>
     <t>Vice Chancellor, Infrastructure &amp; Resilience</t>
   </si>
   <si>
-    <t>2-7059</t>
-[...4 lines deleted...]
-  <si>
     <t>PM Team Leader</t>
   </si>
   <si>
     <t>PERA PM</t>
   </si>
   <si>
     <t>Stacy Lindholm</t>
   </si>
   <si>
     <t>Sr. Exec. Advisor to the VC, I&amp;R</t>
   </si>
   <si>
     <t>5-8038</t>
   </si>
   <si>
     <t>stacy.lindholm@colorado.edu</t>
   </si>
   <si>
     <t>2-1519</t>
   </si>
   <si>
     <t>303-265-1279</t>
   </si>
   <si>
     <t>5-0459</t>
   </si>
   <si>
     <t>5-0842</t>
   </si>
   <si>
     <t>303-960-9456</t>
   </si>
   <si>
     <t>Facilities Engineer II</t>
   </si>
   <si>
     <t>Assistant Campus Architect</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chris Ewing (90 UCB)</t>
   </si>
   <si>
     <t>Assistant Campus Architect /
 Assistant Director of Planning</t>
   </si>
   <si>
     <t>Art in Public Spaces Program Mgr.</t>
   </si>
   <si>
     <t>Facilities Engineer III</t>
   </si>
   <si>
     <t>Thomas Cooke</t>
   </si>
   <si>
     <t>thomas.cooke@colorado.edu</t>
   </si>
   <si>
     <t>Kristi Maulding</t>
   </si>
   <si>
     <t>kristi.maulding@colorado.edu</t>
   </si>
   <si>
     <t>Amy Russell</t>
@@ -910,84 +847,123 @@
   <si>
     <t>303-265-1253</t>
   </si>
   <si>
     <t>303-903-4503</t>
   </si>
   <si>
     <t>303-265-1241</t>
   </si>
   <si>
     <t>Summer Spencer</t>
   </si>
   <si>
     <t>summer.spencer@colorado.edu</t>
   </si>
   <si>
     <t xml:space="preserve">303-994-6247 </t>
   </si>
   <si>
     <t>Asst. VC for Planning &amp; Design / Campus Architect</t>
   </si>
   <si>
     <t>Director, Engineering</t>
   </si>
   <si>
-    <t>Director, Space Planning &amp; Management</t>
-[...1 lines deleted...]
-  <si>
     <t>CAD/GIS/Space Optimization Tech II</t>
   </si>
   <si>
     <t>Emily Nelson</t>
   </si>
   <si>
     <t>Nate Richards</t>
   </si>
   <si>
     <t>Flora Aguirre-Diaz</t>
   </si>
   <si>
     <t>Campus Utilities Senior Project Mgr</t>
   </si>
   <si>
     <t>flora.aguirre-diaz@colorado.edu</t>
   </si>
   <si>
     <t>5-0664</t>
   </si>
   <si>
     <t>Eric Dencklau</t>
   </si>
   <si>
     <t>eric.dencklau@colorado.edu</t>
   </si>
   <si>
     <t>emily.a.nelson@colorado.edu</t>
   </si>
   <si>
     <t>nate.richards@colorado.edu</t>
+  </si>
+  <si>
+    <t>Chris Ewing (92 UCB, Regent 322)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2-7059 </t>
+  </si>
+  <si>
+    <t>5-6348</t>
+  </si>
+  <si>
+    <t>303-591-5722</t>
+  </si>
+  <si>
+    <t>5-6267</t>
+  </si>
+  <si>
+    <t>983-277-7227</t>
+  </si>
+  <si>
+    <t>Director of Space Optimization</t>
+  </si>
+  <si>
+    <t>Closeout Administrator/Admin. IV</t>
+  </si>
+  <si>
+    <t>520-465-5921</t>
+  </si>
+  <si>
+    <t>5-4225</t>
+  </si>
+  <si>
+    <t>Professional Engineer II - Civil</t>
+  </si>
+  <si>
+    <t>Prof. Engineer II - Mechanical</t>
+  </si>
+  <si>
+    <t>Contract Administrator</t>
+  </si>
+  <si>
+    <t>Process Program Mgr. &amp; Sr. PM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###&quot;) &quot;###\-####"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -1214,51 +1190,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1434,50 +1410,54 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1819,1674 +1799,1625 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.magenheim@colorado.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neil.huebner@colorado.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitney.gippe@colorado.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim.varrone@colorado.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.carberry@colorado.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richelle.goedert@colorado.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachael.bray@colorado.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicity.degaetano@colorado.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.hughes@colorado.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian.moffitt@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.ewing@colorado.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregg.kahler@colorado.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.mcclure-begley@colorado.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lori.black@colorado.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.russell@colorado.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.arena@colorado.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.porosky@colorado.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.hanz@colorado.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.pfeil@colorado.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.cooke@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily.a.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blake.guyer@colorado.edu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.m.goetz@colorado.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trisha.hallerberg@colorado.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.florian@colorado.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.c.moeller@colorado.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holly.opansky@colorado.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawrence.hill@colorado.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ward.bauscher@colorado.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.london@colorado.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.bekemeier@colorado.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.dunklau@colorado.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:megan.adams-1@colorado.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisha.reyes@colorado.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dena.heisner@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.adams@colorado.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dAndre.Willis@colorado.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.oneill-1@colorado.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.crosby@colorado.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meg.hohnholt@colorado.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flora.aguirre-diaz@colorado.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susan.baumgartner@colorado.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristin.bostelman@colorado.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.maulding@colorado.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet.walker@colorado.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.gilbert@colorado.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kerr@colorado.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.s.lee@colorado.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.buck-1@colorado.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.byrnejr@colorado.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mykala.keuter@colorado.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:summer.spencer@colorado.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marni.wheaton@colorado.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.sanchez-2@colorado.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.kirk-1@colorado.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.lindholm@colorado.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nate.richards@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.turman@colorado.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.magenheim@colorado.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.m.goetz@colorado.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.buck-1@colorado.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachael.bray@colorado.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.s.lee@colorado.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.porosky@colorado.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.pfeil@colorado.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.cooke@colorado.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily.a.nelson@colorado.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian.moffitt@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.ewing@colorado.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.adams@colorado.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseph.sanchez-2@colorado.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lori.black@colorado.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitney.gippe@colorado.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lawrence.hill@colorado.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.hanz@colorado.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ward.bauscher@colorado.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.london@colorado.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.bekemeier@colorado.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blake.guyer@colorado.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.carberry@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.dencklau@colorado.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.turman@colorado.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trisha.hallerberg@colorado.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.russell@colorado.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.mcclure-begley@colorado.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.arena@colorado.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.crosby@colorado.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meg.hohnholt@colorado.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:megan.adams-1@colorado.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flora.aguirre-diaz@colorado.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.dunklau@colorado.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.maulding@colorado.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisha.reyes@colorado.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dena.heisner@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neil.huebner@colorado.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.c.moeller@colorado.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.byrnejr@colorado.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristin.bostelman@colorado.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mykala.keuter@colorado.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marina.florian@colorado.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.kirk-1@colorado.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:summer.spencer@colorado.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janet.walker@colorado.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.gilbert@colorado.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.kerr@colorado.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dAndre.Willis@colorado.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holly.opansky@colorado.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tim.varrone@colorado.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacy.lindholm@colorado.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nate.richards@colorado.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marni.wheaton@colorado.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.oneill-1@colorado.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicity.degaetano@colorado.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.hughes@colorado.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I90"/>
+  <dimension ref="A1:I87"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B91" sqref="B91"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.33203125" customWidth="1"/>
     <col min="2" max="2" width="17.5546875" customWidth="1"/>
     <col min="3" max="3" width="27.6640625" customWidth="1"/>
     <col min="4" max="4" width="8.109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="14" style="5" customWidth="1"/>
     <col min="6" max="6" width="31.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+    </row>
+    <row r="4" spans="1:9" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9">
         <v>1</v>
       </c>
-      <c r="B4" s="10" t="s">
-        <v>265</v>
+      <c r="B4" s="13" t="s">
+        <v>281</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>231</v>
+      </c>
+      <c r="D4" s="77" t="s">
+        <v>282</v>
       </c>
       <c r="E4" s="12"/>
       <c r="F4" s="67" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="I4" s="47"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9">
         <v>2</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="C5" s="13" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="E5" s="12"/>
       <c r="F5" s="67" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="I5" s="47"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9">
         <v>3</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="14">
         <v>22904</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="9">
         <v>4</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="12"/>
       <c r="F7" s="68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="3"/>
       <c r="C8" s="2"/>
       <c r="D8" s="7"/>
       <c r="E8" s="6"/>
       <c r="F8" s="4"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="80" t="s">
-[...6 lines deleted...]
-      <c r="F9" s="80"/>
+      <c r="A9" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="82"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
         <v>5</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C10" s="50" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="F10" s="69" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9">
         <v>6</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C11" s="52" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="D11" s="49" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E11" s="12"/>
       <c r="F11" s="67" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
         <v>7</v>
       </c>
       <c r="B12" s="48" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="C12" s="66" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="E12" s="12"/>
+        <v>274</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>283</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>284</v>
+      </c>
       <c r="F12" s="67" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="C13" s="51" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="F13" s="67" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="F14" s="67" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>27</v>
+      </c>
+      <c r="C15" s="78" t="s">
+        <v>288</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E15" s="12"/>
       <c r="F15" s="67" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="9">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="E16" s="12" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="F16" s="67" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="E17" s="12"/>
       <c r="F17" s="67" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="D18" s="15"/>
       <c r="E18" s="21" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="F18" s="67" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="9">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="E19" s="12"/>
       <c r="F19" s="67" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="9">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" s="67" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="67" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="E22" s="21" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="F22" s="67" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="9">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F23" s="67" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="9">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="E24" s="12"/>
       <c r="F24" s="67" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="9">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" s="67" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F26" s="67" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="9">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="F27" s="67" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="9">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="D28" s="15"/>
       <c r="E28" s="12" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="F28" s="67" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="D29" s="15"/>
       <c r="E29" s="12" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="F29" s="67" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="9">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="12"/>
+      <c r="F30" s="67" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>61</v>
+        <v>220</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>54</v>
+        <v>203</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E31" s="12"/>
+        <v>238</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>239</v>
+      </c>
       <c r="F31" s="67" t="s">
-        <v>64</v>
+        <v>221</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="C32" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="E32" s="12"/>
+      <c r="F32" s="67" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>260</v>
+        <v>59</v>
       </c>
       <c r="E33" s="12"/>
       <c r="F33" s="67" t="s">
-        <v>237</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="9">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>65</v>
+        <v>140</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
       <c r="E34" s="12"/>
-      <c r="F34" s="67" t="s">
-        <v>67</v>
+      <c r="F34" s="70" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="9">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>54</v>
+        <v>232</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-        <v>154</v>
+        <v>150</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="F35" s="67" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="9">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>155</v>
+        <v>61</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>252</v>
+        <v>213</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="E36" s="12" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="F36" s="67" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>68</v>
+        <v>271</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>231</v>
+        <v>203</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>276</v>
+      </c>
+      <c r="E37" s="12"/>
+      <c r="F37" s="76" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="9">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>293</v>
+        <v>222</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>219</v>
-[...6 lines deleted...]
-        <v>301</v>
+        <v>203</v>
+      </c>
+      <c r="D38" s="15"/>
+      <c r="E38" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="F38" s="67" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="9">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>240</v>
+        <v>157</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="D39" s="15"/>
+        <v>204</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>175</v>
+      </c>
       <c r="E39" s="12" t="s">
-        <v>262</v>
+        <v>170</v>
       </c>
       <c r="F39" s="67" t="s">
-        <v>241</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="9">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>221</v>
+        <v>55</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="F40" s="67" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="9">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="F41" s="67" t="s">
-        <v>165</v>
+        <v>212</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="9">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>204</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>177</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="F42" s="67" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="9">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>183</v>
+        <v>272</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>193</v>
+        <v>285</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>286</v>
+      </c>
+      <c r="F43" s="71" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="9">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>294</v>
+        <v>153</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        <v>302</v>
+        <v>203</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="F44" s="67" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="9">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>166</v>
+        <v>64</v>
       </c>
       <c r="C45" s="13" t="s">
-        <v>219</v>
+        <v>113</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E45" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E45" s="12"/>
+      <c r="F45" s="67" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="23"/>
+      <c r="B46" s="24"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="27"/>
+    </row>
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="83" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47" s="83"/>
+      <c r="C47" s="83"/>
+      <c r="D47" s="83"/>
+      <c r="E47" s="83"/>
+      <c r="F47" s="83"/>
+    </row>
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="28">
+        <v>41</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C48" s="46" t="s">
+        <v>269</v>
+      </c>
+      <c r="D48" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E48" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="F48" s="72" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="9">
+        <v>42</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C49" s="78" t="s">
+        <v>291</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="F49" s="67" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="28">
+        <v>43</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="E50" s="12"/>
+      <c r="F50" s="67" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="9">
+        <v>44</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>189</v>
-      </c>
-[...91 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E51" s="12"/>
       <c r="F51" s="67" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="28">
+        <v>45</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="F52" s="67" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="9">
+        <v>46</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" s="67" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="28">
+        <v>47</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="E54" s="12"/>
+      <c r="F54" s="67" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="B53" s="10" t="s">
+    <row r="55" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="9">
+        <v>48</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="F55" s="67" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="28">
+        <v>49</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="15"/>
+      <c r="E56" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="F56" s="67" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="9">
+        <v>50</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="F57" s="68" t="s">
         <v>130</v>
       </c>
-      <c r="C53" s="13" t="s">
+    </row>
+    <row r="58" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="28">
+        <v>51</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="D58" s="15"/>
+      <c r="E58" s="65" t="s">
+        <v>264</v>
+      </c>
+      <c r="F58" s="68" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="35"/>
+      <c r="B59" s="24"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="26"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="31"/>
+    </row>
+    <row r="60" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60" s="85"/>
+      <c r="C60" s="85"/>
+      <c r="D60" s="85"/>
+      <c r="E60" s="85"/>
+      <c r="F60" s="86"/>
+    </row>
+    <row r="61" spans="1:6" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="28">
+        <v>52</v>
+      </c>
+      <c r="B61" s="32" t="s">
         <v>134</v>
       </c>
-      <c r="D53" s="15" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="67" t="s">
+      <c r="C61" s="32" t="s">
+        <v>268</v>
+      </c>
+      <c r="D61" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="E61" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="F61" s="73" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...129 lines deleted...]
-    <row r="62" spans="1:6" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="28">
         <v>53</v>
       </c>
       <c r="B62" s="32" t="s">
-        <v>147</v>
+        <v>225</v>
       </c>
       <c r="C62" s="32" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>246</v>
+      </c>
+      <c r="D62" s="29"/>
+      <c r="E62" s="64" t="s">
+        <v>263</v>
       </c>
       <c r="F62" s="73" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="28">
         <v>54</v>
       </c>
       <c r="B63" s="32" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C63" s="32" t="s">
-        <v>267</v>
+        <v>184</v>
       </c>
       <c r="D63" s="29"/>
-      <c r="E63" s="64" t="s">
-        <v>284</v>
+      <c r="E63" s="30" t="s">
+        <v>261</v>
       </c>
       <c r="F63" s="73" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="28">
         <v>55</v>
       </c>
-      <c r="B64" s="32" t="s">
-[...13 lines deleted...]
-    <row r="65" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="C64" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="D64" s="29" t="s">
+        <v>185</v>
+      </c>
+      <c r="E64" s="12"/>
+      <c r="F64" s="71" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="28">
         <v>56</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>84</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>245</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="E65" s="12"/>
+        <v>85</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>86</v>
+      </c>
       <c r="F65" s="67" t="s">
-        <v>173</v>
+        <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="28">
         <v>57</v>
       </c>
-      <c r="B66" s="20" t="s">
-[...6 lines deleted...]
-        <v>201</v>
+      <c r="B66" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>83</v>
       </c>
       <c r="E66" s="12"/>
-      <c r="F66" s="71" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F66" s="67" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="28">
         <v>58</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="D67" s="15"/>
       <c r="E67" s="12" t="s">
-        <v>94</v>
+        <v>262</v>
       </c>
       <c r="F67" s="67" t="s">
-        <v>95</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="28">
         <v>59</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>88</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>114</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E68" s="12"/>
       <c r="F68" s="67" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="28">
         <v>60</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>271</v>
-[...4 lines deleted...]
-      <c r="D69" s="15"/>
+        <v>91</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>92</v>
+      </c>
       <c r="E69" s="12" t="s">
-        <v>283</v>
+        <v>93</v>
       </c>
       <c r="F69" s="67" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="28">
         <v>61</v>
       </c>
       <c r="B70" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E70" s="12"/>
       <c r="F70" s="67" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="28">
         <v>62</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>99</v>
+        <v>265</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>230</v>
+      </c>
+      <c r="D71" s="15"/>
+      <c r="E71" s="21" t="s">
+        <v>267</v>
       </c>
       <c r="F71" s="67" t="s">
-        <v>102</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="28">
         <v>63</v>
       </c>
       <c r="B72" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="F72" s="67" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="59"/>
+      <c r="B73" s="24"/>
+      <c r="C73" s="24"/>
+      <c r="D73" s="26"/>
+      <c r="E73" s="21"/>
+      <c r="F73" s="27"/>
+    </row>
+    <row r="74" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="87" t="s">
+        <v>103</v>
+      </c>
+      <c r="B74" s="87"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A75" s="36">
+        <v>64</v>
+      </c>
+      <c r="B75" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C72" s="13" t="s">
+      <c r="C75" s="38" t="s">
+        <v>287</v>
+      </c>
+      <c r="D75" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="E75" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="F75" s="74" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="9">
+        <v>65</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C76" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="F76" s="68" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="53"/>
+      <c r="B77" s="54"/>
+      <c r="C77" s="55"/>
+      <c r="D77" s="56"/>
+      <c r="E77" s="57"/>
+      <c r="F77" s="58"/>
+    </row>
+    <row r="78" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="88" t="s">
+        <v>112</v>
+      </c>
+      <c r="B78" s="88"/>
+      <c r="C78" s="88"/>
+      <c r="D78" s="88"/>
+      <c r="E78" s="88"/>
+      <c r="F78" s="88"/>
+    </row>
+    <row r="79" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="9">
+        <v>66</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="12"/>
+      <c r="F79" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="9">
+        <v>67</v>
+      </c>
+      <c r="B80" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F80" s="75" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="9">
+        <v>69</v>
+      </c>
+      <c r="B81" s="33" t="s">
         <v>200</v>
       </c>
-      <c r="D72" s="15" t="s">
-[...136 lines deleted...]
-        <v>15</v>
+      <c r="C81" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E81" s="34"/>
+      <c r="F81" s="75" t="s">
+        <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="9">
         <v>69</v>
       </c>
-      <c r="B82" s="10" t="s">
-        <v>16</v>
+      <c r="B82" s="33" t="s">
+        <v>181</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>182</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="E82" s="34"/>
+      <c r="F82" s="75" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="9">
-[...34 lines deleted...]
-      </c>
+      <c r="A83" s="23"/>
+      <c r="B83" s="60"/>
+      <c r="C83" s="25"/>
+      <c r="D83" s="61"/>
+      <c r="E83" s="62"/>
+      <c r="F83" s="63"/>
+    </row>
+    <row r="84" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="79" t="s">
+        <v>258</v>
+      </c>
+      <c r="B84" s="79"/>
+      <c r="C84" s="79"/>
+      <c r="D84" s="79"/>
+      <c r="E84" s="79"/>
+      <c r="F84" s="79"/>
     </row>
     <row r="85" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="9">
-[...14 lines deleted...]
-      </c>
+      <c r="A85" s="40"/>
+      <c r="B85" s="41"/>
+      <c r="C85" s="42"/>
+      <c r="D85" s="41"/>
+      <c r="E85" s="41"/>
+      <c r="F85" s="40"/>
     </row>
     <row r="86" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="23"/>
-[...41 lines deleted...]
-        <v>46132</v>
+      <c r="A86" s="80" t="s">
+        <v>259</v>
+      </c>
+      <c r="B86" s="80"/>
+      <c r="C86" s="80"/>
+      <c r="D86" s="80"/>
+      <c r="E86" s="80"/>
+      <c r="F86" s="80"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A87" s="43"/>
+      <c r="B87" s="43"/>
+      <c r="C87" s="43"/>
+      <c r="D87" s="44"/>
+      <c r="E87" s="44"/>
+      <c r="F87" s="45">
+        <v>46234</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A87:F87"/>
-    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A84:F84"/>
+    <mergeCell ref="A86:F86"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A48:F48"/>
-[...2 lines deleted...]
-    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A78:F78"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="F4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="F6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="F20" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="F25" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="F23" r:id="rId6" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
-    <hyperlink ref="F37" r:id="rId7" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="F36" r:id="rId7" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="F21" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
-    <hyperlink ref="F46" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="F45" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="F15" r:id="rId11" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="F27" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
-    <hyperlink ref="F34" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="F33" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
     <hyperlink ref="F26" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
-    <hyperlink ref="F31" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
-[...45 lines deleted...]
-    <hyperlink ref="F55" r:id="rId61" xr:uid="{7B131590-518C-4F52-9A94-14F54BAB9D34}"/>
+    <hyperlink ref="F30" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="F11" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="F79" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="F80" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="F52" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="F22" r:id="rId20" xr:uid="{D58E404B-29F3-40BF-B1AD-348702957A60}"/>
+    <hyperlink ref="F66" r:id="rId21" xr:uid="{20395DC6-85C0-4128-A3C8-C68ED39D2F4E}"/>
+    <hyperlink ref="F58" r:id="rId22" xr:uid="{F1DF6EDC-16DF-4632-A49D-D512AC189C98}"/>
+    <hyperlink ref="F61" r:id="rId23" xr:uid="{A3F57B2F-CDB2-4EE9-91FF-BA40AFB40712}"/>
+    <hyperlink ref="F24" r:id="rId24" xr:uid="{EF98D1BF-FC8D-4314-BA8D-F02F6C3AC832}"/>
+    <hyperlink ref="F35" r:id="rId25" xr:uid="{B5F58915-314E-4997-90EB-1631D0D86EC3}"/>
+    <hyperlink ref="F17" r:id="rId26" xr:uid="{16BB72BC-44A1-4FCE-A885-8854556C5B4D}"/>
+    <hyperlink ref="F34" r:id="rId27" xr:uid="{A2F44905-C7F9-4CFC-901C-66CF1A287E32}"/>
+    <hyperlink ref="F40" r:id="rId28" xr:uid="{41D3C48E-DF9C-4245-99CA-0CF697B85078}"/>
+    <hyperlink ref="F44" r:id="rId29" xr:uid="{781741C4-10BF-41AE-A0C3-227E8E5FA42D}"/>
+    <hyperlink ref="F13" r:id="rId30" xr:uid="{96F24B09-BCFC-4CC1-91C7-3E028AA11300}"/>
+    <hyperlink ref="F39" r:id="rId31" xr:uid="{B62BFF13-B780-4D26-928B-E30E6BC78129}"/>
+    <hyperlink ref="F28" r:id="rId32" xr:uid="{306A5D1E-E675-4CD8-B51C-3D0396E846E8}"/>
+    <hyperlink ref="F18" r:id="rId33" xr:uid="{FFAE3308-C5DB-4CC5-B236-2290BFA29B0D}"/>
+    <hyperlink ref="F42" r:id="rId34" xr:uid="{CBB9835D-DE26-4461-8CF3-9DC27449D0CE}"/>
+    <hyperlink ref="F53" r:id="rId35" xr:uid="{7529FD09-6B66-4F29-AB18-81D1E22911C1}"/>
+    <hyperlink ref="F82" r:id="rId36" xr:uid="{51CC90B4-2C75-4AAA-8278-AACEBD0B89FA}"/>
+    <hyperlink ref="F64" r:id="rId37" xr:uid="{3AFDE0FE-DE76-4BA2-98F9-E81F2E7E5F0E}"/>
+    <hyperlink ref="F51" r:id="rId38" xr:uid="{70D6BE78-DAFE-443E-AEA9-C7EABC7B012D}"/>
+    <hyperlink ref="F16" r:id="rId39" xr:uid="{43A8E15B-F41B-4164-B420-A9C2DC815BBF}"/>
+    <hyperlink ref="F14" r:id="rId40" xr:uid="{CE9E52ED-96BF-42F0-9AAB-60245D1280DB}"/>
+    <hyperlink ref="F81" r:id="rId41" xr:uid="{8E7D745E-6AF1-497C-8588-C4D01A4AE2E7}"/>
+    <hyperlink ref="F41" r:id="rId42" xr:uid="{0A0097BD-8760-4FD6-A9B4-94DFE4125CE1}"/>
+    <hyperlink ref="F29" r:id="rId43" xr:uid="{920B6292-E38E-48CA-A186-5F3630C0976E}"/>
+    <hyperlink ref="F19" r:id="rId44" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="F32" r:id="rId45" xr:uid="{267B152A-BBE4-403A-832E-136178A45DF0}"/>
+    <hyperlink ref="F31" r:id="rId46" xr:uid="{EDEFB706-4C5C-47E7-A59E-669C7D443C3D}"/>
+    <hyperlink ref="F38" r:id="rId47" xr:uid="{FB7A4BEF-03CE-4883-B86F-DFC6895A647C}"/>
+    <hyperlink ref="F62" r:id="rId48" xr:uid="{E6ACF08C-1249-4208-88B6-BCE87DB0AD65}"/>
+    <hyperlink ref="F5" r:id="rId49" xr:uid="{8794FB71-3FE4-4EA6-AA4B-71AEE20D8918}"/>
+    <hyperlink ref="F63" r:id="rId50" xr:uid="{2389718B-018D-4B41-A9A4-81E2886DF023}"/>
+    <hyperlink ref="F67" r:id="rId51" xr:uid="{846CE8DD-123A-4523-A7CB-C563723455A4}"/>
+    <hyperlink ref="F57" r:id="rId52" xr:uid="{7AE5BBFC-8A0C-43A3-842C-DCD9B53235BC}"/>
+    <hyperlink ref="F50" r:id="rId53" xr:uid="{3F91DB72-0C6D-448F-BBC7-16BE47F16444}"/>
+    <hyperlink ref="F71" r:id="rId54" xr:uid="{24B27D9F-EEF5-4E83-A37C-40BA81F8931B}"/>
+    <hyperlink ref="F37" r:id="rId55" xr:uid="{D260821C-3449-4D24-8590-B6A88FADB6E5}"/>
+    <hyperlink ref="F12" r:id="rId56" xr:uid="{9E460B43-EA5C-4FAF-88F5-DC86C979865F}"/>
+    <hyperlink ref="F43" r:id="rId57" xr:uid="{57302441-A258-4FD9-A7BC-178BCC0AE6B4}"/>
+    <hyperlink ref="F54" r:id="rId58" xr:uid="{7B131590-518C-4F52-9A94-14F54BAB9D34}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId62"/>
+  <pageSetup orientation="portrait" r:id="rId59"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos,Bold"&amp;12Infrastructure and Resilience - Planning, Design and Construction</oddHeader>
   </headerFooter>
-  <drawing r:id="rId63"/>
+  <drawing r:id="rId60"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>