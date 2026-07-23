--- v0 (2025-10-04)
+++ v1 (2026-07-23)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu.sharepoint.com/sites/finaid/Shared Documents/Compliance/Other Financial Assistance/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ella7284/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{78A812D7-23C8-4648-9F3F-E3C53CEAFD28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{49FE7C06-119F-46F7-9EF1-2849EBCF040C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95597DA9-7059-2C45-ADA8-FF5040A18076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7260" yWindow="4020" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Fall 2025 - Spring 2026" sheetId="1" r:id="rId1"/>
     <sheet name="Award Type" sheetId="3" r:id="rId2"/>
     <sheet name="FAQ" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Please_submit_all_forms_to_finaid_isaf_colorado.edu">'Fall 2025 - Spring 2026'!$A$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Fall 2025 - Spring 2026'!$A$1:$G$47</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -88,223 +88,189 @@
   <c r="C32" i="1"/>
   <c r="C31" i="1"/>
   <c r="C30" i="1"/>
   <c r="C29" i="1"/>
   <c r="C28" i="1"/>
   <c r="C27" i="1"/>
   <c r="C26" i="1"/>
   <c r="C25" i="1"/>
   <c r="C24" i="1"/>
   <c r="C22" i="1"/>
   <c r="C21" i="1"/>
   <c r="C20" i="1"/>
   <c r="C19" i="1"/>
   <c r="C18" i="1"/>
   <c r="C17" i="1"/>
   <c r="C16" i="1"/>
   <c r="A15" i="1"/>
   <c r="G46" i="1"/>
   <c r="F46" i="1" l="1"/>
   <c r="E46" i="1"/>
   <c r="E47" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
-[...26 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="37">
   <si>
     <t>Please review notes on FAQ tab for non-need-based employment* and periods of non-enrollment**</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Stipend Award Title</t>
   </si>
   <si>
     <t>Submitted By</t>
   </si>
   <si>
     <t>Award type</t>
   </si>
   <si>
     <t>Contact Email</t>
   </si>
   <si>
     <t>Awarding Department</t>
   </si>
   <si>
     <t>Date Submitted</t>
   </si>
   <si>
-    <t>Stipend award purpose detail (why or for what purpose are these being awarded?):</t>
-[...1 lines deleted...]
-  <si>
     <t>Are the stipend payments for non-need-based employement?*</t>
   </si>
   <si>
     <t>Are the stipend payments exact reimbursements for school sponsored trip/conference expenses with documented receipts?</t>
-  </si>
-[...2 lines deleted...]
-View the "Award Type" tab for full details.</t>
   </si>
   <si>
     <t>Student Identification Number (SID)</t>
   </si>
   <si>
     <t xml:space="preserve">Student Name
 </t>
   </si>
   <si>
     <t xml:space="preserve">Is the student enrolled for the all award term(s)?           </t>
   </si>
   <si>
     <t>TOTAL:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Submit all forms to schlp_processing@colorado.edu</t>
   </si>
   <si>
     <t>GRAND TOTAL:</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Unknown/Unable to access student record.</t>
   </si>
   <si>
     <t>Award Type</t>
   </si>
   <si>
     <t>Award Selection</t>
   </si>
   <si>
     <t>Award defintion.</t>
   </si>
   <si>
-    <t>NEW</t>
-[...1 lines deleted...]
-  <si>
     <t>First time awarding this specific stipend from your department to the student(s) listed on this form during this academic year.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">APPEND  </t>
   </si>
   <si>
     <t>Additional amount added to the stipends for the student(s) listed on this form, for the same award during this academic year from your department.</t>
   </si>
   <si>
-    <t xml:space="preserve">REPLACE </t>
-[...1 lines deleted...]
-  <si>
     <t>Changing or cancelling the stipends for the student(s) listed on this form who were previously awarded the same stipend from your department this academic year. Please use $0 "Replace" to cancel an previously processed award.</t>
   </si>
   <si>
-    <t>Other Financial Assistance (OFA) Reporting Form - AY 2025-26</t>
+    <t>Report Other Financial Assistance (OFA)</t>
   </si>
   <si>
-    <t>2025-26 (include awards for fall 2025, spring 2026, or split evenly between terms)</t>
+    <t>(Fall 2026, Spring 2027 or awards split evenly between terms)</t>
   </si>
   <si>
-    <t>Total Award Amount
-Fall 2025 only</t>
+    <t>Complete this form when awarding a stipend that is not provided in exchange for services. Submit one form for each stipend purpose and type. You may list multiple students on the same form only if the stipend purpose and type are identical for all recipients.</t>
   </si>
   <si>
-    <t>Total Award Amount
-Academic Year                 Even Split</t>
+    <t>Federal financial aid regulations require these stipends to be reported as Other Financial Assistance (OFA) and applied toward the recipient's Cost of Attendance (COA). This form is for reporting only.  It does not award or disburse funds to a student.</t>
   </si>
   <si>
-    <t>Total Award Amount
-Spring 2026 only</t>
+    <t>Stipend award purpose details:</t>
   </si>
   <si>
-    <t>Form rev. 7/14/2025</t>
+    <r>
+      <t xml:space="preserve">Award Type 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>View Award Type tab below</t>
+    </r>
+  </si>
+  <si>
+    <t>Fall 2026 Total Award Amount</t>
+  </si>
+  <si>
+    <t>Submit all forms to faadmin@colorado.edu</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Append</t>
+  </si>
+  <si>
+    <t>Replace</t>
+  </si>
+  <si>
+    <t>Spring 2027 Total Award Amount</t>
+  </si>
+  <si>
+    <t>Total Academic Year Award Amount (Even Split)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...18 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -404,247 +370,171 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <u/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
-[...3 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFA2A4A3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
-[...26 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -924,59 +814,50 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -994,441 +875,384 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="11" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="8" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="11" fillId="5" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="8" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="21" fillId="3" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="18" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="21" fillId="3" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="18" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="21" fillId="3" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="18" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="21" fillId="3" borderId="36" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="18" fillId="2" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="5" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="6" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="24" xfId="8" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="44" fontId="24" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="42" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="42" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="24" fillId="0" borderId="42" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="24" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="29" fillId="8" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="25" fillId="5" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="29" fillId="8" borderId="27" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="25" fillId="5" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="28" fillId="8" borderId="27" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="24" fillId="5" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="8" borderId="33" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="12" fillId="5" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="19" fillId="8" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="16" fillId="5" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="3" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="3" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="1" fontId="8" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="3" borderId="35" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="3" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="10" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="44" fontId="5" fillId="3" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="3" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...23 lines deleted...]
-    </xf>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="9">
-[...4 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+  <cellStyles count="6">
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency 2" xfId="5" xr:uid="{556389A5-6FDD-4333-9011-446FFD509D88}"/>
+    <cellStyle name="Good" xfId="3" builtinId="26"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="6" xr:uid="{A9ADF118-3A5B-4671-8A76-A586E619789D}"/>
-[...1 lines deleted...]
-    <cellStyle name="Warning Text" xfId="2" builtinId="11"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{A9ADF118-3A5B-4671-8A76-A586E619789D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCFB87C"/>
       <color rgb="FF990033"/>
       <color rgb="FFA2A4A3"/>
       <color rgb="FFEBF1DE"/>
       <color rgb="FFD2C264"/>
       <color rgb="FF968B36"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF8B54FA"/>
       <color rgb="FF3BFF9D"/>
       <color rgb="FF00CC66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1502,1226 +1326,1198 @@
         </a:effectLst>
         <a:scene3d>
           <a:camera prst="perspectiveFront"/>
           <a:lightRig rig="threePt" dir="t"/>
         </a:scene3d>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" u="none">
-[...3 lines deleted...]
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-US" sz="1100" b="1" u="none">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Helpful Information</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0">
+            <a:rPr lang="en-US" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>"</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Other Financial Assistance</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0">
+            <a:rPr lang="en-US" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>" (OFA) is a federal regulatory</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> term. The values you provide should be actual stipend amounts not estimates. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Timing</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: It is not recommended you submit this form </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" i="1" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>before</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" i="0" baseline="0">
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> paying stipends, rather we recommend you submit this form either the same day or after you've paid stipends to recipients. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" marR="0" lvl="1" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Contact HCM or PSC for assistance paying stipends.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200">
+          <a:endParaRPr lang="en-US" sz="1100">
             <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>The </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Item Type </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>and </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Speed Type </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>fields are pre-filled. Please do not change these data points.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1200" b="1" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="1" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>The stipend award purpose detail</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: Provide a brief description of the award purpose or the "for what purpose" these stipends were awarded.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Non-need-based employment</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: This type of stipend awarding is determined </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" u="none" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" u="none" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>in collaboration with our office</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>. Full detail is available on the FAQ. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" marR="0" lvl="1" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>If </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yes</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: please submit the form without any additional detail as instructed below. Our office will contact you if further information is required.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" marR="0" lvl="1" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" marR="0" lvl="1" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>If </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>No: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>please complete the form in its entirety and submit to our office as instructed below. </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200">
+          <a:endParaRPr lang="en-US" sz="1100">
             <a:effectLst/>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Exact reimbursements for school sponsored trip/conference expenses</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>w/ receipts</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Full detail is available on the FAQ. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>If </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yes</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: please submit the form without any additional detail as instructed below. Our office will contact you if further information is required.</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
           </a:br>
-          <a:endParaRPr lang="en-US">
+          <a:endParaRPr lang="en-US" sz="1100">
             <a:effectLst/>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr lvl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>If </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>No: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>please complete the form in its entirety and submit to our office as instructed below.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr fontAlgn="base"/>
-          <a:endParaRPr lang="en-US" sz="1200" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" i="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" i="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Enrollment for</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" i="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> the award term</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" i="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" i="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1" i="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" i="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>There are three options to choose from.</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="0" i="0" baseline="0">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>  Click the dropdown arrow and select one for each row.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="sng" baseline="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="sng" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr lvl="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="0" u="sng">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yes</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Select </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>yes</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>if the student is/will be enrolled for </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1" u="sng" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>all</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> the term(s) in which they will be awarded--if enrollment changes and the student still receives the stipend you must provide this update to our office</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr lvl="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="0" u="sng">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>No</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Select </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" i="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>no</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>if the student is not/will not be enrolled for one or more the term(s) in which they will be awarded--if enrollment changes and the student still receives the stipend you must provide this update to our office</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1200">
+          <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
-            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Submit</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200">
-[...5 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> completed forms using </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200">
+            <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Large File Transfer </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1200">
-[...52 lines deleted...]
-          </a:endParaRPr>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>to faadmin</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>@colorado.edu. </a:t>
+          </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>311150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>120651</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="11068050" cy="3251200"/>
+    <xdr:ext cx="11068050" cy="2609849"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="TextBox 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="311150" y="120651"/>
-          <a:ext cx="11068050" cy="3251200"/>
+          <a:ext cx="11068050" cy="2609849"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
@@ -2781,400 +2577,297 @@
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
             <a:t>In compliance with federal financial aid regulations, all funds awarded to a student because they are enrolled</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t> as a student** </a:t>
+            <a:t> as a student </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>are considered EFA/OFA and must be counted toward their Cost of Attendence (COA) unless:</a:t>
+            <a:t>must be counted toward their Cost of Attendence (COA) unless:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buFont typeface="Wingdings"/>
             <a:buChar char=""/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>The funds are for non-need-based employment (as determined in collaboration with Office of Scholarship Services and the Office of Financial Aid).</a:t>
+            <a:t>The funds are for non-need-based employment,as determined in collaboration with the Office of Financial Aid.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buFont typeface="Wingdings"/>
             <a:buChar char=""/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
             <a:t>The funds are to reimburse a student for exactly actual expenses incurred on school-sponsored trips or conference travel with documented receipts.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+            <a:lnSpc>
+              <a:spcPct val="115000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buFont typeface="Wingdings"/>
+            <a:buChar char=""/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:t>The</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:t> funds </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:t>are awarded through the CU Scholarship Application (BAM), Graduate Awarding Form (GAF), or Institutional Scholarship Awarding Form (ISAF)</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-US" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+          </a:br>
+          <a:br>
+            <a:rPr lang="en-US" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:t>In all other cases, such as when stipend payment methods are used, departments must submit this form to ensure such OFA count toward students’ COAs</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:t>.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:t> </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
           </a:br>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri"/>
             <a:cs typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buFontTx/>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>Work with Scholarship Services to ensure OFA/COA is counted toward COAs:</a:t>
-[...17 lines deleted...]
-            <a:rPr lang="en-US" sz="1200">
+            <a:t>Periods of non-enrollment,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1" baseline="0">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>When funds are processed through our office,--via the CU Scholarship Application (BAM), Graduate Awarding Form (GAF), or Institutional Scholarship Awarding Form (ISAF)—these are already counted toward the students’ COAs. (There is no need to work with our office further). </a:t>
-[...15 lines deleted...]
-          </a:pPr>
+            <a:t> </a:t>
+          </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>In all other cases, such as when stipend payment methods are used, departments must submit this form to ensure such OFA count toward students’ COAs</a:t>
-[...137 lines deleted...]
-          </a:pPr>
+            <a:t>such as summer, OFA must be applied or counted toward the next period of enrollment. </a:t>
+          </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri"/>
             <a:cs typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
-[...19 lines deleted...]
-        <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>								</a:t>
+            <a:t>					</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>295275</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>31748</xdr:rowOff>
+      <xdr:colOff>284692</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>42331</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11106150" cy="7151690"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TextBox 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="295275" y="3682998"/>
+          <a:off x="284692" y="2920998"/>
           <a:ext cx="11106150" cy="7151690"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -3189,75 +2882,51 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>Additional</a:t>
-[...23 lines deleted...]
-            <a:t>:</a:t>
+            <a:t>Terms &amp; Examples:</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri"/>
             <a:cs typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
@@ -3359,51 +3028,51 @@
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Please note Other Financial Assistance or OFA was previously known as Estimated</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> Financial Assistance (EFA) prior to </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>2024-2025.</a:t>
+            <a:t>2024-25.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0">
             <a:lnSpc>
               <a:spcPct val="115000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1000"/>
             </a:spcAft>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
@@ -3838,51 +3507,51 @@
             <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Example</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t> for school sponsored travel w/ receipts. </a:t>
+            <a:t> for school sponsored travel with receipts:</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr lvl="1"/>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>"If the school pays the trip or conference costs directly, such as by direct reimbursement of those expenses by the school, the covered expenses are not considered to be EFA. For example, if the student pays the expenses and submits receipts to the school, and the school reimburses the student for exactly those actual expenses incurred, it is not EFA. This ensures the student does not have cash which might be used to cover other educationally related expenses. Otherwise, if the school provides the student with the funds directly, it must be considered EFA."</a:t>
           </a:r>
@@ -4177,1086 +3846,1040 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="17.42578125" customWidth="1"/>
+    <col min="1" max="1" width="4.33203125" customWidth="1"/>
+    <col min="2" max="2" width="41.33203125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="35.5" customWidth="1"/>
+    <col min="4" max="4" width="18.5" style="17" customWidth="1"/>
+    <col min="5" max="5" width="23.5" customWidth="1"/>
+    <col min="6" max="6" width="14.83203125" style="25" customWidth="1"/>
+    <col min="7" max="7" width="18.6640625" style="25" customWidth="1"/>
+    <col min="8" max="11" width="15.83203125" customWidth="1"/>
+    <col min="12" max="12" width="27.6640625" customWidth="1"/>
+    <col min="13" max="13" width="12.5" customWidth="1"/>
+    <col min="14" max="14" width="17.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="L1" s="14" t="s">
+    <row r="1" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="85"/>
+    </row>
+    <row r="2" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="85"/>
+    </row>
+    <row r="3" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="95"/>
+      <c r="C3" s="95"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="8"/>
+    </row>
+    <row r="4" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="101"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
+      <c r="F4" s="101"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="10"/>
+    </row>
+    <row r="5" spans="1:17" ht="14" x14ac:dyDescent="0.15">
+      <c r="A5" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="M1" s="15"/>
-[...15 lines deleted...]
-      <c r="M2" s="55" t="s">
+      <c r="B5" s="98"/>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+    </row>
+    <row r="6" spans="1:17" ht="21.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="90"/>
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="10"/>
+    </row>
+    <row r="7" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="N2" s="55" t="s">
+      <c r="B7" s="29" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="92" t="s">
+      <c r="C7" s="86"/>
+      <c r="D7" s="87"/>
+      <c r="E7" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="93"/>
-[...9 lines deleted...]
-      <c r="L3" s="56" t="s">
+      <c r="F7" s="88"/>
+      <c r="G7" s="89"/>
+    </row>
+    <row r="8" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38"/>
+      <c r="B8" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="M3" s="12"/>
-[...3 lines deleted...]
-      <c r="A4" s="92" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="93"/>
-[...9 lines deleted...]
-      <c r="L4" s="57" t="s">
+      <c r="F8" s="69"/>
+      <c r="G8" s="70"/>
+    </row>
+    <row r="9" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="11"/>
+      <c r="B9" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="12"/>
-[...3 lines deleted...]
-      <c r="A5" s="99" t="s">
+      <c r="C9" s="71"/>
+      <c r="D9" s="72"/>
+      <c r="E9" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="100"/>
-[...9 lines deleted...]
-      <c r="L5" s="36" t="s">
+      <c r="F9" s="75"/>
+      <c r="G9" s="76"/>
+    </row>
+    <row r="10" spans="1:17" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="12"/>
+      <c r="B10" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="81"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="20"/>
+    </row>
+    <row r="11" spans="1:17" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="12"/>
+      <c r="B11" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="37"/>
-[...3 lines deleted...]
-      <c r="A6" s="102" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="35"/>
+    </row>
+    <row r="12" spans="1:17" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="12"/>
+      <c r="B12" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="103"/>
-[...14 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="C12" s="77"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="35"/>
+    </row>
+    <row r="13" spans="1:17" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12"/>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="77"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="79"/>
+      <c r="G13" s="80"/>
+    </row>
+    <row r="14" spans="1:17" s="1" customFormat="1" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="54"/>
+      <c r="B14" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="C14" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="95"/>
-[...1 lines deleted...]
-      <c r="E7" s="18" t="s">
+      <c r="D14" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="97"/>
-[...102 lines deleted...]
-        <v>43</v>
+      <c r="E14" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="51" t="s">
+        <v>35</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
-    <row r="15" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="76" t="str">
+    <row r="15" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="55" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"*STOP* Based on the information above no other data is needed at this time. Review the 'Helpful Information' on the right for more details.","")</f>
         <v/>
       </c>
-      <c r="B15" s="73"/>
-[...5 lines deleted...]
-      <c r="H15" s="60"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="40"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
-    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="77">
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56">
         <v>1</v>
       </c>
-      <c r="B16" s="61"/>
-      <c r="C16" s="61" t="str">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D16" s="62"/>
-[...5 lines deleted...]
-      <c r="A17" s="78">
+      <c r="D16" s="42"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="44"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="57">
         <v>2</v>
       </c>
-      <c r="B17" s="32"/>
-      <c r="C17" s="32" t="str">
+      <c r="B17" s="27"/>
+      <c r="C17" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D17" s="62"/>
-[...5 lines deleted...]
-      <c r="A18" s="78">
+      <c r="D17" s="42"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="39"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="57">
         <v>3</v>
       </c>
-      <c r="B18" s="32"/>
-      <c r="C18" s="32" t="str">
+      <c r="B18" s="27"/>
+      <c r="C18" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D18" s="62"/>
-[...2 lines deleted...]
-      <c r="G18" s="59"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="39"/>
       <c r="L18" s="4"/>
     </row>
-    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="78">
+    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="57">
         <v>4</v>
       </c>
-      <c r="B19" s="20"/>
-      <c r="C19" s="32" t="str">
+      <c r="B19" s="15"/>
+      <c r="C19" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D19" s="62"/>
-[...5 lines deleted...]
-      <c r="A20" s="78">
+      <c r="D19" s="42"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="22"/>
+    </row>
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="57">
         <v>5</v>
       </c>
-      <c r="B20" s="20"/>
-      <c r="C20" s="32" t="str">
+      <c r="B20" s="15"/>
+      <c r="C20" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D20" s="62"/>
-[...5 lines deleted...]
-      <c r="A21" s="78">
+      <c r="D20" s="42"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="22"/>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="57">
         <v>6</v>
       </c>
-      <c r="B21" s="20"/>
-      <c r="C21" s="32" t="str">
+      <c r="B21" s="15"/>
+      <c r="C21" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D21" s="62"/>
-[...5 lines deleted...]
-      <c r="A22" s="78">
+      <c r="D21" s="42"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="22"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="57">
         <v>7</v>
       </c>
-      <c r="B22" s="20"/>
-      <c r="C22" s="32" t="str">
+      <c r="B22" s="15"/>
+      <c r="C22" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D22" s="62"/>
-[...5 lines deleted...]
-      <c r="A23" s="78">
+      <c r="D22" s="42"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="22"/>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="57">
         <v>8</v>
       </c>
-      <c r="B23" s="20"/>
-      <c r="C23" s="32" t="str">
+      <c r="B23" s="15"/>
+      <c r="C23" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D23" s="62"/>
-[...5 lines deleted...]
-      <c r="A24" s="78">
+      <c r="D23" s="42"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="22"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="57">
         <v>9</v>
       </c>
-      <c r="B24" s="20"/>
-      <c r="C24" s="32" t="str">
+      <c r="B24" s="15"/>
+      <c r="C24" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D24" s="62"/>
-[...5 lines deleted...]
-      <c r="A25" s="78">
+      <c r="D24" s="42"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="22"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="57">
         <v>10</v>
       </c>
-      <c r="B25" s="20"/>
-      <c r="C25" s="32" t="str">
+      <c r="B25" s="15"/>
+      <c r="C25" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D25" s="62"/>
-[...5 lines deleted...]
-      <c r="A26" s="78">
+      <c r="D25" s="42"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="22"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="57">
         <v>11</v>
       </c>
-      <c r="B26" s="20"/>
-      <c r="C26" s="32" t="str">
+      <c r="B26" s="15"/>
+      <c r="C26" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D26" s="62"/>
-[...5 lines deleted...]
-      <c r="A27" s="78">
+      <c r="D26" s="42"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="22"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="57">
         <v>12</v>
       </c>
-      <c r="B27" s="20"/>
-      <c r="C27" s="32" t="str">
+      <c r="B27" s="15"/>
+      <c r="C27" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D27" s="62"/>
-[...5 lines deleted...]
-      <c r="A28" s="78">
+      <c r="D27" s="42"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="22"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="57">
         <v>13</v>
       </c>
-      <c r="B28" s="20"/>
-      <c r="C28" s="32" t="str">
+      <c r="B28" s="15"/>
+      <c r="C28" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D28" s="62"/>
-[...5 lines deleted...]
-      <c r="A29" s="78">
+      <c r="D28" s="42"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="22"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="57">
         <v>14</v>
       </c>
-      <c r="B29" s="20"/>
-      <c r="C29" s="32" t="str">
+      <c r="B29" s="15"/>
+      <c r="C29" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D29" s="62"/>
-[...5 lines deleted...]
-      <c r="A30" s="78">
+      <c r="D29" s="42"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="22"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="57">
         <v>15</v>
       </c>
-      <c r="B30" s="20"/>
-      <c r="C30" s="32" t="str">
+      <c r="B30" s="15"/>
+      <c r="C30" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D30" s="62"/>
-[...5 lines deleted...]
-      <c r="A31" s="78">
+      <c r="D30" s="42"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="22"/>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="57">
         <v>16</v>
       </c>
-      <c r="B31" s="20"/>
-      <c r="C31" s="32" t="str">
+      <c r="B31" s="15"/>
+      <c r="C31" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D31" s="62"/>
-[...5 lines deleted...]
-      <c r="A32" s="78">
+      <c r="D31" s="42"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="22"/>
+    </row>
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57">
         <v>17</v>
       </c>
-      <c r="B32" s="20"/>
-      <c r="C32" s="32" t="str">
+      <c r="B32" s="15"/>
+      <c r="C32" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D32" s="62"/>
-[...5 lines deleted...]
-      <c r="A33" s="78">
+      <c r="D32" s="42"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="22"/>
+    </row>
+    <row r="33" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="57">
         <v>18</v>
       </c>
-      <c r="B33" s="20"/>
-      <c r="C33" s="32" t="str">
+      <c r="B33" s="15"/>
+      <c r="C33" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D33" s="62"/>
-[...5 lines deleted...]
-      <c r="A34" s="78">
+      <c r="D33" s="42"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="22"/>
+    </row>
+    <row r="34" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="57">
         <v>19</v>
       </c>
-      <c r="B34" s="20"/>
-      <c r="C34" s="32" t="str">
+      <c r="B34" s="15"/>
+      <c r="C34" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D34" s="62"/>
-[...7 lines deleted...]
-      <c r="A35" s="78">
+      <c r="D34" s="42"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="22" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="57">
         <v>20</v>
       </c>
-      <c r="B35" s="20"/>
-      <c r="C35" s="32" t="str">
+      <c r="B35" s="15"/>
+      <c r="C35" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D35" s="62"/>
-[...5 lines deleted...]
-      <c r="A36" s="78">
+      <c r="D35" s="42"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="22"/>
+    </row>
+    <row r="36" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="57">
         <v>21</v>
       </c>
-      <c r="B36" s="20"/>
-      <c r="C36" s="32" t="str">
+      <c r="B36" s="15"/>
+      <c r="C36" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D36" s="62"/>
-[...5 lines deleted...]
-      <c r="A37" s="78">
+      <c r="D36" s="42"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="21"/>
+      <c r="G36" s="22"/>
+    </row>
+    <row r="37" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="57">
         <v>22</v>
       </c>
-      <c r="B37" s="20"/>
-      <c r="C37" s="32" t="str">
+      <c r="B37" s="15"/>
+      <c r="C37" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D37" s="62"/>
-[...5 lines deleted...]
-      <c r="A38" s="78">
+      <c r="D37" s="42"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="22"/>
+    </row>
+    <row r="38" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="57">
         <v>23</v>
       </c>
-      <c r="B38" s="20"/>
-      <c r="C38" s="32" t="str">
+      <c r="B38" s="15"/>
+      <c r="C38" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D38" s="62"/>
-[...5 lines deleted...]
-      <c r="A39" s="78">
+      <c r="D38" s="42"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="22"/>
+    </row>
+    <row r="39" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="57">
         <v>24</v>
       </c>
-      <c r="B39" s="20"/>
-      <c r="C39" s="32" t="str">
+      <c r="B39" s="15"/>
+      <c r="C39" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D39" s="62"/>
-[...5 lines deleted...]
-      <c r="A40" s="78">
+      <c r="D39" s="42"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="21"/>
+      <c r="G39" s="22"/>
+    </row>
+    <row r="40" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="57">
         <v>25</v>
       </c>
-      <c r="B40" s="20"/>
-      <c r="C40" s="32" t="str">
+      <c r="B40" s="15"/>
+      <c r="C40" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D40" s="62"/>
-[...5 lines deleted...]
-      <c r="A41" s="78">
+      <c r="D40" s="42"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="22"/>
+    </row>
+    <row r="41" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="57">
         <v>26</v>
       </c>
-      <c r="B41" s="20"/>
-      <c r="C41" s="32" t="str">
+      <c r="B41" s="15"/>
+      <c r="C41" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D41" s="62"/>
-[...5 lines deleted...]
-      <c r="A42" s="78">
+      <c r="D41" s="42"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="22"/>
+    </row>
+    <row r="42" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="57">
         <v>27</v>
       </c>
-      <c r="B42" s="20"/>
-      <c r="C42" s="32" t="str">
+      <c r="B42" s="15"/>
+      <c r="C42" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D42" s="62"/>
-[...5 lines deleted...]
-      <c r="A43" s="78">
+      <c r="D42" s="42"/>
+      <c r="E42" s="21"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="22"/>
+    </row>
+    <row r="43" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="57">
         <v>28</v>
       </c>
-      <c r="B43" s="20"/>
-      <c r="C43" s="32" t="str">
+      <c r="B43" s="15"/>
+      <c r="C43" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D43" s="62"/>
-[...2 lines deleted...]
-      <c r="G43" s="27"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="22"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
-    <row r="44" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="78">
+    <row r="44" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="57">
         <v>29</v>
       </c>
-      <c r="B44" s="20"/>
-      <c r="C44" s="32" t="str">
+      <c r="B44" s="15"/>
+      <c r="C44" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D44" s="62"/>
-[...5 lines deleted...]
-      <c r="A45" s="78">
+      <c r="D44" s="42"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="22"/>
+    </row>
+    <row r="45" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="57">
         <v>30</v>
       </c>
-      <c r="B45" s="21"/>
-      <c r="C45" s="32" t="str">
+      <c r="B45" s="16"/>
+      <c r="C45" s="27" t="str">
         <f>IF(OR(C11="Yes",C12="Yes"),"N/A - contact our office for questions","")</f>
         <v/>
       </c>
-      <c r="D45" s="62"/>
-[...11 lines deleted...]
-      <c r="E46" s="82">
+      <c r="D45" s="42"/>
+      <c r="E45" s="23"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="24"/>
+    </row>
+    <row r="46" spans="1:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="73"/>
+      <c r="B46" s="58"/>
+      <c r="C46" s="59"/>
+      <c r="D46" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="61">
         <f>SUM(E16:E45)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="82">
+      <c r="F46" s="61">
         <f>SUM(F16:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="82">
+      <c r="G46" s="61">
         <f>SUM(G16:G45)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="E47" s="82">
+    <row r="47" spans="1:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="74"/>
+      <c r="B47" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="63"/>
+      <c r="D47" s="64" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="61">
         <f>E46+F46+G46</f>
         <v>0</v>
       </c>
-      <c r="F47" s="86"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="F47" s="65"/>
+      <c r="G47" s="66"/>
+    </row>
+    <row r="48" spans="1:14" s="3" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A48" s="2"/>
-      <c r="B48" s="22"/>
+      <c r="B48" s="17"/>
       <c r="C48"/>
-      <c r="D48" s="22"/>
+      <c r="D48" s="17"/>
       <c r="E48"/>
-      <c r="F48" s="30"/>
-      <c r="G48" s="30"/>
+      <c r="F48" s="25"/>
+      <c r="G48" s="25"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A49" s="2"/>
-      <c r="B49" s="23"/>
+      <c r="B49" s="18"/>
       <c r="C49" s="2"/>
-      <c r="D49" s="23"/>
+      <c r="D49" s="18"/>
       <c r="E49" s="2"/>
-      <c r="F49" s="31"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F49" s="26"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A50" s="2"/>
-      <c r="B50" s="23"/>
+      <c r="B50" s="18"/>
       <c r="C50" s="2"/>
-      <c r="D50" s="23"/>
+      <c r="D50" s="18"/>
       <c r="E50" s="2"/>
-      <c r="F50" s="31"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F50" s="26"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A51" s="2"/>
-      <c r="B51" s="23"/>
+      <c r="B51" s="18"/>
       <c r="C51" s="2"/>
-      <c r="D51" s="23"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D51" s="18"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A52" s="2"/>
-      <c r="B52" s="23"/>
+      <c r="B52" s="18"/>
       <c r="C52" s="2"/>
-      <c r="D52" s="23"/>
+      <c r="D52" s="18"/>
       <c r="E52" s="2"/>
-      <c r="F52" s="31"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F52" s="26"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A53" s="2"/>
-      <c r="B53" s="23"/>
+      <c r="B53" s="18"/>
       <c r="C53" s="2"/>
-      <c r="D53" s="23"/>
+      <c r="D53" s="18"/>
       <c r="E53" s="2"/>
-      <c r="F53" s="31"/>
-[...2 lines deleted...]
-      <c r="D54" s="23"/>
+      <c r="F53" s="26"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="D54" s="18"/>
       <c r="E54" s="2"/>
-      <c r="F54" s="31"/>
-[...2 lines deleted...]
-      <c r="D55" s="23"/>
+      <c r="F54" s="26"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="D55" s="18"/>
       <c r="E55" s="2"/>
-      <c r="F55" s="31"/>
-[...2 lines deleted...]
-      <c r="D56" s="23"/>
+      <c r="F55" s="26"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="D56" s="18"/>
       <c r="E56" s="2"/>
-      <c r="F56" s="31"/>
-[...2 lines deleted...]
-      <c r="D57" s="23"/>
+      <c r="F56" s="26"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="D57" s="18"/>
       <c r="E57" s="2"/>
-      <c r="F57" s="31"/>
-[...5 lines deleted...]
-      <c r="D58" s="23"/>
+      <c r="F57" s="26"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B58" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="18"/>
       <c r="E58" s="2"/>
-      <c r="F58" s="31"/>
-[...8 lines deleted...]
-        <v>29</v>
+      <c r="F58" s="26"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B59" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B60" s="17" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C10:D10"/>
-    <mergeCell ref="A1:G1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A6:G6"/>
   </mergeCells>
   <dataValidations xWindow="510" yWindow="456" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" prompt="_x000a_" sqref="D14" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16:F45" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
     <dataValidation allowBlank="1" sqref="G52:K52" xr:uid="{00000000-0002-0000-0000-000004000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:D12" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>$B$58:$B$59</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="The only value for this box is: N/A" promptTitle="Award type may include" prompt="Fellowship_x000a_Stipend_x000a_Etc." sqref="C8:D8" xr:uid="{F272C151-F6BC-4F29-8835-742A391DDEB0}">
       <formula1>"N/A"</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B16:B45" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Leave this blank" error="Please enter data begining wiht line #1." promptTitle="Leave this blank" prompt="This is not a space to fill out." sqref="B15:G15" xr:uid="{CA2E235F-6DF3-454C-91B2-1AD93A6B1B68}">
       <formula1>999999999999999000</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D16:D45" xr:uid="{680BDAC5-C532-4029-B6A3-23603850FE23}">
       <formula1>$B$58:$B$60</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="510" yWindow="456" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CA75A7B0-58AD-4077-A5ED-72D6AF259851}">
           <x14:formula1>
             <xm:f>'Award Type'!$A$3:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>C13:D13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B89CB8DA-75C5-48DF-80FB-D0348D25C5D5}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" customWidth="1"/>
+    <col min="1" max="2" width="17.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="1" spans="1:2" ht="16" x14ac:dyDescent="0.15">
+      <c r="A1" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="93"/>
+    </row>
+    <row r="2" spans="1:2" ht="16" x14ac:dyDescent="0.2">
+      <c r="A2" s="103" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="104" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="16" x14ac:dyDescent="0.2">
+      <c r="A3" s="103" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="88" t="s">
+      <c r="B3" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="16" x14ac:dyDescent="0.2">
+      <c r="A4" s="103" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B4" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="16" x14ac:dyDescent="0.2">
+      <c r="A5" s="103" t="s">
         <v>34</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      </c>
       <c r="B5" s="3" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
-    <row r="2" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="5" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="6" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
     </row>
-    <row r="46" spans="5:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="E46" s="44"/>
+    <row r="46" spans="5:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="E46" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ab10b93-db63-4fb1-bc68-6418726465f5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4ADDA4092FD0A41914E87F89F170681" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c97bcb058901c0b86de7a64a0c4c45fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4ab10b93-db63-4fb1-bc68-6418726465f5" xmlns:ns3="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="835504019801e5106006985801652ce0" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
     <xsd:import namespace="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -5456,91 +5079,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0BBAB-919A-4F67-83A6-45760715284F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2A1A830-3A73-496E-AF1F-C4D129D66585}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EDAD2A-6C4D-49A4-B321-0CB185E0A2A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4ab10b93-db63-4fb1-bc68-6418726465f5"/>
     <ds:schemaRef ds:uri="a0e13ebe-dfad-4d3b-98fa-49d504cd90f9"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Fall 2025 - Spring 2026</vt:lpstr>
       <vt:lpstr>Award Type</vt:lpstr>
       <vt:lpstr>FAQ</vt:lpstr>
       <vt:lpstr>Please_submit_all_forms_to_finaid_isaf_colorado.edu</vt:lpstr>
       <vt:lpstr>'Fall 2025 - Spring 2026'!Print_Area</vt:lpstr>