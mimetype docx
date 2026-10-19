--- v0 (2025-11-04)
+++ v1 (2026-10-19)
@@ -1,1218 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56E31184" w14:textId="77777777" w:rsidR="00CB3D0E" w:rsidRDefault="00CB3D0E" w:rsidP="00CB3D0E">
-[...41 lines deleted...]
-    <w:p w14:paraId="5D056246" w14:textId="77777777" w:rsidR="005B506D" w:rsidRPr="00410E41" w:rsidRDefault="005B506D" w:rsidP="005B506D">
+    <w:p w14:paraId="58EA08D1" w14:textId="6112B09F" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00CB3D0E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410E41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>ASSOCIATE PROFESSOR*</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3297F7B7" w14:textId="77777777" w:rsidR="005B506D" w:rsidRPr="00EF2A3E" w:rsidRDefault="005B506D" w:rsidP="005B506D">
+        <w:t>TEMPLATE – EXTERNAL REVIEWER SOLICITATION LETTER FOR TENURE AND PROMOTION TO ASSOCIATE PROFESSOR*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25612107" w14:textId="4F7135B2" w:rsidR="00CE6011" w:rsidRPr="00EF2A3E" w:rsidRDefault="00CE6011" w:rsidP="00EF2A3E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2A3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>[Departments may modify this template; any substantive modifications should be submitted to the director of faculty personnel at ofafpd@colorado.edu for review and approval by the vice provost and associate vice chancellor for faculty affairs.]</w:t>
-[...1058 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2A3E" w:rsidRPr="00EF2A3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF2A3E">
+        <w:t xml:space="preserve">Departments may modify this template; any substantive modifications should be submitted to the director of faculty personnel at ofafpd@colorado.edu for review and approval by the vice </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">chancellor and senior vice </w:t>
       </w:r>
       <w:r w:rsidR="00EF2A3E" w:rsidRPr="00EF2A3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Departments may modify this template; any substantive modifications should be submitted to the director of faculty personnel at ofafpd@colorado.edu for review and approval by the vice provost and associate vice chancellor for faculty affairs.</w:t>
+        <w:t>provost for faculty affairs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2A3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3CE0FD" w14:textId="77777777" w:rsidR="00EF2A3E" w:rsidRDefault="00EF2A3E" w:rsidP="00633A08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C8FFC6A" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -2285,59 +1188,59 @@
         <w:t xml:space="preserve"> In addition to an evaluation of the candidate’s work during the tenure probationary period, reviewers also may provide a more general evaluation of the candidate’s stature and accomplishments as a scholar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005821F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4"/>
         </w:rPr>
         <w:t>[artist/librarian]</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6BCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. If the latter is included, we ask reviewers to distinguish clearly between these two aspects of the evaluation: the evaluation of the candidate’s work during the tenure probationary period, on </w:t>
+        <w:t xml:space="preserve">. If the latter is included, we ask reviewers to distinguish clearly between these two </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6BCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>the one hand, and the more general evaluation of the candidate’s stature and accomplishments, on the other.</w:t>
+        <w:t>aspects of the evaluation: the evaluation of the candidate’s work during the tenure probationary period, on the one hand, and the more general evaluation of the candidate’s stature and accomplishments, on the other.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAEDE14" w14:textId="77777777" w:rsidR="00892D29" w:rsidRPr="002A6BCB" w:rsidRDefault="00892D29" w:rsidP="00892D29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="728A920F" w14:textId="77777777" w:rsidR="00892D29" w:rsidRPr="000312FB" w:rsidRDefault="00892D29" w:rsidP="00892D29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6BCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[Add if “early” tenure case:]</w:t>
@@ -2354,133 +1257,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> schedule. In these cases, the standards and criteria for tenure are the same as they are for candidates standing for review in year seven of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>probationary period</w:t>
       </w:r>
       <w:r w:rsidRPr="000312FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49123FC3" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...81 lines deleted...]
-          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CA1E488" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410E41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Attachments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C92055" w14:textId="77777777" w:rsidR="00CB3D0E" w:rsidRPr="005821F3" w:rsidRDefault="00CB3D0E" w:rsidP="00CB3D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4"/>
         </w:rPr>
       </w:pPr>
@@ -2788,218 +1608,196 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370DCED9" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27C5210B" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50915E0A" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D18490" w14:textId="77777777" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
+    <w:p w14:paraId="73D18490" w14:textId="1EF4F9DA" w:rsidR="00633A08" w:rsidRPr="00410E41" w:rsidRDefault="00633A08" w:rsidP="00633A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410E41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(Revised </w:t>
       </w:r>
-      <w:r w:rsidR="004A26A3">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00FE3B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>9/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F245A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00410E41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="61E14E7E" w14:textId="77777777" w:rsidR="00503A9E" w:rsidRPr="00410E41" w:rsidRDefault="00503A9E" w:rsidP="00CC2494">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00503A9E" w:rsidRPr="00410E41" w:rsidSect="00410E41">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F419215" w14:textId="77777777" w:rsidR="000C01FD" w:rsidRDefault="000C01FD" w:rsidP="00581BFB">
+    <w:p w14:paraId="370B7828" w14:textId="77777777" w:rsidR="00C536B7" w:rsidRDefault="00C536B7" w:rsidP="00581BFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02C5DE7C" w14:textId="77777777" w:rsidR="000C01FD" w:rsidRDefault="000C01FD" w:rsidP="00581BFB">
+    <w:p w14:paraId="730A5049" w14:textId="77777777" w:rsidR="00C536B7" w:rsidRDefault="00C536B7" w:rsidP="00581BFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman">
     <w:altName w:val="Bookman Old Style"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B8D185C" w14:textId="77777777" w:rsidR="000C01FD" w:rsidRDefault="000C01FD" w:rsidP="00581BFB">
+    <w:p w14:paraId="475AA0CA" w14:textId="77777777" w:rsidR="00C536B7" w:rsidRDefault="00C536B7" w:rsidP="00581BFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="177C844E" w14:textId="77777777" w:rsidR="000C01FD" w:rsidRDefault="000C01FD" w:rsidP="00581BFB">
+    <w:p w14:paraId="2E39C409" w14:textId="77777777" w:rsidR="00C536B7" w:rsidRDefault="00C536B7" w:rsidP="00581BFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B44DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="793C5440"/>
     <w:lvl w:ilvl="0" w:tplc="C02CFA3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3790,54 +2588,53 @@
   <w:num w:numId="3" w16cid:durableId="678895848">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="642976109">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1500462133">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2133131367">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="462620079">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="675767146">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="854805539">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3859,133 +2656,148 @@
     <w:rsid w:val="001F6CB1"/>
     <w:rsid w:val="0023684F"/>
     <w:rsid w:val="00263C14"/>
     <w:rsid w:val="00282C00"/>
     <w:rsid w:val="00295125"/>
     <w:rsid w:val="002A3898"/>
     <w:rsid w:val="002A544C"/>
     <w:rsid w:val="002D56EF"/>
     <w:rsid w:val="002D694D"/>
     <w:rsid w:val="0031399D"/>
     <w:rsid w:val="00344082"/>
     <w:rsid w:val="00351622"/>
     <w:rsid w:val="00354968"/>
     <w:rsid w:val="003A2384"/>
     <w:rsid w:val="003C7EB6"/>
     <w:rsid w:val="003E56C0"/>
     <w:rsid w:val="004029E7"/>
     <w:rsid w:val="00410E41"/>
     <w:rsid w:val="00463283"/>
     <w:rsid w:val="004870A9"/>
     <w:rsid w:val="004A19DC"/>
     <w:rsid w:val="004A26A3"/>
     <w:rsid w:val="004E5BFD"/>
     <w:rsid w:val="00503A9E"/>
     <w:rsid w:val="005105BA"/>
+    <w:rsid w:val="005526F0"/>
     <w:rsid w:val="00562313"/>
     <w:rsid w:val="00581BFB"/>
     <w:rsid w:val="00582788"/>
     <w:rsid w:val="005B506D"/>
     <w:rsid w:val="005D55C8"/>
     <w:rsid w:val="00633A08"/>
     <w:rsid w:val="0064655E"/>
+    <w:rsid w:val="00665DF5"/>
+    <w:rsid w:val="00675DBE"/>
     <w:rsid w:val="006D4C1D"/>
+    <w:rsid w:val="006D55D9"/>
     <w:rsid w:val="006D7A7C"/>
+    <w:rsid w:val="006E37E5"/>
+    <w:rsid w:val="006F39DC"/>
+    <w:rsid w:val="007541C5"/>
     <w:rsid w:val="007735CF"/>
     <w:rsid w:val="00790F1C"/>
     <w:rsid w:val="007A4A5A"/>
     <w:rsid w:val="007C2957"/>
     <w:rsid w:val="007D02B9"/>
     <w:rsid w:val="00892D29"/>
+    <w:rsid w:val="008C4A99"/>
     <w:rsid w:val="00910F0D"/>
     <w:rsid w:val="00930E11"/>
     <w:rsid w:val="0093709C"/>
     <w:rsid w:val="00961F74"/>
+    <w:rsid w:val="00993512"/>
     <w:rsid w:val="009A6ED8"/>
+    <w:rsid w:val="00AE6EFD"/>
     <w:rsid w:val="00B05AD9"/>
     <w:rsid w:val="00B16D53"/>
     <w:rsid w:val="00B40B89"/>
     <w:rsid w:val="00B55A94"/>
     <w:rsid w:val="00BF3AC3"/>
     <w:rsid w:val="00C1466E"/>
+    <w:rsid w:val="00C536B7"/>
     <w:rsid w:val="00CB3D0E"/>
     <w:rsid w:val="00CC2494"/>
     <w:rsid w:val="00CD1F9B"/>
     <w:rsid w:val="00CE6011"/>
     <w:rsid w:val="00D11640"/>
     <w:rsid w:val="00D25C8A"/>
     <w:rsid w:val="00D351A3"/>
     <w:rsid w:val="00D4097A"/>
     <w:rsid w:val="00D4316D"/>
     <w:rsid w:val="00D754C7"/>
     <w:rsid w:val="00DA5FFE"/>
     <w:rsid w:val="00DB5461"/>
     <w:rsid w:val="00E549D4"/>
+    <w:rsid w:val="00E6173E"/>
     <w:rsid w:val="00E64A09"/>
     <w:rsid w:val="00E679A5"/>
     <w:rsid w:val="00E76904"/>
     <w:rsid w:val="00E86E44"/>
     <w:rsid w:val="00E93847"/>
     <w:rsid w:val="00EA0A64"/>
     <w:rsid w:val="00EB007F"/>
     <w:rsid w:val="00EF2A3E"/>
+    <w:rsid w:val="00F245A6"/>
     <w:rsid w:val="00F56CA7"/>
     <w:rsid w:val="00F76B37"/>
+    <w:rsid w:val="00F80BCF"/>
     <w:rsid w:val="00FD1963"/>
+    <w:rsid w:val="00FE3B0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0CEF4E29"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F25E9E5B-6D4A-924C-A5C9-F768FB9AB7D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4357,68 +3169,74 @@
     <w:rsid w:val="00CC2494"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman" w:hAnsi="Bookman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D754C7"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D754C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman" w:hAnsi="Bookman"/>
       <w:b/>
       <w:caps/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -4493,51 +3311,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF2A3E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF2A3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman" w:hAnsi="Bookman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4798,74 +3616,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7671</Characters>
+  <Pages>2</Pages>
+  <Words>742</Words>
+  <Characters>4232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TEMPLATE - PROMOTION TO FULL PROFESSOR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8999</CharactersWithSpaces>
+  <CharactersWithSpaces>4965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TEMPLATE - PROMOTION TO FULL PROFESSOR</dc:title>
   <dc:subject/>
   <dc:creator>Academic Affairs</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>