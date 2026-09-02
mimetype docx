--- v1 (2026-01-25)
+++ v2 (2026-09-02)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6ED6CAA1" w14:textId="5E3E7252" w:rsidR="00EE4963" w:rsidRPr="00C70D67" w:rsidRDefault="00EE4963" w:rsidP="00EE4963">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70D67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CB49785" wp14:editId="0F096388">
             <wp:extent cx="1614196" cy="324936"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1459683666" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1809,60 +1805,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9. Faculty Work Impact Statement (optional)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DDB45A6" w14:textId="17264003" w:rsidR="00133FCD" w:rsidRPr="00EB1343" w:rsidRDefault="00EB1343" w:rsidP="00133FCD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faculty members may choose to include a Work Impact Statement to provide additional contextual information about how their scholarly and creative work or their teaching or librarianship may have been affected by factors related to recent changes and disruptions in the federal education and research and creative work landscape including (but not limited to) external funding; work </w:t>
+              <w:t xml:space="preserve">Faculty members may choose to include a Work Impact Statement to provide additional contextual information about how their scholarly and creative work or their teaching or librarianship may have been affected by factors related to recent changes and disruptions in the federal education and research and creative work landscape including (but not limited to) external funding; work stoppages; political concerns; work travel or visa restrictions; availability of data, collaborators, or needed research materials; </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>stoppages; political concerns; work travel or visa restrictions; availability of data, collaborators, or needed research materials; changes to federal agencies, libraries, archives, laboratories, venues, museums, or other facilities; challenges to curriculum content or topics of study.</w:t>
+              <w:t>changes to federal agencies, libraries, archives, laboratories, venues, museums, or other facilities; challenges to curriculum content or topics of study.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C70D67" w:rsidRPr="00C70D67" w14:paraId="5718CC8C" w14:textId="77777777" w:rsidTr="00FB5A94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3216537B" w14:textId="28FB2322" w:rsidR="00EE7907" w:rsidRPr="00C70D67" w:rsidRDefault="00CE7480" w:rsidP="002B39DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D67">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3590,67 +3586,94 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B. External reviewers must be selected by the Primary Unit and chosen to avoid any known or apparent biases, either positive or negative.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064401C0" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C. Candidates may not select their own external reviewers, but may recommend names to the primary unit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A03E32F" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+          <w:p w14:paraId="7A03E32F" w14:textId="345306CF" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>D. All external review letters received must be submitted with the dossier and numbered 1-6, along with an abridged CV for each external reviewer from whom a letter was received.</w:t>
+              <w:t>D. All external review letters received must be submitted with the dossier and</w:t>
+            </w:r>
+            <w:r w:rsidR="00310B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> referred to by </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA2E68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number or letter (1-6 or A-F)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, along with an abridged CV for each external reviewer from whom a letter was received.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="022F8A5F" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Please include an external reviewer key with the following information: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74DC2192" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:left="204"/>
               <w:rPr>
@@ -3668,68 +3691,95 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>i. Name and affiliation of the reviewer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C00CDAF" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:left="204"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ii. Who recommended the reviewer (PUEC or Candidate)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DF95DC" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+          <w:p w14:paraId="05DF95DC" w14:textId="1AEAB411" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:left="204"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>iii. How the reviewer is labeled in the PUEC, primary unit, and dean’s review committee letters, 1-6. The campus review letters should refer to the external reviewer in a consistent manner.</w:t>
+              <w:t>iii. How the reviewer is labeled in the PUEC, primary unit, and dean’s review committee letters,</w:t>
+            </w:r>
+            <w:r w:rsidR="009E12CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> either by number or letter</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1-6 or A-F)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. The campus review letters should refer to the external reviewer in a consistent manner.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D84BFE2" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:left="204"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">iv. At the end of the key, please list individuals who were contacted but not able to provide a review, and include why they were unable to provide one (e.g., too busy, too close to candidate, etc.) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66537B91" w14:textId="1C120E75" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
@@ -4194,70 +4244,95 @@
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Three representative examples of scholarly and creative work are sufficient. When photographs, recordings, or other multimedia works are appropriate records of scholarly or creative work, candidates should submit examples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="202078BE" w14:textId="77777777" w:rsidR="006406D7" w:rsidRPr="00C70D67" w:rsidRDefault="006406D7" w:rsidP="00EE4963">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77E03CB1" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="5FB57E17" w14:textId="77777777" w:rsidR="00F25F6F" w:rsidRDefault="00F25F6F" w:rsidP="00EE7907">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0323BEF1" w14:textId="77777777" w:rsidR="00F25F6F" w:rsidRDefault="00F25F6F" w:rsidP="00EE7907">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E03CB1" w14:textId="50B321C7" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ADDITIONAL INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70855533" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please place the VCAC Checklist in front of the main dossier and review its contents carefully to be sure it is complete. Incomplete dossiers cannot go forward to the VCAC. Please note that the student letters/surveys/interviews and the external review letters are confidential materials and should comprise the “Supplement to the Dossier,” which is a </w:t>
@@ -4485,107 +4560,128 @@
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The dossier must be complete prior to being submitted to the Office of Faculty Affairs for VCAC review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D806AE" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7485155A" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="7485155A" w14:textId="0A110451" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Where there is a disagreement in the recommendation between these 3 reviews (dean, DRC, &amp; primary unit), the case returns to the prior reviewer for reconsideration and revote. Include a letter describing the outcome of the reconsideration and revote. If there remains a disagreement between review levels, the case proceeds forward; reconsiderations in the 1</w:t>
+        <w:t xml:space="preserve">Where there is a disagreement in the recommendation between these </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidR="00F02871">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>st</w:t>
+        <w:t>three</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Level of Review are required only once.</w:t>
+        <w:t xml:space="preserve"> reviews (dean, DRC, &amp; primary unit), the case returns to the prior reviewer for reconsideration and revote. Include a letter describing the outcome of the reconsideration and revote. If there remains a disagreement between review</w:t>
+      </w:r>
+      <w:r w:rsidR="001420A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, the case proceeds forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30911D39" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1AF38A" w14:textId="5B258989" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -4668,76 +4764,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>****</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Include for tenure and promotion to associate and promotion to full cases only.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidSect="00CE7480">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="252C0953" w14:textId="77777777" w:rsidR="004F1546" w:rsidRDefault="004F1546" w:rsidP="00EE7907">
+    <w:p w14:paraId="522E1B44" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C59A47E" w14:textId="77777777" w:rsidR="004F1546" w:rsidRDefault="004F1546" w:rsidP="00EE7907">
+    <w:p w14:paraId="1263A394" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4755,128 +4847,138 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1314444938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1F482F7D" w14:textId="0B451387" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00675300">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6C881DB0" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="366AB2FF" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="923929998"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="333F0FD7" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="11417" w:y="37"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4894,141 +4996,109 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="246CC3EB" w14:textId="6396C664" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+  <w:p w14:paraId="246CC3EB" w14:textId="74663BC1" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE7907">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
+    <w:r w:rsidR="00E60AFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>August</w:t>
+    </w:r>
     <w:r w:rsidR="00F1387F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>January 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B63EA94" w14:textId="77777777" w:rsidR="004F1546" w:rsidRDefault="004F1546" w:rsidP="00EE7907">
+    <w:p w14:paraId="4759CFC8" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="364FE325" w14:textId="77777777" w:rsidR="004F1546" w:rsidRDefault="004F1546" w:rsidP="00EE7907">
+    <w:p w14:paraId="1AC038D6" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6147330B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAF24F04"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5128,120 +5198,137 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4963"/>
     <w:rsid w:val="0002532F"/>
+    <w:rsid w:val="0008636B"/>
     <w:rsid w:val="00097F06"/>
     <w:rsid w:val="00122B95"/>
     <w:rsid w:val="001243B2"/>
     <w:rsid w:val="00133FCD"/>
+    <w:rsid w:val="001420A2"/>
     <w:rsid w:val="001431CB"/>
     <w:rsid w:val="001D0A19"/>
     <w:rsid w:val="001E7547"/>
     <w:rsid w:val="001F3786"/>
+    <w:rsid w:val="002376E3"/>
     <w:rsid w:val="00242409"/>
     <w:rsid w:val="002524C3"/>
     <w:rsid w:val="002A0CDC"/>
     <w:rsid w:val="002B39DF"/>
     <w:rsid w:val="002B431D"/>
+    <w:rsid w:val="00310B48"/>
     <w:rsid w:val="003836A2"/>
     <w:rsid w:val="00385804"/>
     <w:rsid w:val="003B3EBD"/>
     <w:rsid w:val="004175CB"/>
     <w:rsid w:val="00421E35"/>
     <w:rsid w:val="00462092"/>
     <w:rsid w:val="004835B6"/>
     <w:rsid w:val="004C6836"/>
     <w:rsid w:val="004F1546"/>
     <w:rsid w:val="00565DF3"/>
     <w:rsid w:val="00586F2A"/>
     <w:rsid w:val="0060463E"/>
     <w:rsid w:val="00606D95"/>
     <w:rsid w:val="00623906"/>
     <w:rsid w:val="0063440C"/>
     <w:rsid w:val="006406D7"/>
     <w:rsid w:val="00656A18"/>
     <w:rsid w:val="006B03F9"/>
     <w:rsid w:val="006B35AC"/>
     <w:rsid w:val="006F2BD2"/>
+    <w:rsid w:val="00713848"/>
     <w:rsid w:val="00716E8D"/>
     <w:rsid w:val="0074117F"/>
     <w:rsid w:val="00796258"/>
     <w:rsid w:val="007962B9"/>
+    <w:rsid w:val="007A4366"/>
     <w:rsid w:val="007F050A"/>
     <w:rsid w:val="008A328C"/>
     <w:rsid w:val="008A63BF"/>
     <w:rsid w:val="008B7BB5"/>
+    <w:rsid w:val="008E326A"/>
+    <w:rsid w:val="008E478E"/>
+    <w:rsid w:val="008E69FD"/>
     <w:rsid w:val="008F7E8F"/>
     <w:rsid w:val="00940421"/>
     <w:rsid w:val="00950175"/>
     <w:rsid w:val="00974384"/>
     <w:rsid w:val="009B5283"/>
+    <w:rsid w:val="009E12CA"/>
     <w:rsid w:val="00AB008B"/>
     <w:rsid w:val="00AC00E8"/>
     <w:rsid w:val="00B2766C"/>
     <w:rsid w:val="00B86432"/>
     <w:rsid w:val="00B94D61"/>
+    <w:rsid w:val="00BA2E68"/>
     <w:rsid w:val="00C70D67"/>
     <w:rsid w:val="00C7112F"/>
     <w:rsid w:val="00C7261E"/>
+    <w:rsid w:val="00C9451A"/>
     <w:rsid w:val="00CA08B7"/>
     <w:rsid w:val="00CE7480"/>
     <w:rsid w:val="00CF3C67"/>
     <w:rsid w:val="00CF6986"/>
     <w:rsid w:val="00DD25E1"/>
     <w:rsid w:val="00DE05FE"/>
     <w:rsid w:val="00DF1FC9"/>
+    <w:rsid w:val="00E60AFD"/>
     <w:rsid w:val="00E769B2"/>
     <w:rsid w:val="00EB1343"/>
     <w:rsid w:val="00EE0429"/>
     <w:rsid w:val="00EE4963"/>
     <w:rsid w:val="00EE7907"/>
     <w:rsid w:val="00F02602"/>
+    <w:rsid w:val="00F02871"/>
     <w:rsid w:val="00F03D86"/>
+    <w:rsid w:val="00F04635"/>
+    <w:rsid w:val="00F0786D"/>
     <w:rsid w:val="00F1387F"/>
     <w:rsid w:val="00F21FCA"/>
+    <w:rsid w:val="00F25F6F"/>
     <w:rsid w:val="00FB5A94"/>
     <w:rsid w:val="00FC0417"/>
     <w:rsid w:val="00FF1D44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6329,51 +6416,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="111362493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/multiple-measures-teaching" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cureport@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:facultyaffairs@colorado.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/policies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/92" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/multiple-measures-teaching" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cureport@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:facultyaffairs@colorado.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/policies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/92" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6638,69 +6725,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2383</Words>
-  <Characters>13513</Characters>
+  <Words>2372</Words>
+  <Characters>13526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15821</CharactersWithSpaces>
+  <CharactersWithSpaces>15867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ka Yong Kleiner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>