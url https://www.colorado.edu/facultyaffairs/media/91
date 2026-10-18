--- v2 (2026-09-02)
+++ v3 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6ED6CAA1" w14:textId="5E3E7252" w:rsidR="00EE4963" w:rsidRPr="00C70D67" w:rsidRDefault="00EE4963" w:rsidP="00EE4963">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70D67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CB49785" wp14:editId="0F096388">
             <wp:extent cx="1614196" cy="324936"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1459683666" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -550,51 +550,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="74194DDB" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhACj1bj7ZAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe9C/8Myhd50o4hIzEZaS6G9CGp+wJidJqHZ2ZBdNf57p+1B&#10;L28YHvPmfdl6cK06Ux8azwamkwQUceltw5WB4vAxXoIKEdli65kMXCnAOn8aZZhaf+EdnfexUhLC&#10;IUUDdYxdqnUoa3IYJr4jFu/b9w6jrH2lbY8XCXetniXJQjtsWD7U2NGmpvJnf3IGvmw3t9vi7bOa&#10;F9OtprBBwsaYl+fhfSXyugIVaYj3C/hlkP6QS7GjP7ENqjUgNPFPxZslC1DH/6nzTD8C5DcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxEcptKYCAADEBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKPVuPtkAAAAIAQAADwAAAAAAAAAAAAAAAAAA&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="776DE812" w14:textId="5353E6C0" w:rsidR="006406D7" w:rsidRPr="00EB1343" w:rsidRDefault="006406D7" w:rsidP="006406D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -682,51 +682,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="0725DFB6" id="Rectangle 400494237" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A17483B" w14:textId="485302B5" w:rsidR="006406D7" w:rsidRPr="00EB1343" w:rsidRDefault="006406D7" w:rsidP="006406D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -833,51 +833,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="2CE4678E" id="Rectangle 953213156" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61CBFA44" w14:textId="789310E3" w:rsidR="006406D7" w:rsidRPr="00EB1343" w:rsidRDefault="006406D7" w:rsidP="006406D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -984,51 +984,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="2BCDB1AB" id="Rectangle 1110944892" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60537394" w14:textId="2162D52B" w:rsidR="006406D7" w:rsidRPr="00EB1343" w:rsidRDefault="006406D7" w:rsidP="006406D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1135,51 +1135,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="09BD1FF5" id="Rectangle 1753247858" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="511D72E5" w14:textId="6E9E7435" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1286,51 +1286,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="73AEEC40" id="Rectangle 155959131" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C0F44E" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1437,51 +1437,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="7B0F8C93" id="Rectangle 885861228" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62590645" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1588,51 +1588,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="731539AA" id="Rectangle 945463295" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C780D6" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1749,51 +1749,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="75CC482A" id="Rectangle 602278928" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhACj1bj7ZAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe9C/8Myhd50o4hIzEZaS6G9CGp+wJidJqHZ2ZBdNf57p+1B&#10;L28YHvPmfdl6cK06Ux8azwamkwQUceltw5WB4vAxXoIKEdli65kMXCnAOn8aZZhaf+EdnfexUhLC&#10;IUUDdYxdqnUoa3IYJr4jFu/b9w6jrH2lbY8XCXetniXJQjtsWD7U2NGmpvJnf3IGvmw3t9vi7bOa&#10;F9OtprBBwsaYl+fhfSXyugIVaYj3C/hlkP6QS7GjP7ENqjUgNPFPxZslC1DH/6nzTD8C5DcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxEcptKYCAADEBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKPVuPtkAAAAIAQAADwAAAAAAAAAAAAAAAAAA&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5CB9A5" w14:textId="77777777" w:rsidR="00133FCD" w:rsidRPr="00EB1343" w:rsidRDefault="00133FCD" w:rsidP="00133FCD">
             <w:pPr>
               <w:pStyle w:val="xxmsonormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1910,51 +1910,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="2ADA8CED" id="Rectangle 1344165954" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E7553C5" w14:textId="525F219A" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="003B3EBD" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -2110,51 +2110,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="21FE8CF3" id="Rectangle 1549969819" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63061D4A" w14:textId="550F0032" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:right="-64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2272,51 +2272,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="552DADEF" id="Rectangle 1912065849" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74B47E1D" w14:textId="3519B676" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:right="-547"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3132,68 +3132,68 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="064E28FC" id="Rectangle 1127642759" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18E92176" w14:textId="6AE0704C" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+          <w:p w14:paraId="2B22EA44" w14:textId="77777777" w:rsidR="0088513D" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="003B3EBD" w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
@@ -3238,97 +3238,254 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> External Reviewer Key</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include justification if any are Associate Professors) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB1343">
-[...5 lines deleted...]
-              <w:br/>
+          </w:p>
+          <w:p w14:paraId="18E92176" w14:textId="4328752B" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00773DDD" w:rsidP="00EE7907">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">A. </w:t>
             </w:r>
+            <w:r w:rsidR="002B69E7" w:rsidRPr="00DE3E4D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3E4D" w:rsidRPr="00DE3E4D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00397E0E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>he following</w:t>
+            </w:r>
+            <w:r w:rsidR="002B69E7" w:rsidRPr="00DE3E4D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> template</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3E4D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3E4D" w:rsidRPr="00DE3E4D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B69E7" w:rsidRPr="00DE3E4D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for letters of solicitation to external reviewers</w:t>
+            </w:r>
+            <w:r w:rsidR="00397E0E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="001F1E03">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00EB1343">
+              <w:r w:rsidR="001F1E03" w:rsidRPr="008B088E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Use this template for letters of solicitation to external reviewers</w:t>
+                <w:t>tenure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00EB1343">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. Primary units wishing to make substantive changes to the letter should seek permission from the Office of Faculty Affairs. </w:t>
+            <w:r w:rsidR="001F1E03">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="001F1E03" w:rsidRPr="0059514E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>promotion to full professor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="001F1E03">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7907" w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Primary units wishing to make substantive changes to the letter</w:t>
+            </w:r>
+            <w:r w:rsidR="00982421">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7907" w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should seek permission from the Office of Faculty Affairs. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B56629" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+          <w:p w14:paraId="42B56629" w14:textId="1DEC64CD" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">B. External reviewers should be asked to specify clearly if the candidate should be promoted, or receive tenure at </w:t>
+              <w:t xml:space="preserve">B. External reviewers should be asked to specify clearly if the candidate should </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tenure</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, or be promoted,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CU Boulder</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B2795C" w14:textId="441D18DF" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:right="-547"/>
               <w:rPr>
@@ -3419,68 +3576,68 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="15F4B52D" id="Rectangle 1104022628" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22225EE4" w14:textId="3833EED8" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+          <w:p w14:paraId="22225EE4" w14:textId="5AD4A7D2" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="003B3EBD" w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
@@ -3525,51 +3682,69 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>External Letters of Evaluation****</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (minimum of 6) </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">CU Boulder requires at least 6 letters for tenure and promotion reviews; they are confidential and must not be shared with the candidate.  </w:t>
+              <w:t>CU Boulder requires at least 6 letters for tenure and promotion</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to full professor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1343">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reviews; they are confidential and must not be shared with the candidate.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B9F10E5" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A. External letters must be submitted from professional colleagues not affiliated with the University of Colorado. Letters from mentors or close collaborators are not appropriate.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4057E048" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
@@ -3781,51 +3956,51 @@
               <w:t xml:space="preserve">iv. At the end of the key, please list individuals who were contacted but not able to provide a review, and include why they were unable to provide one (e.g., too busy, too close to candidate, etc.) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66537B91" w14:textId="1C120E75" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F. If you need an example of an external reviewer key, please contact the Office of Faculty Affairs (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00EB1343">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>facultyaffairs@colorado.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C70D67" w:rsidRPr="00C70D67" w14:paraId="49ADC179" w14:textId="77777777" w:rsidTr="00FB5A94">
         <w:tc>
@@ -3895,51 +4070,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="3CF3817F" id="Rectangle 1283041249" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42120DF1" w14:textId="39ED42E6" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
@@ -4006,51 +4181,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The Primary Unit Criteria</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Meeting the University of Colorado System’s Standards for Comprehensive Review, Tenure and Promotion </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">This document describes the procedures, criteria, and evidence that the primary unit has agreed upon for evaluating comprehensive review, tenure and promotion cases. The document must include the date it was approved by the unit and specify whether the criteria used were those in place at the time of hire, or, if they have been revised since then, at the time of this review. This document is mandated and defined in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00EB1343">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Administrative Policy Statement 1022, Standards Processes and Procedures for Appointment, Reappointment, Tenure and Promotion (Appendix A of the Laws of the Regents)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EB1343">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7907" w:rsidRPr="00C70D67" w14:paraId="7AC33BC8" w14:textId="77777777" w:rsidTr="00FB5A94">
         <w:tc>
@@ -4120,51 +4295,51 @@
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="5246B030" id="Rectangle 653015696" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:10.3pt;height:10.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDERym0pgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkfaxGnSJIkWFA&#10;1gZrh55VWYqNyaImKXGyXz9Kst2uLXYYdhEkPj6Sn0heXh1aRfbCugZ0SaeTnBKhOVSN3pb0+/3q&#10;wydKnGe6Ygq0KOlROHo1f//usjOFmEENqhKWIIh2RWdKWntviixzvBYtcxMwQqNSgm2Zx6fdZpVl&#10;HaK3Kpvl+VnWga2MBS6cQ+l1UtJ5xJdScH8rpROeqJJibj6eNp6P4czml6zYWmbqhvdpsH/IomWN&#10;xqAj1DXzjOxs8wqqbbgFB9JPOLQZSNlwEWvAaqb5i2ruamZErAXJcWakyf0/WH6zvzMbG1J3Zg38&#10;hyMaljXTW7FwBunDTw0kZZ1xxWgcHq53O0jbBneshRwisceRWHHwhKNw+jE/m11QwlHV3wMmKwZn&#10;Y53/LKAl4VJSi4EjnWy/dj6ZDiYhloZVo1T8O6Vj7qCaKsjiIzSPWCpL9gy/3R+mEUvt2q9QJdn5&#10;aZ73n49ibJEkng1iTC22YECJibqnAKgLQSMjiYRIhz8qEaIr/U1I0lRY9izGHYFSDMa50D6l5GpW&#10;iSQOkWNGr0JHwIAssb4Ruwf4s9QBOzHW2wdXEUdhdM7/llhyHj1iZNB+dG4bDfYtAIVV9ZGT/UBS&#10;oiaw9AjVcWOJhTSIzvBVgz++Zs5vmMXJwxnFbeJv8ZAKupJCf6OkBvvrLXmwx4FALSUdTnJJ3c8d&#10;s4IS9UXjqFxMT07C6MfHyen5DB/2uebxuUbv2iVg10xxbxker8Heq+EqLbQPuHQWISqqmOYYu6Tc&#10;2+Gx9GnD4NriYrGIZjjuhvm1vjM8gAdWQ0ffHx6YNX3be5yXGximnhUvuj/ZBk8Ni50H2cTReOK1&#10;5xtXRezZfq2FXfT8Ha2elu/8NwAAAP//AwBQSwMEFAAGAAgAAAAhAGOWJavVAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91o4iUmI2oUKgXQZsfMGanSWh2NmRXjf++03rQ&#10;yzyGN7z3TbYaXKsu1IfGs4HpJAFFXHrbcGWg+Pp4ewcVIrLF1jMZuFGAVT56yTC1/soHuhxjpSSE&#10;Q4oG6hi7VOtQ1uQwTHxHLN637x1GWftK2x6vEu5aPUuShXbYsDTU2NG2pvLneHYGdrab232x+azm&#10;xXSvKWyRsDHmdTysl6AiDfFxDH/4gg65MJ38mW1QrQF5JP5P8WbJAtTprjrP9DN7/gsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDERym0pgIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjliWr1QAAAAMBAAAPAAAAAAAAAAAAAAAAAAAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#404040 [2429]" strokeweight="1pt">
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC02E76" w14:textId="62E2640B" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Heading4Char"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4292,51 +4467,51 @@
     </w:p>
     <w:p w14:paraId="77E03CB1" w14:textId="50B321C7" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ADDITIONAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70855533" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="70855533" w14:textId="0E23FD51" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please place the VCAC Checklist in front of the main dossier and review its contents carefully to be sure it is complete. Incomplete dossiers cannot go forward to the VCAC. Please note that the student letters/surveys/interviews and the external review letters are confidential materials and should comprise the “Supplement to the Dossier,” which is a </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4560,276 +4735,391 @@
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The dossier must be complete prior to being submitted to the Office of Faculty Affairs for VCAC review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D806AE" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7485155A" w14:textId="0A110451" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="1EACFFEA" w14:textId="35AFA4E1" w:rsidR="00E3436D" w:rsidRPr="00E3436D" w:rsidRDefault="00EE7907" w:rsidP="00E3436D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidR="00E3436D" w:rsidRPr="00E3436D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where there is a disagreement in the recommendation between these </w:t>
+        <w:t>When there is a disagreement in the recommendation within the first level of review</w:t>
       </w:r>
-      <w:r w:rsidR="00F02871">
+      <w:r w:rsidR="000D7466">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>three</w:t>
+        <w:t xml:space="preserve"> (the primary unit, DRC, and dean reviews)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidR="00E3436D" w:rsidRPr="00E3436D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reviews (dean, DRC, &amp; primary unit), the case returns to the prior reviewer for reconsideration and revote. Include a letter describing the outcome of the reconsideration and revote. If there remains a disagreement between review</w:t>
+        <w:t xml:space="preserve">, the process is as follows. First, after the primary unit and the DRC complete their reviews, if there is a disagreement between the DRC and the primary unit, the DRC recommendation goes to the dean. The dean then conducts their review and makes a recommendation. Next, If the dean recommendation is in disagreement with that of the primary unit, then the review returns to the primary unit for reconsideration and revote. The primary unit sends its reconsidered recommendation, including its revote, to the dean. At this time, the dean has the prerogative to decide whether or not to engage the DRC for advice in the reconsideration process. If the dean decides to engage the DRC, the DRC provides the results of its reconsideration and revote to the dean. If the dean decides not </w:t>
       </w:r>
-      <w:r w:rsidR="001420A2">
+      <w:r w:rsidR="00BD1EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ers</w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidR="00E3436D" w:rsidRPr="00E3436D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, the case proceeds forward.</w:t>
+        <w:t>engage the DRC, the DRC recommendation stands, with the DRC considering the case just once at the first level of review. Regardless of the DRC’s involvement in the reconsideration, the dean must reconsider the case and issue a second recommendation. If a disagreement remains between reviewers after the dean issues a second recommendation, the review proceeds forward. All review letters, including letters documenting reconsiderations and revotes, must be added to the dossier as each review is completed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This guidance is for handling disagreements within the first level of review only.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3436D" w:rsidRPr="00E3436D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The process for handling disagreements between the first and second levels of review is described in APS 1022 section C.2.c.  For questions about any part of the process for handling disagreements, please reach out to Faculty Affairs at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00E3436D" w:rsidRPr="00E3436D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>faculty.affairs@colorado.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E3436D" w:rsidRPr="00E3436D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30911D39" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="72B7445B" w14:textId="6DE26E13" w:rsidR="00692DCD" w:rsidRDefault="00692DCD" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1AF38A" w14:textId="5B258989" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00EB1343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Use this suggested template for soliciting student feedback</w:t>
         </w:r>
         <w:r w:rsidRPr="00EB1343">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> These materials are confidential and should comprise the “Supplement to the dossier,” which is a separate PDF submitted along with the dossier. Student names should be redacted from each letter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FDDB30" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB73103" w14:textId="751FF012" w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidRDefault="00EE7907" w:rsidP="00CE7480">
+    <w:p w14:paraId="7DB73103" w14:textId="751FF012" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00CE7480">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>****</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Include for tenure and promotion to associate and promotion to full cases only.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EE7907" w:rsidRPr="00EB1343" w:rsidSect="00CE7480">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId20"/>
+    <w:p w14:paraId="441D27E9" w14:textId="77777777" w:rsidR="00D30817" w:rsidRDefault="00D30817" w:rsidP="00CE7480">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA7E093" w14:textId="77777777" w:rsidR="00D30817" w:rsidRDefault="00D30817" w:rsidP="00CE7480">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F595E9" w14:textId="77777777" w:rsidR="00305706" w:rsidRDefault="00305706" w:rsidP="00CE7480">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55411449" w14:textId="77777777" w:rsidR="00305706" w:rsidRPr="00EB1343" w:rsidRDefault="00305706" w:rsidP="00CE7480">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00305706" w:rsidRPr="00EB1343" w:rsidSect="00CE7480">
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="522E1B44" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
+    <w:p w14:paraId="7F608428" w14:textId="77777777" w:rsidR="00927691" w:rsidRDefault="00927691" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1263A394" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
+    <w:p w14:paraId="02B9EB27" w14:textId="77777777" w:rsidR="00927691" w:rsidRDefault="00927691" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4843,55 +5133,62 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1314444938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1F482F7D" w14:textId="0B451387" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00675300">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -4904,51 +5201,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6C881DB0" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="366AB2FF" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="923929998"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
@@ -4996,126 +5293,247 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="246CC3EB" w14:textId="74663BC1" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+  <w:p w14:paraId="246CC3EB" w14:textId="1C3BEE9F" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE7907">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00E60AFD">
+    <w:r w:rsidR="00347746">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>August</w:t>
+      <w:t>September</w:t>
     </w:r>
     <w:r w:rsidR="00F1387F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
+    <w:r w:rsidR="00347746">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>; use for reviews taking place in AY2026-2027</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4759CFC8" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
+    <w:p w14:paraId="57ABFE60" w14:textId="77777777" w:rsidR="00927691" w:rsidRDefault="00927691" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AC038D6" w14:textId="77777777" w:rsidR="008E326A" w:rsidRDefault="008E326A" w:rsidP="00EE7907">
+    <w:p w14:paraId="51B37615" w14:textId="77777777" w:rsidR="00927691" w:rsidRDefault="00927691" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2804576E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A704EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6147330B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAF24F04"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -5169,168 +5587,261 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1569682458">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1688211856">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4963"/>
     <w:rsid w:val="0002532F"/>
+    <w:rsid w:val="000703DB"/>
+    <w:rsid w:val="00081798"/>
     <w:rsid w:val="0008636B"/>
     <w:rsid w:val="00097F06"/>
+    <w:rsid w:val="000A14CC"/>
+    <w:rsid w:val="000D5FAF"/>
+    <w:rsid w:val="000D6D56"/>
+    <w:rsid w:val="000D7466"/>
+    <w:rsid w:val="000E438C"/>
     <w:rsid w:val="00122B95"/>
     <w:rsid w:val="001243B2"/>
     <w:rsid w:val="00133FCD"/>
     <w:rsid w:val="001420A2"/>
     <w:rsid w:val="001431CB"/>
+    <w:rsid w:val="00151C30"/>
+    <w:rsid w:val="001A5487"/>
+    <w:rsid w:val="001C4561"/>
     <w:rsid w:val="001D0A19"/>
     <w:rsid w:val="001E7547"/>
+    <w:rsid w:val="001F1E03"/>
     <w:rsid w:val="001F3786"/>
+    <w:rsid w:val="002057BB"/>
+    <w:rsid w:val="00230B81"/>
     <w:rsid w:val="002376E3"/>
     <w:rsid w:val="00242409"/>
     <w:rsid w:val="002524C3"/>
+    <w:rsid w:val="00253E97"/>
+    <w:rsid w:val="00285C28"/>
+    <w:rsid w:val="00296F8C"/>
     <w:rsid w:val="002A0CDC"/>
     <w:rsid w:val="002B39DF"/>
     <w:rsid w:val="002B431D"/>
+    <w:rsid w:val="002B69E7"/>
+    <w:rsid w:val="002C08C4"/>
+    <w:rsid w:val="002C0ACC"/>
+    <w:rsid w:val="002C534E"/>
+    <w:rsid w:val="00305706"/>
     <w:rsid w:val="00310B48"/>
+    <w:rsid w:val="00347746"/>
+    <w:rsid w:val="00350A62"/>
+    <w:rsid w:val="003545E9"/>
+    <w:rsid w:val="00373B84"/>
     <w:rsid w:val="003836A2"/>
     <w:rsid w:val="00385804"/>
+    <w:rsid w:val="00397E0E"/>
+    <w:rsid w:val="003A3AB0"/>
     <w:rsid w:val="003B3EBD"/>
+    <w:rsid w:val="003C4F79"/>
+    <w:rsid w:val="00414480"/>
     <w:rsid w:val="004175CB"/>
     <w:rsid w:val="00421E35"/>
+    <w:rsid w:val="00434DAC"/>
     <w:rsid w:val="00462092"/>
     <w:rsid w:val="004835B6"/>
+    <w:rsid w:val="00486B9E"/>
+    <w:rsid w:val="00492F8C"/>
+    <w:rsid w:val="004A5C1D"/>
+    <w:rsid w:val="004B2653"/>
+    <w:rsid w:val="004B2FAF"/>
     <w:rsid w:val="004C6836"/>
+    <w:rsid w:val="004E0036"/>
     <w:rsid w:val="004F1546"/>
     <w:rsid w:val="00565DF3"/>
     <w:rsid w:val="00586F2A"/>
+    <w:rsid w:val="0059514E"/>
+    <w:rsid w:val="005D026D"/>
     <w:rsid w:val="0060463E"/>
     <w:rsid w:val="00606D95"/>
+    <w:rsid w:val="00611562"/>
     <w:rsid w:val="00623906"/>
     <w:rsid w:val="0063440C"/>
     <w:rsid w:val="006406D7"/>
     <w:rsid w:val="00656A18"/>
+    <w:rsid w:val="00692DCD"/>
     <w:rsid w:val="006B03F9"/>
     <w:rsid w:val="006B35AC"/>
+    <w:rsid w:val="006B3E3D"/>
+    <w:rsid w:val="006C5500"/>
+    <w:rsid w:val="006E7764"/>
     <w:rsid w:val="006F2BD2"/>
+    <w:rsid w:val="007103AD"/>
     <w:rsid w:val="00713848"/>
     <w:rsid w:val="00716E8D"/>
+    <w:rsid w:val="00733489"/>
+    <w:rsid w:val="00735A27"/>
     <w:rsid w:val="0074117F"/>
+    <w:rsid w:val="007574F0"/>
+    <w:rsid w:val="00773DDD"/>
     <w:rsid w:val="00796258"/>
     <w:rsid w:val="007962B9"/>
     <w:rsid w:val="007A4366"/>
+    <w:rsid w:val="007A7A86"/>
+    <w:rsid w:val="007C1709"/>
     <w:rsid w:val="007F050A"/>
+    <w:rsid w:val="00817A3C"/>
+    <w:rsid w:val="00873E3A"/>
+    <w:rsid w:val="0088513D"/>
+    <w:rsid w:val="00887F6B"/>
     <w:rsid w:val="008A328C"/>
     <w:rsid w:val="008A63BF"/>
+    <w:rsid w:val="008B088E"/>
+    <w:rsid w:val="008B416C"/>
+    <w:rsid w:val="008B5B3A"/>
     <w:rsid w:val="008B7BB5"/>
+    <w:rsid w:val="008C4210"/>
     <w:rsid w:val="008E326A"/>
     <w:rsid w:val="008E478E"/>
     <w:rsid w:val="008E69FD"/>
     <w:rsid w:val="008F7E8F"/>
+    <w:rsid w:val="00901AF5"/>
+    <w:rsid w:val="00927691"/>
     <w:rsid w:val="00940421"/>
     <w:rsid w:val="00950175"/>
     <w:rsid w:val="00974384"/>
+    <w:rsid w:val="00982421"/>
+    <w:rsid w:val="00997178"/>
     <w:rsid w:val="009B5283"/>
     <w:rsid w:val="009E12CA"/>
+    <w:rsid w:val="009E5C4B"/>
+    <w:rsid w:val="00A0468D"/>
     <w:rsid w:val="00AB008B"/>
     <w:rsid w:val="00AC00E8"/>
+    <w:rsid w:val="00B02760"/>
+    <w:rsid w:val="00B135BA"/>
     <w:rsid w:val="00B2766C"/>
+    <w:rsid w:val="00B41435"/>
     <w:rsid w:val="00B86432"/>
     <w:rsid w:val="00B94D61"/>
     <w:rsid w:val="00BA2E68"/>
+    <w:rsid w:val="00BC2E71"/>
+    <w:rsid w:val="00BD1EC8"/>
+    <w:rsid w:val="00BD31E4"/>
+    <w:rsid w:val="00BE38C8"/>
+    <w:rsid w:val="00C049F6"/>
+    <w:rsid w:val="00C42A88"/>
     <w:rsid w:val="00C70D67"/>
     <w:rsid w:val="00C7112F"/>
     <w:rsid w:val="00C7261E"/>
     <w:rsid w:val="00C9451A"/>
     <w:rsid w:val="00CA08B7"/>
     <w:rsid w:val="00CE7480"/>
     <w:rsid w:val="00CF3C67"/>
     <w:rsid w:val="00CF6986"/>
+    <w:rsid w:val="00D14A2A"/>
+    <w:rsid w:val="00D26CC9"/>
+    <w:rsid w:val="00D30817"/>
+    <w:rsid w:val="00D325D5"/>
+    <w:rsid w:val="00D60E2D"/>
+    <w:rsid w:val="00D66E90"/>
+    <w:rsid w:val="00DA7F74"/>
     <w:rsid w:val="00DD25E1"/>
     <w:rsid w:val="00DE05FE"/>
+    <w:rsid w:val="00DE3E4D"/>
     <w:rsid w:val="00DF1FC9"/>
+    <w:rsid w:val="00E2574A"/>
+    <w:rsid w:val="00E3436D"/>
+    <w:rsid w:val="00E55FFF"/>
     <w:rsid w:val="00E60AFD"/>
+    <w:rsid w:val="00E6796B"/>
     <w:rsid w:val="00E769B2"/>
     <w:rsid w:val="00EB1343"/>
     <w:rsid w:val="00EE0429"/>
     <w:rsid w:val="00EE4963"/>
     <w:rsid w:val="00EE7907"/>
     <w:rsid w:val="00F02602"/>
     <w:rsid w:val="00F02871"/>
     <w:rsid w:val="00F03D86"/>
     <w:rsid w:val="00F04635"/>
     <w:rsid w:val="00F0786D"/>
+    <w:rsid w:val="00F130C8"/>
     <w:rsid w:val="00F1387F"/>
     <w:rsid w:val="00F21FCA"/>
     <w:rsid w:val="00F25F6F"/>
+    <w:rsid w:val="00F44D95"/>
+    <w:rsid w:val="00F50169"/>
+    <w:rsid w:val="00FB56A6"/>
     <w:rsid w:val="00FB5A94"/>
     <w:rsid w:val="00FC0417"/>
+    <w:rsid w:val="00FC3E1C"/>
     <w:rsid w:val="00FF1D44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6390,77 +6901,89 @@
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00133FCD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D5FAF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="111362493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/multiple-measures-teaching" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cureport@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:facultyaffairs@colorado.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/policies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/92" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/multiple-measures-teaching" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cureport@colorado.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:facultyaffairs@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/oiec/policies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/92" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/media/98" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:faculty.affairs@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuboulder.qualtrics.com/jfe/form/SV_0PnqVK4kkIJIZnf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6725,69 +7248,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2372</Words>
-  <Characters>13526</Characters>
+  <Words>2616</Words>
+  <Characters>14917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15867</CharactersWithSpaces>
+  <CharactersWithSpaces>17499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ka Yong Kleiner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>