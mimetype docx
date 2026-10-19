--- v1 (2026-09-02)
+++ v2 (2026-10-19)
@@ -3155,128 +3155,175 @@
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The dossier must be complete prior to being submitted to the Office of Faculty Affairs for VCAC review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D806AE" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="004063E7" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12CF13FE" w14:textId="45D1AADA" w:rsidR="005D26B7" w:rsidRDefault="005D26B7" w:rsidP="005D26B7">
+    <w:p w14:paraId="6557A317" w14:textId="77777777" w:rsidR="004074D9" w:rsidRPr="00E3436D" w:rsidRDefault="004074D9" w:rsidP="004074D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidRPr="00E3436D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where there is a disagreement in the recommendation between these </w:t>
+        <w:t>When there is a disagreement in the recommendation within the first level of review</w:t>
       </w:r>
-      <w:r w:rsidR="00F40B27">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>three</w:t>
+        <w:t xml:space="preserve"> (the primary unit, DRC, and dean reviews)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidRPr="00E3436D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reviews (dean, DRC, &amp; primary unit), the case returns to the prior reviewer for reconsideration and revote. Include a letter describing the outcome of the reconsideration and revote. If there remains a disagreement between review</w:t>
+        <w:t xml:space="preserve">, the process is as follows. First, after the primary unit and the DRC complete their reviews, if there is a disagreement between the DRC and the primary unit, the DRC recommendation goes to the dean. The dean then conducts their review and makes a recommendation. Next, If the dean recommendation is in disagreement with that of the primary unit, then the review returns to the primary unit for reconsideration and revote. The primary unit sends its reconsidered recommendation, including its revote, to the dean. At this time, the dean has the prerogative to decide whether or not to engage the DRC for advice in the reconsideration process. If the dean decides to engage the DRC, the DRC provides the results of its reconsideration and revote to the dean. If the dean decides not </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ers</w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB1343">
+      <w:r w:rsidRPr="00E3436D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, the case proceeds forward.</w:t>
+        <w:t>engage the DRC, the DRC recommendation stands, with the DRC considering the case just once at the first level of review. Regardless of the DRC’s involvement in the reconsideration, the dean must reconsider the case and issue a second recommendation. If a disagreement remains between reviewers after the dean issues a second recommendation, the review proceeds forward. All review letters, including letters documenting reconsiderations and revotes, must be added to the dossier as each review is completed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This guidance is for handling disagreements within the first level of review only. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3436D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The process for handling disagreements between the first and second levels of review is described in APS 1022 section C.2.c.  For questions about any part of the process for handling disagreements, please reach out to Faculty Affairs at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E3436D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>faculty.affairs@colorado.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E3436D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  . </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737190BA" w14:textId="77777777" w:rsidR="005D26B7" w:rsidRPr="00EB1343" w:rsidRDefault="005D26B7" w:rsidP="005D26B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C9C3786" w14:textId="446DA637" w:rsidR="00736BB0" w:rsidRPr="00A95FAB" w:rsidRDefault="00E9282B" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3435,72 +3482,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> are lateral, that is, at the tenured rank they already hold elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686F0B8C" w14:textId="4DC2C43C" w:rsidR="007B539F" w:rsidRPr="007B539F" w:rsidRDefault="007B539F" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B539F" w:rsidRPr="007B539F" w:rsidSect="00CE7480">
-      <w:footerReference w:type="even" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F2775E3" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
+    <w:p w14:paraId="3DF6A3A0" w14:textId="77777777" w:rsidR="002F07FA" w:rsidRDefault="002F07FA" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2762ABFA" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
+    <w:p w14:paraId="46EA6E09" w14:textId="77777777" w:rsidR="002F07FA" w:rsidRDefault="002F07FA" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3530,55 +3577,50 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1314444938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1F482F7D" w14:textId="0B451387" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00675300">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -3601,55 +3643,50 @@
   <w:p w14:paraId="366AB2FF" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="923929998"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="333F0FD7" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="11417" w:y="37"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3700,58 +3737,58 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE7907">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r w:rsidR="00C6772E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>August 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D9DBE74" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
+    <w:p w14:paraId="31BD4EF3" w14:textId="77777777" w:rsidR="002F07FA" w:rsidRDefault="002F07FA" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E123DB0" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
+    <w:p w14:paraId="4CCEB383" w14:textId="77777777" w:rsidR="002F07FA" w:rsidRDefault="002F07FA" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47CB028C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24E6E244"/>
     <w:lvl w:ilvl="0" w:tplc="F0384B1A">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -3984,90 +4021,94 @@
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1569682458">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1574044650">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4963"/>
     <w:rsid w:val="00002F2D"/>
     <w:rsid w:val="00057447"/>
     <w:rsid w:val="00097F06"/>
     <w:rsid w:val="000A27FC"/>
     <w:rsid w:val="000A3659"/>
     <w:rsid w:val="000E1663"/>
     <w:rsid w:val="001639F8"/>
     <w:rsid w:val="001C0840"/>
     <w:rsid w:val="001C3321"/>
     <w:rsid w:val="001D56F3"/>
     <w:rsid w:val="00201EE7"/>
     <w:rsid w:val="002B39DF"/>
     <w:rsid w:val="002B431D"/>
+    <w:rsid w:val="002C08C4"/>
+    <w:rsid w:val="002F07FA"/>
     <w:rsid w:val="00323A0E"/>
     <w:rsid w:val="00374B2E"/>
     <w:rsid w:val="00391628"/>
     <w:rsid w:val="003C76B2"/>
     <w:rsid w:val="003D40B5"/>
     <w:rsid w:val="003E1CEA"/>
     <w:rsid w:val="004063E7"/>
+    <w:rsid w:val="004074D9"/>
     <w:rsid w:val="0048577B"/>
     <w:rsid w:val="004F774A"/>
     <w:rsid w:val="00512C7D"/>
     <w:rsid w:val="005502DD"/>
     <w:rsid w:val="00565DF3"/>
     <w:rsid w:val="005D26B7"/>
     <w:rsid w:val="0060182F"/>
     <w:rsid w:val="006406D7"/>
     <w:rsid w:val="00664C74"/>
     <w:rsid w:val="006826D5"/>
     <w:rsid w:val="006B167C"/>
     <w:rsid w:val="006B58A9"/>
     <w:rsid w:val="006B6A4F"/>
     <w:rsid w:val="00716DEC"/>
     <w:rsid w:val="00736BB0"/>
     <w:rsid w:val="007A723F"/>
     <w:rsid w:val="007B539F"/>
     <w:rsid w:val="007B610C"/>
     <w:rsid w:val="007D2291"/>
     <w:rsid w:val="007D64DB"/>
     <w:rsid w:val="007E5314"/>
     <w:rsid w:val="007F76F2"/>
     <w:rsid w:val="008211B5"/>
     <w:rsid w:val="00826689"/>
     <w:rsid w:val="00834F7E"/>
@@ -5207,51 +5248,51 @@
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C0840"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:faculty.affairs@colorado.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5516,69 +5557,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1221</Words>
-  <Characters>6965</Characters>
+  <Words>1444</Words>
+  <Characters>8232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8170</CharactersWithSpaces>
+  <CharactersWithSpaces>9657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ka Yong Kleiner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>