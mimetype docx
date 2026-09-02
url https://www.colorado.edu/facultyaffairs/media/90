--- v0 (2025-10-26)
+++ v1 (2026-09-02)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6ED6CAA1" w14:textId="5E3E7252" w:rsidR="00EE4963" w:rsidRPr="00C70D67" w:rsidRDefault="00EE4963" w:rsidP="00EE4963">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70D67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CB49785" wp14:editId="0F096388">
             <wp:extent cx="1614196" cy="324936"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1459683666" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -257,114 +258,132 @@
             <w:r w:rsidRPr="00C70D67">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Department/Primary Unit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C70D67" w:rsidRPr="00C70D67" w14:paraId="1598BBC1" w14:textId="77777777" w:rsidTr="002B39DF">
         <w:trPr>
           <w:trHeight w:val="24"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD5E022" w14:textId="1F693875" w:rsidR="006406D7" w:rsidRPr="00C70D67" w:rsidRDefault="006406D7" w:rsidP="002B39DF">
+          <w:p w14:paraId="1AD5E022" w14:textId="198111EB" w:rsidR="006406D7" w:rsidRPr="00C70D67" w:rsidRDefault="006406D7" w:rsidP="002B39DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D67">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
-            <w:r w:rsidR="006B58A9">
+            <w:r w:rsidR="008E3A32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Hire with Tenure as Associate Professor</w:t>
+              <w:t>Appointment</w:t>
+            </w:r>
+            <w:r w:rsidR="006B58A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Tenure as Associate Professor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2E845C" w14:textId="02EDEC61" w:rsidR="006406D7" w:rsidRPr="00C70D67" w:rsidRDefault="002B431D" w:rsidP="006B58A9">
+          <w:p w14:paraId="6A2E845C" w14:textId="74D9ED2D" w:rsidR="006406D7" w:rsidRPr="00C70D67" w:rsidRDefault="002B431D" w:rsidP="006B58A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D67">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
-            <w:r w:rsidR="006B58A9">
+            <w:r w:rsidR="008E3A32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Hire with Tenure as Full Professor</w:t>
+              <w:t>Appointment</w:t>
+            </w:r>
+            <w:r w:rsidR="006B58A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Tenure as Full Professor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006406D7" w:rsidRPr="00C70D67" w14:paraId="3C6C16AF" w14:textId="77777777" w:rsidTr="002B39DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B69298E" w14:textId="361E364B" w:rsidR="006406D7" w:rsidRPr="00C70D67" w:rsidRDefault="006406D7" w:rsidP="002B39DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -891,51 +910,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3. Dean's Review Committee (DRC) Recommendation*</w:t>
             </w:r>
             <w:r w:rsidR="00826689">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00374B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (minimum 500 words)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5709C81E" w14:textId="0DE8C463" w:rsidR="006406D7" w:rsidRPr="00374B2E" w:rsidRDefault="006406D7" w:rsidP="006406D7">
+          <w:p w14:paraId="5709C81E" w14:textId="0B03D04D" w:rsidR="006406D7" w:rsidRPr="00374B2E" w:rsidRDefault="006406D7" w:rsidP="006406D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The DRC should offer its independent assessment of the scholarly and creative work, teaching/librarianship, and leadership and service records, based on the primary unit criteria for </w:t>
             </w:r>
             <w:r w:rsidRPr="007B610C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>reappointment, tenure, and promotion.</w:t>
             </w:r>
             <w:r w:rsidRPr="00374B2E">
               <w:rPr>
@@ -977,67 +996,83 @@
               </w:rPr>
               <w:t xml:space="preserve">past academic experience, that already were included in the </w:t>
             </w:r>
             <w:r w:rsidR="00E7502E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statement of Primary Unit</w:t>
             </w:r>
             <w:r w:rsidR="00E7502E" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007D2291" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> If the candidate is being hired at the associate professor rank, please include votes in </w:t>
+              <w:t xml:space="preserve"> If the candidate is being </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>appointed</w:t>
+            </w:r>
+            <w:r w:rsidR="007D2291" w:rsidRPr="00A95FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the associate professor rank, please include votes in </w:t>
             </w:r>
             <w:r w:rsidR="001C0840">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">each of </w:t>
             </w:r>
             <w:r w:rsidR="007D2291" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the areas of scholarly and creative work, teaching, and leadership and service in addition to the vote on appointment (hire) with tenure.</w:t>
+              <w:t>the areas of scholarly and creative work, teaching, and leadership and service in addition to the vote on appointment with tenure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C70D67" w:rsidRPr="00374B2E" w14:paraId="2E2A42E3" w14:textId="77777777" w:rsidTr="00716DEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D462887" w14:textId="65C9BB7B" w:rsidR="006406D7" w:rsidRPr="00374B2E" w:rsidRDefault="00CE7480" w:rsidP="002B39DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
@@ -1164,51 +1199,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00826689">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00374B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (add Institute Director’s letter for institute-rostered candidates)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="178D98C4" w14:textId="08B7A5AD" w:rsidR="006406D7" w:rsidRPr="00C628CC" w:rsidRDefault="007D64DB" w:rsidP="006406D7">
+          <w:p w14:paraId="178D98C4" w14:textId="0012FF34" w:rsidR="006406D7" w:rsidRPr="00C628CC" w:rsidRDefault="007D64DB" w:rsidP="006406D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This key </w:t>
             </w:r>
             <w:r w:rsidR="00374B2E" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>comprehensive statement</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1273,67 +1308,83 @@
               </w:rPr>
               <w:t xml:space="preserve">ation </w:t>
             </w:r>
             <w:r w:rsidR="00CF11A1" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">with clear and substantive justifications </w:t>
             </w:r>
             <w:r w:rsidR="00E50435" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidR="00374B2E" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> appointment at the particular rank. If the candidate is being hired at the associate professor rank, please include votes in </w:t>
+              <w:t xml:space="preserve"> appointment at the particular rank. If the candidate is being </w:t>
+            </w:r>
+            <w:r w:rsidR="00971C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>appointed</w:t>
+            </w:r>
+            <w:r w:rsidR="00374B2E" w:rsidRPr="00A95FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the associate professor rank, please include votes in </w:t>
             </w:r>
             <w:r w:rsidR="00E5438C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">each of </w:t>
             </w:r>
             <w:r w:rsidR="00374B2E" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the areas of scholarly and creative work, teaching, and leadership and service in addition to the vote on appointment (hire) with tenure.</w:t>
+              <w:t>the areas of scholarly and creative work, teaching, and leadership and service in addition to the vote on appointment with tenure.</w:t>
             </w:r>
             <w:r w:rsidR="00E50435" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0048577B" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Note: Minimum size of the voting membership of the primary unit is five. In small units without five eligible voting members, the dean’s office must be consulted regarding supplementation of the primary unit for purposes of the review.) </w:t>
             </w:r>
             <w:r w:rsidR="0089188C" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If the faculty member is rostered in an institute, the institute director also should provide a letter with input on appointment at the particular rank, as specified in the MOU put in place at hire. The institute’s role here is not to vote on the candidate’s appointment at a particular rank, but to provide input to the tenure home department, which conducts the primary unit vote. </w:t>
             </w:r>
@@ -1673,72 +1724,88 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faculty Statements on Scholarly and Creative Work, Teaching, and Leadership and Service*</w:t>
             </w:r>
             <w:r w:rsidR="000A27FC" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="009B4292" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61CA41DF" w14:textId="6A29BC97" w:rsidR="005502DD" w:rsidRPr="00A95FAB" w:rsidRDefault="005502DD" w:rsidP="00716DEC">
+          <w:p w14:paraId="61CA41DF" w14:textId="776A267A" w:rsidR="005502DD" w:rsidRPr="00A95FAB" w:rsidRDefault="005502DD" w:rsidP="00716DEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>In cases where the candidate does not hold tenure at their current institution, and/or is being promoted to a higher rank at time of hire, please also include candidate statements on scholarly and creative work, teaching, and leadership and service. These narratives</w:t>
+              <w:t xml:space="preserve">In cases where the candidate does not hold tenure at their current institution, and/or is being promoted to a higher rank at time of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B65777">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>appointment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A95FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please also include candidate statements on scholarly and creative work, teaching, and leadership and service. These narratives</w:t>
             </w:r>
             <w:r w:rsidR="00AA0E23" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA0E23" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>usually</w:t>
             </w:r>
@@ -2025,89 +2092,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A00613" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>an accompanying external reviewer key)</w:t>
             </w:r>
             <w:r w:rsidR="00E5438C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> because a full review for tenure and/or promotion must be </w:t>
-[...8 lines deleted...]
-              <w:t>conducted</w:t>
+              <w:t xml:space="preserve"> because a full review for tenure and/or promotion must be conducted</w:t>
             </w:r>
             <w:r w:rsidR="00834F7E" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007B539F" w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...10 lines deleted...]
-              <w:t>***</w:t>
+              <w:t>****</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F62A0DD" w14:textId="55BEAA8E" w:rsidR="004063E7" w:rsidRPr="00716DEC" w:rsidRDefault="004063E7" w:rsidP="00716DEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2908,121 +2955,139 @@
     </w:p>
     <w:p w14:paraId="46226BF4" w14:textId="44260B6B" w:rsidR="00EE7907" w:rsidRPr="004063E7" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidates are allowed to add items to their dossier up until the end of the review process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2294312F" w14:textId="0D1B5EAE" w:rsidR="00EE7907" w:rsidRPr="004063E7" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="2294312F" w14:textId="5D771DE7" w:rsidR="00EE7907" w:rsidRPr="004063E7" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the VCAC makes a recommendation on a personnel case, the dossier, which includes a voting history from each review body, is forwarded to the Provost and Chancellor for their evaluation and recommendation. </w:t>
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00971D6B" w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">appointment (hire) </w:t>
+        <w:t xml:space="preserve">appointment </w:t>
+      </w:r>
+      <w:r w:rsidR="00512C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00971D6B" w:rsidRPr="004063E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure cases, the Chancellor makes a recommendation to the President of </w:t>
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the University of Colorado system, with final submission to the Board of Regents. The Board of Regents has final authority in cases of tenure and usually votes </w:t>
       </w:r>
       <w:r w:rsidR="00BE5B19" w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">on appointment (hire) with tenure cases </w:t>
+        <w:t xml:space="preserve">on appointment with tenure cases </w:t>
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="00E5438C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidR="00E5438C" w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -3090,273 +3155,362 @@
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The dossier must be complete prior to being submitted to the Office of Faculty Affairs for VCAC review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D806AE" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="004063E7" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7485155A" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="004063E7" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+    <w:p w14:paraId="12CF13FE" w14:textId="45D1AADA" w:rsidR="005D26B7" w:rsidRDefault="005D26B7" w:rsidP="005D26B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004063E7">
+      <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="004063E7">
+      <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Where there is a disagreement in the recommendation between these 3 reviews (dean, DRC, &amp; primary unit), the case returns to the prior reviewer for reconsideration and revote. Include a letter describing the outcome of the reconsideration and revote. If there remains a disagreement between review levels, the case proceeds forward; reconsiderations in the 1</w:t>
+        <w:t xml:space="preserve">Where there is a disagreement in the recommendation between these </w:t>
       </w:r>
-      <w:r w:rsidRPr="004063E7">
+      <w:r w:rsidR="00F40B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>st</w:t>
+        </w:rPr>
+        <w:t>three</w:t>
       </w:r>
-      <w:r w:rsidRPr="004063E7">
+      <w:r w:rsidRPr="00EB1343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Level of Review are required only once.</w:t>
+        <w:t xml:space="preserve"> reviews (dean, DRC, &amp; primary unit), the case returns to the prior reviewer for reconsideration and revote. Include a letter describing the outcome of the reconsideration and revote. If there remains a disagreement between review</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1343">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, the case proceeds forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737190BA" w14:textId="77777777" w:rsidR="005D26B7" w:rsidRPr="00EB1343" w:rsidRDefault="005D26B7" w:rsidP="005D26B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C9C3786" w14:textId="4E40CE54" w:rsidR="00736BB0" w:rsidRPr="00A95FAB" w:rsidRDefault="00E9282B" w:rsidP="00EE7907">
+    <w:p w14:paraId="3C9C3786" w14:textId="446DA637" w:rsidR="00736BB0" w:rsidRPr="00A95FAB" w:rsidRDefault="00E9282B" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95FAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00736BB0" w:rsidRPr="00A95FAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Include only in cases where the candidate does not hold tenure at their current institution, and/or is being promoted to a higher rank at the time of hire. In these cases, a full review for tenure and/or promotion must be conducted.</w:t>
+        <w:t xml:space="preserve">Include only in cases where the candidate does not hold tenure at their current institution, and/or is being promoted to a higher rank at the time of </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00C0489C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="00736BB0" w:rsidRPr="00A95FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. In these cases, a full review for tenure and/or promotion must be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DDFF2E" w14:textId="77777777" w:rsidR="007B539F" w:rsidRPr="00A95FAB" w:rsidRDefault="007B539F" w:rsidP="00EE7907">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E0DE74" w14:textId="6E0BDE13" w:rsidR="007B539F" w:rsidRPr="004063E7" w:rsidRDefault="007B539F" w:rsidP="007B539F">
+    <w:p w14:paraId="00E0DE74" w14:textId="5B6B91F9" w:rsidR="007B539F" w:rsidRPr="004063E7" w:rsidRDefault="007B539F" w:rsidP="007B539F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>****</w:t>
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For cases where the candidate does not hold tenure at their current institution, and/or is being promoted to a higher rank at the time of hire, please note that the external review letters</w:t>
+        <w:t xml:space="preserve"> For cases where the candidate does not hold tenure at their current institution, and/or is being promoted to a higher rank at the time of </w:t>
       </w:r>
-      <w:r w:rsidR="00834F7E">
+      <w:r w:rsidR="00C0489C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, including an accompanying external reviewer key,</w:t>
+        <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="004063E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are confidential materials and should comprise the “Supplement to the Dossier,” which is a separate PDF submitted along with the main dossier. The supplemental dossier does not apply to candidates whose hires are lateral, that is, at the tenured rank they already hold elsewhere.</w:t>
+        <w:t>, please note that the external review letters</w:t>
+      </w:r>
+      <w:r w:rsidR="00834F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, including an accompanying external reviewer key,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004063E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are confidential materials and should comprise the “Supplement to the Dossier,” which is a separate PDF submitted along with the main dossier. The supplemental dossier does not apply to candidates whose </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0489C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>appointments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004063E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are lateral, that is, at the tenured rank they already hold elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686F0B8C" w14:textId="4DC2C43C" w:rsidR="007B539F" w:rsidRPr="007B539F" w:rsidRDefault="007B539F" w:rsidP="00EE7907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B539F" w:rsidRPr="007B539F" w:rsidSect="00CE7480">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A026E87" w14:textId="77777777" w:rsidR="0060182F" w:rsidRDefault="0060182F" w:rsidP="00EE7907">
+    <w:p w14:paraId="6F2775E3" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B73AE7" w14:textId="77777777" w:rsidR="0060182F" w:rsidRDefault="0060182F" w:rsidP="00EE7907">
+    <w:p w14:paraId="2762ABFA" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3364,128 +3518,138 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1314444938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1F482F7D" w14:textId="0B451387" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00675300">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6C881DB0" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="366AB2FF" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="923929998"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="333F0FD7" w14:textId="77777777" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="11417" w:y="37"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3503,109 +3667,101 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00EE7907">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="246CC3EB" w14:textId="19469900" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
+  <w:p w14:paraId="246CC3EB" w14:textId="6799E599" w:rsidR="00EE7907" w:rsidRPr="00EE7907" w:rsidRDefault="00EE7907" w:rsidP="00EE7907">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE7907">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="004063E7">
+    <w:r w:rsidR="00C6772E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>October</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> 2024</w:t>
+      <w:t>August 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0657B411" w14:textId="77777777" w:rsidR="0060182F" w:rsidRDefault="0060182F" w:rsidP="00EE7907">
+    <w:p w14:paraId="5D9DBE74" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A4889A6" w14:textId="77777777" w:rsidR="0060182F" w:rsidRDefault="0060182F" w:rsidP="00EE7907">
+    <w:p w14:paraId="2E123DB0" w14:textId="77777777" w:rsidR="00EF215B" w:rsidRDefault="00EF215B" w:rsidP="00EE7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47CB028C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24E6E244"/>
     <w:lvl w:ilvl="0" w:tplc="F0384B1A">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3826,187 +3982,207 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1569682458">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1574044650">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4963"/>
     <w:rsid w:val="00002F2D"/>
     <w:rsid w:val="00057447"/>
     <w:rsid w:val="00097F06"/>
     <w:rsid w:val="000A27FC"/>
     <w:rsid w:val="000A3659"/>
     <w:rsid w:val="000E1663"/>
     <w:rsid w:val="001639F8"/>
     <w:rsid w:val="001C0840"/>
     <w:rsid w:val="001C3321"/>
     <w:rsid w:val="001D56F3"/>
+    <w:rsid w:val="00201EE7"/>
     <w:rsid w:val="002B39DF"/>
     <w:rsid w:val="002B431D"/>
+    <w:rsid w:val="00323A0E"/>
     <w:rsid w:val="00374B2E"/>
+    <w:rsid w:val="00391628"/>
     <w:rsid w:val="003C76B2"/>
     <w:rsid w:val="003D40B5"/>
     <w:rsid w:val="003E1CEA"/>
     <w:rsid w:val="004063E7"/>
     <w:rsid w:val="0048577B"/>
     <w:rsid w:val="004F774A"/>
+    <w:rsid w:val="00512C7D"/>
     <w:rsid w:val="005502DD"/>
     <w:rsid w:val="00565DF3"/>
+    <w:rsid w:val="005D26B7"/>
     <w:rsid w:val="0060182F"/>
     <w:rsid w:val="006406D7"/>
     <w:rsid w:val="00664C74"/>
     <w:rsid w:val="006826D5"/>
     <w:rsid w:val="006B167C"/>
     <w:rsid w:val="006B58A9"/>
     <w:rsid w:val="006B6A4F"/>
     <w:rsid w:val="00716DEC"/>
     <w:rsid w:val="00736BB0"/>
     <w:rsid w:val="007A723F"/>
     <w:rsid w:val="007B539F"/>
     <w:rsid w:val="007B610C"/>
     <w:rsid w:val="007D2291"/>
     <w:rsid w:val="007D64DB"/>
     <w:rsid w:val="007E5314"/>
     <w:rsid w:val="007F76F2"/>
     <w:rsid w:val="008211B5"/>
     <w:rsid w:val="00826689"/>
     <w:rsid w:val="00834F7E"/>
     <w:rsid w:val="00836034"/>
     <w:rsid w:val="0089188C"/>
     <w:rsid w:val="008A63BF"/>
     <w:rsid w:val="008A7844"/>
+    <w:rsid w:val="008C4611"/>
+    <w:rsid w:val="008E3A32"/>
     <w:rsid w:val="008F7E8F"/>
     <w:rsid w:val="00967EF6"/>
+    <w:rsid w:val="00971C95"/>
     <w:rsid w:val="00971D6B"/>
     <w:rsid w:val="009B4292"/>
     <w:rsid w:val="009F6F0B"/>
     <w:rsid w:val="00A00613"/>
     <w:rsid w:val="00A33730"/>
+    <w:rsid w:val="00A34071"/>
     <w:rsid w:val="00A95FAB"/>
     <w:rsid w:val="00AA0E23"/>
+    <w:rsid w:val="00AF4144"/>
     <w:rsid w:val="00B36197"/>
+    <w:rsid w:val="00B65777"/>
     <w:rsid w:val="00BC7AFE"/>
     <w:rsid w:val="00BE5B19"/>
+    <w:rsid w:val="00C0489C"/>
     <w:rsid w:val="00C302C2"/>
     <w:rsid w:val="00C41180"/>
+    <w:rsid w:val="00C51426"/>
     <w:rsid w:val="00C628CC"/>
+    <w:rsid w:val="00C6772E"/>
     <w:rsid w:val="00C70D67"/>
     <w:rsid w:val="00C82E0A"/>
     <w:rsid w:val="00CC57E1"/>
     <w:rsid w:val="00CE7480"/>
     <w:rsid w:val="00CF11A1"/>
     <w:rsid w:val="00CF6986"/>
     <w:rsid w:val="00D24950"/>
     <w:rsid w:val="00D5131C"/>
     <w:rsid w:val="00D57157"/>
     <w:rsid w:val="00DA4944"/>
+    <w:rsid w:val="00DD6063"/>
     <w:rsid w:val="00E16D55"/>
     <w:rsid w:val="00E50435"/>
     <w:rsid w:val="00E5438C"/>
     <w:rsid w:val="00E7502E"/>
     <w:rsid w:val="00E9282B"/>
     <w:rsid w:val="00EE4963"/>
     <w:rsid w:val="00EE7907"/>
+    <w:rsid w:val="00EF215B"/>
+    <w:rsid w:val="00F0786D"/>
     <w:rsid w:val="00F21FCA"/>
+    <w:rsid w:val="00F40B27"/>
+    <w:rsid w:val="00F500DC"/>
     <w:rsid w:val="00F72459"/>
+    <w:rsid w:val="00F72856"/>
     <w:rsid w:val="00F93191"/>
     <w:rsid w:val="00FA0A26"/>
+    <w:rsid w:val="00FB157A"/>
     <w:rsid w:val="00FB563E"/>
     <w:rsid w:val="00FF76A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="414FE24F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{01D9FD89-5D1A-AE49-836F-D3E04351F6C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5024,51 +5200,51 @@
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C0840"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -5329,74 +5505,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1227</Words>
-  <Characters>7000</Characters>
+  <Words>1221</Words>
+  <Characters>6965</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8211</CharactersWithSpaces>
+  <CharactersWithSpaces>8170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ka Yong Kleiner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>