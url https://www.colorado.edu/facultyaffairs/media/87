--- v0 (2025-10-15)
+++ v1 (2026-09-02)
@@ -1,97 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5906B539" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="00A86545" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNIVERSITY OF COLORADO BOULDER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71634071" w14:textId="6578988D" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="71634071" w14:textId="684436A8" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Application for Sabbatical Leave </w:t>
       </w:r>
       <w:r w:rsidR="004D7D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>with Start Date in AY2026-2027</w:t>
+        <w:t xml:space="preserve">with Start Date in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D562F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AY2027</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D562F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B2C347" w14:textId="7DAC2AED" w:rsidR="00EA50CF" w:rsidRDefault="00782061">
       <w:r w:rsidRPr="00FF2716">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D141E65" wp14:editId="10FD9BC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4010025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2508250" cy="2476500"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
@@ -104,69 +129,89 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2508250" cy="2476500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="671BF1C4" w14:textId="432EB9C5" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
+                          <w:p w14:paraId="671BF1C4" w14:textId="04DD41C9" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002D7E36">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Office of Faculty Affairs Use:</w:t>
+                              <w:t>Office of Faculty Affairs</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0088184D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (OFA)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002D7E36">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Use:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="07891AD9" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="385FF960" w14:textId="14DAC552" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002D7E36">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Term requested:</w:t>
                             </w:r>
@@ -234,76 +279,84 @@
                           <w:p w14:paraId="688A3AD6" w14:textId="1F2257DE" w:rsidR="00FD6C14" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00107E59">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002D7E36">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>________        CY 1/1 – 12/31</w:t>
                             </w:r>
                             <w:r w:rsidR="00107E59">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (faculty in the  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="78965B66" w14:textId="5EFB840A" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00107E59">
+                          <w:p w14:paraId="78965B66" w14:textId="46A40BC2" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00107E59">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                        University Libraries only)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="666FF539" w14:textId="7205684B" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
+                          <w:p w14:paraId="666FF539" w14:textId="557F2E66" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="0088184D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002D7E36">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">OFA </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>FPD Comments:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="34F086B2" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="29F404E7" w14:textId="77777777" w:rsidR="00614669" w:rsidRPr="002D7E36" w:rsidRDefault="00614669">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="37284518" w14:textId="77777777" w:rsidR="00782061" w:rsidRPr="002D7E36" w:rsidRDefault="00782061">
                             <w:pPr>
                               <w:rPr>
@@ -411,78 +464,98 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="7D141E65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:315.75pt;margin-top:11.75pt;width:197.5pt;height:195pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkKKQREAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkjY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx+lpGnQbS/DBFgQTeqIPDxc3o69YXuFXoOt+HSSc6ashEbbbcW/fd28&#10;WXDmg7CNMGBVxQ/K89vV61fLwZWqgA5Mo5ARiPXl4CreheDKLPOyU73wE3DKkrMF7EUgE7dZg2Ig&#10;9N5kRZ5fZQNg4xCk8p7+3h+dfJXw21bJ8LltvQrMVJxyC2nHtNdxz1ZLUW5RuE7LUxriH7Lohbb0&#10;6BnqXgTBdqh/g+q1RPDQhomEPoO21VKlGqiaaf6imsdOOJVqIXK8O9Pk/x+s/LR/dF+QhfEtjNTA&#10;VIR3DyC/e2Zh3Qm7VXeIMHRKNPTwNFKWDc6Xp6uRal/6CFIPH6GhJotdgAQ0tthHVqhORujUgMOZ&#10;dDUGJulnMc8X9HEmyVfMrq/meWpLJsqn6w59eK+gZ/FQcaSuJnixf/AhpiPKp5D4mgejm402Jhm4&#10;rdcG2V6QAjZppQpehBnLhorfzIv5kYG/QuRp/Qmi14GkbHRf8cU5SJSRt3e2SUILQpvjmVI29kRk&#10;5O7IYhjrkQIjoTU0B6IU4ShZGjE6dIA/ORtIrhX3P3YCFWfmg6W23Exns6jvZMzm1wUZeOmpLz3C&#10;SoKqeODseFyHNBORMAt31L5WJ2KfMznlSjJMfJ9GJur80k5Rz4O9+gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhADdahsffAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQdR4llJBJ&#10;hZBAsIOCYOvG0yQitoPtpuHvma5gNa+re89U69kMYiIfemcR0kUCgmzjdG9bhPe3h8sViBCV1Wpw&#10;lhB+KMC6Pj2pVKndwb7StImtYBMbSoXQxTiWUoamI6PCwo1k+bZz3qjIo2+l9urA5maQWZIU0qje&#10;ckKnRrrvqPna7A3Cavk0fYbn/OWjKXbDTby4nh6/PeL52Xx3CyLSHP/EcMRndKiZaev2VgcxIBR5&#10;esVShCznehQkWcHdFmGZ8krWlfz/Q/0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZCik&#10;ERACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;N1qGx98AAAALAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="671BF1C4" w14:textId="432EB9C5" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
+                    <w:p w14:paraId="671BF1C4" w14:textId="04DD41C9" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002D7E36">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Office of Faculty Affairs Use:</w:t>
+                        <w:t>Office of Faculty Affairs</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0088184D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (OFA)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002D7E36">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Use:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="07891AD9" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="385FF960" w14:textId="14DAC552" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002D7E36">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Term requested:</w:t>
                       </w:r>
@@ -550,76 +623,84 @@
                     <w:p w14:paraId="688A3AD6" w14:textId="1F2257DE" w:rsidR="00FD6C14" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00107E59">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002D7E36">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>________        CY 1/1 – 12/31</w:t>
                       </w:r>
                       <w:r w:rsidR="00107E59">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (faculty in the  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="78965B66" w14:textId="5EFB840A" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00107E59">
+                    <w:p w14:paraId="78965B66" w14:textId="46A40BC2" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00107E59">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                        University Libraries only)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="666FF539" w14:textId="7205684B" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
+                    <w:p w14:paraId="666FF539" w14:textId="557F2E66" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="0088184D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002D7E36">
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">OFA </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>FPD Comments:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="34F086B2" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="29F404E7" w14:textId="77777777" w:rsidR="00614669" w:rsidRPr="002D7E36" w:rsidRDefault="00614669">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="37284518" w14:textId="77777777" w:rsidR="00782061" w:rsidRPr="002D7E36" w:rsidRDefault="00782061">
                       <w:pPr>
                         <w:rPr>
@@ -719,57 +800,50 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidR="002D7E36">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A97A8D" w14:textId="0ABFDDC9" w:rsidR="00FF2716" w:rsidRDefault="00FF2716">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F79C1BC" w14:textId="591715BB" w:rsidR="00FF2716" w:rsidRDefault="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2716">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>APPLICANT INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE28168" w14:textId="6EBBBD28" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -913,370 +987,730 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Is applicant currently undergoing tenure review?</w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>____YES</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   ____</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF3B6A2" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19B2509A" w14:textId="302CD9A3" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CADF10" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...13 lines deleted...]
-        <w:t>School/College and Department</w:t>
+    <w:p w14:paraId="68CADF10" w14:textId="2CC3B2A8" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r w:rsidR="00681CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B5B92B" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EAF8A01" w14:textId="77777777" w:rsidR="00782061" w:rsidRPr="002D7E36" w:rsidRDefault="00782061" w:rsidP="00FF2716">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="66B75438" w14:textId="3151F864" w:rsidR="00DB7D44" w:rsidRDefault="00FF2716" w:rsidP="00D3332D">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Is applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rostered</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in an Institute or Museum</w:t>
+        <w:t xml:space="preserve"> in an Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(including the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Museum</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____YES   ____NO</w:t>
-[...15 lines deleted...]
-        <w:t>______________</w:t>
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ____NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0329277D" w14:textId="77777777" w:rsidR="00DB7D44" w:rsidRDefault="00DB7D44" w:rsidP="00DB7D44">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C49D85" w14:textId="3FC4A162" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00405DB3" w:rsidP="003150E8">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD126B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD126B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD126B" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C4374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DBC564" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32307182" w14:textId="22E97542" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077F5C73" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...13 lines deleted...]
-        <w:t>Semester(s) and year of last sabbatical</w:t>
+    <w:p w14:paraId="077F5C73" w14:textId="3849F247" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00695AF1" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Term</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of last sabbatical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00F274F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fall or spring </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">semester, academic year, consecutive </w:t>
+      </w:r>
+      <w:r w:rsidR="00F274F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spring + fall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>semesters</w:t>
+      </w:r>
+      <w:r w:rsidR="0088184D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, or, for University Libraries faculty, dates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088184D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in the calendar year)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0A618C" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="754D136B" w14:textId="6B11AD15" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates of requested sabbatical: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EEEEBA" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71491CF9" w14:textId="2E473CFA" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="71491CF9" w14:textId="417B63D6" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AY</w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________</w:t>
+        <w:t>________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00465334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FALL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">_________        </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SPRING </w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A254E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPRING</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">_________        </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A254E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00695AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00695AF1" w:rsidRPr="00101024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0065636D" w:rsidRPr="00101024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Libraries faculty: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A160F4" w:rsidRPr="00101024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enter dates</w:t>
+      </w:r>
+      <w:r w:rsidR="00695AF1" w:rsidRPr="00101024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00465334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE980A2" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F88A36" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
@@ -1447,69 +1881,99 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F024CF0" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REQUIRED APPROVALS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364E5B32" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...17 lines deleted...]
-        <w:t>As per APS 1024: “Each plan shall be subject to approval by the department chair, unit head, or an appropriate primary unit committee; by the dean of the college/school; and by the provost. If approved, the faculty member's request shall be forwarded to the CU System Vice President for Academic Affairs, who shall ensure that each step of the approval process has met the requirements of this policy. Requests shall then be forwarded to the Board of Regents for final approval.”</w:t>
+    <w:p w14:paraId="364E5B32" w14:textId="42C72DCF" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>As per APS 1024</w:t>
+      </w:r>
+      <w:r w:rsidR="009F535B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0010622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>III.E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: “Each plan shall be subject to approval by the department chair, unit head, or an appropriate primary unit committee; by the dean of the college/school; and by the provost. If approved, the faculty member's request shall be forwarded to the CU System Vice President for Academic Affairs, who shall ensure that each step of the approval process has met the requirements of this policy. Requests shall then be forwarded to the Board of Regents for final approval.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770D55FE" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55A8E064" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -1619,453 +2083,570 @@
         <w:t>________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B60960" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="00B60960" w14:textId="30182000" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7E36">
+      <w:r w:rsidRPr="001422D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD421A" w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08" w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Museum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD421A" w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Director Signature (if </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08" w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001422D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62925BA6" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D2DCDA" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6F6B90" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tenure Home Dean Signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62925BA6" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="2C7E6162" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D2DCDA" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="076AC000" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6F6B90" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="255479D9" w14:textId="7F27FD70" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tenure Home Dean Signature</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Roster Home Dean Signature </w:t>
+      </w:r>
+      <w:r w:rsidR="0057107C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7E36">
-        <w:rPr>
+      <w:r w:rsidR="0057107C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7E36">
+      <w:r w:rsidR="001422D0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7E36">
+      <w:r w:rsidR="001422D0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7E6162" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="34D33600" w14:textId="7A2EBF2A" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00C55394" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002D7E36">
+        <w:t xml:space="preserve">(if applicable; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dean of the Institutes </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for faculty rostered in an institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(including</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3332D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Museum</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CB725F" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EF6E39" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255479D9" w14:textId="3203254F" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="4D7D9A75" w14:textId="3CDBA490" w:rsidR="00FF2716" w:rsidRPr="00547B26" w:rsidRDefault="008350EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002D7E36">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008350EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Roster Home Dean Signature (e.g., Dean of the Institutes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D7E36">
+        <w:t>Provost or Provost Desig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nee Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="008350EE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7E36">
+      <w:r w:rsidR="00FF2716" w:rsidRPr="008350EE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="008350EE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="008350EE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FF2716" w:rsidRPr="008350EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D33600" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...160 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5DF1B124" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>POLICY AND ELIGIBILITY INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C25A565" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B46DC12" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2168,711 +2749,1316 @@
         </w:rPr>
         <w:t>.C.2(I)</w:t>
       </w:r>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, “A sabbatical assignment, which is subject to approval by the Board of Regents, is an important academic scholarship and professional development tool, granted for the advancement of the university, subject to the availability of resources. A tenured faculty member shall become eligible for a sabbatical assignment after six years of service to the university. A sabbatical assignment shall not be granted more than once every seven years. Further information is provided in the corresponding administrative policy statement.” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC7FFE1" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59B057A4" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5D1F26FD" w14:textId="388F9E1A" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="001979C9">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the corresponding CU System </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="007B44D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Administrative Policy Statement (APS) 1024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, faculty applying for a sabbatical leave must complete a sabbatical plan, which requires chair/director, dean, provost, and Board of Regents approval. Faculty members on sabbatical leave are not permitted to work for CU in any paid capacity outside of the sabbatical (e.g., as department chair, teaching an extra course, as a center director, etc.). Please note that a sabbatical leave is not an entitlement, and that sabbatical plans are public documents and, therefore, no proprietary information reflecting intellectual property issues should be included. Any alteration to your sabbatical plan after it has been approved by the Board of Regents must be submitted through a Sabbatical Change Form, and approved by your chair/director, dean, and provost. </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, faculty applying for a sabbatical leave must complete a sabbatical plan, which requires chair/director, dean, provost, and Board of Regents approval. Faculty members on sabbatical leave are not permitted to work for CU in any paid capacity outside of the sabbatical (e.g., as department chair, teaching an extra course, as a center director, etc.). Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">note that a sabbatical leave is not an entitlement, and that sabbatical plans are public documents and, therefore, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F0BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA560E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proprietary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F0BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information reflecting intellectual property issues should be included</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA560E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00741134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>After the sabbatical leave has been approved by the Board of Regents, i</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f a faculty member alter</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA560E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substantially the </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>work plan or academic objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the sabbatical project, they</w:t>
+      </w:r>
+      <w:r w:rsidR="00B844CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00724FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inform the department chair</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/director</w:t>
+      </w:r>
+      <w:r w:rsidR="00B844CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or dean (as determined by college/school policy) in writing as soon as possible of the reasons for the proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="00516DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>change and secure the department chair's or dean's written approval for the revised plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00655DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, using the college/school process</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Any change in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidR="00516DC5" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frame</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="003379B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the sabbatical </w:t>
+      </w:r>
+      <w:r w:rsidR="00516DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5641" w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitted through a Sabbatical Change Form and approved by </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5641" w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chair/director, dean, and provost</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BF7" w:rsidRPr="00957A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="789A51BC" w14:textId="77777777" w:rsidR="00181EDE" w:rsidRPr="007B44D2" w:rsidRDefault="00181EDE" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F4E2D41" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="6DF7BF53" w14:textId="4830B038" w:rsidR="00181EDE" w:rsidRDefault="00FF2716" w:rsidP="001979C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: The deadline for application submission differs by college and school. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F278DC8" w14:textId="3257D9E0" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+        <w:t xml:space="preserve">Note: The deadline for application submission </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the dean’s office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>differs by college</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE52FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>school. Please check with your unit and dean’s office for application deadlines.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00615506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>After review by the dean’s office, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he OFA submission deadlines for applications with Fall </w:t>
+      </w:r>
+      <w:r w:rsidR="00615506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spring start</w:t>
+      </w:r>
+      <w:r w:rsidR="00615506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dates</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are January 1 and March 1, respectively.  Applications submitted outside of these deadlines will undergo review on a rolling basis and must complete the approval process, including final approval by the Board of Regents, prior to the start of the sabbatical. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108A87E5" w14:textId="77777777" w:rsidR="00737B3C" w:rsidRPr="007B44D2" w:rsidRDefault="00737B3C" w:rsidP="001979C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2CD06C" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E44799A" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Confirm Your Eligibility:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F9F5E5" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="47E0BB06" w14:textId="77777777" w:rsidR="000B6A0E" w:rsidRDefault="000B6A0E" w:rsidP="00FF2716">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="475B09DD" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:bookmarkStart w:id="0" w:name="_Int_dEM87zn0"/>
+    </w:p>
+    <w:p w14:paraId="475B09DD" w14:textId="1BE8AA7A" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Int_dEM87zn0"/>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007B44D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a tenured faculty member on the CU Boulder campus or is currently undergoing tenure review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A963B8E" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="3BDA3203" w14:textId="77777777" w:rsidR="001979C9" w:rsidRDefault="001979C9" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40776903" w14:textId="401D4E0F" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Applicant has 6 years (12 semesters) of service to the University since last sabbatical.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If </w:t>
+      </w:r>
+      <w:r w:rsidR="00925649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicant is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currently undergoing tenure review, applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00925649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 years (12 semesters) of service to the University. If tenured applicant has not had a prior sabbatical, applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00925649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 years (12 semesters) of service to the University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA84840" w14:textId="77777777" w:rsidR="000B6A0E" w:rsidRDefault="000B6A0E" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FAD8F9" w14:textId="59383DD0" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Applicant has met the academic goals stated in the previous sabbatical plan (if applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60626B12" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40776903" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...25 lines deleted...]
-    <w:p w14:paraId="40047B4C" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="160E37A8" w14:textId="3F0DD1FB" w:rsidR="00614669" w:rsidRPr="007B44D2" w:rsidRDefault="00614669" w:rsidP="00FF2716">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="06FAD8F9" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>College/</w:t>
+      </w:r>
+      <w:r w:rsidR="00132BD8" w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>School/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unit/Department Initials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ________</w:t>
+      </w:r>
+      <w:r w:rsidR="00875ABC" w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="006910F1" w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="006910F1" w:rsidRPr="007B44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="006910F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F661E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB28E98" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="007B44D2" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="23" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B44D2">
-[...139 lines deleted...]
-    <w:p w14:paraId="74C9E41F" w14:textId="77777777" w:rsidR="002D7E36" w:rsidRDefault="002D7E36">
+    </w:p>
+    <w:p w14:paraId="041143B7" w14:textId="56DE0D6A" w:rsidR="002D7E36" w:rsidRPr="008C12C6" w:rsidRDefault="002D7E36" w:rsidP="008C12C6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="041143B7" w14:textId="77777777" w:rsidR="002D7E36" w:rsidRDefault="002D7E36" w:rsidP="002D7E36">
+    </w:p>
+    <w:p w14:paraId="1377E7E0" w14:textId="5BB32EA4" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="002D7E36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="3EC48157">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 1:</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Part 1:</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D7E36" w:rsidRPr="002D7E36">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>SABBATICAL PLAN</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>SABBATICAL PLAN</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A073CBC" w14:textId="03AEA59D" w:rsidR="00FF2716" w:rsidRPr="008357E4" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="7A073CBC" w14:textId="2D2F9C8B" w:rsidR="00FF2716" w:rsidRPr="008357E4" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Board of Regents and CU System policies require the following information be provided by each faculty member applying for a sabbatical assignment. Thank you for completing this public document</w:t>
       </w:r>
       <w:r w:rsidR="00F12262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F12262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Responses should be clear and substantive, answering the question</w:t>
+        <w:t>Responses should be clear and substantive, answering the question</w:t>
       </w:r>
       <w:r w:rsidR="001B42CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F12262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a thoughtful, specific, and non-cursory way.  </w:t>
+        <w:t xml:space="preserve"> in a thoughtful, specific, and non-cursory way. </w:t>
       </w:r>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each response </w:t>
       </w:r>
       <w:r w:rsidR="00614669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">should be </w:t>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00F274F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at a minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00614669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="00F12262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>around</w:t>
       </w:r>
       <w:r w:rsidR="00614669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 300 words</w:t>
       </w:r>
       <w:r w:rsidR="00F12262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in length</w:t>
       </w:r>
       <w:r w:rsidR="00614669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00093E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0032730E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proofread responses for</w:t>
+      </w:r>
+      <w:r w:rsidR="0010622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spelling </w:t>
+      </w:r>
+      <w:r w:rsidR="009F535B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">errors </w:t>
+      </w:r>
+      <w:r w:rsidR="0010622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and ensure that the title of the sabbatical project does not run off the page.</w:t>
+      </w:r>
+      <w:r w:rsidR="00093E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the sabbatical plan includes students, do not refer to students by name.</w:t>
+      </w:r>
+      <w:r w:rsidR="00093E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F274F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For examples of question responses, visit the Office of Faculty Affairs website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="accordion-e5744a793f39e4b1d2dfe1b98a8944ad1-3" w:history="1">
+        <w:r w:rsidR="00F274F3" w:rsidRPr="00F274F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F274F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="02B1F9A1" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="008357E4" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C23663" w14:textId="03AAB47F" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2896,50 +4082,76 @@
     </w:p>
     <w:p w14:paraId="35AD1D7A" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D50B3EB" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Title of Sabbatical Project: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7124F149" w14:textId="77777777" w:rsidR="00F274F3" w:rsidRDefault="00F274F3" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F73C355" w14:textId="29DF6B45" w:rsidR="00F274F3" w:rsidRDefault="00F274F3" w:rsidP="00FF2716">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C132CF7" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B615CCA" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669" w:rsidP="00614669">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -3039,87 +4251,105 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188BE5F2" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669" w:rsidP="00614669">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A014670" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669" w:rsidP="00614669">
+    <w:p w14:paraId="4A014670" w14:textId="3533D59B" w:rsidR="00614669" w:rsidRDefault="00614669" w:rsidP="00614669">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Describe your work plan including all anticipated professional activities (i.e., where will you spend your sabbatical, what you will do, your work timeline, etc.).</w:t>
+        <w:t xml:space="preserve">Describe your work plan including all anticipated professional activities (i.e., where will you </w:t>
+      </w:r>
+      <w:r w:rsidR="00194BDA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">physically </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spend your sabbatical, what you will do, your work timeline, etc.).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF80224" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669" w:rsidP="00614669">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -3442,203 +4672,50 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4302329D" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669" w:rsidP="00614669">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2310961B" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="008357E4" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
-[...151 lines deleted...]
-    </w:p>
     <w:p w14:paraId="295AA958" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="008357E4" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40927411" w14:textId="20EA5F57" w:rsidR="00FF2716" w:rsidRPr="00256060" w:rsidRDefault="002D7E36" w:rsidP="00256060">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3757,88 +4834,110 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In addition, faculty members on sabbatical leave are not permitted to be paid for any administrative appointments or extra teaching during the sabbatical period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBAEBA7" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EF2E45" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C0CFA82" w14:textId="35D3D38D" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00614669">
+    <w:p w14:paraId="0C0CFA82" w14:textId="0099FAF5" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00614669">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00614669" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Per CU System APS 1024, it is expected that faculty members applying for sabbatical will also apply for </w:t>
+        <w:t>Per CU System APS 1024</w:t>
+      </w:r>
+      <w:r w:rsidR="009F535B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.III.G</w:t>
+      </w:r>
+      <w:r w:rsidR="00614669" w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, it is expected that faculty members applying for sabbatical will also apply for </w:t>
       </w:r>
       <w:r w:rsidR="00614669" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>external</w:t>
       </w:r>
       <w:r w:rsidR="00614669" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> funding to the extent it is available. Describe any anticipated external funding sources, amount of funding from sources external to CU, and attempts to obtain such funding.</w:t>
       </w:r>
@@ -3989,51 +5088,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B3A2E78" w14:textId="04B451A6" w:rsidR="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="002D7E36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Describe any anticipated support from foreign or international entities, including research collaborators, host universities, or other institutions, (e.g., equipment use, office/lab space, lodging</w:t>
+        <w:t xml:space="preserve">Describe any anticipated support from foreign or international entities, including research collaborators, host universities, or other institutions, (e.g., equipment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, office/lab space, lodging</w:t>
       </w:r>
       <w:r w:rsidR="00614669" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> travel).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193253CD" w14:textId="77777777" w:rsidR="002D7E36" w:rsidRDefault="002D7E36" w:rsidP="002D7E36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
@@ -4047,87 +5164,84 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C08C6A9" w14:textId="77777777" w:rsidR="002D7E36" w:rsidRPr="002D7E36" w:rsidRDefault="002D7E36" w:rsidP="002D7E36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D2EFAF" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="06D2EFAF" w14:textId="30CF4969" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009F535B" w:rsidRPr="00BE439A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>APS 1024.III.D.4</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, faculty must identify business expenses to be reimbursed in connection with a Sabbatical Plan. Please describe anticipated business expenses and the funding source for those expenses. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6541D1CE" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6968E1D4" w14:textId="77777777" w:rsidR="002D7E36" w:rsidRDefault="002D7E36" w:rsidP="00FF2716">
       <w:pPr>
@@ -4352,151 +5466,190 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PLAN FOR COVERAGE AND REMUNERATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6C74F8" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="008357E4" w:rsidRDefault="00FF2716" w:rsidP="00FF2716"/>
-    <w:p w14:paraId="3ED02A8E" w14:textId="41E09B1D" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="3ED02A8E" w14:textId="338E54DE" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the corresponding CU System </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="002357B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>APS 1024</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the dean of the school/college shall ensure that the costs associated with the sabbatical are covered, including teaching replacement expenses. The dean may suspend a sabbatical if funding is not available in the school/college. Remuneration (from university resources such as state funding, university administered grants or contracts, or any other university managed sources) for the sabbatical assignment shall be as follows: for full-time faculty on nine-month appointments, either full salary for one semester or half salary for two semesters; for full-time faculty on 12-month appointments, six months full salary or 12 months half salary. </w:t>
+        <w:t xml:space="preserve">the dean of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>college/school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall ensure that the costs associated with the sabbatical are covered, including teaching replacement expenses. The dean may suspend a sabbatical if funding is not available in the school/college. Remuneration (from university resources such as state funding, university administered grants or contracts, or any other university managed sources) for the sabbatical assignment shall be as follows: for full-time faculty on nine-month appointments, either full salary for one semester or half salary for two semesters; for full-time faculty on 12-month appointments, six months full salary or 12 months half salary. </w:t>
       </w:r>
       <w:r w:rsidRPr="0084039F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that </w:t>
       </w:r>
       <w:r w:rsidR="0084039F" w:rsidRPr="0084039F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for single semester sabbaticals, remuneration from university-managed funds or university-administered grants or contracts should not exceed 100% of the faculty member’s salary. For two-semester sabbaticals, remuneration sourced from General Funds (Fund 10) should neither be used to supplement a half-salary, nor exceed 50% of the faculty member’s usual base salary.</w:t>
       </w:r>
       <w:r w:rsidR="0084039F">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stipends for administrative duties, such as chair or center director stipends, are not included in "base salary" and shall not be taken into account in calculating the individual's salary while on sabbatical.</w:t>
+        <w:t xml:space="preserve">Stipends for administrative duties, such as chair or center director stipends, are not included in "base salary" and shall not be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in calculating the individual's salary while on sabbatical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FD68F8" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB0D4B3" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40DCB25D" w14:textId="06ED541B" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -4623,91 +5776,107 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD196FF" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="759A6410" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EFDB931" w14:textId="076544B8" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
+    <w:p w14:paraId="3EFDB931" w14:textId="0460C8BE" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00614669" w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7E36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>If the applicant is in an additional administrative position (e.g., chair or director), indicate how the administrative responsibilities will be covered.</w:t>
+        <w:t>If the applicant is in an additional administrative position (e.g., chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00093E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, associate chair, faculty director, associate faculty director, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, indicate how the administrative responsibilities will be covered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B65E8D" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7E1D73" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRPr="00A86545" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A3CAB0E" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRDefault="00FF2716" w:rsidP="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4811,221 +5980,195 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F9F6E4" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C1CA514" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2C88DCA1" w14:textId="77777777" w:rsidR="000101EB" w:rsidRDefault="000101EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177CD91C" w14:textId="77777777" w:rsidR="000101EB" w:rsidRDefault="000101EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7676C47E" w14:textId="77777777" w:rsidR="000101EB" w:rsidRDefault="000101EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="08D97337" w14:textId="77777777" w:rsidR="00614669" w:rsidRDefault="00614669">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520D5552" w14:textId="77777777" w:rsidR="00FF2716" w:rsidRDefault="00FF2716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24FF084F" w14:textId="77777777" w:rsidR="007B44D2" w:rsidRDefault="007B44D2" w:rsidP="002D7E36">
+    <w:p w14:paraId="5DF942ED" w14:textId="740DA1BA" w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidRDefault="00FF2716" w:rsidP="00093E01">
       <w:pPr>
         <w:ind w:left="6480" w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...67 lines deleted...]
-      <w:r w:rsidR="00FF2716" w:rsidRPr="3EC48157">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC48157">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r w:rsidR="003A4DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00F12262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/2025</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00093E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF2716" w:rsidRPr="002D7E36" w:rsidSect="00FF2716">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman">
     <w:altName w:val="Bookman Old Style"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E7C6D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="645ED19A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -5086,102 +6229,200 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="233661358">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="122"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF2716"/>
+    <w:rsid w:val="000101EB"/>
     <w:rsid w:val="00013848"/>
     <w:rsid w:val="000500AC"/>
     <w:rsid w:val="0005282E"/>
+    <w:rsid w:val="000558AF"/>
+    <w:rsid w:val="00056107"/>
     <w:rsid w:val="00061F1C"/>
+    <w:rsid w:val="00093E01"/>
+    <w:rsid w:val="000B1FEB"/>
+    <w:rsid w:val="000B6A0E"/>
+    <w:rsid w:val="000C1FD0"/>
+    <w:rsid w:val="000F0BF7"/>
+    <w:rsid w:val="00101024"/>
+    <w:rsid w:val="0010622C"/>
     <w:rsid w:val="00107E59"/>
     <w:rsid w:val="00132BD8"/>
+    <w:rsid w:val="001422D0"/>
     <w:rsid w:val="00176ABA"/>
     <w:rsid w:val="00181EDE"/>
+    <w:rsid w:val="00194BDA"/>
+    <w:rsid w:val="001979C9"/>
+    <w:rsid w:val="001A3419"/>
     <w:rsid w:val="001B42CA"/>
+    <w:rsid w:val="001B6035"/>
+    <w:rsid w:val="00232E7E"/>
+    <w:rsid w:val="002357B2"/>
+    <w:rsid w:val="00237334"/>
     <w:rsid w:val="00256060"/>
+    <w:rsid w:val="0029728F"/>
     <w:rsid w:val="002C5BBD"/>
     <w:rsid w:val="002D7E36"/>
+    <w:rsid w:val="003150E8"/>
+    <w:rsid w:val="0032730E"/>
+    <w:rsid w:val="003379B1"/>
     <w:rsid w:val="003A4DB0"/>
+    <w:rsid w:val="00405DB3"/>
+    <w:rsid w:val="00425B72"/>
+    <w:rsid w:val="004550B6"/>
+    <w:rsid w:val="00465334"/>
     <w:rsid w:val="004B19D5"/>
     <w:rsid w:val="004B4798"/>
+    <w:rsid w:val="004D68A3"/>
     <w:rsid w:val="004D7D51"/>
+    <w:rsid w:val="004E4D6D"/>
+    <w:rsid w:val="004E4F1B"/>
+    <w:rsid w:val="00516DC5"/>
+    <w:rsid w:val="005437BB"/>
+    <w:rsid w:val="00547B26"/>
+    <w:rsid w:val="0057107C"/>
     <w:rsid w:val="00597F04"/>
+    <w:rsid w:val="005A0FE6"/>
     <w:rsid w:val="005D58C9"/>
     <w:rsid w:val="005F2566"/>
     <w:rsid w:val="00614669"/>
+    <w:rsid w:val="00615506"/>
+    <w:rsid w:val="00655DD7"/>
+    <w:rsid w:val="0065636D"/>
     <w:rsid w:val="0067010C"/>
+    <w:rsid w:val="00681CD7"/>
+    <w:rsid w:val="006910F1"/>
+    <w:rsid w:val="00695AF1"/>
+    <w:rsid w:val="006D2770"/>
+    <w:rsid w:val="006D5641"/>
+    <w:rsid w:val="006F051F"/>
+    <w:rsid w:val="00724FAF"/>
+    <w:rsid w:val="00737B3C"/>
+    <w:rsid w:val="00741134"/>
     <w:rsid w:val="00766D6A"/>
     <w:rsid w:val="00774624"/>
     <w:rsid w:val="00782061"/>
+    <w:rsid w:val="007905D4"/>
+    <w:rsid w:val="007A7C3A"/>
     <w:rsid w:val="007B44D2"/>
+    <w:rsid w:val="007E41F6"/>
+    <w:rsid w:val="008041C8"/>
+    <w:rsid w:val="00814D11"/>
     <w:rsid w:val="008350EE"/>
     <w:rsid w:val="0084039F"/>
+    <w:rsid w:val="008664D7"/>
     <w:rsid w:val="00875ABC"/>
+    <w:rsid w:val="0088184D"/>
+    <w:rsid w:val="00882F60"/>
+    <w:rsid w:val="008C12C6"/>
     <w:rsid w:val="008C65C6"/>
+    <w:rsid w:val="008D42A9"/>
+    <w:rsid w:val="00925649"/>
+    <w:rsid w:val="00946F48"/>
+    <w:rsid w:val="00957A6D"/>
     <w:rsid w:val="009E592F"/>
+    <w:rsid w:val="009F535B"/>
+    <w:rsid w:val="009F69D3"/>
+    <w:rsid w:val="00A160F4"/>
+    <w:rsid w:val="00A254E0"/>
+    <w:rsid w:val="00A6309E"/>
+    <w:rsid w:val="00AA560E"/>
+    <w:rsid w:val="00AD68C1"/>
+    <w:rsid w:val="00AE52FA"/>
+    <w:rsid w:val="00AF6564"/>
+    <w:rsid w:val="00B22895"/>
+    <w:rsid w:val="00B3594B"/>
+    <w:rsid w:val="00B659BA"/>
+    <w:rsid w:val="00B844CC"/>
+    <w:rsid w:val="00BD126B"/>
+    <w:rsid w:val="00BD1825"/>
+    <w:rsid w:val="00BD421A"/>
+    <w:rsid w:val="00BD5699"/>
     <w:rsid w:val="00BD697D"/>
+    <w:rsid w:val="00BE439A"/>
     <w:rsid w:val="00C12CEA"/>
+    <w:rsid w:val="00C4374B"/>
+    <w:rsid w:val="00C55394"/>
+    <w:rsid w:val="00C55B72"/>
+    <w:rsid w:val="00C878E2"/>
     <w:rsid w:val="00D03BA5"/>
+    <w:rsid w:val="00D3332D"/>
+    <w:rsid w:val="00D34949"/>
+    <w:rsid w:val="00D528E8"/>
+    <w:rsid w:val="00D562F7"/>
     <w:rsid w:val="00D83308"/>
+    <w:rsid w:val="00DB5D84"/>
+    <w:rsid w:val="00DB7D44"/>
+    <w:rsid w:val="00DC40EC"/>
+    <w:rsid w:val="00DF6A08"/>
+    <w:rsid w:val="00E07A7A"/>
+    <w:rsid w:val="00E324C9"/>
+    <w:rsid w:val="00E55D28"/>
+    <w:rsid w:val="00E64CA9"/>
+    <w:rsid w:val="00EA2A51"/>
     <w:rsid w:val="00EA50CF"/>
+    <w:rsid w:val="00EA7594"/>
     <w:rsid w:val="00F12262"/>
+    <w:rsid w:val="00F274F3"/>
+    <w:rsid w:val="00F661E5"/>
     <w:rsid w:val="00FB5E22"/>
     <w:rsid w:val="00FC3FFC"/>
+    <w:rsid w:val="00FC5D35"/>
     <w:rsid w:val="00FD6C14"/>
     <w:rsid w:val="00FF2716"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5782,50 +7023,116 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00614669"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
     <w:name w:val="tabchar"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00614669"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00782061"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman" w:eastAsia="Times New Roman" w:hAnsi="Bookman" w:cs="Bookman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00695AF1"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F274F3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E324C9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E324C9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman" w:eastAsia="Times New Roman" w:hAnsi="Bookman" w:cs="Bookman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000F0BF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1027178061">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="77870202">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -6201,51 +7508,51 @@
               </w:divBdr>
             </w:div>
             <w:div w:id="1857694000">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1024" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/sites/default/files/1024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1024" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/sites/default/files/1024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/a-z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1024" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6499,75 +7806,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1458</Words>
-  <Characters>8313</Characters>
+  <Words>1719</Words>
+  <Characters>9803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9752</CharactersWithSpaces>
+  <CharactersWithSpaces>11500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maribeth Van Haute</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>