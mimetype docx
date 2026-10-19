--- v0 (2025-10-03)
+++ v1 (2026-10-19)
@@ -1,2993 +1,2714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F7DEAB4" w14:textId="77777777" w:rsidR="004B6A42" w:rsidRPr="00FB4FAD" w:rsidRDefault="00A552C3" w:rsidP="00A552C3">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidRPr="00261FD4" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="105CB68E" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00261FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADDENDUM TEMPLATE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="4FD41384" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Fall 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="15FD960F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3C726E87" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="0D0709E9" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4FAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:noProof/>
-[...66 lines deleted...]
-    <w:p w14:paraId="6CA1A978" w14:textId="77777777" w:rsidR="00A552C3" w:rsidRPr="00FB4FAD" w:rsidRDefault="00DB66FA" w:rsidP="00A552C3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="326F91BE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="7D36EF60" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADDENDUM TO LETTER OF OFFER – for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Faculty Member’s Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Title/Position]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the Department of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Name of Department]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the School/College of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Name of School/College]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>at the University of Colorado Boulder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3F8A2F69" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="33499A99" w14:textId="72C00D49">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>This is an addendum to your offer letter dated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Offer Letter Date]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if there are additional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>addenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that have been finalized for this offer letter, please add the following for each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>addend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="04115951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the addendum to it dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Addendum Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="7548042C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revision in your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Revised Parameter]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>affects details of your original offer letter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The following changes are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/change </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being made:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="29BCB60D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="47A0DBBA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Where applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="011A4198" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="67532195" w14:textId="7F83D5FB">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Start date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6178ABDE" w:rsidR="31436992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Initial Start Date] to [Revised Start Date]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="7B3C4843" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Salary:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from [Initial Salary] to [Revised Salary]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="52AD36AA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Percentage of time:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from [Initial Time] to [Revised Time]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="5A16E934" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Comprehensive review:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Will be conducted during academic year [Review Scheduled Year].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3BFD5ABD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Promotion/tenure review:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Will be conducted during academic year [Promotion/Tenure Review Year].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="018EDF41" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Other:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Other Comments]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="611764E0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="5985E248" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000551D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>These/This change is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B308984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effective </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B308984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Effective Date]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B308984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="0046C199" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="357DAB1A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>All other terms and conditions of the letter of offer remain unchanged.  Please indicate your willingness to accept these changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/this change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by signing below and returning this addendum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>DocuSign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>by __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>_____[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>date]_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3119D7D8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="477A41B3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="38374DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3CAF1499" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="23B5F47F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="1671677C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Concurred by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="179BAE21" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="4A73F6AA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="5DCAA6F5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Dean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="4273DE9E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="72303687" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3EA8BECC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="6AAC655C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B308984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Michele S. Moses</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5B308984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277B53" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="72B95EAC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vice Chancellor and Senior Vice Provost for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Faculty Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="4C71EE09" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="49C5AB5B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I accept </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>these changes/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this change to my letter of offer, with the understanding that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>these changes are/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this change is conditional upon approval by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Provost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the University of Colorado Boulder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="54046894" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="482CCF3B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="7A16DFA0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Candidate’s Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="5A8DEB1E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="1181D09E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="3C2CF465" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>I decline these changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/this change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="19007D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="42DFA981" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00912297" w:rsidR="00717104" w:rsidP="00717104" w:rsidRDefault="00717104" w14:paraId="19769FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[Candidate’s Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB4FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B6A42" w:rsidP="00A552C3" w:rsidRDefault="004B6A42" w14:paraId="0F7DEAB4" w14:textId="05CD4BA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="000E7A81" w:rsidRDefault="00B61710" w14:paraId="60DFF2AB" w14:textId="08DBCC11">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Addendum Appendix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D31065" w:rsidR="00525446" w:rsidP="00525446" w:rsidRDefault="00525446" w14:paraId="301214E7" w14:textId="5F54710A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(for internal use only – do not include in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>addendum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E7A81" w:rsidP="00E963EF" w:rsidRDefault="000E7A81" w14:paraId="02287D43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="0A6D6EE7" w14:textId="0B7AD420">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Addenda Guidelines </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="23445329" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="0F370B10" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>An addendum should be issued when an item needs to be changed in a finalized, accepted letter of offer. If an offer letter has not been finalized, the change can be made by submitting a subsequent draft for approval via </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00E963EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>cuoffer@colorado.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Faculty Affairs (OFA) will then review the letter and return an approved draft that can be submitted in place of the previous draft of the letter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="003971D5" w:rsidP="003971D5" w:rsidRDefault="003971D5" w14:paraId="7FBAD1D6" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="4DB01D02" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Addenda are used to clarify changes within an existing position/appointment. They are not used if the position itself is changing, or for a reappointment or promotion.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="003971D5" w:rsidP="003971D5" w:rsidRDefault="003971D5" w14:paraId="4CC721A1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="7855B867" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Addenda should not be used when a position is being significantly redesigned, that is, more than two items in the original offer letter are being changed. If more than two items are being changed, please submit a new letter of offer. If the changes are connected, such as changes to FTE, salary, and merit formula, this can be processed in the same addendum. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="003971D5" w:rsidP="003971D5" w:rsidRDefault="003971D5" w14:paraId="5E5A4EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="0B905017" w14:textId="5FDBD5DC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When an addendum is being used, it should state who the addendum is for; what the original offer letter stipulated with respect to the item being changed; the change being made; and an effective date for the change.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="003971D5" w:rsidP="003971D5" w:rsidRDefault="003971D5" w14:paraId="4C04CE32" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="3A5D41D2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Addenda items may include but are not limited to the following: change in appointment end date, correction of errors in the offer letter (e.g., salary miscalculation, incorrect job title, incorrect unit name), change in comprehensive review and tenure and promotion review dates (e.g., due to a change in start date or the retroactive award of years of credit toward tenure), change in annual merit evaluation formula, change in stipend percentage (include corresponding change in salary amount), change in percent time (include corresponding change in salary amount), etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="0009383B" w:rsidP="0009383B" w:rsidRDefault="0009383B" w14:paraId="44B2BD5D" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="26B2E95C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>An addendum is not required when a faculty member is resigning a position, as resignation is an action initiated by the individual as opposed to an accepting of terms. OFA manages an automated process for the submission of resignation notifications. The dean’s office liaison should submit the resignation notice via the electronic resignation form located on the OFA website.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="0009383B" w:rsidP="0009383B" w:rsidRDefault="0009383B" w14:paraId="5533A5B4" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="38AF409E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>An addendum is not required when a faculty member’s position is changing temporarily due to a leave. There is an automated process for the submission of leave requests managed by Central HR. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="0009383B" w:rsidP="0009383B" w:rsidRDefault="0009383B" w14:paraId="0464EFCA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0009383B" w:rsidR="0009383B" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="22DC6DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> the offer letter process, all addenda must be submitted to CU Offer for review and approval before final processing. Addenda should be sent to </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00E963EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>cuoffer@colorado.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> for review and approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="00E963EF" w:rsidP="0009383B" w:rsidRDefault="00E963EF" w14:paraId="364ED134" w14:textId="2F4FC8F0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E963EF" w:rsidR="00E963EF" w:rsidP="00E963EF" w:rsidRDefault="00E963EF" w14:paraId="08BC8FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Thank you for your partnership with OFA. If you have any questions, please contact the Faculty Lifecyle Operations Specialist in the Office of Faculty Affairs, at </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00E963EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>ofafpc@colorado.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E963EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00E963EF" w:rsidP="00A552C3" w:rsidRDefault="00E963EF" w14:paraId="77CE5504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00A552C3" w:rsidP="00717104" w:rsidRDefault="00DB66FA" w14:paraId="77BFA527" w14:textId="48B68EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Reappointment,_Promotion,_and_Tenure_Rev"/>
+      <w:bookmarkStart w:name="Reappointment,_Promotion,_and_Tenure_Rev" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FB4FAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00A552C3" w:rsidRPr="00FB4FAD">
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidP="00A552C3" w:rsidRDefault="00DB66FA" w14:paraId="0E2FAFAC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Office of Faculty Affairs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A552C3" w:rsidRPr="00FB4FAD">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidP="00A552C3" w:rsidRDefault="00DB66FA" w14:paraId="56731F8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...157 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+        <w:sectPr w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidSect="00717104">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
-[...659 lines deleted...]
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="523" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3BE058" w14:textId="77777777" w:rsidR="00DB66FA" w:rsidRPr="00FB4FAD" w:rsidRDefault="00DB66FA" w:rsidP="00A552C3">
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidP="00A552C3" w:rsidRDefault="00DB66FA" w14:paraId="198DEAF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidP="00717104" w:rsidRDefault="00DB66FA" w14:paraId="19E82764" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DB66FA" w:rsidRPr="00FB4FAD" w:rsidSect="00294F59">
-          <w:headerReference w:type="default" r:id="rId19"/>
+        <w:sectPr w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidSect="00717104">
+          <w:headerReference w:type="default" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="523" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidP="00A552C3" w:rsidRDefault="00DB66FA" w14:paraId="7A3BE058" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00FB4FAD" w:rsidR="00DB66FA" w:rsidSect="00294F59">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="343" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
-          <w:cols w:num="3" w:space="720"/>
+          <w:cols w:space="720" w:num="3"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="661A98F0" w14:textId="77777777" w:rsidR="00FB4FAD" w:rsidRPr="00FB4FAD" w:rsidRDefault="00FB4FAD" w:rsidP="00FB4FAD">
+    <w:p w:rsidRPr="00912297" w:rsidR="004B6A42" w:rsidP="00717104" w:rsidRDefault="004B6A42" w14:paraId="40E1455B" w14:textId="03A948DB">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1928 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00912297" w:rsidR="004B6A42" w:rsidSect="00294F59">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="1800" w:bottom="576" w:left="1800" w:header="720" w:footer="540" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4298ACB7" w14:textId="77777777" w:rsidR="00384C7A" w:rsidRDefault="00384C7A">
+    <w:p w:rsidR="00FA094E" w:rsidRDefault="00FA094E" w14:paraId="0317E0A6" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45FCCC5A" w14:textId="77777777" w:rsidR="00384C7A" w:rsidRDefault="00384C7A">
+    <w:p w:rsidR="00FA094E" w:rsidRDefault="00FA094E" w14:paraId="37358EB0" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3014,573 +2735,326 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61838B91" w14:textId="77777777" w:rsidR="008D0EBF" w:rsidRDefault="008D0EBF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00561A65" w:rsidR="00A552C3" w:rsidRDefault="00A552C3" w14:paraId="03F96681" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="8"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008302BB" w:rsidRDefault="008302BB" w14:paraId="340FDEA0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:id w:val="1185084923"/>
+      <w:id w:val="-1725133728"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2E54BD92" w14:textId="4CD72FC0" w:rsidR="00561A65" w:rsidRPr="00561A65" w:rsidRDefault="5B308984" w:rsidP="5B308984">
+      <w:p w:rsidR="00294F59" w:rsidP="00294F59" w:rsidRDefault="00294F59" w14:paraId="2714D7DB" w14:textId="77777777">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:p w:rsidR="00294F59" w:rsidP="00294F59" w:rsidRDefault="00294F59" w14:paraId="65A9A62D" w14:textId="77777777">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:p w:rsidRPr="00294F59" w:rsidR="008302BB" w:rsidP="5B308984" w:rsidRDefault="00FA094E" w14:paraId="38590056" w14:textId="44061022">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="5B308984">
-[...215 lines deleted...]
-        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4CCB27AA" w14:textId="77777777" w:rsidR="008302BB" w:rsidRDefault="008302BB">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008302BB" w:rsidRDefault="008302BB" w14:paraId="4CCB27AA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E55009" w14:textId="77777777" w:rsidR="00384C7A" w:rsidRDefault="00384C7A">
+    <w:p w:rsidR="00FA094E" w:rsidRDefault="00FA094E" w14:paraId="235D3BA9" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A551875" w14:textId="77777777" w:rsidR="00384C7A" w:rsidRDefault="00384C7A">
+    <w:p w:rsidR="00FA094E" w:rsidRDefault="00FA094E" w14:paraId="3F0E6ADC" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55DE4023" w14:textId="77777777" w:rsidR="008D0EBF" w:rsidRDefault="008D0EBF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="374A6F14" w14:textId="3062E9F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5B308984" w14:paraId="0C09EE1C" w14:textId="77777777" w:rsidTr="000551D9">
+    <w:tr w:rsidR="5B308984" w:rsidTr="000551D9" w14:paraId="62243799" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="00DDEF3A" w14:textId="66EE7ED4" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+        <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="383AC28A" w14:textId="612DE676">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="21787015" w14:textId="523EBF7E" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+        <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="5027FC59" w14:textId="499C6909">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="54F73736" w14:textId="4249E317" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+        <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="3402662D" w14:textId="6DBD3065">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="374A6F14" w14:textId="3062E9F8" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+  <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="1CAA9441" w14:textId="66473D57">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5B308984" w14:paraId="62243799" w14:textId="77777777" w:rsidTr="000551D9">
+    <w:tr w:rsidR="5B308984" w:rsidTr="000551D9" w14:paraId="08F4E77C" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="383AC28A" w14:textId="612DE676" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+        <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="5CA52A0F" w14:textId="1954309A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5027FC59" w14:textId="499C6909" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+        <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="165AAB7B" w14:textId="512432EA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3402662D" w14:textId="6DBD3065" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+        <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="67A1B786" w14:textId="1422EB0D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1CAA9441" w14:textId="66473D57" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+  <w:p w:rsidR="5B308984" w:rsidP="000551D9" w:rsidRDefault="5B308984" w14:paraId="41DB166E" w14:textId="07719A49">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008302BB" w:rsidRDefault="008302BB" w14:paraId="10E08FB6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...51 lines deleted...]
-  <w:p w14:paraId="41DB166E" w14:textId="07719A49" w:rsidR="5B308984" w:rsidRDefault="5B308984" w:rsidP="000551D9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008302BB" w:rsidRDefault="008302BB" w14:paraId="22BBD24E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="39611467" w14:textId="77777777" w:rsidR="008302BB" w:rsidRDefault="008302BB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008302BB" w:rsidRDefault="008302BB" w14:paraId="39611467" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069F4028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBC4AA40"/>
     <w:lvl w:ilvl="0" w:tplc="F2BE0CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3627,163 +3101,389 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07282E33"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19120B6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0804431E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B883828"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F4030D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C92609E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA37AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="579C5962"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3825,51 +3525,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15087581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B00A36A"/>
     <w:lvl w:ilvl="0" w:tplc="F2BE0CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3914,223 +3614,336 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="178626A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3200ACBA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ED2102E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D51A03CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20934F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ACE2C90"/>
     <w:lvl w:ilvl="0" w:tplc="1330771C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1555" w:hanging="343"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:spacing w:val="-6"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0A6413AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="58CE2D12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:w w:val="98"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6C50A966">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3DA2EB72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0882B7A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5462" w:hanging="360"/>
       </w:pPr>
@@ -4154,51 +3967,51 @@
     <w:lvl w:ilvl="7" w:tplc="BA922A5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="92F695C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8977" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="270B127C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6AA29D0"/>
     <w:lvl w:ilvl="0" w:tplc="F2BE0CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4243,51 +4056,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A721E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="037629FA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4329,193 +4142,532 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C422093"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB68F404"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C003D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2B62208"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="388A5160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FF2843E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB96D49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A5AE34E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56246898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6DA133C"/>
     <w:lvl w:ilvl="0" w:tplc="4CFCC2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="528" w:hanging="183"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="100"/>
         <w:position w:val="7"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9FB0A9FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="96"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="869A48B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1BC222DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4040" w:hanging="360"/>
       </w:pPr>
@@ -4563,196 +4715,196 @@
     <w:lvl w:ilvl="7" w:tplc="F762FDB0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0BC5A40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56787124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9168E5F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56E840C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6DC8E82"/>
     <w:lvl w:ilvl="0" w:tplc="9CC84B8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-3"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F7447816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1248" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="431009DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0AB4FDCA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2500" w:hanging="360"/>
@@ -4801,51 +4953,51 @@
     <w:lvl w:ilvl="7" w:tplc="05F2921E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF144C6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D624A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86980522"/>
     <w:lvl w:ilvl="0" w:tplc="F2BE0CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4890,80 +5042,80 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF2107B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8186596"/>
     <w:lvl w:ilvl="0" w:tplc="A784FA04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1100" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:spacing w:val="-6"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F880061C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="380" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:w w:val="97"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C98226DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1891" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8296290C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2682" w:hanging="720"/>
       </w:pPr>
@@ -5011,82 +5163,82 @@
     <w:lvl w:ilvl="7" w:tplc="3D58D598">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5846" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E5B60DAE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6637" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60B55BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E5234B8"/>
     <w:lvl w:ilvl="0" w:tplc="E376E3CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="720"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D8EBAA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C79E8CA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3711" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B39E27A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4662" w:hanging="720"/>
       </w:pPr>
@@ -5134,195 +5286,308 @@
     <w:lvl w:ilvl="7" w:tplc="D8523FC2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8466" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4276F56C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9417" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="626507D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CD0B28C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64031A3C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="261A028E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B71EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EAA84B4"/>
     <w:lvl w:ilvl="0" w:tplc="655835E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="888" w:hanging="298"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BAE89F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1963" w:hanging="356"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="96"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E6E68DF2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1960" w:hanging="356"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0FB2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="356"/>
       </w:pPr>
@@ -5370,578 +5635,726 @@
     <w:lvl w:ilvl="7" w:tplc="D180B64E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7342" w:hanging="356"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="85D4B566">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8668" w:hanging="356"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7121490D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6792ED80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75DB2537"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B82876BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="784E228B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEB4816C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1171064494">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1084182658">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="210504713">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1618877418">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1212301054">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1895892684">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1317535871">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="670107045">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1485003244">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1266501752">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="854998047">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="351302166">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="356278135">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1618877418">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1057162640">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2079356986">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1359694985">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="591470508">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1832409821">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="891815742">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1084958733">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="132872630">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="361176393">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1595356130">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1956668612">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1265848643">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1900707671">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1410421423">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="109"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B6A42"/>
     <w:rsid w:val="000551D9"/>
     <w:rsid w:val="0008426C"/>
     <w:rsid w:val="000847BD"/>
+    <w:rsid w:val="0009383B"/>
     <w:rsid w:val="000B2CEA"/>
     <w:rsid w:val="000D0F08"/>
+    <w:rsid w:val="000E7A81"/>
     <w:rsid w:val="000F19BB"/>
     <w:rsid w:val="001043C9"/>
     <w:rsid w:val="001220EC"/>
     <w:rsid w:val="001378CE"/>
+    <w:rsid w:val="00156F9B"/>
     <w:rsid w:val="001B6C35"/>
     <w:rsid w:val="001C58D8"/>
     <w:rsid w:val="002338ED"/>
+    <w:rsid w:val="00261FD4"/>
     <w:rsid w:val="00277B53"/>
     <w:rsid w:val="00294F59"/>
     <w:rsid w:val="002D79E8"/>
     <w:rsid w:val="002E7A8C"/>
     <w:rsid w:val="00316B43"/>
+    <w:rsid w:val="003417EA"/>
     <w:rsid w:val="003474E8"/>
     <w:rsid w:val="00384C7A"/>
+    <w:rsid w:val="003971D5"/>
     <w:rsid w:val="003A5BF9"/>
     <w:rsid w:val="003A7951"/>
     <w:rsid w:val="003D4CAB"/>
     <w:rsid w:val="003E67E9"/>
     <w:rsid w:val="00415606"/>
     <w:rsid w:val="004575EC"/>
     <w:rsid w:val="00465BB5"/>
     <w:rsid w:val="004B6A42"/>
     <w:rsid w:val="004F12D4"/>
     <w:rsid w:val="005008C4"/>
+    <w:rsid w:val="00525446"/>
     <w:rsid w:val="00561A65"/>
     <w:rsid w:val="005706E7"/>
     <w:rsid w:val="00593F55"/>
     <w:rsid w:val="00597141"/>
-    <w:rsid w:val="005D5578"/>
     <w:rsid w:val="00674DC8"/>
     <w:rsid w:val="006C40F8"/>
     <w:rsid w:val="00702B45"/>
-    <w:rsid w:val="00791813"/>
+    <w:rsid w:val="00717104"/>
     <w:rsid w:val="007B13C9"/>
     <w:rsid w:val="00814E1E"/>
     <w:rsid w:val="008201AA"/>
     <w:rsid w:val="00822085"/>
     <w:rsid w:val="008302BB"/>
     <w:rsid w:val="008537DE"/>
     <w:rsid w:val="00855487"/>
     <w:rsid w:val="00866186"/>
     <w:rsid w:val="00881BA1"/>
-    <w:rsid w:val="008D0EBF"/>
     <w:rsid w:val="008E0B65"/>
     <w:rsid w:val="008F62C8"/>
-    <w:rsid w:val="00906FED"/>
     <w:rsid w:val="00912297"/>
-    <w:rsid w:val="00922C51"/>
     <w:rsid w:val="009278E2"/>
     <w:rsid w:val="009728CD"/>
     <w:rsid w:val="009A2070"/>
     <w:rsid w:val="009B3F4D"/>
     <w:rsid w:val="009C34E5"/>
     <w:rsid w:val="00A076B2"/>
     <w:rsid w:val="00A40A7D"/>
     <w:rsid w:val="00A42B5F"/>
     <w:rsid w:val="00A552C3"/>
     <w:rsid w:val="00A824DA"/>
     <w:rsid w:val="00A87D15"/>
-    <w:rsid w:val="00B540AC"/>
+    <w:rsid w:val="00B61710"/>
     <w:rsid w:val="00B73B4B"/>
     <w:rsid w:val="00BC6F5D"/>
     <w:rsid w:val="00C42E82"/>
     <w:rsid w:val="00C615BF"/>
     <w:rsid w:val="00CA7F4A"/>
     <w:rsid w:val="00CD5FCD"/>
     <w:rsid w:val="00D71927"/>
     <w:rsid w:val="00D95E90"/>
     <w:rsid w:val="00DB66FA"/>
     <w:rsid w:val="00DF29A4"/>
     <w:rsid w:val="00E447BA"/>
     <w:rsid w:val="00E83D42"/>
+    <w:rsid w:val="00E963EF"/>
     <w:rsid w:val="00EB0029"/>
     <w:rsid w:val="00ED1FB7"/>
     <w:rsid w:val="00ED3F78"/>
+    <w:rsid w:val="00FA094E"/>
     <w:rsid w:val="00FB4FAD"/>
     <w:rsid w:val="03AD4A19"/>
+    <w:rsid w:val="04115951"/>
     <w:rsid w:val="06AF9276"/>
     <w:rsid w:val="0C3F1480"/>
     <w:rsid w:val="2624D648"/>
+    <w:rsid w:val="26314F8B"/>
+    <w:rsid w:val="31436992"/>
     <w:rsid w:val="31E60FD8"/>
     <w:rsid w:val="35408647"/>
     <w:rsid w:val="378D0E28"/>
     <w:rsid w:val="3CA723B9"/>
     <w:rsid w:val="4DB2FDE1"/>
     <w:rsid w:val="578DF11A"/>
     <w:rsid w:val="581D109A"/>
     <w:rsid w:val="5B308984"/>
+    <w:rsid w:val="6178ABDE"/>
     <w:rsid w:val="67E84E48"/>
     <w:rsid w:val="696042BA"/>
+    <w:rsid w:val="7548042C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D81500D"/>
   <w15:docId w15:val="{FB3016D7-BC4E-4DFF-9CF2-6FD50661035C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6097,52 +6510,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6209,454 +6622,453 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="71"/>
       <w:ind w:left="960"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="960"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB4FAD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1680" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A552C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A552C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A552C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A552C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A552C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A552C3"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00674DC8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00674DC8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00674DC8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B6C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B6C35"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0008426C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF29A4"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB4FAD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B2CEA"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B2CEA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="000B2CEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B2CEA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B2CEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B2CEA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001378CE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ofafpc@colorado.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cuoffer@colorado.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cuoffer@colorado.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ofafpc@colorado.edu" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cuoffer@colorado.edu" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cuoffer@colorado.edu" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6902,83 +7314,422 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
+    <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="47997a34-eb9a-4eaa-a761-1788e724c96a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="14" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="52802cc5-2881-4dd7-9d75-38905e9cf7fb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87a02735-565f-44ef-8fff-c62e8983cbfe" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{40d1bab6-1ad4-4fc6-99b1-72e259f7d025}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="87a02735-565f-44ef-8fff-c62e8983cbfe">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14FF4A69-58F6-498A-8C45-40B9C68BBC13}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DFF488D-CDAF-41F5-A98C-C67AF9EF4710}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{529137AF-98FC-4017-83AB-31B0B77E49A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFC1AC24-D2AB-4CEA-B808-620E41A6E57E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Colorado at Boulder</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Microsoft Word - Document_1_Charge to Committee</dc:title>
   <dc:creator>cati9718</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Kim Overmier</lastModifiedBy>
+  <revision>21</revision>
+  <lastPrinted>2019-12-09T19:17:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-02-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 15 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2019-11-20T00:00:00Z</vt:filetime>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>