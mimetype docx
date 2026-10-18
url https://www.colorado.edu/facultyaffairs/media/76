--- v0 (2025-12-24)
+++ v1 (2026-10-18)
@@ -1,1007 +1,1047 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008C27B1" w:rsidP="18FB9810" w:rsidRDefault="008C27B1" w14:paraId="33F74325" w14:textId="08783524">
-[...15 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="008C27B1" w:rsidP="18FB9810" w:rsidRDefault="552EAF09" w14:paraId="33F74325" w14:textId="08783524">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="65B1A67B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSOCIATE FACULTY DIRECTOR AND </w:t>
       </w:r>
       <w:r w:rsidRPr="65B1A67B" w:rsidR="008C27B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSOCIATE CHAIR TEMPLATE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C27B1" w:rsidRDefault="00811107" w14:paraId="06F4972D" w14:textId="586EEDD8">
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="00811107" w14:paraId="06F4972D" w14:textId="4D39D08F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r w:rsidR="00985D98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
       <w:r w:rsidR="00997BA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BF081A">
+      <w:r w:rsidR="00C43F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002B4EBB" w:rsidR="008C27B1" w:rsidP="18FB9810" w:rsidRDefault="00C74815" w14:paraId="4EB212F1" w14:textId="16EEB0E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i w:val="1"/>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="65B1A67B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="65B1A67B" w:rsidR="008C27B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i w:val="1"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">se for: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="711D5852" w:rsidP="65B1A67B" w:rsidRDefault="711D5852" w14:paraId="533E6A88" w14:textId="0108D112">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i w:val="1"/>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="65B1A67B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>1434 Associate Faculty Director</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B4EBB" w:rsidR="008C27B1" w:rsidP="65B1A67B" w:rsidRDefault="00C74815" w14:paraId="633434D4" w14:textId="145651EB">
+    <w:p w:rsidRPr="002B4EBB" w:rsidR="008C27B1" w:rsidP="65B1A67B" w:rsidRDefault="711D5852" w14:paraId="633434D4" w14:textId="145651EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="65B1A67B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1436 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="65B1A67B" w:rsidR="00997BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Associate C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="65B1A67B" w:rsidR="008C27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>hair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="65B1A67B" w:rsidR="00C74815">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="65B1A67B" w:rsidR="72353EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(Department or Division)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="2364A768" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="5D5C6D6B" w14:textId="5EF45105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="65B1A67B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="3DDE854D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="1CACB63D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="28D7FEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dear __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="0155F01D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidP="18FB9810" w:rsidRDefault="008C27B1" w14:paraId="58E93784" w14:textId="10560F1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I am pleased to offer you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="65A7B001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="65A7B001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[if reappointing, then sub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="65A7B001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="65A7B001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clause for I am pleased to reappoint you to] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="7C707B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">position of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...100 lines deleted...]
-      <w:r w:rsidRPr="65B1A67B" w:rsidR="008C27B1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[title]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date </w:t>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="008C27B1">
+        <w:t xml:space="preserve"> in the Department of _______________ at the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="5838D4CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I am pleased to offer you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="7420FA51">
+        <w:t>Boulder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="008C27B1">
+        <w:t xml:space="preserve">. This offer is being made with the concurrence of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dean of the College/School of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00042CF6">
+        <w:t xml:space="preserve"> _______________ and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="267E5EA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">administrative </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="008C27B1">
+        <w:t>Vice Chancellor and Senior Vice Provost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">position of Associate </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="008C27B1">
+        <w:t xml:space="preserve"> for Faculty Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="1696D9A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the Department of _______________ at the University of Colorado </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00811107">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="3CC270F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to the final approval of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="02F18C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provost and Executive Vice Chancellor for Academic Affairs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="5838D4CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Boulder</w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="008C27B1">
-[...107 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="008C27B1">
+      <w:r w:rsidRPr="24C7D0C7" w:rsidR="2FE05CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="06039887" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004A2ED1" w:rsidR="00C63A64" w:rsidP="00AA4AE9" w:rsidRDefault="00C63A64" w14:paraId="24747FBB" w14:textId="2B09437B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5292B42B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="008C078D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Details</w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="6DB44110">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="6DB44110">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Required Section]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AA4AE9" w:rsidR="00AA4AE9" w:rsidP="00AA4AE9" w:rsidRDefault="00AA4AE9" w14:paraId="6F1796DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C3036C" w:rsidR="008C078D" w:rsidP="008C078D" w:rsidRDefault="002F1406" w14:paraId="2130ED48" w14:textId="01B47253">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00C3036C" w:rsidR="008C078D" w:rsidP="111568C8" w:rsidRDefault="002F1406" w14:paraId="2130ED48" w14:textId="3D665FF9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="111568C8" w:rsidR="59D0696A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to approval by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="02F18C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="59D0696A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert term of appointment, i.e., </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2055509375"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3FCF2127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2055509375"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="2055509375"/>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointment will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>effective __</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________, 202_.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="00985D98">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="008C27B1">
-[...12 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2D38A98A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2D38A98A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this date is the beginning of an academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="673AA899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>year/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="008C27B1">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">semester, or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="00CF00F7">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="34861AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the start of the fiscal year (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="008C27B1">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>July 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="00CF00F7">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="34861AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="008C27B1">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2FE05CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
-      <w:r w:rsidR="008C078D">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C078D" w:rsidR="008C078D">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Should the unit elect to renew this administrative appointment, you will be reviewed for reappointment </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0643">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="50418FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and notified of the outcome </w:t>
       </w:r>
-      <w:r w:rsidR="00985D98">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no later </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="28248A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>than</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C078D" w:rsidR="008C078D">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_______ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="008C078D">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[insert </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0643">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="50418FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>last day of appointment term</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5B20" w:rsidR="008C078D">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C" w:rsidR="008C078D">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="3C01E5D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="111568C8" w:rsidP="111568C8" w:rsidRDefault="111568C8" w14:paraId="4E8ADDD0" w14:textId="50255463">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="008C078D" w:rsidP="008C078D" w:rsidRDefault="008C078D" w14:paraId="6D0BB4E7" w14:textId="0DDBE217">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3036C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[If a non-renewable appointment, substitute the preceding sentences with the following: "This is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -1511,53 +1551,53 @@
     </w:p>
     <w:p w:rsidRPr="00CD0705" w:rsidR="00CD0705" w:rsidP="00CD0705" w:rsidRDefault="00CD0705" w14:paraId="1A4EAD12" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[In order to ensure the appointment is compensated correctly, please include the following statement if the appointment is eligible for annual merit increases:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC59B6" w:rsidR="00FC59B6" w:rsidP="00FC59B6" w:rsidRDefault="004309C9" w14:paraId="516E336B" w14:textId="018D6863">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00FC59B6" w:rsidR="00FC59B6" w:rsidP="00632FB2" w:rsidRDefault="004309C9" w14:paraId="516E336B" w14:textId="018D6863">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729728EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="729728EC" w:rsidR="0DC787A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>compensation</w:t>
       </w:r>
@@ -1600,472 +1640,444 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="729728EC" w:rsidR="005D5886">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC59B6" w:rsidR="00FC59B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[Flat-rate stipends are not eligible for merit increases, so if the compensation is not eligible for annual merit increase, then please state it is a Flat-rate stipend</w:t>
+        <w:t xml:space="preserve">[Flat-rate stipends are not eligible for merit increases, so if the compensation is not eligible for annual merit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC59B6" w:rsidR="00FC59B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>increase,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC59B6" w:rsidR="00FC59B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please state it is a Flat-rate stipend</w:t>
       </w:r>
       <w:r w:rsidR="00FC59B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F12985" w:rsidR="00F12985" w:rsidP="00F12985" w:rsidRDefault="004309C9" w14:paraId="76431948" w14:textId="1262E91B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74C6C90C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004A2ED1" w:rsidR="00535D2E" w:rsidP="00535D2E" w:rsidRDefault="00645C54" w14:paraId="2FB7F401" w14:textId="2A4ED788">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5292B42B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Role </w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="00535D2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Respon</w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="000A70C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="62E47425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="62E47425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Required Section]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00535D2E" w:rsidR="00A32C72" w:rsidP="00A32C72" w:rsidRDefault="00A32C72" w14:paraId="254D4CE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E20527" w:rsidP="18FB9810" w:rsidRDefault="00E20527" w14:paraId="4701ED92" w14:textId="5CEC109A">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:noProof w:val="0"/>
-[...18 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18FB9810">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your duties as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="18FB9810">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="18FB9810">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[title]</w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="18FB9810">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="18FB9810">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will be to ______________</w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="18FB9810">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_.</w:t>
       </w:r>
       <w:r w:rsidRPr="18FB9810" w:rsidR="78CF36A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="18FB9810" w:rsidR="78CF36A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink w:anchor="accordion-e37571f8ed064b51464eebea86eea548b-3" r:id="R71e9e2914eb24ef8">
+      <w:hyperlink w:anchor="accordion-e37571f8ed064b51464eebea86eea548b-3" r:id="rId8">
         <w:r w:rsidRPr="18FB9810" w:rsidR="78CF36A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-            <w:b w:val="0"/>
-[...7 lines deleted...]
-            <w:noProof w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>OFA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="18FB9810" w:rsidR="78CF36A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="R88295d0e754840f1">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="18FB9810" w:rsidR="78CF36A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-            <w:b w:val="0"/>
-[...7 lines deleted...]
-            <w:noProof w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Benefit Eligibility Matrix</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="18FB9810" w:rsidR="78CF36A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for overviews of administrative role responsibilities.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20527" w:rsidP="00E20527" w:rsidRDefault="00E20527" w14:paraId="3003E064" w14:textId="3E97A5FC" w14:noSpellErr="1">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
+    <w:p w:rsidR="00E20527" w:rsidP="00E20527" w:rsidRDefault="00E20527" w14:paraId="3003E064" w14:textId="64682D45">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are unavailable to perform these duties during any or a part of the appointment, I </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00C434DE">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
+      <w:commentRangeStart w:id="2057570354"/>
+      <w:r w:rsidRPr="551FC756" w:rsidR="049AECD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2057570354"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="2057570354"/>
+      </w:r>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a proportional adjustment to your compensation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="551FC756" w:rsidR="4F90E308">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. If necessary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
+      <w:r w:rsidRPr="551FC756" w:rsidR="019EC3C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I will also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appoint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Interim Associate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[title]</w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with compensation </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriate for</w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="00E20527">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> term of service.</w:t>
+      <w:r w:rsidRPr="551FC756" w:rsidR="00E20527">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that individual’s term of service.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00ED41C1" w:rsidR="00E20527" w:rsidP="00E20527" w:rsidRDefault="00E20527" w14:paraId="22C7E304" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="32265148" w14:textId="3832C260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
@@ -2417,952 +2429,1146 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not to use the course release.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004A2ED1" w:rsidR="00446C95" w:rsidP="00446C95" w:rsidRDefault="00446C95" w14:paraId="0308F86C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A2ED1" w:rsidP="5292B42B" w:rsidRDefault="004A2ED1" w14:paraId="4642DEA1" w14:textId="2D2D26B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="5292B42B" w:rsidR="004A2ED1">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5292B42B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Policies and Training </w:t>
       </w:r>
       <w:r w:rsidRPr="5292B42B" w:rsidR="78938E2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Required Section]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004A2ED1" w:rsidR="004A2ED1" w:rsidP="004A2ED1" w:rsidRDefault="004A2ED1" w14:paraId="42C7E86F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="10ECDC3B" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="10ECDC3B" w14:textId="2974711E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2B982F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By accepting this appointment, you agree to comply with all resolutions, rules and regulations adopted by the Board of Regents, and with policies and regulations adopted by the campus, department, school, college, or other academic unit in which your appointment is made, consistent with the policies and procedures of the University and your rights and responsibilities as a faculty member. For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2B982F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2B982F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="917845850"/>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2B982F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please see the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="62A1D96E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>web pages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2B982F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="917845850"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-        <w:t>By accepting this appointment, you agree to comply with all resolutions, rules and regulations adopted by the Board of Regents, and with policies and regulations adopted by the campus, department, school, college, or other academic unit in which your appointment is made, consistent with the policies and procedures of the University and your rights and responsibilities as a faculty member. For additional information, please see the following links at:</w:t>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="917845850"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="69C98AB0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="73DA782C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 5002 Faculty Appointment Process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="1F4121F4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 5060 Faculty Appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="20C04BC2" w14:textId="77777777">
+    <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="20C04BC2" w14:textId="6FA6AC11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
-        <w:r w:rsidRPr="008B500F">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="0C88A0C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 1013 - Intellectual Property Policy on Discoveries and Patents for Their Protection and Commercialization</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B500F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> (please also see next paragraph) </w:t>
+      <w:r w:rsidRPr="0C88A0C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="0C271B36" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 1014 - Intellectual Property that is Educational Material</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="534B8FE7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Article 5.B.2 - Principles of Academic Freedom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="14DC6DFB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Board of Regents Faculty Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="67740096" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 2027 Code of Conduct </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B500F" w:rsidR="0049243F" w:rsidP="0049243F" w:rsidRDefault="0049243F" w14:paraId="6847627E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" w:anchor="professional-rights-and-responsibilities-(prr)" r:id="rId19">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" w:anchor="professional-rights-and-responsibilities-(prr)" r:id="rId17">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0049243F" w:rsidP="2378EDDC" w:rsidRDefault="0049243F" w14:paraId="3CC680E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="4D3CB6C0" w:rsidP="18FB9810" w:rsidRDefault="4D3CB6C0" w14:paraId="2094239B" w14:textId="17F9D57D">
+    <w:p w:rsidR="4D3CB6C0" w:rsidP="18FB9810" w:rsidRDefault="4D3CB6C0" w14:paraId="2094239B" w14:textId="0ABF44B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Faculty Affairs is pleased to provide support for your leadership through the Academic Leaders Institute. The University places a great deal of trust in its academic leaders; it is thus vital that you become knowledgeable about the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="professional-rights-and-responsibilities-(prr)" r:id="R28a90c8763b84c95">
-        <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+      <w:hyperlink r:id="R2edde7061ab647c8">
+        <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members and Roles and Professional Responsibilities of Academic Leaders </w:t>
         </w:r>
-        <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+        <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>(PRR)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, a </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="3823E10F">
+      <w:r w:rsidRPr="111568C8" w:rsidR="3823E10F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">policy and procedure </w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>critical for ensuring academic freedom and collegiality. Academic Affairs requires all academic leaders to complete</w:t>
       </w:r>
-      <w:r w:rsidRPr="18FB9810" w:rsidR="42B15F0A">
+      <w:r w:rsidRPr="111568C8" w:rsidR="42B15F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an online PRR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="42B15F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> training</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="7214742F">
+        <w:t>an online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="42B15F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+        <w:t xml:space="preserve"> PRR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(available through your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+        <w:t xml:space="preserve"> training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="7214742F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MyCUInfo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> portal)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="6979C62A">
+        <w:t xml:space="preserve">(available through your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Please complete this training within six months of your appointment. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="2C732560">
+        <w:t>MyCUInfo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Additionally,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="6979C62A">
+        <w:t xml:space="preserve"> portal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and depending on your prior leadership experience at CU Boulder, you will be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="6979C62A">
+        <w:t xml:space="preserve">. Please complete this training within six months of your appointment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2C732560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>required</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="6979C62A">
+        <w:t>Additionally,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or welcomed to attend Faculty Affairs’ next New Leaders Orientation. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="34461209">
+        <w:t xml:space="preserve"> and depending on your prior leadership experience at CU Boulder, you will be required or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Office of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="6979C62A">
+        <w:t>welcomed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Faculty Affairs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="2C0DEB8E">
+        <w:t xml:space="preserve"> to attend Faculty Affairs’ next </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will contact you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="2C0DEB8E">
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="002F58EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>regarding</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="2C0DEB8E">
+        <w:t xml:space="preserve"> and Returning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> this event.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="6979C62A">
+        <w:t xml:space="preserve"> Leaders Orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="18FB9810" w:rsidR="4D3CB6C0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="34461209">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Office of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="2C0DEB8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will contact you regarding this event.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="6979C62A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="4D3CB6C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="003253EB" w:rsidP="00446C95" w:rsidRDefault="003253EB" w14:paraId="753EACB1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003253EB" w:rsidP="003253EB" w:rsidRDefault="003253EB" w14:paraId="484EC655" w14:textId="350999AA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00772196">
+    <w:p w:rsidR="003253EB" w:rsidP="003253EB" w:rsidRDefault="003253EB" w14:paraId="484EC655" w14:textId="31B502C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This offer is contingent upon the satisfactory completion of a</w:t>
       </w:r>
-      <w:r w:rsidR="004F7C0D">
+      <w:r w:rsidRPr="111568C8" w:rsidR="61CB798B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">background check as required by the University. </w:t>
       </w:r>
-      <w:r w:rsidR="009A6B74">
+      <w:r w:rsidRPr="111568C8" w:rsidR="0F2BA4AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it has been three or more years since your last background check, then you will be required to complete a new one for this position. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772196">
+        <w:t xml:space="preserve">If it has been three or more years since your last background check, then you will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="0F2BA4AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>be required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="0F2BA4AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to complete a new one for this position. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">You will receive an e-mail from the University’s external vendor, HireRight Customer </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21">
-        <w:r>
+      <w:hyperlink r:id="R0f00ba85c5bc484f">
+        <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>customerservice@hireright.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00772196">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) that will direct you to complete the authorization form online. The background check must be completed prior to employment.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By accepting this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="5C978B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you verify that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>you’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> read the University’s background check requirements, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> self-disclosure obligation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which begins from the date of acceptance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, available on the web at</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED1D2C">
+      <w:r w:rsidR="694B20E9">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId22">
-        <w:r w:rsidR="0099207B">
+      <w:hyperlink r:id="R6d9b4982e057404d">
+        <w:r w:rsidRPr="111568C8" w:rsidR="238D2460">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/compliance/policies/background-check-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00772196">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A62B5">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A62B5">
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If faculty member has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="50CEC8B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a valid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>background check</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="50CEC8B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (completed sometime in last 3 years)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this paragraph can be omitted.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="111568C8" w:rsidR="694B20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="48887BF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="00B32F83" w14:paraId="37081D11" w14:textId="0226DFB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C88A0C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please note that Section IV of the PRR st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="00B16A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tes that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003C3D90">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Academic leaders serve at the discretion of the dean and provost and in accordance with policies established by the Board of Regents.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="5CD6BEE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In addition,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="5CD6BEE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003A62B5">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="008C27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate law specifically requires that you be an employee-at-will in your position of Associate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="008C27B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[title]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="008C27B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...116 lines deleted...]
-          <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C27B1">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="008C27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and that the following paragraph be included in this letter of offer</w:t>
       </w:r>
-      <w:r w:rsidR="002059B7">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0C88A0C7" w:rsidR="002059B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="4D4FF323" w14:textId="352F5EF7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008436CB" w:rsidR="00AD1DC0" w:rsidP="00AD1DC0" w:rsidRDefault="00AD1DC0" w14:paraId="577BDC51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1440"/>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
@@ -3377,153 +3583,133 @@
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s employ and where either the university or you may lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidP="65B1A67B" w:rsidRDefault="008C27B1" w14:paraId="2629EB01" w14:textId="687B6424">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="65B1A67B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="312941D5" w14:textId="1B018BC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This provision does not apply to your position as _______________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2363" w:rsidR="00FC27CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0092662B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="000F2363" w:rsidR="00FC27CC">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2363" w:rsidR="0044111B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0092662B">
+        <w:t>Rank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2363" w:rsidR="00FC27CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insert </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC27CC" w:rsidR="00FC27CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
@@ -3651,52 +3837,63 @@
     <w:p w:rsidR="008C27B1" w:rsidRDefault="008C27B1" w14:paraId="229F2B82" w14:textId="401EA664">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please indicate your willingness to accept the terms of this offer by signing below and returning this </w:t>
       </w:r>
       <w:r w:rsidR="008F25F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>letter via DocuSign</w:t>
-      </w:r>
+        <w:t xml:space="preserve">letter via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F25F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DocuSign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00446C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="007843C0" w:rsidR="00446C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4583,232 +4780,326 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C27B1" w:rsidSect="008C27B1">
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:comment xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:initials="MM" w:author="Michele S Moses" w:date="2026-08-25T22:23:30" w:id="917845850">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="4865A17B" w:rsidRDefault="2EA17E7B" w14:paraId="65F20BCF" w14:textId="5E6338E3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="5293565C" w:rsidR="0EF10634">
+        <w:t>Please change this in all of the relevant templates</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:initials="CT" w:author="Carolyn Tir" w:date="2026-08-28T11:28:47" w:id="2055509375">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="51D034DB" w:rsidRDefault="15611D8C" w14:paraId="2BF36654" w14:textId="166C5DD0">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="71AF30D4" w:rsidR="3076D75A">
+        <w:t>Given associate chair/associate director appointments often have an academic-year set up do we need to add academic-year as an option?  It may be useful given the end date is not listed.  This could also apply to the chair template as well, but not as much because those appointments are often made on a yearly basis.  Longer ago we did include an actual end date in the templates for admin positions.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:initials="CT" w:author="Carolyn Tir" w:date="2026-08-28T11:30:28" w:id="2057570354">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="467D094C" w:rsidRDefault="2089A17C" w14:paraId="3B4185C8" w14:textId="5B2C261C">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="2983A2FF" w:rsidR="4A5BDC21">
+        <w:t>see my comment in the chair template</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:commentEx w15:done="1" w15:paraId="65F20BCF"/>
+  <w15:commentEx w15:done="1" w15:paraId="2BF36654"/>
+  <w15:commentEx w15:done="1" w15:paraId="3B4185C8"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+  <w16cex:commentExtensible w16cex:durableId="5F14D51C" w16cex:dateUtc="2026-08-26T04:23:30.139Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2026-09-01T15:34:05.995Z">
+              <cr:user userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854" userProvider="AD" userName="Kim Overmier"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="78833463" w16cex:dateUtc="2026-08-28T17:28:47.123Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2026-09-01T15:31:45.249Z">
+              <cr:user userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854" userProvider="AD" userName="Kim Overmier"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="291F1D32" w16cex:dateUtc="2026-08-28T17:30:28.16Z"/>
+</w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
+  <w16cid:commentId w16cid:paraId="65F20BCF" w16cid:durableId="5F14D51C"/>
+  <w16cid:commentId w16cid:paraId="2BF36654" w16cid:durableId="78833463"/>
+  <w16cid:commentId w16cid:paraId="3B4185C8" w16cid:durableId="291F1D32"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0852AFEC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84681A5C"/>
+    <w:lvl w:ilvl="0" w:tplc="A6F6CD8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="301ABF68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="8D5EB1C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="92AC4D78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="8E58557E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="3E605CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="C48A8E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="73D63CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="906E6EFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A966DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="387C61EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4913,51 +5204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EA741C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD4A0998"/>
     <w:lvl w:ilvl="0" w:tplc="746E2910">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5004,51 +5295,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19F86A0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91620A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5153,51 +5444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F2076D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EC476BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5302,51 +5593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2D2831"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54ACD4B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5451,51 +5742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46404D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C10C6404"/>
     <w:lvl w:ilvl="0" w:tplc="C51C3C86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="72" w:hanging="72"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5540,51 +5831,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CB72256"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FF6C704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5689,51 +5980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63F754D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E10AD900"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5778,51 +6069,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B114C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEF0AEB2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5867,51 +6158,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B6958BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="692C29CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6016,51 +6307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F8220A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C9A4588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6165,51 +6456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA31FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="872C435C"/>
     <w:lvl w:ilvl="0" w:tplc="254EA216">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="144" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6254,51 +6545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD97673"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F500B2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6403,103 +6694,111 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="14">
+  <w:num w:numId="1" w16cid:durableId="1291549092">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1811903848">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="439643418">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="130440367">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1137263152">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1367562620">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="920985599">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="607657860">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1811903848">
-[...8 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1137263152">
+  <w:num w:numId="9" w16cid:durableId="389767834">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1367562620">
+  <w:num w:numId="10" w16cid:durableId="332223482">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="920985599">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="389767834">
+  <w:num w:numId="11" w16cid:durableId="1067337944">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="332223482">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="12" w16cid:durableId="1829207383">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1067337944">
+  <w:num w:numId="13" w16cid:durableId="819812658">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1829207383">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="14" w16cid:durableId="1600487304">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:person w15:author="Michele S Moses">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::moses@colorado.edu::51873545-835c-4a97-a52d-a3fe4e29c4a7"/>
+  </w15:person>
+  <w15:person w15:author="Carolyn Tir">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::cati9718@colorado.edu::4c5e1309-b065-464b-82f5-5c99fe51447d"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="109"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00196BC3"/>
     <w:rsid w:val="00001464"/>
     <w:rsid w:val="000043A8"/>
     <w:rsid w:val="000078FA"/>
     <w:rsid w:val="00026E0A"/>
     <w:rsid w:val="00030690"/>
     <w:rsid w:val="00030716"/>
     <w:rsid w:val="00032BEF"/>
@@ -6516,285 +6815,336 @@
     <w:rsid w:val="000E034E"/>
     <w:rsid w:val="000F145D"/>
     <w:rsid w:val="000F2363"/>
     <w:rsid w:val="001042B5"/>
     <w:rsid w:val="001219FA"/>
     <w:rsid w:val="00134EFC"/>
     <w:rsid w:val="00145047"/>
     <w:rsid w:val="001578E0"/>
     <w:rsid w:val="0018184A"/>
     <w:rsid w:val="00196BC3"/>
     <w:rsid w:val="00197CAA"/>
     <w:rsid w:val="001D0220"/>
     <w:rsid w:val="001F0D0C"/>
     <w:rsid w:val="002059B7"/>
     <w:rsid w:val="0022631C"/>
     <w:rsid w:val="00243C72"/>
     <w:rsid w:val="00295F3C"/>
     <w:rsid w:val="002A29B9"/>
     <w:rsid w:val="002B4A12"/>
     <w:rsid w:val="002B4EBB"/>
     <w:rsid w:val="002D0709"/>
     <w:rsid w:val="002E3178"/>
     <w:rsid w:val="002E47DA"/>
     <w:rsid w:val="002E7535"/>
     <w:rsid w:val="002F1406"/>
+    <w:rsid w:val="002F58EF"/>
     <w:rsid w:val="00300883"/>
     <w:rsid w:val="00302C37"/>
     <w:rsid w:val="003253EB"/>
     <w:rsid w:val="0032693D"/>
     <w:rsid w:val="003306EE"/>
     <w:rsid w:val="00390009"/>
     <w:rsid w:val="003B4F34"/>
     <w:rsid w:val="003C3D90"/>
     <w:rsid w:val="003F04E5"/>
     <w:rsid w:val="00400797"/>
     <w:rsid w:val="00415D46"/>
     <w:rsid w:val="00425944"/>
     <w:rsid w:val="00426357"/>
     <w:rsid w:val="004309C9"/>
     <w:rsid w:val="004332F4"/>
     <w:rsid w:val="00437E57"/>
     <w:rsid w:val="0044010A"/>
     <w:rsid w:val="0044111B"/>
     <w:rsid w:val="00446C95"/>
     <w:rsid w:val="0049243F"/>
     <w:rsid w:val="0049492D"/>
     <w:rsid w:val="004A2ED1"/>
     <w:rsid w:val="004B2AB9"/>
     <w:rsid w:val="004B57E3"/>
     <w:rsid w:val="004C00F8"/>
     <w:rsid w:val="004D2545"/>
     <w:rsid w:val="004D56EE"/>
     <w:rsid w:val="004E2D9F"/>
     <w:rsid w:val="004F7C0D"/>
     <w:rsid w:val="00506F19"/>
     <w:rsid w:val="005142F6"/>
     <w:rsid w:val="005325AD"/>
     <w:rsid w:val="00534506"/>
     <w:rsid w:val="00535D2E"/>
     <w:rsid w:val="005419C1"/>
     <w:rsid w:val="00545D7B"/>
     <w:rsid w:val="00554245"/>
     <w:rsid w:val="00562F3B"/>
     <w:rsid w:val="00570FB1"/>
     <w:rsid w:val="0057708C"/>
     <w:rsid w:val="005B4A73"/>
     <w:rsid w:val="005C7BB2"/>
     <w:rsid w:val="005D5886"/>
     <w:rsid w:val="0062191E"/>
     <w:rsid w:val="00631FD2"/>
+    <w:rsid w:val="00632FB2"/>
     <w:rsid w:val="00640B49"/>
     <w:rsid w:val="00645C54"/>
     <w:rsid w:val="006628FA"/>
     <w:rsid w:val="00671197"/>
     <w:rsid w:val="006762B0"/>
     <w:rsid w:val="00683AAA"/>
     <w:rsid w:val="00686CD6"/>
     <w:rsid w:val="00686D19"/>
     <w:rsid w:val="00690282"/>
     <w:rsid w:val="006D526F"/>
     <w:rsid w:val="006D60A3"/>
     <w:rsid w:val="006D6D5C"/>
     <w:rsid w:val="00720B3B"/>
     <w:rsid w:val="0076456B"/>
     <w:rsid w:val="007843C0"/>
     <w:rsid w:val="007A285B"/>
     <w:rsid w:val="007A3FD7"/>
     <w:rsid w:val="007D05A0"/>
     <w:rsid w:val="008100E4"/>
     <w:rsid w:val="00811107"/>
     <w:rsid w:val="00824100"/>
     <w:rsid w:val="00853C1D"/>
     <w:rsid w:val="0087350E"/>
     <w:rsid w:val="008758DE"/>
     <w:rsid w:val="00890F4D"/>
     <w:rsid w:val="008A2250"/>
     <w:rsid w:val="008C078D"/>
     <w:rsid w:val="008C27B1"/>
     <w:rsid w:val="008C7943"/>
     <w:rsid w:val="008D35DB"/>
     <w:rsid w:val="008E1EC9"/>
     <w:rsid w:val="008F25F6"/>
     <w:rsid w:val="00924939"/>
     <w:rsid w:val="0092662B"/>
+    <w:rsid w:val="0093719A"/>
     <w:rsid w:val="00940A5C"/>
     <w:rsid w:val="00946575"/>
     <w:rsid w:val="00962B71"/>
     <w:rsid w:val="00962FA1"/>
     <w:rsid w:val="00985D98"/>
     <w:rsid w:val="0099207B"/>
     <w:rsid w:val="00997BA5"/>
     <w:rsid w:val="009A3308"/>
     <w:rsid w:val="009A6B74"/>
     <w:rsid w:val="009F7786"/>
     <w:rsid w:val="00A32C72"/>
     <w:rsid w:val="00A40D1B"/>
     <w:rsid w:val="00A47F45"/>
     <w:rsid w:val="00A92CC3"/>
     <w:rsid w:val="00A9545B"/>
     <w:rsid w:val="00A978D7"/>
     <w:rsid w:val="00AA4AE9"/>
     <w:rsid w:val="00AD1DC0"/>
+    <w:rsid w:val="00AE58D6"/>
     <w:rsid w:val="00AF6E37"/>
     <w:rsid w:val="00B022CF"/>
     <w:rsid w:val="00B16A30"/>
     <w:rsid w:val="00B32F83"/>
     <w:rsid w:val="00B41CA0"/>
     <w:rsid w:val="00B46AB7"/>
     <w:rsid w:val="00B51E0D"/>
     <w:rsid w:val="00B5484D"/>
     <w:rsid w:val="00B63149"/>
     <w:rsid w:val="00B714E7"/>
     <w:rsid w:val="00B95468"/>
     <w:rsid w:val="00BA1538"/>
     <w:rsid w:val="00BA5E7F"/>
     <w:rsid w:val="00BA65F4"/>
     <w:rsid w:val="00BA79EE"/>
     <w:rsid w:val="00BD1DAA"/>
     <w:rsid w:val="00BD3474"/>
     <w:rsid w:val="00BF081A"/>
     <w:rsid w:val="00BF53B4"/>
     <w:rsid w:val="00C03CA3"/>
     <w:rsid w:val="00C07026"/>
     <w:rsid w:val="00C26528"/>
     <w:rsid w:val="00C2723B"/>
     <w:rsid w:val="00C434DE"/>
+    <w:rsid w:val="00C43F6B"/>
     <w:rsid w:val="00C619E0"/>
     <w:rsid w:val="00C63A64"/>
     <w:rsid w:val="00C6551A"/>
     <w:rsid w:val="00C74815"/>
     <w:rsid w:val="00C94D85"/>
     <w:rsid w:val="00C971F3"/>
     <w:rsid w:val="00CA6C35"/>
+    <w:rsid w:val="00CC06F1"/>
     <w:rsid w:val="00CD0643"/>
     <w:rsid w:val="00CD0705"/>
     <w:rsid w:val="00CE5B20"/>
     <w:rsid w:val="00CF00F7"/>
     <w:rsid w:val="00D27D9B"/>
     <w:rsid w:val="00D350E6"/>
     <w:rsid w:val="00D41744"/>
     <w:rsid w:val="00D51DB6"/>
     <w:rsid w:val="00D65E76"/>
     <w:rsid w:val="00D73340"/>
     <w:rsid w:val="00DA1CBE"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DC013F"/>
     <w:rsid w:val="00DC27B4"/>
     <w:rsid w:val="00DF4307"/>
     <w:rsid w:val="00E021A1"/>
     <w:rsid w:val="00E04AE9"/>
     <w:rsid w:val="00E20527"/>
     <w:rsid w:val="00E34A2E"/>
     <w:rsid w:val="00E4563D"/>
     <w:rsid w:val="00E50554"/>
     <w:rsid w:val="00E640B1"/>
     <w:rsid w:val="00E64D08"/>
     <w:rsid w:val="00E90597"/>
     <w:rsid w:val="00E939D9"/>
     <w:rsid w:val="00E95FEC"/>
     <w:rsid w:val="00EA170F"/>
     <w:rsid w:val="00ED41C1"/>
     <w:rsid w:val="00EF366A"/>
     <w:rsid w:val="00EF73A3"/>
     <w:rsid w:val="00F12985"/>
     <w:rsid w:val="00F24872"/>
     <w:rsid w:val="00F322B0"/>
     <w:rsid w:val="00F42647"/>
     <w:rsid w:val="00F964B2"/>
     <w:rsid w:val="00FA44A1"/>
     <w:rsid w:val="00FB1408"/>
     <w:rsid w:val="00FB57BF"/>
     <w:rsid w:val="00FC27CC"/>
     <w:rsid w:val="00FC5100"/>
     <w:rsid w:val="00FC59B6"/>
+    <w:rsid w:val="019EC3C0"/>
+    <w:rsid w:val="02F18C73"/>
     <w:rsid w:val="041606BB"/>
     <w:rsid w:val="046B6B28"/>
+    <w:rsid w:val="049AECD8"/>
+    <w:rsid w:val="05E3C945"/>
     <w:rsid w:val="073DE806"/>
     <w:rsid w:val="078857AD"/>
     <w:rsid w:val="08E57BC4"/>
     <w:rsid w:val="097064C5"/>
     <w:rsid w:val="0A3B3C92"/>
+    <w:rsid w:val="0A706203"/>
     <w:rsid w:val="0C56A37A"/>
+    <w:rsid w:val="0C88A0C7"/>
     <w:rsid w:val="0CCB9B3F"/>
     <w:rsid w:val="0DC787A3"/>
+    <w:rsid w:val="0F2BA4AC"/>
+    <w:rsid w:val="111568C8"/>
     <w:rsid w:val="1160C4F1"/>
+    <w:rsid w:val="1696D9A4"/>
     <w:rsid w:val="186A581C"/>
     <w:rsid w:val="18FB9810"/>
     <w:rsid w:val="19639F08"/>
+    <w:rsid w:val="1A6918AA"/>
     <w:rsid w:val="2004315C"/>
     <w:rsid w:val="2135BF3B"/>
+    <w:rsid w:val="21D4CE16"/>
     <w:rsid w:val="2378EDDC"/>
+    <w:rsid w:val="238D2460"/>
+    <w:rsid w:val="24C7D0C7"/>
+    <w:rsid w:val="267E5EA1"/>
+    <w:rsid w:val="28248A7F"/>
+    <w:rsid w:val="2B982F16"/>
     <w:rsid w:val="2C0DEB8E"/>
     <w:rsid w:val="2C732560"/>
+    <w:rsid w:val="2D38A98A"/>
+    <w:rsid w:val="2FE05CC5"/>
+    <w:rsid w:val="31A60991"/>
     <w:rsid w:val="32FAD46E"/>
+    <w:rsid w:val="343FE805"/>
     <w:rsid w:val="34461209"/>
+    <w:rsid w:val="34861AFB"/>
     <w:rsid w:val="35728072"/>
     <w:rsid w:val="36E48B60"/>
     <w:rsid w:val="376BE95D"/>
     <w:rsid w:val="37A843BF"/>
     <w:rsid w:val="3823E10F"/>
     <w:rsid w:val="388297D5"/>
+    <w:rsid w:val="3C01E5D4"/>
+    <w:rsid w:val="3CC270F5"/>
+    <w:rsid w:val="3FCF2127"/>
     <w:rsid w:val="40F67C6D"/>
     <w:rsid w:val="420CE82D"/>
     <w:rsid w:val="4281F48F"/>
     <w:rsid w:val="42B15F0A"/>
+    <w:rsid w:val="47712C64"/>
     <w:rsid w:val="4771EEEE"/>
     <w:rsid w:val="4B9B2D94"/>
     <w:rsid w:val="4D3CB6C0"/>
+    <w:rsid w:val="4F90E308"/>
+    <w:rsid w:val="50418FF3"/>
+    <w:rsid w:val="50CEC8B6"/>
+    <w:rsid w:val="51547C14"/>
     <w:rsid w:val="5292B42B"/>
+    <w:rsid w:val="53DE317F"/>
+    <w:rsid w:val="551FC756"/>
     <w:rsid w:val="552EAF09"/>
     <w:rsid w:val="56E01A67"/>
+    <w:rsid w:val="5838D4CE"/>
     <w:rsid w:val="58394230"/>
+    <w:rsid w:val="59D0696A"/>
+    <w:rsid w:val="5C978B90"/>
+    <w:rsid w:val="5CD6BEE4"/>
     <w:rsid w:val="5EBF0B77"/>
+    <w:rsid w:val="60D5FFFF"/>
+    <w:rsid w:val="61CB798B"/>
+    <w:rsid w:val="62A1D96E"/>
     <w:rsid w:val="62E47425"/>
     <w:rsid w:val="63A20384"/>
+    <w:rsid w:val="65A7B001"/>
     <w:rsid w:val="65B1A67B"/>
     <w:rsid w:val="66563571"/>
     <w:rsid w:val="672C969A"/>
+    <w:rsid w:val="673AA899"/>
+    <w:rsid w:val="694B20E9"/>
     <w:rsid w:val="6979C62A"/>
     <w:rsid w:val="69C63DAF"/>
     <w:rsid w:val="6A704A19"/>
+    <w:rsid w:val="6BF317B6"/>
     <w:rsid w:val="6DB44110"/>
     <w:rsid w:val="6E0D62B8"/>
     <w:rsid w:val="6ED57C3B"/>
     <w:rsid w:val="711D5852"/>
     <w:rsid w:val="719EC88F"/>
     <w:rsid w:val="7214742F"/>
     <w:rsid w:val="72353EFB"/>
     <w:rsid w:val="72760741"/>
     <w:rsid w:val="729728EC"/>
     <w:rsid w:val="7420FA51"/>
     <w:rsid w:val="74C6C90C"/>
     <w:rsid w:val="7655657B"/>
     <w:rsid w:val="77602D4C"/>
     <w:rsid w:val="78187060"/>
     <w:rsid w:val="78938E2E"/>
     <w:rsid w:val="78CF36A2"/>
     <w:rsid w:val="79481534"/>
     <w:rsid w:val="7A577092"/>
+    <w:rsid w:val="7B1F940E"/>
+    <w:rsid w:val="7C707B90"/>
     <w:rsid w:val="7CF4AAE9"/>
+    <w:rsid w:val="7EDE6DB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
@@ -7123,71 +7473,71 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00145047"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="008F25F6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="008F25F6"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="008F25F6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="008F25F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="008F25F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00AD1DC0"/>
     <w:pPr>
       <w:tabs>
@@ -7342,51 +7692,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2102293886">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/faculty-personnel-actions-career-milestones/faculty-appointments" TargetMode="External" Id="R71e9e2914eb24ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/docs/benefit-eligibility-matrix" TargetMode="External" Id="R88295d0e754840f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="R28a90c8763b84c95" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/faculty-personnel-actions-career-milestones/faculty-appointments" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/docs/benefit-eligibility-matrix" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="Re32356ba24ae4aab" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Re149ac3449104ab3" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R6b7ff0d8ca304961" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="Ra7bdb1f61b4944fb" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R48a41301248044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations#professional-rights-and-responsibilities-(prr)" TargetMode="External" Id="R2edde7061ab647c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External" Id="R0f00ba85c5bc484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External" Id="R6d9b4982e057404d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7992,48 +8342,51 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Colorado at Boulder</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>ASSOCIATE CHAIR TEMPLATE</dc:title>
   <dc:subject/>
   <dc:creator>Neal Meier</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Kim Overmier</lastModifiedBy>
+  <revision>86</revision>
+  <lastPrinted>2010-08-17T18:11:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>