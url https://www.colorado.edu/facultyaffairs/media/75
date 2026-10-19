--- v1 (2026-02-01)
+++ v2 (2026-10-19)
@@ -1,3196 +1,2513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00855EE1" w:rsidP="36BCB4D3" w:rsidRDefault="00855EE1" w14:paraId="2FF09396" w14:textId="0F61E350">
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="2FF09396" w14:textId="7D785C1C" w:rsidR="00855EE1" w:rsidRDefault="00F625D7" w:rsidP="36BCB4D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASSOCIATE DEAN/</w:t>
+      </w:r>
+      <w:r w:rsidR="1DE3388E" w:rsidRPr="36BCB4D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FACULTY DIRECTOR</w:t>
       </w:r>
-      <w:r w:rsidRPr="36BCB4D3" w:rsidR="23368BDC">
-[...15 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00755A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="23368BDC" w:rsidRPr="36BCB4D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CHAIR</w:t>
+      </w:r>
+      <w:r w:rsidR="1DE3388E" w:rsidRPr="36BCB4D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="36BCB4D3" w:rsidR="00855EE1">
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00855EE1" w:rsidRPr="36BCB4D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEMPLATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="36BCB4D3" w:rsidR="00855EE1">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00855EE1" w:rsidRPr="36BCB4D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855EE1" w:rsidRDefault="009B1CD2" w14:paraId="3B5AB470" w14:textId="77777777">
+    <w:p w14:paraId="3B5AB470" w14:textId="63582EF7" w:rsidR="00855EE1" w:rsidRDefault="009B1CD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r w:rsidR="00403B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fall </w:t>
       </w:r>
       <w:r w:rsidR="00A978BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="00D71C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E8DB27" w14:textId="68018A01" w:rsidR="00511D66" w:rsidRDefault="00511D66" w:rsidP="0D9A6441">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D9A6441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00855EE1" w:rsidRPr="0D9A6441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C62CC9A" w14:textId="57581FA8" w:rsidR="00755A5D" w:rsidRDefault="00755A5D" w:rsidP="0D9A6441">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1428 Associate Dean</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C83DCA0" w14:textId="3EF23187" w:rsidR="569489D0" w:rsidRDefault="569489D0" w:rsidP="0D9A6441">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D9A6441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1433 Faculty Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC673AB" w14:textId="6FC0D030" w:rsidR="569489D0" w:rsidRDefault="569489D0" w:rsidP="0D9A6441">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D9A6441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1435 </w:t>
+      </w:r>
+      <w:r w:rsidR="00855EE1" w:rsidRPr="0D9A6441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Department or Division Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D66" w:rsidRPr="0D9A6441">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387C55AC" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42190C25" w14:textId="4073865F" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F3C34D" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03985557" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060EA175" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear Professor ____________________: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A54B77A" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0FC972" w14:textId="25F8B6C2" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I am pleased to offer you</w:t>
+      </w:r>
+      <w:r w:rsidR="69B902B8" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="69B902B8" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[if reappointing, then sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stitute</w:t>
+      </w:r>
+      <w:r w:rsidR="69B902B8" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previous clause for I am pleased to reappoint you to]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00056C54" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">position of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[title]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the Department of __________ at the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6008" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boulder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This letter of offer is made upon the recommendation of the faculty in your Department </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007978FD" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with my concurrence and that of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D87" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vice Chancellor and Senior Vice Provost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Faculty Affairs, and</w:t>
+      </w:r>
+      <w:r w:rsidR="005B08C0" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to the final approval of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA09BE" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provost and Executive Vice Chancellor for Academic Affairs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6008" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boulder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAFD349" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63496C30" w14:textId="1B8E4D9B" w:rsidR="00511D66" w:rsidRPr="004A2ED1" w:rsidRDefault="00511D66" w:rsidP="00511D66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appointment Details</w:t>
+      </w:r>
+      <w:r w:rsidR="7AFBA837" w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7AFBA837" w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Required Section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C85105" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D8EFA7" w14:textId="758C4566" w:rsidR="00511D66" w:rsidRDefault="00511D66" w:rsidP="670B2A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to approval by the Provost, this </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B7E" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert term of appointment, i.e., two</w:t>
+      </w:r>
+      <w:r w:rsidR="00416B7C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B7E" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointment will be effective _______________, 202__ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Often this date is the beginning of an academic year/semester, or the start of the fiscal year (July 1)].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should the unit elect to renew this administrative appointment, you will be reviewed for reappointment </w:t>
+      </w:r>
+      <w:r w:rsidR="4F2FD895" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and notified of the outcome </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B7E" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no later than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B7E" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3033D779" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>last day</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B7E" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of appointment term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D8846A" w14:textId="77777777" w:rsidR="00D71C6B" w:rsidRPr="00C3036C" w:rsidRDefault="00D71C6B" w:rsidP="670B2A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026EB469" w14:textId="0C1DF8AB" w:rsidR="00511D66" w:rsidRDefault="00511D66" w:rsidP="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[If a non-renewable appointment, substitute the preceding sentences with the following: "This is a non-renewable administrative appointment and it will end ____________."]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A35D4" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You or the university may terminate the appointment earlier than the end date (see below under #3).</w:t>
+      </w:r>
+      <w:r w:rsidR="004A35D4" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0BD258" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C916EA3" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As compensation for serving as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>[title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you will receive $________ per month, which is </w:t>
+      </w:r>
+      <w:r w:rsidR="001C047A" w:rsidRPr="005B08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="001C047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C047A" w:rsidRPr="005B08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(usually 21%)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">($________) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of your acad</w:t>
+      </w:r>
+      <w:r w:rsidR="00D639B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emic year salary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ($________) paid out over 12 months.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57323" w:rsidRPr="005B08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Where applicable: for appointment terms that do not line up with the fiscal year, please add the following language after 12 months:]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57323" w:rsidRPr="00B57323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and prorated for the term of service.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B57323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124E2694" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2ABA8E" w14:textId="77777777" w:rsidR="001E2854" w:rsidRPr="001E2854" w:rsidRDefault="001E2854" w:rsidP="001E2854">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[In order to ensure the appointment is compensated correctly, please include the following statement if the appointment is eligible for annual merit increases:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1143BBAC" w14:textId="77777777" w:rsidR="001E2854" w:rsidRDefault="00BA09BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009600B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The stipend amount will increase each year of the appointment in accordance with any increase </w:t>
+      </w:r>
+      <w:r w:rsidR="0009600B" w:rsidRPr="0009600B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009600B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>you may be awarded as part of t</w:t>
+      </w:r>
+      <w:r w:rsidR="0009600B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he annual merit review process.</w:t>
+      </w:r>
       <w:r w:rsidR="001E2854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2854" w:rsidRPr="001E2854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Flat-rate stipends are not eligible for merit increases, so if the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2854" w:rsidRPr="001E2854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>compensation is not eligible for annual merit increase, then please state it is a Flat-rate stipend]</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83600B" w14:textId="77777777" w:rsidR="001E2854" w:rsidRDefault="001E2854">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4108666E" w14:textId="2E97A149" w:rsidR="00511D66" w:rsidRPr="004A2ED1" w:rsidRDefault="00511D66" w:rsidP="00511D66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="569489D0" w:rsidP="0D9A6441" w:rsidRDefault="569489D0" w14:paraId="2C83DCA0" w14:textId="6598D7F7">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Role Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="7DA9B07F" w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7DA9B07F" w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Required Section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4E5B1B" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0A1026" w14:textId="50610EFA" w:rsidR="00511D66" w:rsidRDefault="00511D66" w:rsidP="670B2A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your duties as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[title]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be to _______________. </w:t>
+      </w:r>
+      <w:r w:rsidR="3E4FB06C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="accordion-e37571f8ed064b51464eebea86eea548b-3">
+        <w:r w:rsidR="3E4FB06C" w:rsidRPr="670B2A8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OFA website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3E4FB06C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="3E4FB06C" w:rsidRPr="670B2A8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Benefit Eligibility Matrix</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3E4FB06C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="2B43DEA7" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>general descriptions</w:t>
+      </w:r>
+      <w:r w:rsidR="3E4FB06C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of administrative role responsibilities.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5715BED3" w14:textId="643812CF" w:rsidR="00511D66" w:rsidRDefault="00511D66" w:rsidP="670B2A8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unavailable to perform these duties during any or a part of the appointment, I </w:t>
+      </w:r>
+      <w:r w:rsidR="1A4D3562" w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>make a proportional adjustment to your compensation</w:t>
+      </w:r>
+      <w:r w:rsidR="158453D9" w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If </w:t>
+      </w:r>
+      <w:r w:rsidR="186B6CFA" w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1FB11E8A" w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="3F082F0D" w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will also</w:t>
+      </w:r>
+      <w:r w:rsidR="1FB11E8A" w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appoint an Interim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[title] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73C726A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with compensation appropriate for that individual's term of service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78468109" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D1350C" w14:textId="478AED87" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="00791D54" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>annual merit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formula while serving as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[title] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be ________% teaching, ________% </w:t>
+      </w:r>
+      <w:r w:rsidR="00A978BB" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scholarly and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">creative work, and ________% </w:t>
+      </w:r>
+      <w:r w:rsidR="00A978BB" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leadership and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>service. You will be evaluated annually by the Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D66" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in all three areas and by the Dean in the area of service. Your formal teaching assignment as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[title]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="2A12A6C9" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="0072662C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> courses per academic year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Where applicable:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FE3" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a </w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-course release. A </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Int_Ocdp1VXW"/>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> release is available during the academic year in which you serve as</w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[title]</w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A146C" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to provide time release for these additional duties. Course releases cannot be banked for the future, nor can salary compensation be provided if you choose </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1DCB" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not to use the course release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BECF416" w14:textId="77777777" w:rsidR="004401BE" w:rsidRDefault="004401BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5CCAF4" w14:textId="6A962BBF" w:rsidR="00511D66" w:rsidRDefault="00511D66" w:rsidP="00511D66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policies and Training </w:t>
+      </w:r>
+      <w:r w:rsidR="18F05073" w:rsidRPr="7181DCBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Required Section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE2E01C" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33991221" w14:textId="6A31BC40" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="461207D1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="461207D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By accepting this appointment, you agree to comply with all resolutions, rules and regulations adopted by the Board of Regents, and with policies and regulations adopted by the campus, department, school, college, or other academic unit in which your appointment is made, consistent with the policies and procedures of the University and your rights and responsibilities as a faculty member. For additional information, please see the following </w:t>
+      </w:r>
+      <w:r w:rsidR="05E95861" w:rsidRPr="461207D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>webpages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="461207D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4015E0EC" w14:textId="06A52E18" w:rsidR="153ECD7B" w:rsidRDefault="153ECD7B" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECA41B7" w14:textId="14791493" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="7ECADC85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>APS 5002 Faculty Appointment Process</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295B20DB" w14:textId="48E9AF76" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="7ECADC85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>APS 5060 Faculty Appointments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3618355E" w14:textId="682952CE" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="136CBE76">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="136CBE76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>APS 1013 - Intellectual Property Policy on Discoveries and Patents for Their Protection and Commercialization</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="136CBE76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F916C05" w14:textId="20A14815" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="7ECADC85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>APS 1014 - Intellectual Property that is Educational Material</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725D77D5" w14:textId="3A3E5544" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="7ECADC85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Article 5.B.2 - Principles of Academic Freedom</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F48C1B" w14:textId="1DEB16C5" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="7ECADC85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Board of Regents Faculty Regulations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9101A4" w14:textId="49ABF103" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...465 lines deleted...]
-    <w:p w:rsidRPr="004A2ED1" w:rsidR="00511D66" w:rsidP="00511D66" w:rsidRDefault="00511D66" w14:paraId="63496C30" w14:textId="1B8E4D9B">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="7ECADC85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>APS 2027 Code of Conduct </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBEB72D" w14:textId="6E011C18" w:rsidR="153ECD7B" w:rsidRDefault="1CDFF970" w:rsidP="7ECADC85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...910 lines deleted...]
-        <w:r w:rsidRPr="670B2A8A" w:rsidR="3E4FB06C">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:anchor="professional-rights-and-responsibilities-(prr)">
+        <w:r w:rsidRPr="7ECADC85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...1261 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7ECADC85" w:rsidR="1CDFF970">
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="7ECADC85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="153ECD7B" w:rsidP="7ECADC85" w:rsidRDefault="153ECD7B" w14:paraId="34AEF615" w14:textId="15DBFC34">
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="34AEF615" w14:textId="15DBFC34" w:rsidR="153ECD7B" w:rsidRDefault="153ECD7B" w:rsidP="7ECADC85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BC2E26" w14:textId="489ABFA4" w:rsidR="153ECD7B" w:rsidRDefault="5852E87C" w:rsidP="570012DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="7ECADC85" w:rsidR="153ECD7B">
+        </w:rPr>
+        <w:t>Faculty Affairs is pleased to provide support for your leadership through the Academic Leaders Institute</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="153ECD7B" w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. The University places a great deal of trust in its academic leaders; it is thus vital that you become knowledgeable about the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="professional-rights-and-responsibilities-(prr)">
+        <w:r w:rsidRPr="570012DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members and Roles and Professional Responsibilities of Academic Leaders </w:t>
         </w:r>
-        <w:r w:rsidRPr="7ECADC85" w:rsidR="153ECD7B">
+        <w:r w:rsidRPr="570012DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>(PRR)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7ECADC85" w:rsidR="153ECD7B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a policy and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>procedure critical for ensuring academic freedom and collegiality. Academic Affairs requires all academic leaders to complete an online PRR training (available through your MyCUInfo portal). Please complete this training within six months of your appointment. Additionally, and depending on your</w:t>
+      </w:r>
+      <w:r w:rsidR="0A585571" w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior leadership experience at CU Boulder, you will be required or welcomed to attend Faculty Affairs’ next New </w:t>
+      </w:r>
+      <w:r w:rsidR="65AC74EA" w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Returning Chairs Orientation and New </w:t>
+      </w:r>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>Leaders Orientation. The Office of Faculty Affairs will contact you regarding th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> event</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="570012DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7ECADC85" w:rsidR="153ECD7B">
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+    </w:p>
+    <w:p w14:paraId="29B347CE" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD66720" w14:textId="77777777" w:rsidR="00F52EE8" w:rsidRDefault="00F52EE8" w:rsidP="00F52EE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk201818732"/>
+      <w:r w:rsidRPr="00772196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This offer is contingent upon the satisfactory completion of a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk201818732" w:id="15"/>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This offer is contingent upon the satisfactory completion of a</w:t>
+        <w:t xml:space="preserve">background check as required by the University. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">If it has been three or more years since your last background check, then you will be required to complete a new one for this position. </w:t>
       </w:r>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">background check as required by the University. </w:t>
+        <w:t xml:space="preserve">You will receive an e-mail from the University’s external vendor, HireRight Customer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it has been three or more years since your last background check, then you will be required to complete a new one for this position. </w:t>
+        <w:t>Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will receive an e-mail from the University’s external vendor, HireRight Customer </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>customerservice@hireright.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) that will direct you to complete the authorization form online. The background check must be completed prior to employment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3224,78 +2541,78 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which begins from the date of acceptance</w:t>
       </w:r>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, available on the web at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="002609F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/compliance/policies/background-check-policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If faculty member has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -3326,2283 +2643,1347 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>background check (completed sometime in last 3 years)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, then this paragraph can be omitted.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511D66" w:rsidRDefault="00511D66" w14:paraId="053F26CC" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00E12D5D" w:rsidR="00855EE1" w:rsidP="3BC52F6D" w:rsidRDefault="00E12D5D" w14:paraId="62C0105D" w14:textId="333663AE">
+    <w:p w14:paraId="053F26CC" w14:textId="77777777" w:rsidR="00511D66" w:rsidRDefault="00511D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C0105D" w14:textId="333663AE" w:rsidR="00855EE1" w:rsidRPr="00E12D5D" w:rsidRDefault="00E12D5D" w:rsidP="3BC52F6D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="AppleSystemUIFontItalic" w:hAnsi="AppleSystemUIFontItalic" w:cs="AppleSystemUIFontItalic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3BC52F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that Section IV of the PRR stipulates that </w:t>
       </w:r>
       <w:r w:rsidRPr="3BC52F6D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Academic leaders serve at the discretion of the dean and provost and in accordance with policies established by the Board of Regents.” </w:t>
       </w:r>
       <w:r w:rsidRPr="3BC52F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition, s</w:t>
       </w:r>
-      <w:r w:rsidRPr="3BC52F6D" w:rsidR="00855EE1">
+      <w:r w:rsidR="00855EE1" w:rsidRPr="3BC52F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tate law specifically requires that you be an employee-at-will in your position of </w:t>
       </w:r>
-      <w:r w:rsidRPr="3BC52F6D" w:rsidR="00855EE1">
+      <w:r w:rsidR="00855EE1" w:rsidRPr="3BC52F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[title]</w:t>
       </w:r>
-      <w:r w:rsidRPr="3BC52F6D" w:rsidR="00855EE1">
+      <w:r w:rsidR="00855EE1" w:rsidRPr="3BC52F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3BC52F6D" w:rsidR="00855EE1">
+      <w:r w:rsidR="00855EE1" w:rsidRPr="3BC52F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and that the following paragraph be included in this letter of offer:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855EE1" w:rsidRDefault="00855EE1" w14:paraId="7D4098B9" w14:textId="77777777">
+    <w:p w14:paraId="7D4098B9" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008436CB" w:rsidR="00996581" w:rsidP="00996581" w:rsidRDefault="00996581" w14:paraId="322FE25A" w14:textId="77777777">
+    <w:p w14:paraId="322FE25A" w14:textId="77777777" w:rsidR="00996581" w:rsidRPr="008436CB" w:rsidRDefault="00996581" w:rsidP="00996581">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1440"/>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk201818741" w:id="16"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk201818741"/>
       <w:r w:rsidRPr="00AD1DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s employ and where either the university or you may lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="720B54F5" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C73909" w14:textId="52904B09" w:rsidR="007E797A" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12D5D" w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12D5D" w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12D5D" w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do not apply to your position as _______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D66" w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Insert Rank]</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D66" w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor of _______________ </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Int_YKQW8U7s"/>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or to</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compensation or benefits to which you are entitled as a result of your faculty position</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D66" w:rsidRPr="3BC52F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E3D5D3" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="007E797A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8EEB66" w14:textId="77777777" w:rsidR="007E797A" w:rsidRDefault="007E797A" w:rsidP="00996837">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E989AF" w14:textId="77777777" w:rsidR="00996837" w:rsidRPr="00996837" w:rsidRDefault="00996837" w:rsidP="00996837">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996837">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I look forward to our collaboration in continuing to enhance the programs of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996837">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...107 lines deleted...]
-      <w:r w:rsidRPr="3BC52F6D" w:rsidR="00511D66">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert name of Department/School/College/Office/Program]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996837">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1253F27E" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398A7F2D" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please indicate your willingness to accept the terms of this offer by signing below and returning the signed original </w:t>
+      </w:r>
+      <w:r w:rsidR="0072662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>via DocuSign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by _______________.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113DAC0E" w14:textId="77777777" w:rsidR="008C6008" w:rsidRDefault="008C6008">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F511EF" w14:textId="77777777" w:rsidR="00BA1ED4" w:rsidRDefault="00BA1ED4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FE4C3D" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sincerely, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BF67A7" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F81A94" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D208059" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dean </w:t>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E8B557" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6481B0BB" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concurred: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E65E5F3" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06338A53" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00996581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12871B5F" w14:textId="77777777" w:rsidR="00CC68F2" w:rsidRDefault="00996581" w:rsidP="670B2A8A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Michele S. Moses</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EBB67D" w14:textId="0C6B7C2A" w:rsidR="00855EE1" w:rsidRDefault="005C7D87" w:rsidP="670B2A8A">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vice Chancellor and Senior Vice Provost</w:t>
+      </w:r>
+      <w:r w:rsidR="00855EE1" w:rsidRPr="670B2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Faculty Affairs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC49E92" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B042A9F" w14:textId="7D8CE8A5" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I accept this offer of the faculty position described above, with the understanding that this offer is conditional upon approval of my appointment by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43559">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provost </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6008">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boulder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855EE1" w:rsidRDefault="007E797A" w14:paraId="70E3D5D3" w14:textId="77777777">
-[...554 lines deleted...]
-    <w:p w:rsidR="00C15BAD" w:rsidRDefault="00855EE1" w14:paraId="24F94052" w14:textId="77777777">
+    <w:p w14:paraId="29E3D899" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F94052" w14:textId="77777777" w:rsidR="00C15BAD" w:rsidRDefault="00855EE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855EE1" w:rsidRDefault="00855EE1" w14:paraId="0925625C" w14:textId="77777777">
+    <w:p w14:paraId="0925625C" w14:textId="77777777" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C15BAD" w:rsidR="00C15BAD" w:rsidP="00C15BAD" w:rsidRDefault="00C15BAD" w14:paraId="7A3B0B5B" w14:textId="77777777">
+    <w:p w14:paraId="7A3B0B5B" w14:textId="77777777" w:rsidR="00C15BAD" w:rsidRPr="00C15BAD" w:rsidRDefault="00C15BAD" w:rsidP="00C15BAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00855EE1" w:rsidRDefault="00855EE1" w14:paraId="462F9B25" w14:textId="34A5050B">
+    <w:p w14:paraId="462F9B25" w14:textId="34A5050B" w:rsidR="00855EE1" w:rsidRDefault="00855EE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I decline this offer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6008" w:rsidRDefault="008C6008" w14:paraId="2B5FA24D" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="008C6008" w:rsidP="008C6008" w:rsidRDefault="008C6008" w14:paraId="0EE21EDF" w14:textId="77777777">
+    <w:p w14:paraId="2B5FA24D" w14:textId="77777777" w:rsidR="008C6008" w:rsidRDefault="008C6008">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE21EDF" w14:textId="77777777" w:rsidR="008C6008" w:rsidRDefault="008C6008" w:rsidP="008C6008">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6008" w:rsidP="008C6008" w:rsidRDefault="008C6008" w14:paraId="13C6FBA6" w14:textId="77777777">
+    <w:p w14:paraId="13C6FBA6" w14:textId="77777777" w:rsidR="008C6008" w:rsidRDefault="008C6008" w:rsidP="008C6008">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6008" w:rsidP="008C6008" w:rsidRDefault="008C6008" w14:paraId="53B0D057" w14:textId="77777777"/>
+    <w:p w14:paraId="53B0D057" w14:textId="77777777" w:rsidR="008C6008" w:rsidRDefault="008C6008" w:rsidP="008C6008"/>
     <w:sectPr w:rsidR="008C6008" w:rsidSect="00855EE1">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Carolyn Tir" w:date="2026-08-28T11:22:00Z" w:initials="CT">
+    <w:p w14:paraId="4EF8A427" w14:textId="73AA31D2" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="6E9B9F5F">
+        <w:t xml:space="preserve">Do some faculty in admin roles continue to receive compensation when they are unavailable to perform the duties?  </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Kim Overmier" w:date="2026-09-01T07:33:00Z" w:initials="KO">
+    <w:p w14:paraId="76A97E10" w14:textId="41E144A0" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="1BCA3C76">
+        <w:t xml:space="preserve">I don't think so. I've always understood this section to just be a notification to the faculty member about how the interim process works. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Michele S Moses" w:date="2026-08-26T10:57:00Z" w:initials="MM">
+    <w:p w14:paraId="26EC5526" w14:textId="6F58861B" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="4E58F579">
+        <w:t>Merinda and Burke would like to revise this to include the new Annual New Chairs Orientation that now occurs each July.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="4EF8A427" w15:done="1"/>
+  <w15:commentEx w15:paraId="76A97E10" w15:paraIdParent="4EF8A427" w15:done="1"/>
+  <w15:commentEx w15:paraId="26EC5526" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="50EF6C38" w16cex:dateUtc="2026-08-28T17:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="727C281A" w16cex:dateUtc="2026-09-01T15:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5F341B84" w16cex:dateUtc="2026-08-26T16:57:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2026-09-01T15:47:40Z">
+              <cr:user userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854" userProvider="AD" userName="Kim Overmier"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+</w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="4EF8A427" w16cid:durableId="50EF6C38"/>
+  <w16cid:commentId w16cid:paraId="76A97E10" w16cid:durableId="727C281A"/>
+  <w16cid:commentId w16cid:paraId="26EC5526" w16cid:durableId="5F341B84"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AppleSystemUIFontItalic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_Ocdp1VXW" int2:invalidationBookmarkName="" int2:hashCode="SAlWGzQ4T8AX2k" int2:id="J9gAh9Dx">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_YKQW8U7s" int2:invalidationBookmarkName="" int2:hashCode="kKPTSIA56wfMiX" int2:id="yBSvGvQP">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="9">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A127241"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="64C204F4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="8">
-[...895 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EA741C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD4A0998"/>
     <w:lvl w:ilvl="0" w:tplc="746E2910">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5649,93 +4030,1006 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="10">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2027050D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27C4E9D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B25BE64"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2808EFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C707573"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CC6635E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B82C46"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B242FEF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63101B17"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79A2AAFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED41A82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54A2443A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72770BE6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AD0A07E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="753FA095"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7668E708"/>
+    <w:lvl w:ilvl="0" w:tplc="AC2E015E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ECFC0184">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A03A774C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1810A322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F0DCB2BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="00CA8788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E926D304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CE2C2562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89DAE8A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1384599161">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1788236866">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1372268933">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1719206187">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="269434562">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="907150207">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1856189275">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="63375439">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2139717317">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-[...20 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="10" w16cid:durableId="2114352583">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Carolyn Tir">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::cati9718@colorado.edu::4c5e1309-b065-464b-82f5-5c99fe51447d"/>
+  </w15:person>
+  <w15:person w15:author="Kim Overmier">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854"/>
+  </w15:person>
+  <w15:person w15:author="Michele S Moses">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::moses@colorado.edu::51873545-835c-4a97-a52d-a3fe4e29c4a7"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00196BC3"/>
     <w:rsid w:val="00044FAC"/>
     <w:rsid w:val="0005269C"/>
     <w:rsid w:val="00056C54"/>
     <w:rsid w:val="00060639"/>
     <w:rsid w:val="00066B19"/>
     <w:rsid w:val="0009600B"/>
     <w:rsid w:val="000B77A5"/>
     <w:rsid w:val="000D0614"/>
     <w:rsid w:val="001157B3"/>
@@ -5763,190 +5057,223 @@
     <w:rsid w:val="00403B7E"/>
     <w:rsid w:val="00416B7C"/>
     <w:rsid w:val="004401BE"/>
     <w:rsid w:val="00444927"/>
     <w:rsid w:val="00471945"/>
     <w:rsid w:val="004A35D4"/>
     <w:rsid w:val="004B5BC0"/>
     <w:rsid w:val="004C7018"/>
     <w:rsid w:val="004E74C5"/>
     <w:rsid w:val="00511D66"/>
     <w:rsid w:val="005160B0"/>
     <w:rsid w:val="00547C79"/>
     <w:rsid w:val="005A27FB"/>
     <w:rsid w:val="005B08C0"/>
     <w:rsid w:val="005C403F"/>
     <w:rsid w:val="005C7D87"/>
     <w:rsid w:val="00616064"/>
     <w:rsid w:val="006214E4"/>
     <w:rsid w:val="00644BAD"/>
     <w:rsid w:val="00660002"/>
     <w:rsid w:val="00663A4F"/>
     <w:rsid w:val="00672917"/>
     <w:rsid w:val="006C16CB"/>
     <w:rsid w:val="0071071D"/>
     <w:rsid w:val="0072662C"/>
+    <w:rsid w:val="00755A5D"/>
     <w:rsid w:val="00765414"/>
     <w:rsid w:val="00777D4F"/>
     <w:rsid w:val="00791D54"/>
     <w:rsid w:val="007978FD"/>
     <w:rsid w:val="00797B14"/>
     <w:rsid w:val="007A146C"/>
     <w:rsid w:val="007E797A"/>
     <w:rsid w:val="007F4830"/>
     <w:rsid w:val="00822730"/>
     <w:rsid w:val="00832B3E"/>
     <w:rsid w:val="00840886"/>
     <w:rsid w:val="00855EE1"/>
     <w:rsid w:val="0086463E"/>
     <w:rsid w:val="008C6008"/>
     <w:rsid w:val="008E1EC9"/>
     <w:rsid w:val="008F753F"/>
     <w:rsid w:val="008F7C88"/>
     <w:rsid w:val="0093239B"/>
     <w:rsid w:val="00951CEE"/>
     <w:rsid w:val="0096531E"/>
     <w:rsid w:val="00975D2A"/>
     <w:rsid w:val="00996581"/>
     <w:rsid w:val="00996837"/>
     <w:rsid w:val="009B1CD2"/>
+    <w:rsid w:val="009B7530"/>
     <w:rsid w:val="009E33AC"/>
     <w:rsid w:val="009E6A08"/>
     <w:rsid w:val="00A15B61"/>
     <w:rsid w:val="00A40952"/>
     <w:rsid w:val="00A51D96"/>
     <w:rsid w:val="00A61A57"/>
     <w:rsid w:val="00A978BB"/>
     <w:rsid w:val="00AA16D3"/>
     <w:rsid w:val="00AE7658"/>
     <w:rsid w:val="00B077E0"/>
     <w:rsid w:val="00B53133"/>
     <w:rsid w:val="00B57323"/>
     <w:rsid w:val="00B7238C"/>
     <w:rsid w:val="00B748CB"/>
     <w:rsid w:val="00BA09BE"/>
+    <w:rsid w:val="00BA1ED4"/>
     <w:rsid w:val="00C11123"/>
     <w:rsid w:val="00C15BAD"/>
     <w:rsid w:val="00C67CE3"/>
     <w:rsid w:val="00C85513"/>
+    <w:rsid w:val="00C973D6"/>
+    <w:rsid w:val="00CC68F2"/>
     <w:rsid w:val="00CD0D62"/>
     <w:rsid w:val="00D01F50"/>
     <w:rsid w:val="00D45213"/>
     <w:rsid w:val="00D639B6"/>
+    <w:rsid w:val="00D71C6B"/>
     <w:rsid w:val="00D73340"/>
     <w:rsid w:val="00E05FD4"/>
     <w:rsid w:val="00E12D5D"/>
     <w:rsid w:val="00E43559"/>
     <w:rsid w:val="00E779EF"/>
     <w:rsid w:val="00EC7CE9"/>
     <w:rsid w:val="00ED787D"/>
     <w:rsid w:val="00EF601F"/>
+    <w:rsid w:val="00F35B4C"/>
     <w:rsid w:val="00F5292B"/>
     <w:rsid w:val="00F52EE8"/>
+    <w:rsid w:val="00F625D7"/>
     <w:rsid w:val="00F9192F"/>
     <w:rsid w:val="00FA5EB7"/>
     <w:rsid w:val="00FC6DBE"/>
     <w:rsid w:val="00FE1FE3"/>
     <w:rsid w:val="014B1E64"/>
     <w:rsid w:val="0151E327"/>
     <w:rsid w:val="059DFB2A"/>
+    <w:rsid w:val="05E95861"/>
+    <w:rsid w:val="0A585571"/>
     <w:rsid w:val="0D9A6441"/>
+    <w:rsid w:val="0DD5B214"/>
     <w:rsid w:val="0DFE46A2"/>
+    <w:rsid w:val="0E0B9109"/>
+    <w:rsid w:val="136CBE76"/>
     <w:rsid w:val="1510E88D"/>
     <w:rsid w:val="153ECD7B"/>
+    <w:rsid w:val="158453D9"/>
+    <w:rsid w:val="160BFF1C"/>
+    <w:rsid w:val="16AC4589"/>
+    <w:rsid w:val="186B6CFA"/>
     <w:rsid w:val="18F05073"/>
     <w:rsid w:val="18F528C1"/>
+    <w:rsid w:val="196D3B12"/>
+    <w:rsid w:val="19E46026"/>
+    <w:rsid w:val="1A4D3562"/>
     <w:rsid w:val="1CDFF970"/>
     <w:rsid w:val="1DD3ACD9"/>
     <w:rsid w:val="1DE3388E"/>
+    <w:rsid w:val="1FB11E8A"/>
     <w:rsid w:val="23368BDC"/>
+    <w:rsid w:val="25740122"/>
     <w:rsid w:val="269E860B"/>
     <w:rsid w:val="2A12A6C9"/>
     <w:rsid w:val="2B43DEA7"/>
     <w:rsid w:val="2CC37CD2"/>
+    <w:rsid w:val="2CF8B5AA"/>
     <w:rsid w:val="3033D779"/>
     <w:rsid w:val="34199751"/>
     <w:rsid w:val="36BCB4D3"/>
     <w:rsid w:val="3B51A945"/>
     <w:rsid w:val="3BC52F6D"/>
     <w:rsid w:val="3E4FB06C"/>
+    <w:rsid w:val="3F082F0D"/>
+    <w:rsid w:val="4041C555"/>
     <w:rsid w:val="449F3F26"/>
+    <w:rsid w:val="461207D1"/>
     <w:rsid w:val="46D522C2"/>
     <w:rsid w:val="48AB3501"/>
     <w:rsid w:val="4F2FD895"/>
     <w:rsid w:val="50BB5816"/>
     <w:rsid w:val="50FAA0CC"/>
     <w:rsid w:val="569489D0"/>
+    <w:rsid w:val="570012DF"/>
+    <w:rsid w:val="5852E87C"/>
+    <w:rsid w:val="5DEB179C"/>
     <w:rsid w:val="60F75D40"/>
+    <w:rsid w:val="65AC74EA"/>
     <w:rsid w:val="670B2A8A"/>
     <w:rsid w:val="69A047CD"/>
     <w:rsid w:val="69B902B8"/>
     <w:rsid w:val="6B8DA609"/>
     <w:rsid w:val="6F5BF5C0"/>
+    <w:rsid w:val="70E3C958"/>
     <w:rsid w:val="7181DCBF"/>
+    <w:rsid w:val="73C726A7"/>
+    <w:rsid w:val="789E4D84"/>
     <w:rsid w:val="79ECF50A"/>
     <w:rsid w:val="7AFBA837"/>
     <w:rsid w:val="7DA9B07F"/>
     <w:rsid w:val="7ECADC85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59863AAD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C9C279F-AE36-44C9-95FB-D4E9E242B1B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5968,73 +5295,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6077,52 +5404,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6183,148 +5510,148 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008C6008"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="002948A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="002948A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="0072662C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="0072662C"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="0072662C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="0072662C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="0072662C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00511D66"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00511D66"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
@@ -6342,51 +5669,51 @@
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00996581"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="002609F4"/>
     <w:rPr>
       <w:color w:val="96607D"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E12D5D"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -6484,55 +5811,56 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1432244384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="macintosh"/>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/faculty-personnel-actions-career-milestones/faculty-appointments" TargetMode="External" Id="R4ba53eadd8f2422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/docs/benefit-eligibility-matrix" TargetMode="External" Id="R500058fefa404099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External" Id="R4c4c379708084e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External" Id="R8055b09a5f884fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="R1ef13bbe94284ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External" Id="R7895e0ea878443a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="R594b623f49924aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="R31af5472ebfd44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External" Id="Rc53f451f4fd2417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="R7bfb84327b5940b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="R98b22af3b01c4ac4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/faculty-personnel-actions-career-milestones/faculty-appointments" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/docs/benefit-eligibility-matrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6795,50 +6123,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -7054,127 +6391,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20BDC186-3E7D-4F15-AC2F-01D7EC72887B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7D724AF-D7AF-4B7E-BAB9-EAE14B7D1108}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF6CC75F-7CD2-4423-B8F5-5FA0F3CA4DE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1401</Words>
+  <Characters>7991</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>University of Colorado at Boulder</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9374</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DEPARTMENT/DIVISION CHAIR TEMPLATE</dc:title>
   <dc:subject/>
   <dc:creator>Neal Meier</dc:creator>
-  <keywords/>
-[...1 lines deleted...]
-  <revision>39</revision>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>