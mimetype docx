--- v2 (2025-12-24)
+++ v3 (2026-10-18)
@@ -1,1410 +1,1375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="0022215A" w:rsidR="007E1219" w:rsidRDefault="00390C11" w14:paraId="6E89F20F" w14:textId="78409171">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FACULTY-IN-RESIDENCE</w:t>
       </w:r>
       <w:r w:rsidRPr="0022215A" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TEMPLATE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D1CBD" w:rsidR="00CB5BAB" w:rsidP="34DF7EA0" w:rsidRDefault="004D1CBD" w14:paraId="611A1366" w14:textId="5CAB408E">
+    <w:p w:rsidRPr="004D1CBD" w:rsidR="00CB5BAB" w:rsidP="34DF7EA0" w:rsidRDefault="004D1CBD" w14:paraId="611A1366" w14:textId="7D4DF423">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34DF7EA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r w:rsidRPr="34DF7EA0" w:rsidR="00E96614">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
       <w:r w:rsidRPr="34DF7EA0" w:rsidR="00477525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="34DF7EA0" w:rsidR="00A5775F">
+      <w:r w:rsidR="007F0486">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0022215A" w:rsidR="007E1219" w:rsidP="08B32846" w:rsidRDefault="009B3756" w14:paraId="3BEE81A0" w14:textId="3C0D9C34">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0022215A" w:rsidR="007E1219" w:rsidP="08B32846" w:rsidRDefault="4B477DFB" w14:paraId="6E8617C4" w14:textId="4F2E04CA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1442 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="00F73CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Scholar in Residence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="00C50EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0022215A" w:rsidR="007E1219" w:rsidP="08B32846" w:rsidRDefault="2F783CB5" w14:paraId="40671A74" w14:textId="1EB486B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1449 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="00F73CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artist in Residence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="4E6EAB48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="548B91E2" w14:textId="3CAE75ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="09687235" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="06F20C56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="0ECFF1BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dear __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="5A79F032" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="130096C4" w14:textId="782D0D11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am pleased to offer you a ____% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007F0486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[re]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointment to the faculty of the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00FB7B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boulder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="009B3756">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[TITLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00EB3981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="007E1219">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. This offer is made upon the recommendation of the Department of _______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C81533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the concurrence of the Dean of the _______________ and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="008E39A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vice Chancellor and Senior Vice Provost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Faculty Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C81533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00F521B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subject to final approval by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00264984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provost and Executive Vice Chancellor for Academic Affairs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00586061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boulder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C45B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C81533" w:rsidP="00C81533" w:rsidRDefault="00C81533" w14:paraId="18A4A690" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00920F20" w:rsidR="00C81533" w:rsidP="00C81533" w:rsidRDefault="00C81533" w14:paraId="7F968F1E" w14:textId="24F2E459">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C3905B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appointment Details </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C3905B1" w:rsidR="1499D697">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Required Section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C81533" w:rsidP="00C81533" w:rsidRDefault="00C81533" w14:paraId="4DFD6390" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0022215A" w:rsidR="009B3756" w:rsidP="485F4BD8" w:rsidRDefault="007E1219" w14:paraId="0CE17A49" w14:textId="25FDF509">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        </w:numPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to approval by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00264984">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00781AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00781AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert term of appointment, i.e., one-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="573B6A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00781AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00591F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00591F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00591F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00591F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 202_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="4B477DFB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C846F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="00F73CA3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="00C50EDB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-residence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        </w:numPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>series appointments usually start on the first day of an academic semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="3A65C845">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="2F783CB5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="00F73CA3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic year salary will be $________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="7267D98F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>non-tenure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00EB3981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">track </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="7B714570">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at-will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C20124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C20124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be renewable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provisions concerning renewal and reappointment found in the Laws of the Regents.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Should the unit elect to renew this at-will appointment, you will be reviewed for reappointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="2F916BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and notified of the outcome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00556466">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no later </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="1B8A9C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00556466">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>last day of appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00C71863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="009B3756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...235 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F521B8">
-[...130 lines deleted...]
-    <w:p w:rsidRPr="0022215A" w:rsidR="009B3756" w:rsidP="08B32846" w:rsidRDefault="007E1219" w14:paraId="0CE17A49" w14:textId="3116D19C">
+    </w:p>
+    <w:p w:rsidR="485F4BD8" w:rsidP="485F4BD8" w:rsidRDefault="485F4BD8" w14:paraId="5DD8114B" w14:textId="223CD9B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="08B32846" w:rsidR="007E1219">
-[...744 lines deleted...]
-      <w:r w:rsidRPr="596DA4B5">
+    </w:p>
+    <w:p w:rsidR="005212B8" w:rsidP="005212B8" w:rsidRDefault="007E1219" w14:paraId="0F74D7F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[If applicable]:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="596DA4B5">
+        <w:t>[If a non-renewable appointment, substitute the preceding sentence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the following: "This is a non-tenure track appointment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is non-renewable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="08B32846" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>end __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="08B32846" w:rsidR="009B3756">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>."]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:name="_Hlk213249962" w:id="0"/>
+      <w:r w:rsidRPr="08B32846" w:rsidR="005212B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You or the university may terminate the appointment earlier than the end date (see below under #3).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="005212B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidP="08B32846" w:rsidRDefault="007E1219" w14:paraId="0F2468AA" w14:textId="5BB33B6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF3EB0" w:rsidRDefault="007E1219" w14:paraId="02D0068C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022215A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[If applicable]:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will receive $________ to purchase _______________, (a computer, etc.) which will remain the property of the University of Colorado but will be for your exclusive use so long as you remain a member of the faculty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF3EB0" w:rsidRDefault="00FF3EB0" w14:paraId="0197D299" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1219" w:rsidRDefault="00FF3EB0" w14:paraId="3876F1BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="596DA4B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[If applicable]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="596DA4B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="596DA4B5" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="596DA4B5" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> assist you with your relocation, the University will reimburse the actual moving and transportation costs for you to relocate, up to a maximum of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="596DA4B5" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1432,179 +1397,139 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="596DA4B5" w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> policy (appended). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="596DA4B5" w:rsidP="596DA4B5" w:rsidRDefault="596DA4B5" w14:paraId="6610D50E" w14:textId="3F86B854">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="596DA4B5" w:rsidP="08B32846" w:rsidRDefault="596DA4B5" w14:paraId="319590B5" w14:textId="03F458FB">
+    <w:p w:rsidR="596DA4B5" w:rsidP="08B32846" w:rsidRDefault="082286F6" w14:paraId="319590B5" w14:textId="0C487108">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+      <w:r w:rsidRPr="08B32846" w:rsidR="007F0486">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> one-day New Faculty Orientation will be on August __, 20__. </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>insert date – New Faculty</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+        <w:t>insert date – New Faculty Orientation is held exactly one week before the first day of Fall classes each year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="082286F6">
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> details about preparing for this event.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See section 3 below for additional details about preparing for this event.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="46245B9C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00920F20" w:rsidR="00C81533" w:rsidP="00C81533" w:rsidRDefault="00C81533" w14:paraId="7BDB3DBE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching, </w:t>
       </w:r>
       <w:r w:rsidRPr="0022215A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -1862,148 +1787,128 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this paragraph may be deleted.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C6697">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK1" w:id="6"/>
-      <w:bookmarkStart w:name="OLE_LINK2" w:id="7"/>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="1"/>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="2"/>
     </w:p>
     <w:p w:rsidR="00FF3EB0" w:rsidRDefault="00FF3EB0" w14:paraId="4812B332" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E1219" w:rsidRDefault="00F7590E" w14:paraId="10715C9C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your normal classroom teaching assignments will include ____</w:t>
       </w:r>
       <w:r w:rsidR="00B51E09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> courses per academic year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By accepting this position, you agree to perform duties and responsibilities </w:t>
       </w:r>
       <w:r w:rsidR="006557B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">are </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> your expertise or academic interest, or are otherwise appropriate, and </w:t>
+        <w:t xml:space="preserve">are in the area of your expertise or academic interest, or are otherwise appropriate, and </w:t>
       </w:r>
       <w:r w:rsidR="006557B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are assigned to you consistent with your rights and responsibilities as a faculty member, and the policies and procedures of the University and of your academic unit. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004657B3" w:rsidRDefault="004657B3" w14:paraId="67FA7F2C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
@@ -2245,503 +2150,468 @@
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will change, and the salary and differential workload should be adjusted accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="2AE5D822" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00920F20" w:rsidR="00C81533" w:rsidP="00C81533" w:rsidRDefault="00C81533" w14:paraId="4EA159B5" w14:textId="2E627C18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="08B32846" w:rsidR="00C81533">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08B32846">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policies and Training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="596B0671">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846" w:rsidR="596B0671">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Required section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C81533" w:rsidRDefault="00C81533" w14:paraId="1EFB47ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00624A27" w:rsidP="4E90E025" w:rsidRDefault="007E1219" w14:paraId="29031A67" w14:textId="46849488">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By accepting this appointment, you agree to comply with all resolutions, rules and regulations adopted by the Board of Regents, and with policies and regulations adopted by the campus, department, school, college</w:t>
       </w:r>
-      <w:r w:rsidR="00C81533">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="00C81533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other academic unit in which your appointment is made, consistent with the policies and procedures of the University and your rights and respon</w:t>
       </w:r>
-      <w:r w:rsidR="00624A27">
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="00624A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sibilities as a faculty member. For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="00624A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="00624A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information, please see the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="34E6D6ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>webpages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E90E025" w:rsidR="00624A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C81533" w:rsidP="00624A27" w:rsidRDefault="00C81533" w14:paraId="7718A9F2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="0ACA34FF" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="0ACA34FF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>APS 5002 Faculty Appointment Process</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="18EBBAC7" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="18EBBAC7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>APS 5060 Faculty Appointments</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="26692A0E" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="26692A0E" w14:textId="18655D66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="200D8B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>APS 1013 - Intellectual Property Policy on Discoveries and Patents for Their Protection and Commercialization</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="2B7F12AF" w14:textId="77777777" w14:noSpellErr="1">
+      <w:r w:rsidRPr="200D8B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="2B7F12AF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>APS 1014 - Intellectual Property that is Educational Material</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="44FC94DF" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="44FC94DF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Article 5.B.2 - Principles of Academic Freedom</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="28E80BED" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="28E80BED" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Board of Regents Faculty Regulations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="691E3F90" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="691E3F90" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Code of Conduct </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="4879678E" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w:rsidRPr="009E0A7C" w:rsidR="00503756" w:rsidP="08B32846" w:rsidRDefault="00503756" w14:paraId="4879678E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="professional-rights-and-responsibilities-(prr)" r:id="rId16">
+        <w:r w:rsidRPr="08B32846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00503756">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="08B32846">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F3BFD" w:rsidP="008F3BFD" w:rsidRDefault="008F3BFD" w14:paraId="7B40D13B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B60CC6" w:rsidP="00B60CC6" w:rsidRDefault="00B60CC6" w14:paraId="4D9C12EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk52964590" w:id="8"/>
+      <w:bookmarkStart w:name="_Hlk52964590" w:id="3"/>
       <w:r w:rsidRPr="00E41621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requirements and Conditions of Employment</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B60CC6" w:rsidP="00B60CC6" w:rsidRDefault="00B60CC6" w14:paraId="778EC1F2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="600D00F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">State law specifically requires that you be an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2787,80 +2657,60 @@
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008436CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s employ and where either the university or you may lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or </w:t>
+      </w:r>
       <w:r w:rsidRPr="008436CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>employ</w:t>
-[...18 lines deleted...]
-        <w:t>lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
+        <w:t>after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00123CCC" w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="75ADD423" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="630" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="28B02758" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772196">
         <w:rPr>
@@ -3060,388 +2910,439 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All new faculty at the University of Colorado Boulder are required to complete training on sexual misconduct, discrimination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and harassment. A CU Identikey is required </w:t>
+        <w:t xml:space="preserve"> and harassment. A CU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> access the training. You will receive an e-mail from your college or school personnel coordinator once your Identikey has been established. Once your Identikey is in place, please visit the following web address located on the Office of Institutional Equity and Compliance (OIEC) website for instructions on how to complete the required training: </w:t>
+        <w:t xml:space="preserve"> access the training. You will receive an e-mail from your college or school personnel coordinator once your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been established. Once your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in place, please visit the following web address located on the Office of Institutional Equity and Compliance (OIEC) website for instructions on how to complete the required training: </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00ED1D2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/institutionalequity/training-and-education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="322A4177" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D5A2E">
+    <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="322A4177" w14:textId="0FEE04B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The online training must be completed prior to the in-person campus New Faculty Orientation to be held on </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk162430313" w:id="9"/>
-      <w:r w:rsidRPr="00C3036C">
+      <w:bookmarkStart w:name="_Hlk162430313" w:id="4"/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert date – New Faculty Orientation is held exactly one week before the first day of Fall classes each year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00810C42">
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00DF39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00DF39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also note, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00DF39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00DF39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00DF39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grants access to university digital tools, including an email account and Canvas, CU Boulder’s learning management system.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="1A1E35F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="1409265D" w14:textId="5FEA7E7A">
+    <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="1409265D" w14:textId="321A26D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="0053117D">
+      <w:r w:rsidRPr="6775C3CF" w:rsidR="0053117D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...26 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+        <w:t xml:space="preserve">Academic Affairs Policy on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="6775C3CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Professional Rights and Responsibilities of Faculty Members and Roles and Professional Responsibilities of Academic Leaders </w:t>
         </w:r>
-        <w:r w:rsidRPr="08B32846" w:rsidR="0053117D">
+        <w:r w:rsidRPr="6775C3CF" w:rsidR="0053117D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">and accompanying procedures </w:t>
         </w:r>
-        <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+        <w:r w:rsidRPr="6775C3CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">(PRR) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sets forth a foundation for supporting a positive and respectful faculty work culture. </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="0053117D">
+      <w:r w:rsidRPr="6775C3CF" w:rsidR="0053117D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are expected to understand and incorporate </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="0053117D">
+      <w:r w:rsidRPr="6775C3CF" w:rsidR="0053117D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Part II of </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the PRR into the fabric of </w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="0053117D">
+      <w:r w:rsidRPr="6775C3CF" w:rsidR="0053117D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> research, scholarship, creative work, teaching, and service. Training for all faculty in understanding and using the PRR is available through </w:t>
       </w:r>
-      <w:hyperlink r:id="R5670b002d1b5495a">
-        <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:hyperlink r:id="rId21">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="6775C3CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Percipio</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Some issues can be harder to resolve, so the Regents specify </w:t>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+        <w:t>. Some issues can be harder to resolve, so the Regents specify faculty grievance rights and processes (See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="6775C3CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Regent Law 5, Part D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>; </w:t>
       </w:r>
-      <w:hyperlink r:id="R97b33c39ecbf4fa1">
-        <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="6775C3CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Regent Policy 5.G</w:t>
+          <w:t xml:space="preserve">Regent Policy </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="6775C3CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5.G</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="08B32846" w:rsidR="00D95004">
+      <w:r w:rsidRPr="6775C3CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="3E118B43" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="42185C23" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3450,194 +3351,189 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pursuant to the Immigration Reform and Control Act (IRCA), the University must verify your employment eligibility within the first three working days of employment. As a condition of employment, you must complete an I-9 Form and provide the University with certain documents verifying employment eligibility.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E41621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B55B53" w:rsidR="00D95004" w:rsidP="596DA4B5" w:rsidRDefault="00D95004" w14:paraId="3B93798A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w:rsidR="00D95004" w:rsidP="485F4BD8" w:rsidRDefault="00D95004" w14:paraId="5F07A870" w14:textId="670A0D4A">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="on" w:afterAutospacing="on"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="596DA4B5">
+        <w:t xml:space="preserve">This position is exempt from the overtime provisions of the Fair Labor Standards </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This position is exempt from the overtime provisions of the Fair Labor Standards Act and as such is not eligible for overtime compensation.  </w:t>
-[...4 lines deleted...]
-        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> and as such is not eligible for overtime compensation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The laws of the state of Colorado require that faculty members of the University who are citizens of the United States affirm in writing that they will support the constitutions of the United States and of Colorado, and that they will faithfully execute the duties of their employment. The required </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3FF9">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>faculty pledge</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> form is enclosed. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk161991320" w:id="21"/>
-      <w:r w:rsidRPr="00C3036C">
+      <w:bookmarkStart w:name="_Hlk161991320" w:id="5"/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If faculty member has already completed the pledge, then this paragraph can be omitted.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
+      <w:r w:rsidRPr="485F4BD8" w:rsidR="00D95004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="5F07A870" w14:textId="77777777">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="00D95004" w:rsidP="00D95004" w:rsidRDefault="00D95004" w14:paraId="43D5B491" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+      <w:r w:rsidRPr="00F56568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F56568">
+        <w:t>CU receives a large portion of its research funding from U.S. government agencies, and some of this research involves technology that is of a sensitive nature, either for national security reasons or otherwise. As a result, your ability to publish your research and to employ or collaborate with foreign nationals may be contingent upon obtaining authorization from the U.S. Departments of State, Commerce or Treasury. The CU Office of Export Controls can assist in making this determination and applying for authorization. Please use the research support toolki</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>CU receives a large portion of its research funding from U.S. government agencies, and some of this research involves technology that is of a sensitive nature, either for national security reasons or otherwise. As a result, your ability to publish your research and to employ or collaborate with foreign nationals may be contingent upon obtaining authorization from the U.S. Departments of State, Commerce or Treasury. The CU Office of Export Controls can assist in making this determination and applying for authorization. Please use the research support toolki</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">t found here, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId23">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidRPr="00D84C39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/researchinnovation/ori</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56568">
         <w:rPr>
@@ -3650,51 +3546,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="00525D1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>exportcontrolshelp@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5945">
         <w:rPr>
@@ -3720,89 +3616,89 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D95004" w:rsidR="002F1465" w:rsidP="00624A27" w:rsidRDefault="00D95004" w14:paraId="68669894" w14:textId="31FFBACC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">All faculty responsible for the purpose, design, conduct, or reporting of research on campus are required to disclose significant financial and personal interests and external professional activities. Please review the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="00F56568">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Disclosure of External Professional Activities (DEPA) Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F1465" w:rsidP="00624A27" w:rsidRDefault="002F1465" w14:paraId="42F8423A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00920F20" w:rsidR="00C81533" w:rsidP="00C81533" w:rsidRDefault="00C81533" w14:paraId="49118A74" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3822,51 +3718,51 @@
     </w:p>
     <w:p w:rsidR="00C81533" w:rsidP="00624A27" w:rsidRDefault="00C81533" w14:paraId="40F966BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B64260" w:rsidP="00624A27" w:rsidRDefault="001C62E6" w14:paraId="3AE788BA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about available benefits as a faculty member, please contact </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId26">
+      <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidRPr="009114BA" w:rsidR="000E3FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Benefits</w:t>
         </w:r>
         <w:r w:rsidRPr="009114BA" w:rsidR="005D3002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
         <w:r w:rsidRPr="009114BA" w:rsidR="000E3FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="009114BA" w:rsidR="005D3002">
@@ -3948,51 +3844,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> For additional information, please see the following link</w:t>
       </w:r>
       <w:r w:rsidR="005224A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidR="00624A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00624A27" w:rsidP="00624A27" w:rsidRDefault="00B64260" w14:paraId="5F750B27" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId27">
+      <w:hyperlink w:history="1" r:id="rId28">
         <w:r w:rsidRPr="004236B4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cu.edu/employee-services/benefits-wellness</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F6C1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C81533" w:rsidP="00624A27" w:rsidRDefault="00C81533" w14:paraId="2839D13A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -5287,349 +5183,169 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="48D97CA0" w14:textId="77777777"/>
     <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="5A8EE356" w14:textId="77777777"/>
     <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="36B43295" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00200113" w:rsidP="2C3905B1" w:rsidRDefault="00200113" w14:paraId="3A055DE3" w14:textId="7E390388">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="FF000000" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="FF000000" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2C3905B1" w:rsidR="00200113">
+      <w:r w:rsidRPr="2C3905B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Candidate</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> required information.</w:t>
+        <w:t>Candidate: Please proceed to the final page of this document to provide additional required information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="7AEFAC8C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="57BB63F4" w14:textId="77777777"/>
     <w:p w:rsidR="00200113" w:rsidRDefault="00200113" w14:paraId="4AF67376" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00200113" w:rsidSect="00334BCF">
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...6 lines deleted...]
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...111 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A966DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="387C61EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -6751,50 +6467,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70318FDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E70A2586"/>
+    <w:lvl w:ilvl="0" w:tplc="0AA2697E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="60922DE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71B6C970">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8B7C9726">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="28049530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F38CE776">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6178D328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="21F04D62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3C063C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F8220A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C9A4588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6899,51 +6728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD97673"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F500B2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7048,140 +6877,139 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="12">
+  <w:num w:numId="1" w16cid:durableId="933560">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="469439430">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1129782160">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="735054971">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="920985599">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="607657860">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="469439430">
-[...14 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="389767834">
+  <w:num w:numId="7" w16cid:durableId="389767834">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="332223482">
+  <w:num w:numId="8" w16cid:durableId="332223482">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1067337944">
+  <w:num w:numId="9" w16cid:durableId="1067337944">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1829207383">
+  <w:num w:numId="10" w16cid:durableId="1829207383">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="819812658">
+  <w:num w:numId="11" w16cid:durableId="819812658">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1600487304">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="12" w16cid:durableId="1600487304">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="109"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00196BC3"/>
     <w:rsid w:val="00003551"/>
     <w:rsid w:val="0001422D"/>
     <w:rsid w:val="00035C8D"/>
     <w:rsid w:val="00060688"/>
     <w:rsid w:val="00061E6D"/>
     <w:rsid w:val="00093EF2"/>
     <w:rsid w:val="000960CA"/>
     <w:rsid w:val="000B70AB"/>
     <w:rsid w:val="000E3FF9"/>
     <w:rsid w:val="000F3352"/>
     <w:rsid w:val="00101FA1"/>
     <w:rsid w:val="00112166"/>
     <w:rsid w:val="0012009B"/>
     <w:rsid w:val="00120F58"/>
     <w:rsid w:val="0014124A"/>
     <w:rsid w:val="00144045"/>
     <w:rsid w:val="00145A24"/>
+    <w:rsid w:val="00156F9B"/>
     <w:rsid w:val="00175C52"/>
     <w:rsid w:val="00196BC3"/>
     <w:rsid w:val="001B1B0E"/>
     <w:rsid w:val="001C62E6"/>
     <w:rsid w:val="001C79C0"/>
     <w:rsid w:val="001F092A"/>
     <w:rsid w:val="00200113"/>
     <w:rsid w:val="0022215A"/>
+    <w:rsid w:val="00235AD6"/>
     <w:rsid w:val="00247FC7"/>
     <w:rsid w:val="002604A7"/>
     <w:rsid w:val="00264984"/>
     <w:rsid w:val="002C6697"/>
     <w:rsid w:val="002F1465"/>
     <w:rsid w:val="00327235"/>
     <w:rsid w:val="00334BCF"/>
     <w:rsid w:val="00367F37"/>
     <w:rsid w:val="0037776D"/>
     <w:rsid w:val="00377928"/>
     <w:rsid w:val="00384BE0"/>
     <w:rsid w:val="00390C11"/>
     <w:rsid w:val="003B071C"/>
     <w:rsid w:val="003B5C8D"/>
     <w:rsid w:val="004049CA"/>
     <w:rsid w:val="00405168"/>
     <w:rsid w:val="00430AC0"/>
     <w:rsid w:val="00452024"/>
     <w:rsid w:val="004657B3"/>
     <w:rsid w:val="00477525"/>
     <w:rsid w:val="0049660E"/>
     <w:rsid w:val="004A465A"/>
     <w:rsid w:val="004A737C"/>
     <w:rsid w:val="004B058A"/>
     <w:rsid w:val="004C2F62"/>
@@ -7214,50 +7042,51 @@
     <w:rsid w:val="00624A27"/>
     <w:rsid w:val="006256A7"/>
     <w:rsid w:val="006557B0"/>
     <w:rsid w:val="00671197"/>
     <w:rsid w:val="006804EF"/>
     <w:rsid w:val="006A4FE6"/>
     <w:rsid w:val="006C0AD7"/>
     <w:rsid w:val="006C129C"/>
     <w:rsid w:val="006C7DFA"/>
     <w:rsid w:val="006D5A2E"/>
     <w:rsid w:val="006F6C1E"/>
     <w:rsid w:val="00710832"/>
     <w:rsid w:val="0071248B"/>
     <w:rsid w:val="00717400"/>
     <w:rsid w:val="00720420"/>
     <w:rsid w:val="00744BF2"/>
     <w:rsid w:val="00772196"/>
     <w:rsid w:val="00781AED"/>
     <w:rsid w:val="00791C66"/>
     <w:rsid w:val="007A4E21"/>
     <w:rsid w:val="007B5CEB"/>
     <w:rsid w:val="007C40B7"/>
     <w:rsid w:val="007C62B1"/>
     <w:rsid w:val="007E1219"/>
     <w:rsid w:val="007E5661"/>
+    <w:rsid w:val="007F0486"/>
     <w:rsid w:val="007F202E"/>
     <w:rsid w:val="00884FF6"/>
     <w:rsid w:val="00887961"/>
     <w:rsid w:val="008E39A9"/>
     <w:rsid w:val="008F3BFD"/>
     <w:rsid w:val="009077CF"/>
     <w:rsid w:val="009114BA"/>
     <w:rsid w:val="00931187"/>
     <w:rsid w:val="00980071"/>
     <w:rsid w:val="00996979"/>
     <w:rsid w:val="009B3756"/>
     <w:rsid w:val="009E1572"/>
     <w:rsid w:val="009F38FE"/>
     <w:rsid w:val="00A1391F"/>
     <w:rsid w:val="00A40D1B"/>
     <w:rsid w:val="00A503EF"/>
     <w:rsid w:val="00A5775F"/>
     <w:rsid w:val="00A74E2D"/>
     <w:rsid w:val="00A758BE"/>
     <w:rsid w:val="00A84332"/>
     <w:rsid w:val="00A86682"/>
     <w:rsid w:val="00AA4EDC"/>
     <w:rsid w:val="00AB5257"/>
     <w:rsid w:val="00B1034E"/>
     <w:rsid w:val="00B27D42"/>
@@ -7274,89 +7103,98 @@
     <w:rsid w:val="00BF77DF"/>
     <w:rsid w:val="00C13C0D"/>
     <w:rsid w:val="00C175DD"/>
     <w:rsid w:val="00C20124"/>
     <w:rsid w:val="00C42368"/>
     <w:rsid w:val="00C45B3B"/>
     <w:rsid w:val="00C46565"/>
     <w:rsid w:val="00C4756E"/>
     <w:rsid w:val="00C50EDB"/>
     <w:rsid w:val="00C619E0"/>
     <w:rsid w:val="00C71863"/>
     <w:rsid w:val="00C81533"/>
     <w:rsid w:val="00C846F1"/>
     <w:rsid w:val="00CA2D30"/>
     <w:rsid w:val="00CB3C5C"/>
     <w:rsid w:val="00CB5BAB"/>
     <w:rsid w:val="00CD5FFD"/>
     <w:rsid w:val="00CF4BFA"/>
     <w:rsid w:val="00CF6BA5"/>
     <w:rsid w:val="00D12205"/>
     <w:rsid w:val="00D52DFC"/>
     <w:rsid w:val="00D70BAC"/>
     <w:rsid w:val="00D95004"/>
     <w:rsid w:val="00DA1041"/>
     <w:rsid w:val="00DF2DFE"/>
+    <w:rsid w:val="00DF39FB"/>
     <w:rsid w:val="00DF6B0D"/>
     <w:rsid w:val="00E07DCF"/>
     <w:rsid w:val="00E35DCE"/>
     <w:rsid w:val="00E40323"/>
     <w:rsid w:val="00E96614"/>
     <w:rsid w:val="00EA0586"/>
     <w:rsid w:val="00EB3981"/>
     <w:rsid w:val="00EC3348"/>
     <w:rsid w:val="00EE7210"/>
     <w:rsid w:val="00F049F5"/>
     <w:rsid w:val="00F506D8"/>
     <w:rsid w:val="00F521B8"/>
     <w:rsid w:val="00F56568"/>
     <w:rsid w:val="00F73CA3"/>
     <w:rsid w:val="00F7590E"/>
     <w:rsid w:val="00FB7B82"/>
     <w:rsid w:val="00FD2D39"/>
     <w:rsid w:val="00FD79FA"/>
     <w:rsid w:val="00FF3EB0"/>
     <w:rsid w:val="05460A44"/>
     <w:rsid w:val="082286F6"/>
     <w:rsid w:val="08B32846"/>
     <w:rsid w:val="1499D697"/>
+    <w:rsid w:val="1B2C66BC"/>
     <w:rsid w:val="1B8A9C7E"/>
+    <w:rsid w:val="200D8B03"/>
     <w:rsid w:val="2C3905B1"/>
     <w:rsid w:val="2E83ACEC"/>
     <w:rsid w:val="2F783CB5"/>
     <w:rsid w:val="2F916BD1"/>
     <w:rsid w:val="34DF7EA0"/>
+    <w:rsid w:val="34E6D6ED"/>
     <w:rsid w:val="3A65C845"/>
+    <w:rsid w:val="485F4BD8"/>
     <w:rsid w:val="4B477DFB"/>
     <w:rsid w:val="4B9F1115"/>
     <w:rsid w:val="4D515376"/>
+    <w:rsid w:val="4E90E025"/>
     <w:rsid w:val="508E50B6"/>
+    <w:rsid w:val="573B6A63"/>
     <w:rsid w:val="58CB38F1"/>
     <w:rsid w:val="596B0671"/>
     <w:rsid w:val="596DA4B5"/>
     <w:rsid w:val="5F1B4B0C"/>
+    <w:rsid w:val="6775C3CF"/>
     <w:rsid w:val="6A5D2AF1"/>
+    <w:rsid w:val="6B2A193A"/>
     <w:rsid w:val="7267D98F"/>
     <w:rsid w:val="74BB9E6F"/>
     <w:rsid w:val="75D263FD"/>
     <w:rsid w:val="7B714570"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7705,71 +7543,71 @@
     <w:semiHidden/>
     <w:rsid w:val="00717400"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00624A27"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="005149A5"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00B51E09"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00B51E09"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00B51E09"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00B51E09"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00B51E09"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009114BA"/>
     <w:rPr>
@@ -7916,51 +7754,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1911816209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/coi" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exportcontrolshelp@colorado.edu" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/ori" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/institutionalequity/training-and-education" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rf64002cce48843f8" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Ra0692c3846894cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External" Id="R521ef6872a604044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External" Id="Rca0d59b3e12d49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="R4ebb12992dd44c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External" Id="R16b756560e634a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="Rf540cca66e294284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="Rba75b58b3b434621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External" Id="Rdc152bcbe34a4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="Ra1da10952bb04139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bfa/media/861" TargetMode="External" Id="Re571f8b4ef224078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcolorado.percipio.com/linked-contents/895d5941-845c-4730-9573-83b534a2602b/landing" TargetMode="External" Id="R5670b002d1b5495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="Rca93b1c3e87d4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External" Id="R97b33c39ecbf4fa1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/coi" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcolorado.percipio.com/linked-contents/895d5941-845c-4730-9573-83b534a2602b/landing" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exportcontrolshelp@colorado.edu" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bfa/media/861" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/ori" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/institutionalequity/training-and-education" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8231,51 +8069,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -8495,138 +8338,133 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47075F8E-CB3B-4A01-B9E4-C95B0F7A3D40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0261A15-B943-45BA-9B6E-781A0AFC70CD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61793E2F-E310-4F84-BF79-F6469C50F6BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0261A15-B943-45BA-9B6E-781A0AFC70CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47075F8E-CB3B-4A01-B9E4-C95B0F7A3D40}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C39B08A-C20F-4CFD-890A-1C1FBD741B78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University Of Colorado</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>NON-TENURE TRACK TEMPLATE</dc:title>
   <dc:subject/>
   <dc:creator>Neal Meier</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Kim Overmier</lastModifiedBy>
+  <revision>32</revision>
+  <lastPrinted>2011-07-29T22:01:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>