--- v2 (2025-12-24)
+++ v3 (2026-10-19)
@@ -1,2382 +1,2960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008D6C15" w:rsidRDefault="008D6C15" w14:paraId="0222DA2B" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="0222DA2B" w14:textId="77777777" w:rsidR="008D6C15" w:rsidRDefault="008D6C15" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008D6C15" w:rsidR="008D6C15" w:rsidP="583F48C9" w:rsidRDefault="008D6C15" w14:paraId="0E185A3F" w14:textId="5ED1A908">
-[...15 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="0E185A3F" w14:textId="74643A75" w:rsidR="008D6C15" w:rsidRPr="008D6C15" w:rsidRDefault="2A66BDCC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AT-WILL </w:t>
       </w:r>
-      <w:r w:rsidRPr="70A25680" w:rsidR="7E921A8B">
-[...15 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="7E921A8B" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CLINICAL/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B902E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LIBRARIAN/</w:t>
+      </w:r>
+      <w:r w:rsidR="7E921A8B" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEACHING </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C15" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEMPLATE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D6C15" w:rsidR="008D6C15" w:rsidP="583F48C9" w:rsidRDefault="008D6C15" w14:paraId="6F72DAE9" w14:textId="0B992D3B">
-[...14 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="6F72DAE9" w14:textId="1F1FE776" w:rsidR="008D6C15" w:rsidRPr="008D6C15" w:rsidRDefault="008D6C15" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="00B130EC">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00B130EC" w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="008D6C15">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="00045AA0">
-[...29 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00176EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0D5EB3" w14:textId="0537DBAB" w:rsidR="007E1219" w:rsidRPr="00C3036C" w:rsidRDefault="00A90052" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007E1219" w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">se for: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C3036C" w:rsidR="007E1219" w:rsidP="73430B10" w:rsidRDefault="00A90052" w14:paraId="7D3456F3" w14:textId="34C6CA27">
+    <w:p w14:paraId="7D3456F3" w14:textId="34C6CA27" w:rsidR="007E1219" w:rsidRPr="00C3036C" w:rsidRDefault="5ECCAE95" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73430B10" w:rsidR="5ECCAE95">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1109 </w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00106B4A">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Assistant Teaching Professors</w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00F521B8">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00F521B8" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> not on </w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="008D6C15">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="008D6C15" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment Contract for </w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00A90052">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00A90052" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teaching or Librarianship</w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00106B4A">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C3036C" w:rsidR="007E1219" w:rsidP="70A25680" w:rsidRDefault="00A90052" w14:paraId="4D2A4031" w14:textId="4741AB41">
+    <w:p w14:paraId="4D2A4031" w14:textId="4741AB41" w:rsidR="007E1219" w:rsidRPr="00C3036C" w:rsidRDefault="081D9FDA" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="70A25680" w:rsidR="081D9FDA">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1108 </w:t>
       </w:r>
-      <w:r w:rsidRPr="70A25680" w:rsidR="00106B4A">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Associate Teaching Professors</w:t>
       </w:r>
-      <w:r w:rsidRPr="70A25680" w:rsidR="00F521B8">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00F521B8" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> not on </w:t>
       </w:r>
-      <w:r w:rsidRPr="70A25680" w:rsidR="008D6C15">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="008D6C15" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment Contract for </w:t>
       </w:r>
-      <w:r w:rsidRPr="70A25680" w:rsidR="00A90052">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00A90052" w:rsidRPr="70A25680">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teaching or Librarianship</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C3036C" w:rsidR="007E1219" w:rsidP="73430B10" w:rsidRDefault="00A90052" w14:paraId="16FE6AF7" w14:textId="2E98F0E4">
+    <w:p w14:paraId="16FE6AF7" w14:textId="2E98F0E4" w:rsidR="007E1219" w:rsidRPr="00C3036C" w:rsidRDefault="0FE30995" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73430B10" w:rsidR="0FE30995">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1107 </w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00106B4A">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teaching Professors</w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00E2425B">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00E2425B" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> not on </w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="008D6C15">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="008D6C15" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment Contract for </w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="00A90052">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00A90052" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teaching or Librarianship</w:t>
       </w:r>
-      <w:r w:rsidRPr="73430B10" w:rsidR="008D6C15">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="008D6C15" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidP="73430B10" w:rsidRDefault="007E1219" w14:paraId="77C37133" w14:textId="1AB857C9">
+    <w:p w14:paraId="77C37133" w14:textId="25B3D694" w:rsidR="007E1219" w:rsidRDefault="004149AF" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73430B10" w:rsidR="004149AF">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Clinical Teaching Track series</w:t>
-[...5 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">Clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2439">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1211-1216)</w:t>
-[...5 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">Track </w:t>
+      </w:r>
+      <w:r w:rsidR="00574A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>less than 50%</w:t>
+      </w:r>
+      <w:r w:rsidR="00574A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appts only)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2439">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1201-1205) and Clinical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teaching Track series</w:t>
+      </w:r>
+      <w:r w:rsidR="00574A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (50% or more appts only)</w:t>
+      </w:r>
+      <w:r w:rsidR="4115680B" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1211-1216)</w:t>
+      </w:r>
+      <w:r w:rsidR="7F1EBE5E" w:rsidRPr="73430B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> not on Employment Contract </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="73430B10" w:rsidP="73430B10" w:rsidRDefault="73430B10" w14:paraId="2E4DC480" w14:textId="297078C5">
+    <w:p w14:paraId="2E4DC480" w14:textId="297078C5" w:rsidR="73430B10" w:rsidRDefault="73430B10" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="720"/>
-[...19 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24513FB7" w14:textId="0CAC387B" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="5C06092D" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="5C06092D" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Address </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="6E9AD7F0" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6E9AD7F0" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455B152A" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dear __</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="5247B337" w14:textId="77777777">
-[...48 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="5247B337" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B31F59" w14:textId="12221274" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="1E2B4B25">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am pleased to offer you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0020606E" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0020606E" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="009947A5" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[re]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="009947A5" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009947A5" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[if applicable: and promotion]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the faculty of the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7B82" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Boulder </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[TITLE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C" w:rsidR="007348BB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="007348BB" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00B33D25">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This offer is made upon the recommendation of the Department of _______________ with the concurrence of the Dean of the _______________ and the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00045AA0" w:rsidR="00045AA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00045AA0" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vice Chancellor and Senior Vice Provost</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Faculty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affairs</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F521B8">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00F521B8" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to final approval by the </w:t>
       </w:r>
-      <w:r w:rsidR="00264984">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00264984" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provost and Executive Vice Chancellor for Academic Affairs </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the University of Colorado </w:t>
       </w:r>
-      <w:r w:rsidR="00586061">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00586061" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boulder</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C45B3B">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00C45B3B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00515D2B" w:rsidRDefault="00515D2B" w14:paraId="29C64F0F" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00920F20" w:rsidR="00123CCC" w:rsidP="5FDBDE21" w:rsidRDefault="00123CCC" w14:paraId="76143F0F" w14:textId="6EBA81C2">
+    <w:p w14:paraId="29C64F0F" w14:textId="77777777" w:rsidR="00515D2B" w:rsidRDefault="00515D2B" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76143F0F" w14:textId="6EBA81C2" w:rsidR="00123CCC" w:rsidRPr="00920F20" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FDBDE21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appointment Details </w:t>
+      </w:r>
+      <w:r w:rsidR="07B5040F" w:rsidRPr="5FDBDE21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Required Section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13030645" w14:textId="77777777" w:rsidR="00123CCC" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D15D23F" w14:textId="116F32E3" w:rsidR="00C764F2" w:rsidRPr="00C3036C" w:rsidRDefault="007E1219" w:rsidP="1FAAF666">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to approval by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00264984" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provost</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0A42" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0A42" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert term of appointment, i.e., one-year]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0A42" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD0A42" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effective __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AD0A42" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________, 202_.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5FDBDE21" w:rsidR="07B5040F">
-[...118 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching track</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointments usually start on</w:t>
+      </w:r>
+      <w:r w:rsidR="7B72312F" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e week prior to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first day of an academic semester</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6BCD" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your initial academic year salary will be $________.  This is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA567D" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>non-tenure track</w:t>
+      </w:r>
+      <w:r w:rsidR="2468FC81" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4F5F" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at-will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointment </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4F5F" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be renewable in accordance with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provisions concerning renewal and reappointment found in the Laws of the Regents.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C764F2" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Should the unit elect to renew this appointment, you will be reviewed for reappointment </w:t>
+      </w:r>
+      <w:r w:rsidR="00B130EC" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no later than</w:t>
+      </w:r>
+      <w:r w:rsidR="00C764F2" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C764F2" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00B130EC" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>last da</w:t>
+      </w:r>
+      <w:r w:rsidR="00115DEA" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00B130EC" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="00115DEA" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> term</w:t>
+      </w:r>
+      <w:r w:rsidR="00C764F2" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+      <w:r w:rsidR="00C764F2" w:rsidRPr="1FAAF666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D3AEFE" w14:textId="6B3BAC7D" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[If a non-renewable appointment, substitute the preceding sentence</w:t>
+      </w:r>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the following: "This is a non-tenure track appointment </w:t>
+      </w:r>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is non-renewable</w:t>
+      </w:r>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>end __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00106B4A" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>."]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk213249962"/>
+      <w:r w:rsidR="00E97156" w:rsidRPr="00E97156">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You or the university may terminate the appointment earlier than the end date (see below under #</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5595">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97156" w:rsidRPr="00E97156">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97156" w:rsidRPr="00E97156">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="503E0402" w14:textId="77777777" w:rsidR="00176EAC" w:rsidRDefault="00176EAC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294951CE" w14:textId="5B58C77C" w:rsidR="00176EAC" w:rsidRDefault="00176EAC" w:rsidP="1E2B4B25">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[If applicable in rare cases]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Based upon your previous relevant academic experience, you will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>granted __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_ years of credit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[no more than 3]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> towards promotion for which you could ordinarily apply after 6 continuous years of employment in a teaching track faculty position. This allows you to </w:t>
+      </w:r>
+      <w:r w:rsidR="64149D4B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undergo review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for promotion to Associate Teaching Professor in Academic Year ______. While this allows you to be considered for promotion early, for a successful promotion review you must also meet your unit’s criteria for promotion. For additional </w:t>
+      </w:r>
+      <w:r w:rsidR="2763B333" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, please see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="19EBE72D" w:rsidRPr="1E2B4B25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Titles, Roles, Appointment, Evaluation, Reappointment and Promotion of Non-Tenure-Track Faculty in Teaching, Librarian, Clinical and Supplemental Positions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="1E2B4B25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EED171F" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01424863" w14:textId="7597726A" w:rsidR="6C8EB69D" w:rsidRPr="00176EAC" w:rsidRDefault="6C8EB69D" w:rsidP="1E2B4B25">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="00B33D25">
-[...87 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00176EAC" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidR="007C16D7" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-month</w:t>
+      </w:r>
+      <w:r w:rsidR="00176EAC" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...29 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00176EAC" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="003A4F5F">
-[...29 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Based on your 12-month appointment, you will begin accruing 14.67 hours of vacation per month, or 22 days per year; and 10 hours sick leave per month, or 15 days per year. Vacation and sick leave must be reported monthly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4676827B" w14:textId="2357578D" w:rsidR="5BAA6CAC" w:rsidRDefault="5BAA6CAC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0E7C02" w14:textId="5EB44F03" w:rsidR="00A90052" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If applicable]: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90052">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You will receive $________ to purchase _______________ (a computer, etc.) which will remain the property of the University of Colorado but will be for your exclusive use so long as you remain a member of the faculty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB37296" w14:textId="77777777" w:rsidR="007348BB" w:rsidRDefault="007348BB" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789CD9B9" w14:textId="01A98754" w:rsidR="007E1219" w:rsidRDefault="00A90052" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[If applicable]:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...338 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E1219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to assist you with your relocation, the University will reimburse the actual moving and transportation costs for you to relocate, up to a maximum of $________ and subject to </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId13">
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assist you with your relocation, the University will reimburse the actual moving and transportation costs for you to relocate, up to a maximum of $________ and subject to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00851C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>University policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2D39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00894332" w:rsidRDefault="00894332" w14:paraId="4D9DD598" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4D9DD598" w14:textId="77777777" w:rsidR="00894332" w:rsidRDefault="00894332" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2466FBDD" w14:textId="276F32A8" w:rsidR="00894332" w:rsidRDefault="0217D0A1" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08343BA8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t>Please note that the required, one-day New Faculty Orientation will be on August __, 20__.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02283" w:rsidRPr="08343BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="08343BA8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one-day New Faculty Orientation will be on August __, 20__.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08343BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="08343BA8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert date – New Faculty Orientation is held exactly one week before the first day of Fall classes each year</w:t>
       </w:r>
       <w:r w:rsidRPr="08343BA8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r w:rsidRPr="08343BA8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> See section 4 below for additional details about preparing for this event.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="345989C4" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00920F20" w:rsidR="00123CCC" w:rsidP="00123CCC" w:rsidRDefault="00123CCC" w14:paraId="52E29469" w14:textId="34CF8E55">
+    <w:p w14:paraId="345989C4" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E29469" w14:textId="7A5D41E6" w:rsidR="00123CCC" w:rsidRPr="00920F20" w:rsidRDefault="00123CCC" w:rsidP="1E2B4B25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00920F20">
+      <w:r w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02283" w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
+      <w:r w:rsidR="00B02283" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Librarianship and/or Clinical]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Leadership and Service Responsibilities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Required section]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00123CCC" w:rsidRDefault="00123CCC" w14:paraId="748CA6A9" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="748CA6A9" w14:textId="77777777" w:rsidR="00123CCC" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09811E94" w14:textId="2496C79E" w:rsidR="00A90052" w:rsidRDefault="007E1219" w:rsidP="1E2B4B25">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purposes of annual merit evaluation, your efforts and accomplishments will be assessed according to </w:t>
       </w:r>
-      <w:r w:rsidR="00515D2B">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00515D2B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the following</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> formula</w:t>
       </w:r>
-      <w:r w:rsidR="00515D2B">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00515D2B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________% teaching</w:t>
       </w:r>
-      <w:r w:rsidR="00A90052">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00B02283" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00B02283" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[or librarianship and/or clinical]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90052" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and ________% </w:t>
       </w:r>
-      <w:r w:rsidR="00BE77FA">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00BE77FA" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">leadership and </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>service to the Department, University</w:t>
       </w:r>
-      <w:r w:rsidR="00A90052">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00A90052" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and profession.</w:t>
       </w:r>
-      <w:r w:rsidR="009E1572">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A90052" w:rsidRDefault="00A90052" w14:paraId="518B91BA" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="518B91BA" w14:textId="77777777" w:rsidR="00A90052" w:rsidRDefault="00A90052" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00141834" w:rsidP="0F47A8B7" w:rsidRDefault="00A90052" w14:paraId="112845EE" w14:textId="1EA5D0C4">
-      <w:pPr>
+    <w:p w14:paraId="112845EE" w14:textId="5C29DF83" w:rsidR="00141834" w:rsidRDefault="00A90052" w:rsidP="1E2B4B25">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Int_42bPj8Jq" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Int_42bPj8Jq"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Scholarly</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and creative works are rare for teaching track faculty. If scholarly and creative works are included as a percentage of the annual merit evaluation include the following statement]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unlike the expectations pl</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5C6E" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aced on tenure-track faculty, you </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">understand that the University places no requirement on </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="73FEFC4B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>track faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to conduct </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63351" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scholarly and</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> creative works as part of</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5C6E" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the condition of employment. You</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have voluntarily requested that </w:t>
+      </w:r>
+      <w:r w:rsidR="004049CA" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1572" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00717400" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formula include ___% </w:t>
+      </w:r>
+      <w:r w:rsidR="007348BB" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2425B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the standard scholarly and creative work amount for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2425B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>track faculty is usually 10%</w:t>
+      </w:r>
+      <w:r w:rsidR="007348BB" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00717400" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63351" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scholarly </w:t>
+      </w:r>
+      <w:r w:rsidR="00717400" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and creative work so that </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4FE6" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00717400" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual merit evaluation may take </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4FE6" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00717400" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voluntary efforts in this area into consideration.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007348BB" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If this is a one-year, non-renewable appointment,</w:t>
+      </w:r>
+      <w:r w:rsidR="000A73F9" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no merit review is anticipated</w:t>
+      </w:r>
+      <w:r w:rsidR="00515D2B" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A73F9" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34A28" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34A28" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1219" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be deleted.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B363B4B" w14:textId="77777777" w:rsidR="00141834" w:rsidRDefault="00141834" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A06EBE8" w14:textId="335D6F0A" w:rsidR="007E1219" w:rsidRDefault="00F7590E" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="3" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="0F47A8B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:t>[Scholarly</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your normal classroom teaching assignments will </w:t>
+      </w:r>
+      <w:r w:rsidR="53C84FB7" w:rsidRPr="0F47A8B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>include _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F47A8B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51E09" w:rsidRPr="0F47A8B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> courses per academic year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F47A8B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="0F47A8B7">
-[...411 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="0F47A8B7" w:rsidR="007E1219">
+      <w:r w:rsidR="007E1219" w:rsidRPr="0F47A8B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By accepting this position, you agree to perform duties and responsibilities which are in the area of your expertise or academic interest, or are otherwise appropriate, and which are assigned to you consistent with your rights and responsibilities as a faculty member, and the policies and procedures of the University and of your academic unit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B55B53" w:rsidRDefault="00B55B53" w14:paraId="5258C75F" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00B55B53" w:rsidR="00B55B53" w:rsidP="00B55B53" w:rsidRDefault="00B55B53" w14:paraId="24982E16" w14:textId="6C92B7D4">
+    <w:p w14:paraId="5258C75F" w14:textId="77777777" w:rsidR="00B55B53" w:rsidRDefault="00B55B53" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24982E16" w14:textId="6C92B7D4" w:rsidR="00B55B53" w:rsidRPr="00B55B53" w:rsidRDefault="00B55B53" w:rsidP="007C16D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="731"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">With </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agreement from you</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> differential workload can be altered by the Department/Unit. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">an element of </w:t>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D59A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> element of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> duties change</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B7E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B7E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g., courses added or reduced) </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">without a </w:t>
       </w:r>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in other</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> assigned duties,</w:t>
@@ -2416,688 +2994,755 @@
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> FTE</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will change, and the salary and differential workload should be adjusted accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00471C72" w:rsidRDefault="00471C72" w14:paraId="26951CF7" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00123CCC" w:rsidR="00123CCC" w:rsidP="00123CCC" w:rsidRDefault="00123CCC" w14:paraId="3525F28E" w14:textId="2DB51097">
+    <w:p w14:paraId="26951CF7" w14:textId="77777777" w:rsidR="00471C72" w:rsidRDefault="00471C72" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3525F28E" w14:textId="2DB51097" w:rsidR="00123CCC" w:rsidRPr="00123CCC" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional Development </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3036C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Required section]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00123CCC" w:rsidR="00123CCC" w:rsidP="00123CCC" w:rsidRDefault="00123CCC" w14:paraId="4FC97997" w14:textId="77777777">
+    <w:p w14:paraId="4FC97997" w14:textId="77777777" w:rsidR="00123CCC" w:rsidRPr="00123CCC" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00B55B53" w:rsidR="001C0D74" w:rsidP="00471C72" w:rsidRDefault="00471C72" w14:paraId="3F7E3412" w14:textId="2406644C">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7E3412" w14:textId="2406644C" w:rsidR="001C0D74" w:rsidRPr="00B55B53" w:rsidRDefault="00471C72" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId14">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University of Colorado places </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a priority</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on supporting faculty and offers a robust array of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007348BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>programs and services to support faculty development</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from hiring to retiring</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4667">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="007348BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Center for Teaching and Learning (CTL)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> offers all faculty a variety of professional development workshops throughout the year in establishing strong learning environments and discipline-specific pedagogy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="27B5F8BF" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00920F20" w:rsidR="00123CCC" w:rsidP="00123CCC" w:rsidRDefault="00123CCC" w14:paraId="2E8C1A5E" w14:textId="77777777">
+    <w:p w14:paraId="27B5F8BF" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8C1A5E" w14:textId="77777777" w:rsidR="00123CCC" w:rsidRPr="00920F20" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...129 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00920F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policies and Training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00920F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Responsibilities  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Required section]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6B1EDF" w14:textId="77777777" w:rsidR="00123CCC" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B148B63" w14:textId="2E75FE85" w:rsidR="00624A27" w:rsidRDefault="007E1219" w:rsidP="36737725">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36737725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>By accepting this appointment, you agree to comply with all resolutions, rules and regulations adopted by the Board of Regents, and with policies and regulations adopted by the campus, department, school, college</w:t>
+      </w:r>
+      <w:r w:rsidR="00123CCC" w:rsidRPr="36737725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="36737725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other academic unit in which your appointment is made, consistent with the policies and procedures of the University and your rights and respon</w:t>
+      </w:r>
+      <w:r w:rsidR="00624A27" w:rsidRPr="36737725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sibilities as a faculty member. For additional information, please see the following </w:t>
+      </w:r>
+      <w:r w:rsidR="55C1279C" w:rsidRPr="36737725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>webpages</w:t>
+      </w:r>
+      <w:r w:rsidR="00624A27" w:rsidRPr="36737725">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4381A0FF" w14:textId="77777777" w:rsidR="00123CCC" w:rsidRDefault="00123CCC" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27117CB9" w14:textId="77777777" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 5002 Faculty Appointment Process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="009E0A7C" w14:paraId="64EA7CF4" w14:textId="77777777">
+    <w:p w14:paraId="64EA7CF4" w14:textId="77777777" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 5060 Faculty Appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="009E0A7C" w14:paraId="3045150C" w14:textId="480D3661">
+    <w:p w14:paraId="3045150C" w14:textId="480D3661" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 1013 - Intellectual Property Policy on Discoveries and Patents for Their Protection and Commercialization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="009E0A7C" w14:paraId="65452A93" w14:textId="77777777">
+    <w:p w14:paraId="65452A93" w14:textId="77777777" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 1014 - Intellectual Property that is Educational Material</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="009E0A7C" w14:paraId="297F329A" w14:textId="77777777">
+    <w:p w14:paraId="297F329A" w14:textId="77777777" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId20">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Article 5.B.2 - Principles of Academic Freedom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="009E0A7C" w14:paraId="0FC518B0" w14:textId="77777777">
+    <w:p w14:paraId="0FC518B0" w14:textId="77777777" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Board of Regents Faculty Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="003F2154" w14:paraId="1750CA24" w14:textId="3406B215">
+    <w:p w14:paraId="1750CA24" w14:textId="3406B215" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="003F2154" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>APS 2027 Code of Conduct </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B500F" w:rsidR="009E0A7C">
+      <w:r w:rsidR="009E0A7C" w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B500F" w:rsidR="009E0A7C" w:rsidP="009E0A7C" w:rsidRDefault="009E0A7C" w14:paraId="11679562" w14:textId="77777777">
+    <w:p w14:paraId="11679562" w14:textId="77777777" w:rsidR="009E0A7C" w:rsidRPr="008B500F" w:rsidRDefault="009E0A7C" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" w:anchor="professional-rights-and-responsibilities-(prr)" r:id="rId23">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:anchor="professional-rights-and-responsibilities-(prr)" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008B500F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B500F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00430AC0" w:rsidP="008F3BFD" w:rsidRDefault="00430AC0" w14:paraId="1A509D00" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="1A509D00" w14:textId="77777777" w:rsidR="00430AC0" w:rsidRDefault="00430AC0" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D772D" w:rsidP="008F3BFD" w:rsidRDefault="005D772D" w14:paraId="21A3CADD" w14:textId="54774ECF">
-      <w:pPr>
+    <w:p w14:paraId="21A3CADD" w14:textId="67A541F5" w:rsidR="005D772D" w:rsidRDefault="005D772D" w:rsidP="5E0EFD75">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk89685474" w:id="5"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk89685474"/>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The primary unit defines the criteria for the reappointment and promotion of </w:t>
       </w:r>
-      <w:r w:rsidR="00B33D25">
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="02195941" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D25" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>track faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. For a description of the Primary Unit Criteria in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
+      <w:r w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[insert department or program name here]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2425B">
+      <w:r w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, please visit the following link: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C">
+      <w:r w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[insert link to the department or program primary unit criteria here].</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...11 lines deleted...]
-      <w:pPr>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="23AA4D2A" w14:textId="77777777" w:rsidR="008F3BFD" w:rsidRDefault="008F3BFD" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF12A5A" w14:textId="4AAE394C" w:rsidR="00E41621" w:rsidRDefault="00E41621" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requirements and Conditions of Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E41621" w:rsidP="008F3BFD" w:rsidRDefault="00E41621" w14:paraId="031546E9" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="031546E9" w14:textId="77777777" w:rsidR="00E41621" w:rsidRDefault="00E41621" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A397E8" w14:textId="66CDC8D2" w:rsidR="00B55B53" w:rsidRDefault="00B55B53" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk52964590" w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk52964590"/>
       <w:r w:rsidRPr="004379DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="0015229D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Regent Policy 5.I</w:t>
+          <w:t xml:space="preserve">Regent Policy </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="0015229D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5.I</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="004379DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="004379DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>APS 1013</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004379DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and subsequently adopted IP policies, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3146,1303 +3791,1247 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you agree</w:t>
       </w:r>
       <w:r w:rsidRPr="004379DE">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to promptly disclose all such discoveries to the University and execute all papers as the University may deem necessary to secure for the University the rights herein assigned.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...11 lines deleted...]
-      <w:pPr>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="736960E9" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB7CB26" w14:textId="343C2136" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">State law specifically requires that you be an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>employee-at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-will in your non-tenure track position and that the following paragraph be included in this letter of offer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008436CB" w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="21F93810" w14:textId="77777777">
+    <w:p w14:paraId="21F93810" w14:textId="77777777" w:rsidR="007E1219" w:rsidRPr="008436CB" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="008436CB" w:rsidR="00B55B53" w:rsidP="00B55B53" w:rsidRDefault="00B55B53" w14:paraId="228FFD74" w14:textId="3B7E1989">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228FFD74" w14:textId="3B7E1989" w:rsidR="00B55B53" w:rsidRPr="008436CB" w:rsidRDefault="00B55B53" w:rsidP="007C16D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1440"/>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008436CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s employ and where either the university or you may </w:t>
+      </w:r>
       <w:r w:rsidRPr="008436CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>employ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008436CB">
+        <w:lastRenderedPageBreak/>
+        <w:t>lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E88DAF" w14:textId="08FB1E3D" w:rsidR="007E1219" w:rsidRPr="00123CCC" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5052D4DA" w14:textId="1DC1A7D1" w:rsidR="00E2425B" w:rsidRDefault="00515D2B" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00772196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This offer is contingent upon the satisfactory completion of a criminal background check as required by the University.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6C38" w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This offer is contingent upon the satisfactory completion of a criminal background check as required by the University.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772196" w:rsidR="004E6C38">
+        <w:t xml:space="preserve"> You will receive an e-mail from the University’s external vendor, HireRight Customer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> You will receive an e-mail from the University’s external vendor, HireRight Customer </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A24B39">
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6C38" w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Service</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId26">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00A24B39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>customerservice@hireright.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00772196" w:rsidR="004E6C38">
+      <w:r w:rsidR="004E6C38" w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) that will direct you to complete the authorization form online. The background check must be completed prior to employment.</w:t>
       </w:r>
       <w:r w:rsidR="00175C52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196" w:rsidR="00772196">
+      <w:r w:rsidR="00772196" w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By accepting this offer you verify that you’ve read the University’s background check requirements, including </w:t>
       </w:r>
       <w:r w:rsidR="006C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196" w:rsidR="00772196">
+      <w:r w:rsidR="00772196" w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> self-disclosure obligation</w:t>
       </w:r>
       <w:r w:rsidR="006C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which begins from the date of acceptance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772196" w:rsidR="00772196">
-[...19 lines deleted...]
-        <w:r w:rsidR="00783FD9">
+      <w:r w:rsidR="00772196" w:rsidRPr="00772196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00772196" w:rsidRPr="005F6D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.colorado.edu/compliance/policies/background-check-policy</w:t>
+          <w:t>available on the web</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00772196" w:rsidR="00772196">
+      <w:r w:rsidR="00772196" w:rsidRPr="00772196">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CE157B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A62B5" w:rsidR="00CE157B">
+      <w:r w:rsidR="00CE157B" w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A62B5" w:rsidR="00CE157B">
+      <w:r w:rsidR="00CE157B" w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If faculty member has already completed </w:t>
       </w:r>
       <w:r w:rsidR="00CE157B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a background check</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A62B5" w:rsidR="00CE157B">
+      <w:r w:rsidR="00CE157B" w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, then this paragraph can be omitted.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A62B5" w:rsidR="00CE157B">
+      <w:r w:rsidR="00CE157B" w:rsidRPr="003A62B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744BF2" w:rsidP="00515D2B" w:rsidRDefault="00744BF2" w14:paraId="14BC8C42" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="14BC8C42" w14:textId="77777777" w:rsidR="00744BF2" w:rsidRDefault="00744BF2" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="205D8A62" w14:textId="4BEDA435" w:rsidR="00744BF2" w:rsidRPr="006D5A2E" w:rsidRDefault="00744BF2" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All new faculty at the University of Colorado Boulder are required to complete training on sexual misconduct, discrimination</w:t>
       </w:r>
       <w:r w:rsidR="00106B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and harassment. A CU Identikey is required </w:t>
+        <w:t xml:space="preserve"> and harassment. A CU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> access the training. You will receive an e-mail from your college or school personnel coordinator once your Identikey has been established. Once your Identikey is in place, please visit the following web address located on the Office of Institutional Equity and Compliance (OIEC) website for instructions on how to complete the required training: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00ED1D2C" w:rsidR="00ED1D2C">
+        <w:t xml:space="preserve"> access the training. You will receive an e-mail from your college or school personnel coordinator once your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been established. Once your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identikey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in place, please visit the following web address located on the Office of Institutional Equity and Compliance (OIEC) website for instructions on how to complete the required training: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00ED1D2C" w:rsidRPr="00ED1D2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/institutionalequity/training-and-education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D5A2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F7C3B" w:rsidP="00744BF2" w:rsidRDefault="00744BF2" w14:paraId="1C5C9E9A" w14:textId="3924CA2F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D5A2E">
+    <w:p w14:paraId="1C5C9E9A" w14:textId="03C82A99" w:rsidR="006F7C3B" w:rsidRDefault="00744BF2" w:rsidP="1E2B4B25">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The online training must be completed prior to the in-person campus New Faculty Orientation to be held on </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk162430313" w:id="7"/>
-      <w:r w:rsidRPr="00C3036C" w:rsidR="008436CB">
+      <w:bookmarkStart w:id="6" w:name="_Hlk162430313"/>
+      <w:r w:rsidR="008436CB" w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C" w:rsidR="008436CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="008436CB" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert date – New Faculty Orientation is held exactly one week before the first day of Fall classes each year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C" w:rsidR="008436CB">
+      <w:r w:rsidR="008436CB" w:rsidRPr="1E2B4B25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00810C42" w:rsidR="008436CB">
-[...15 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk167260443" w:id="8"/>
+      <w:r w:rsidR="008436CB" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk167260443"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="007E522D" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007E522D" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If faculty member is not new and will not be attending New Faculty Orientation, then everything above this sentence in the paragraph can be omitted.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E522D" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="003A62B5" w:rsidR="007E522D">
-[...126 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00816D10" w:rsidRPr="1E2B4B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please also note, the Identikey grants access to university digital tools, including an email account and Canvas, CU Boulder’s learning management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5043400A" w14:textId="77777777" w:rsidR="006F7C3B" w:rsidRDefault="006F7C3B" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7527697E" w14:textId="3B031DAD" w:rsidR="00744BF2" w:rsidRDefault="00B63D21" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="0084446F">
+      <w:r w:rsidR="0084446F" w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Affairs Policy on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B63D21">
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Professional Rights and Responsibilities of Faculty Members and Roles and Professional Responsibilities of Academic Leaders</w:t>
         </w:r>
-        <w:r w:rsidR="0084446F">
+        <w:r w:rsidR="0084446F" w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> and accompanying procedures</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B63D21">
+        <w:r w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> (PRR) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sets forth a foundation for supporting a positive and respectful faculty work culture. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E61301">
+        <w:t xml:space="preserve"> sets forth a foundation for supporting a positive and respectful faculty work culture. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61301" w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are expected to understand and incorporate </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4BA6">
+      <w:r w:rsidR="00DB4BA6" w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Part II of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the PRR into the fabric of </w:t>
       </w:r>
-      <w:r w:rsidR="00E61301">
+      <w:r w:rsidR="00E61301" w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">research, scholarship, creative work, teaching, and service. Training for all faculty in understanding and using the PRR is available through </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId30">
-        <w:r w:rsidRPr="00B63D21">
+      <w:hyperlink r:id="rId27">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Percipio</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Some issues can be harder to resolve, so the Regents specify faculty grievance rights and processes (See </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B63D21">
+        <w:t>. Some issues can be harder to resolve, so the Regents specify faculty grievance rights and processes (See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Regent Law 5, Part D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B63D21">
+      <w:r w:rsidRPr="0BE9E94C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>; </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B63D21">
+        <w:t>; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Regent Policy 5.G</w:t>
+          <w:t xml:space="preserve">Regent Policy </w:t>
         </w:r>
-      </w:hyperlink>
-[...243 lines deleted...]
-        <w:r w:rsidRPr="00D84C39" w:rsidR="005A2D0B">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0BE9E94C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>5.G</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0BE9E94C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BE9E94C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C73534" w14:textId="77777777" w:rsidR="00B63D21" w:rsidRDefault="00B63D21" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ECBCBA" w14:textId="24F43873" w:rsidR="48227A9E" w:rsidRDefault="00E41621" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5BAA6CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pursuant to the Immigration Reform and Control Act (IRCA), the University must verify your employment eligibility within the first three working days of employment. As a condition of employment, you must complete an I-9 Form and provide the University with certain documents verifying employment eligibility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5BAA6CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5BAA6CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091843A8" w14:textId="32401BA0" w:rsidR="48227A9E" w:rsidRDefault="00B63D21" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="48227A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This position is exempt from the overtime provisions of the Fair Labor Standards Act and as such is not eligible for overtime compensation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0013CE83" w14:textId="72CFC0BF" w:rsidR="00B63D21" w:rsidRPr="00B63D21" w:rsidRDefault="00B63D21" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The laws of the state of Colorado require that faculty members of the University who are citizens of the United States affirm in writing that they will support the constitutions of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the United States and of Colorado, and that they will faithfully execute the duties of their employment. The required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faculty pledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form is enclosed. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk161991320"/>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If faculty member has already completed the pledge, then this paragraph can be omitted.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="244CFEAA" w14:textId="77777777" w:rsidR="00B63D21" w:rsidRDefault="00B63D21" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555F4E43" w14:textId="1739ED30" w:rsidR="00C323A7" w:rsidRDefault="00C323A7" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56568">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>CU receives a large portion of its research funding from U.S. government agencies, and some of this research involves technology that is of a sensitive nature, either for national security reasons or otherwise. As a result, your ability to publish your research and to employ or collaborate with foreign nationals may be contingent upon obtaining authorization from the U.S. Departments of State, Commerce or Treasury. The CU Office of Export Controls can assist in making this determination and applying for authorization. Please use the research support toolki</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t found here, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="005A2D0B" w:rsidRPr="00D84C39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/researchinnovation/ori</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A2D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F56568" w:rsidR="005A2D0B">
+      <w:r w:rsidR="005A2D0B" w:rsidRPr="00F56568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00BD5945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD5945" w:rsidR="00BD5945">
+      <w:r w:rsidR="00BD5945" w:rsidRPr="00BD5945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId34">
-        <w:r w:rsidRPr="00525D1A" w:rsidR="00BD5945">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00BD5945" w:rsidRPr="00525D1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>exportcontrolshelp@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD5945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD5945" w:rsidR="00BD5945">
+      <w:r w:rsidR="00BD5945" w:rsidRPr="00BD5945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>for any questions or concerns you might have.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C323A7" w:rsidP="00C323A7" w:rsidRDefault="00C323A7" w14:paraId="444A35FC" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="444A35FC" w14:textId="77777777" w:rsidR="00C323A7" w:rsidRDefault="00C323A7" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F56568" w:rsidR="00C323A7" w:rsidP="00C323A7" w:rsidRDefault="00C323A7" w14:paraId="6E05CF9F" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="6E05CF9F" w14:textId="77777777" w:rsidR="00C323A7" w:rsidRPr="00F56568" w:rsidRDefault="00C323A7" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">All faculty responsible for the purpose, design, conduct, or reporting of research on campus are required to disclose significant financial and personal interests and external professional activities. Please review the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId35">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00F56568">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Disclosure of External Professional Activities (DEPA) Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00247FC7" w:rsidP="00624A27" w:rsidRDefault="00247FC7" w14:paraId="1AD4AB77" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C3036C" w:rsidR="001C0D74" w:rsidP="001C0D74" w:rsidRDefault="001C0D74" w14:paraId="2416D811" w14:textId="77777777">
+    <w:p w14:paraId="1AD4AB77" w14:textId="77777777" w:rsidR="00247FC7" w:rsidRDefault="00247FC7" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2416D811" w14:textId="77777777" w:rsidR="001C0D74" w:rsidRPr="00C3036C" w:rsidRDefault="001C0D74" w:rsidP="007C16D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3036C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Required section]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0D74" w:rsidP="00624A27" w:rsidRDefault="001C0D74" w14:paraId="1137C896" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1137C896" w14:textId="77777777" w:rsidR="001C0D74" w:rsidRDefault="001C0D74" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D64D71C" w14:textId="77777777" w:rsidR="001C0D74" w:rsidRDefault="001C0D74" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about available benefits as a faculty member, please contact </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId36">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="009109C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Benefits, part of Employee Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0F36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
@@ -4463,632 +5052,659 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BD073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BD073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0D74" w:rsidP="001C0D74" w:rsidRDefault="001C0D74" w14:paraId="609D29B5" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="609D29B5" w14:textId="77777777" w:rsidR="001C0D74" w:rsidRDefault="001C0D74" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>which may be amended from time to time</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> For additional information, please see the following link at: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId37">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="004236B4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cu.edu/employee-services/benefits-wellness</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00624A27" w:rsidP="001C62E6" w:rsidRDefault="001C0D74" w14:paraId="6590C4DF" w14:textId="43A98F06">
-      <w:pPr>
+    <w:p w14:paraId="6590C4DF" w14:textId="43A98F06" w:rsidR="00624A27" w:rsidRDefault="001C0D74" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00624A27" w:rsidR="001C0D74" w:rsidP="001C62E6" w:rsidRDefault="001C0D74" w14:paraId="76B135F9" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="76B135F9" w14:textId="77777777" w:rsidR="001C0D74" w:rsidRPr="00624A27" w:rsidRDefault="001C0D74" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDD7D1E" w14:textId="58C659DE" w:rsidR="007E1219" w:rsidRDefault="007E1219" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In order that a recommendation for appointment may be submitted to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D3002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provost</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, please n</w:t>
       </w:r>
       <w:r w:rsidR="003B5C8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">otify me by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3036C" w:rsidR="003B5C8D">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="003B5C8D" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B5C8D" w:rsidRPr="00C3036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__, 20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C3036C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your willingness to accept this position by returning the signed letter</w:t>
       </w:r>
       <w:r w:rsidR="00B51E09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> via DocuSign</w:t>
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:r w:rsidR="00297868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Docusign</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. We look forward to your acceptance of this offer and your contributions to the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA0586" w:rsidRDefault="00EA0586" w14:paraId="3515ED7F" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3515ED7F" w14:textId="77777777" w:rsidR="00EA0586" w:rsidRDefault="00EA0586" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2544F5E2" w14:textId="77777777" w:rsidR="00A503EF" w:rsidRDefault="00A503EF" w:rsidP="007C16D7">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6B0D" w:rsidRDefault="00DF6B0D" w14:paraId="6199A349" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="6199A349" w14:textId="77777777" w:rsidR="00DF6B0D" w:rsidRDefault="00DF6B0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1A0C99" w14:textId="77777777" w:rsidR="00BF4406" w:rsidRDefault="00BF4406">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286224B2" w14:textId="35704612" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="00076368">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00076368" w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="582695B5" w14:textId="031A3FC5">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="582695B5" w14:textId="031A3FC5" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="00076368">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00076368" w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="5B4A20D0" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="45D9A028" w14:textId="77777777">
+    <w:p w14:paraId="5B4A20D0" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D9A028" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurred by: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF4406" w:rsidRDefault="00BF4406" w14:paraId="48E1FB24" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="48E1FB24" w14:textId="77777777" w:rsidR="00BF4406" w:rsidRDefault="00BF4406">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206C8167" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAD006A" w14:textId="303A909F" w:rsidR="008D6C15" w:rsidRPr="00CF6B2A" w:rsidRDefault="008D6C15" w:rsidP="008D6C15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="008D6C15">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF6B2A" w:rsidR="008D6C15" w:rsidP="008D6C15" w:rsidRDefault="008D6C15" w14:paraId="245D6DFC" w14:textId="64560C11">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="245D6DFC" w14:textId="64560C11" w:rsidR="008D6C15" w:rsidRPr="00CF6B2A" w:rsidRDefault="008D6C15" w:rsidP="008D6C15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dean </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="008D6C15">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF6B2A" w:rsidR="008D6C15" w:rsidP="008D6C15" w:rsidRDefault="008D6C15" w14:paraId="2F513470" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="2F513470" w14:textId="77777777" w:rsidR="008D6C15" w:rsidRPr="00CF6B2A" w:rsidRDefault="008D6C15" w:rsidP="008D6C15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595588FF" w14:textId="77777777" w:rsidR="008D6C15" w:rsidRPr="00CF6B2A" w:rsidRDefault="008D6C15" w:rsidP="008D6C15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41759673" w14:textId="38B7A5A9" w:rsidR="008D6C15" w:rsidRPr="00CF6B2A" w:rsidRDefault="008D6C15" w:rsidP="008D6C15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="008D6C15">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00076368" w:rsidP="008D6C15" w:rsidRDefault="00076368" w14:paraId="5E2164F0" w14:textId="51BC12CB">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="5E2164F0" w14:textId="51BC12CB" w:rsidR="00076368" w:rsidRDefault="00076368" w:rsidP="008D6C15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Michele Moses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="00076368">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF6B2A" w:rsidR="008D6C15" w:rsidP="008D6C15" w:rsidRDefault="00045AA0" w14:paraId="080DAAEF" w14:textId="634AAF4A">
+    <w:p w14:paraId="080DAAEF" w14:textId="634AAF4A" w:rsidR="008D6C15" w:rsidRPr="00CF6B2A" w:rsidRDefault="00045AA0" w:rsidP="008D6C15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vice Chancellor and Senior Vice Provost</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF6B2A" w:rsidR="008D6C15">
+      <w:r w:rsidR="008D6C15" w:rsidRPr="00CF6B2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Faculty Affairs  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF6B2A" w:rsidR="008D6C15">
+      <w:r w:rsidR="008D6C15" w:rsidRPr="00CF6B2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="0F633718" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="6C4543E5" w14:textId="77777777">
+    <w:p w14:paraId="0F633718" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4543E5" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I accept this offer of the faculty position described above, with the understanding that this offer is conditional upon approval of my appointment by the </w:t>
       </w:r>
       <w:r w:rsidR="005D3002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provost </w:t>
@@ -5099,788 +5715,608 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the University of Colorado </w:t>
       </w:r>
       <w:r w:rsidR="00586061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boulder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="384AA087" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="21FD2A18" w14:textId="14190CF3">
+    <w:p w14:paraId="384AA087" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FD2A18" w14:textId="14190CF3" w:rsidR="007E1219" w:rsidRDefault="007E1219">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="0844A666" w14:textId="597AB529">
+    <w:p w14:paraId="0844A666" w14:textId="597AB529" w:rsidR="007E1219" w:rsidRDefault="007E1219">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3002" w:rsidRDefault="005D3002" w14:paraId="4CB05C10" w14:textId="77777777">
+    <w:p w14:paraId="4CB05C10" w14:textId="77777777" w:rsidR="005D3002" w:rsidRDefault="005D3002">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D3002" w:rsidRDefault="005D3002" w14:paraId="24C8B6D1" w14:textId="77777777">
+    <w:p w14:paraId="24C8B6D1" w14:textId="77777777" w:rsidR="005D3002" w:rsidRDefault="005D3002">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3002" w:rsidRDefault="005D3002" w14:paraId="431A4412" w14:textId="77777777">
+    <w:p w14:paraId="431A4412" w14:textId="77777777" w:rsidR="005D3002" w:rsidRDefault="005D3002">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Candidate e-mail address</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="61B23FB4" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="3135FD05" w14:textId="77777777">
+    <w:p w14:paraId="61B23FB4" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E42BC14" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3135FD05" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I decline this offer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="7F3873AB" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="33BA5292" w14:textId="71C407AD">
+    <w:p w14:paraId="7F3873AB" w14:textId="77777777" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BA5292" w14:textId="71C407AD" w:rsidR="007E1219" w:rsidRDefault="007E1219">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1219" w:rsidRDefault="007E1219" w14:paraId="0DFE70CD" w14:textId="5878F4D8">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+    <w:p w14:paraId="0DFE70CD" w14:textId="5878F4D8" w:rsidR="007E1219" w:rsidRDefault="007E1219">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="583F48C9" w:rsidR="007E1219">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="583F48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="51ED23D6" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="28D6BA5F" w14:textId="77777777">
+    <w:p w14:paraId="51ED23D6" w14:textId="77777777" w:rsidR="00200113" w:rsidRDefault="00200113" w:rsidP="00200113"/>
+    <w:p w14:paraId="1184A5BB" w14:textId="77777777" w:rsidR="00200113" w:rsidRDefault="00200113" w:rsidP="00200113"/>
+    <w:p w14:paraId="28D6BA5F" w14:textId="77777777" w:rsidR="00200113" w:rsidRDefault="00200113" w:rsidP="00200113">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00200113" w:rsidP="61C998D1" w:rsidRDefault="00200113" w14:paraId="50B89445" w14:textId="5BEFC768">
+    <w:p w14:paraId="50B89445" w14:textId="5BEFC768" w:rsidR="00200113" w:rsidRDefault="00200113" w:rsidP="61C998D1">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="FF000000" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="FF000000" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61C998D1" w:rsidR="00200113">
+      <w:r w:rsidRPr="61C998D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Candidate</w:t>
-[...62 lines deleted...]
-    <w:p w:rsidR="00200113" w:rsidP="00200113" w:rsidRDefault="00200113" w14:paraId="541CF907" w14:textId="77777777">
+        <w:t>Candidate: Please proceed to the final page of this document to provide additional required information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541CF907" w14:textId="77777777" w:rsidR="00200113" w:rsidRDefault="00200113" w:rsidP="00200113">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00200113" w:rsidRDefault="00200113" w14:paraId="768A52D6" w14:textId="77777777"/>
+    <w:p w14:paraId="768A52D6" w14:textId="77777777" w:rsidR="00200113" w:rsidRDefault="00200113"/>
     <w:sectPr w:rsidR="00200113" w:rsidSect="00B820A3">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...6 lines deleted...]
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_42bPj8Jq" int2:invalidationBookmarkName="" int2:hashCode="UcNy3NGMfskxq3" int2:id="50WHxHHI">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="12">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A966DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="387C61EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08FF4AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ED41E94"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5940,51 +6376,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C717B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A8B926"/>
     <w:lvl w:ilvl="0" w:tplc="04685B86">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -6124,1609 +6560,1760 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19F86A0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91620A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F2076D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EC476BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26EB40CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81286D42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FFE0D27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED8CAC26"/>
+    <w:lvl w:ilvl="0" w:tplc="B298269A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="404E4664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CDB2DA3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F3E4FEB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A4387544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1BC6014A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EC1215E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4E522F02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AED46A68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2D2831"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54ACD4B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CB72256"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FF6C704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B6958BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="692C29CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F8220A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C9A4588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD97673"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F500B2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="471488950">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1703021513">
+  <w:num w:numId="2" w16cid:durableId="1703021513">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1457022204">
+  <w:num w:numId="3" w16cid:durableId="1457022204">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1857619365">
+  <w:num w:numId="4" w16cid:durableId="1857619365">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="920985599">
+  <w:num w:numId="5" w16cid:durableId="920985599">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="607657860">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="53745024">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="389767834">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="607657860">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="332223482">
+  <w:num w:numId="9" w16cid:durableId="332223482">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1067337944">
+  <w:num w:numId="10" w16cid:durableId="1067337944">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1829207383">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="11" w16cid:durableId="1829207383">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="819812658">
+  <w:num w:numId="12" w16cid:durableId="819812658">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1600487304">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="13" w16cid:durableId="1600487304">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00196BC3"/>
     <w:rsid w:val="0001422D"/>
     <w:rsid w:val="00035C8D"/>
     <w:rsid w:val="00045AA0"/>
     <w:rsid w:val="00076368"/>
     <w:rsid w:val="000A73F9"/>
     <w:rsid w:val="000B63E4"/>
     <w:rsid w:val="000C343F"/>
     <w:rsid w:val="000E3FF9"/>
     <w:rsid w:val="000F2AFC"/>
     <w:rsid w:val="00106412"/>
     <w:rsid w:val="00106B4A"/>
     <w:rsid w:val="00112166"/>
     <w:rsid w:val="00115DEA"/>
     <w:rsid w:val="00123CCC"/>
     <w:rsid w:val="00127763"/>
     <w:rsid w:val="0014124A"/>
     <w:rsid w:val="00141834"/>
     <w:rsid w:val="00144045"/>
     <w:rsid w:val="00146C8C"/>
     <w:rsid w:val="0015229D"/>
     <w:rsid w:val="0015717B"/>
     <w:rsid w:val="0015757F"/>
     <w:rsid w:val="00175C52"/>
+    <w:rsid w:val="00176EAC"/>
     <w:rsid w:val="00196BC3"/>
     <w:rsid w:val="001B2C2B"/>
     <w:rsid w:val="001C0D74"/>
     <w:rsid w:val="001C62E6"/>
     <w:rsid w:val="001C79C0"/>
     <w:rsid w:val="001F092A"/>
     <w:rsid w:val="00200113"/>
+    <w:rsid w:val="0020606E"/>
     <w:rsid w:val="00247FC7"/>
     <w:rsid w:val="0025622B"/>
     <w:rsid w:val="002604A7"/>
     <w:rsid w:val="00264686"/>
     <w:rsid w:val="00264984"/>
+    <w:rsid w:val="00297868"/>
     <w:rsid w:val="002B7FEB"/>
     <w:rsid w:val="002C6697"/>
     <w:rsid w:val="002E47DA"/>
     <w:rsid w:val="00313FFD"/>
     <w:rsid w:val="0036513C"/>
     <w:rsid w:val="00367F37"/>
     <w:rsid w:val="0037776D"/>
     <w:rsid w:val="00377928"/>
     <w:rsid w:val="003A4F5F"/>
     <w:rsid w:val="003B5C8D"/>
     <w:rsid w:val="003F2154"/>
     <w:rsid w:val="004049CA"/>
     <w:rsid w:val="00405168"/>
     <w:rsid w:val="004149AF"/>
     <w:rsid w:val="00416A2C"/>
     <w:rsid w:val="00430AC0"/>
     <w:rsid w:val="00442AF9"/>
     <w:rsid w:val="00452024"/>
     <w:rsid w:val="00471C72"/>
     <w:rsid w:val="004769DE"/>
     <w:rsid w:val="0049660E"/>
     <w:rsid w:val="004A737C"/>
     <w:rsid w:val="004B058A"/>
     <w:rsid w:val="004C2F62"/>
     <w:rsid w:val="004D1CBD"/>
     <w:rsid w:val="004E6C38"/>
+    <w:rsid w:val="00507C98"/>
     <w:rsid w:val="00511143"/>
     <w:rsid w:val="005149A5"/>
     <w:rsid w:val="00515D2B"/>
     <w:rsid w:val="005224A9"/>
     <w:rsid w:val="005354E6"/>
     <w:rsid w:val="0054451C"/>
     <w:rsid w:val="00550E2A"/>
+    <w:rsid w:val="00574A26"/>
     <w:rsid w:val="005845E2"/>
     <w:rsid w:val="00586061"/>
     <w:rsid w:val="005976C8"/>
     <w:rsid w:val="005A2D0B"/>
     <w:rsid w:val="005A5182"/>
     <w:rsid w:val="005B4CF6"/>
     <w:rsid w:val="005B6CC6"/>
     <w:rsid w:val="005B7C32"/>
     <w:rsid w:val="005C5632"/>
     <w:rsid w:val="005D3002"/>
     <w:rsid w:val="005D772D"/>
     <w:rsid w:val="005E001F"/>
+    <w:rsid w:val="005F6D9D"/>
     <w:rsid w:val="00600D4A"/>
     <w:rsid w:val="00624A27"/>
     <w:rsid w:val="00645C69"/>
     <w:rsid w:val="00656FB8"/>
     <w:rsid w:val="00671197"/>
     <w:rsid w:val="006804EF"/>
     <w:rsid w:val="006A4FE6"/>
     <w:rsid w:val="006C129C"/>
     <w:rsid w:val="006C6D78"/>
     <w:rsid w:val="006C7DFA"/>
     <w:rsid w:val="006D5A2E"/>
     <w:rsid w:val="006E4667"/>
     <w:rsid w:val="006F6C1E"/>
     <w:rsid w:val="006F7C3B"/>
     <w:rsid w:val="007107B9"/>
     <w:rsid w:val="00717400"/>
     <w:rsid w:val="00720420"/>
     <w:rsid w:val="007348BB"/>
     <w:rsid w:val="00744BF2"/>
     <w:rsid w:val="00747DE5"/>
     <w:rsid w:val="00763C54"/>
     <w:rsid w:val="00772196"/>
     <w:rsid w:val="0077368A"/>
     <w:rsid w:val="00783FD9"/>
     <w:rsid w:val="00791C66"/>
     <w:rsid w:val="007A5595"/>
+    <w:rsid w:val="007C16D7"/>
     <w:rsid w:val="007C40B7"/>
     <w:rsid w:val="007C62B1"/>
     <w:rsid w:val="007C7870"/>
     <w:rsid w:val="007E1219"/>
     <w:rsid w:val="007E522D"/>
     <w:rsid w:val="007E5661"/>
     <w:rsid w:val="007F79B6"/>
     <w:rsid w:val="007F7BFF"/>
+    <w:rsid w:val="00816D10"/>
     <w:rsid w:val="008436CB"/>
     <w:rsid w:val="0084446F"/>
     <w:rsid w:val="00890E40"/>
     <w:rsid w:val="0089233C"/>
     <w:rsid w:val="00894332"/>
     <w:rsid w:val="008A0A5D"/>
     <w:rsid w:val="008B500F"/>
     <w:rsid w:val="008D6C15"/>
     <w:rsid w:val="008E39AB"/>
     <w:rsid w:val="008F0D33"/>
     <w:rsid w:val="008F3BFD"/>
     <w:rsid w:val="009077CF"/>
     <w:rsid w:val="009262FE"/>
     <w:rsid w:val="0092662B"/>
     <w:rsid w:val="00927BBE"/>
     <w:rsid w:val="00931187"/>
     <w:rsid w:val="0093220D"/>
     <w:rsid w:val="00962FA1"/>
     <w:rsid w:val="00980071"/>
+    <w:rsid w:val="009947A5"/>
     <w:rsid w:val="009C6FDF"/>
     <w:rsid w:val="009E0A7C"/>
     <w:rsid w:val="009E1572"/>
     <w:rsid w:val="00A1391F"/>
     <w:rsid w:val="00A24B39"/>
     <w:rsid w:val="00A40D1B"/>
+    <w:rsid w:val="00A4285B"/>
     <w:rsid w:val="00A45D8E"/>
     <w:rsid w:val="00A503EF"/>
     <w:rsid w:val="00A50760"/>
     <w:rsid w:val="00A55859"/>
     <w:rsid w:val="00A72957"/>
     <w:rsid w:val="00A74E2D"/>
     <w:rsid w:val="00A758BE"/>
     <w:rsid w:val="00A90052"/>
     <w:rsid w:val="00AA29B2"/>
     <w:rsid w:val="00AA4EDC"/>
     <w:rsid w:val="00AB2CAC"/>
     <w:rsid w:val="00AD0A42"/>
+    <w:rsid w:val="00AF62C2"/>
+    <w:rsid w:val="00B02283"/>
     <w:rsid w:val="00B130EC"/>
     <w:rsid w:val="00B25586"/>
     <w:rsid w:val="00B33D25"/>
     <w:rsid w:val="00B51E09"/>
     <w:rsid w:val="00B55B53"/>
     <w:rsid w:val="00B626F4"/>
     <w:rsid w:val="00B63D21"/>
     <w:rsid w:val="00B64260"/>
+    <w:rsid w:val="00B74918"/>
     <w:rsid w:val="00B817FC"/>
     <w:rsid w:val="00B820A3"/>
+    <w:rsid w:val="00B902E7"/>
     <w:rsid w:val="00B92362"/>
     <w:rsid w:val="00BB7863"/>
     <w:rsid w:val="00BD5945"/>
     <w:rsid w:val="00BE77FA"/>
     <w:rsid w:val="00BF4406"/>
     <w:rsid w:val="00BF5C6E"/>
     <w:rsid w:val="00C27FD5"/>
     <w:rsid w:val="00C3036C"/>
     <w:rsid w:val="00C323A7"/>
     <w:rsid w:val="00C45B3B"/>
     <w:rsid w:val="00C4756E"/>
     <w:rsid w:val="00C764F2"/>
     <w:rsid w:val="00C829D2"/>
     <w:rsid w:val="00CB5BAB"/>
     <w:rsid w:val="00CD5FFD"/>
     <w:rsid w:val="00CD7C32"/>
     <w:rsid w:val="00CE157B"/>
+    <w:rsid w:val="00CF2439"/>
     <w:rsid w:val="00CF4BFA"/>
     <w:rsid w:val="00D2621A"/>
     <w:rsid w:val="00D30E18"/>
+    <w:rsid w:val="00D34A28"/>
     <w:rsid w:val="00D350E6"/>
     <w:rsid w:val="00D4681F"/>
     <w:rsid w:val="00D52DFC"/>
     <w:rsid w:val="00D77967"/>
     <w:rsid w:val="00D83650"/>
     <w:rsid w:val="00DA1041"/>
     <w:rsid w:val="00DB4BA6"/>
     <w:rsid w:val="00DC013F"/>
     <w:rsid w:val="00DF2DFE"/>
     <w:rsid w:val="00DF6B0D"/>
     <w:rsid w:val="00E05351"/>
     <w:rsid w:val="00E233D8"/>
     <w:rsid w:val="00E2425B"/>
     <w:rsid w:val="00E35DCE"/>
     <w:rsid w:val="00E40323"/>
     <w:rsid w:val="00E41621"/>
     <w:rsid w:val="00E61301"/>
     <w:rsid w:val="00E63351"/>
     <w:rsid w:val="00E97156"/>
     <w:rsid w:val="00EA0586"/>
     <w:rsid w:val="00EB1336"/>
+    <w:rsid w:val="00EC2C29"/>
     <w:rsid w:val="00EC3348"/>
     <w:rsid w:val="00ED1D2C"/>
     <w:rsid w:val="00EE6BCD"/>
     <w:rsid w:val="00EF61FC"/>
     <w:rsid w:val="00F0046D"/>
     <w:rsid w:val="00F212ED"/>
+    <w:rsid w:val="00F32F0B"/>
     <w:rsid w:val="00F43A6B"/>
     <w:rsid w:val="00F506D8"/>
     <w:rsid w:val="00F521B8"/>
     <w:rsid w:val="00F73CA3"/>
     <w:rsid w:val="00F7590E"/>
     <w:rsid w:val="00F97B62"/>
     <w:rsid w:val="00FA567D"/>
     <w:rsid w:val="00FB7B82"/>
     <w:rsid w:val="00FD2D39"/>
     <w:rsid w:val="00FE06AA"/>
     <w:rsid w:val="0217D0A1"/>
+    <w:rsid w:val="02195941"/>
     <w:rsid w:val="05348266"/>
     <w:rsid w:val="064C364F"/>
     <w:rsid w:val="07B5040F"/>
     <w:rsid w:val="081D9FDA"/>
     <w:rsid w:val="08343BA8"/>
+    <w:rsid w:val="0BE9E94C"/>
     <w:rsid w:val="0F47A8B7"/>
     <w:rsid w:val="0F5649C3"/>
     <w:rsid w:val="0FE30995"/>
+    <w:rsid w:val="19EBE72D"/>
+    <w:rsid w:val="1E2B4B25"/>
+    <w:rsid w:val="1FAAF666"/>
+    <w:rsid w:val="2120199B"/>
+    <w:rsid w:val="229B7C83"/>
+    <w:rsid w:val="2468FC81"/>
+    <w:rsid w:val="2763B333"/>
     <w:rsid w:val="29543A14"/>
     <w:rsid w:val="2A66BDCC"/>
+    <w:rsid w:val="3105B5C5"/>
+    <w:rsid w:val="36737725"/>
     <w:rsid w:val="3E2A85E1"/>
     <w:rsid w:val="4115680B"/>
     <w:rsid w:val="41D728DB"/>
+    <w:rsid w:val="43DB7F0A"/>
     <w:rsid w:val="480429C6"/>
     <w:rsid w:val="48227A9E"/>
+    <w:rsid w:val="49D24BE3"/>
+    <w:rsid w:val="4C91CAA7"/>
+    <w:rsid w:val="5032E959"/>
     <w:rsid w:val="53C84FB7"/>
+    <w:rsid w:val="55C1279C"/>
     <w:rsid w:val="57CA18E7"/>
     <w:rsid w:val="583F48C9"/>
+    <w:rsid w:val="5BAA6CAC"/>
     <w:rsid w:val="5D6FAC7B"/>
+    <w:rsid w:val="5E0EFD75"/>
     <w:rsid w:val="5ECCAE95"/>
     <w:rsid w:val="5FDBDE21"/>
     <w:rsid w:val="61C998D1"/>
+    <w:rsid w:val="64149D4B"/>
+    <w:rsid w:val="6C8EB69D"/>
+    <w:rsid w:val="6DE42B7A"/>
     <w:rsid w:val="6E15E1BE"/>
     <w:rsid w:val="6EB251BE"/>
     <w:rsid w:val="70A25680"/>
+    <w:rsid w:val="7132D4B2"/>
     <w:rsid w:val="73430B10"/>
     <w:rsid w:val="73FD7E02"/>
+    <w:rsid w:val="73FEFC4B"/>
     <w:rsid w:val="7AF957B2"/>
+    <w:rsid w:val="7B72312F"/>
     <w:rsid w:val="7DDB876E"/>
     <w:rsid w:val="7E921A8B"/>
     <w:rsid w:val="7F1EBE5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AB07F4A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{85148E17-5E34-496C-9BB7-59E1F3DA77E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7755,73 +8342,73 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7864,52 +8451,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7970,221 +8557,221 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00175383"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00717400"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00624A27"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="005149A5"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00B51E09"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00B51E09"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00B51E09"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00B51E09"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00B51E09"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00471C72"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00471C72"/>
     <w:pPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B55B53"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00B55B53"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00B55B53"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007348BB"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007348BB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
@@ -8517,55 +9104,56 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2110544817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/controller/tax/moving-expenses" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exportcontrolshelp@colorado.edu" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bfa/media/861" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/institutionalequity/training-and-education" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcolorado.percipio.com/linked-contents/895d5941-845c-4730-9573-83b534a2602b/landing" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/coi" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/ori" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/bfa/media/861" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/institutionalequity/training-and-education" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds-faculty-relations" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/policy/5" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/fds" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/coi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/controller/tax/moving-expenses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exportcontrolshelp@colorado.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/titles-roles-appointment-evaluation-reappointment-and-promotion-non-tenure-track-faculty-teaching" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universityofcolorado.percipio.com/linked-contents/895d5941-845c-4730-9573-83b534a2602b/landing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/researchinnovation/ori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -8798,54 +9386,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -9061,139 +9665,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647B9F20-12CE-474C-9DAB-314980C0A875}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FCC312-76BB-4637-8300-15A32E3CFAB8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F1173F-32E3-48F0-8C96-B99906DAD607}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1949568-0BCE-4039-96CA-62EB076A2707}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F1173F-32E3-48F0-8C96-B99906DAD607}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647B9F20-12CE-474C-9DAB-314980C0A875}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>2471</Words>
+  <Characters>14087</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>University Of Colorado</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>16525</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NON-TENURE TRACK TEMPLATE</dc:title>
   <dc:subject/>
   <dc:creator>Neal Meier</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>