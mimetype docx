--- v2 (2025-12-24)
+++ v3 (2026-10-19)
@@ -21,186 +21,224 @@
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E95AA7" w:rsidP="57FE4432" w:rsidRDefault="00B50D93" w14:paraId="3C067124" w14:textId="1D671D71" w14:noSpellErr="1">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="00FF3F76" w:rsidR="00FF3F76" w:rsidP="00082B53" w:rsidRDefault="00FF3F76" w14:paraId="2A4B2C54" w14:textId="70182C2B">
+    <w:p w:rsidR="00E95AA7" w:rsidP="00082B53" w:rsidRDefault="00B50D93" w14:paraId="3C067124" w14:textId="1D671D71">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="204"/>
           <w:tab w:val="left" w:pos="4275"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.5 FTE Teaching or Librarianship</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006D6D66">
+        <w:t xml:space="preserve">MULTI-YEAR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B378D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRACT </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidR="00E95AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>TEMPLATE</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="000F28E5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00316739" w:rsidR="006D4B95" w:rsidP="00082B53" w:rsidRDefault="00082B53" w14:paraId="24976E3C" w14:textId="0CE13454">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF3F76" w:rsidR="00FF3F76" w:rsidP="00082B53" w:rsidRDefault="00FF3F76" w14:paraId="2A4B2C54" w14:textId="70182C2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="204"/>
           <w:tab w:val="left" w:pos="4275"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00316739">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00192873">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revised </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>.5 FTE Teaching or Librarianship</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidRPr="00FF3F76" w:rsidR="006D6D66">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00316739" w:rsidR="006D4B95" w:rsidP="7C32612D" w:rsidRDefault="00082B53" w14:paraId="24976E3C" w14:textId="1BD256F8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="204"/>
+          <w:tab w:val="left" w:pos="4275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Revi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="3C8F07FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ewed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="001555E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
-      <w:r w:rsidR="001D6C91">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="001D6C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="50ED096C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D4B95" w:rsidRDefault="006D4B95" w14:paraId="22EA360F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="204"/>
           <w:tab w:val="left" w:pos="4275"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00534B8E" w:rsidR="006D4B95" w:rsidP="00534B8E" w:rsidRDefault="00984C92" w14:paraId="0E289C8B" w14:textId="4D3C13B5">
@@ -535,116 +573,112 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00534B8E" w:rsidR="006D4B95" w:rsidP="00534B8E" w:rsidRDefault="00984C92" w14:paraId="6C1ADB81" w14:textId="17E1320C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>WHEREAS,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the University desires that </w:t>
+        <w:t xml:space="preserve">WHEREAS, the University desires that </w:t>
       </w:r>
       <w:r w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E" w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">serve as a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A044A9" w:rsidR="00413EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">{insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00A044A9" w:rsidR="00C46751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">official faculty </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="00A044A9" w:rsidR="00C46751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="00DE0E23">
+      <w:r w:rsidRPr="00A044A9" w:rsidR="00DE0E23">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00A044A9" w:rsidR="00C46751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> or working title if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00A044A9" w:rsidR="00413EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00413EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -854,81 +888,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> has determined that execution of this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complies with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>C.R.S. § 24-19-104(</w:t>
-[...7 lines deleted...]
-        <w:t>1.5</w:t>
+        <w:t>C.R.S. § 24-19-104(1.5</w:t>
       </w:r>
       <w:r w:rsidR="00CD2C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">d) and </w:t>
+        <w:t xml:space="preserve">(d) and </w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">the Administrative Policy Statement on Multi-Year Contracts for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Instructional, Research, and Clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faculty </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -949,50 +967,54 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> at {</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7567" w:rsidR="0008149D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">insert % </w:t>
       </w:r>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00FF7567" w:rsidR="0008149D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>FTE</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="0008149D">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="0008149D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00534B8E" w:rsidR="006D4B95" w:rsidP="00534B8E" w:rsidRDefault="006D4B95" w14:paraId="3D10F572" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -1128,259 +1150,229 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>representations, agreements, and promises contained herein, the parties agree as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D4B95" w:rsidRDefault="006D4B95" w14:paraId="5730DD63" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006D4B95" w:rsidRDefault="00984C92" w14:paraId="08A9F06A" w14:textId="4B5A5F5F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The University agrees to employ </w:t>
       </w:r>
-      <w:r w:rsidR="00582BE0">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a term of</w:t>
       </w:r>
-      <w:r w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="5"/>
-      <w:r w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FF7567" w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A6417" w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7567" w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
-      <w:r w:rsidR="001D43D9">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00534B8E">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>years</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A6417">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>commencing on the Effective Date</w:t>
       </w:r>
-      <w:r w:rsidR="000A6417">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="000A6417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A6417" w:rsidR="000A6417">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="000A6417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
-      <w:r w:rsidRPr="00534B8E" w:rsidR="000A6417">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="000A6417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">effective date of </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A6417" w:rsidR="000A6417">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="000A6417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>term</w:t>
       </w:r>
-      <w:r w:rsidR="00CF794D">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00CF794D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, unless</w:t>
       </w:r>
-      <w:r w:rsidR="00E10B92">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00E10B92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Contract</w:t>
       </w:r>
-      <w:r w:rsidR="00A07385">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00A07385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">d). </w:t>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is otherwise terminated earlier as permitted under the provisions of this Contract. It is specifically acknowledged and agreed that the University has entered into this term Contract in accordance with and subject to the provisions of C.R.S. § 24-19-104(1.5)(d). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D4B95" w:rsidRDefault="006D4B95" w14:paraId="7A78D6FD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E05F53" w:rsidP="00534B8E" w:rsidRDefault="00984C92" w14:paraId="2BCC6F9F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="731"/>
           <w:tab w:val="left" w:pos="1354"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1400,50 +1392,54 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Duties.</w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidR="007C6B1F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E05F53" w:rsidP="00192873" w:rsidRDefault="00E05F53" w14:paraId="3C332109" w14:textId="397EB13D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="731"/>
           <w:tab w:val="left" w:pos="1354"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1520,153 +1516,169 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="004E41AF" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert %</w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C9A" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00A02C9A" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>teaching</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="005C10CD">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C9A" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="003A3C75" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert %</w:t>
       </w:r>
       <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="006D63C0">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C9A" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> scholarly and creative work, and </w:t>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="003A3C75" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert %</w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidR="006D63C0">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C9A" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> leadership and service to the </w:t>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02C9A" w:rsidR="00DB3C64">
@@ -1691,78 +1703,84 @@
         <w:t xml:space="preserve">niversity, and profession. </w:t>
       </w:r>
       <w:r w:rsidR="009E09D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Faculty Member’s</w:t>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> initial </w:t>
       </w:r>
       <w:commentRangeStart w:id="11"/>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>teaching</w:t>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
       <w:r w:rsidR="00464320">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> assignment will include {</w:t>
       </w:r>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="001E2292" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert assignme</w:t>
       </w:r>
       <w:r w:rsidR="00743095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
       <w:commentRangeEnd w:id="12"/>
       <w:r w:rsidR="00743095">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="001E2292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E032E7" w:rsidR="00DB3C64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00E032E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
@@ -1879,65 +1897,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00192873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>an element of the Faculty Member</w:t>
       </w:r>
       <w:r w:rsidR="006D6D66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00192873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> duties </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> duties change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(e.g., courses added or reduced</w:t>
       </w:r>
       <w:r w:rsidR="009B5267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00192873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">without a </w:t>
       </w:r>
@@ -2107,101 +2111,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>based on a</w:t>
       </w:r>
       <w:r w:rsidR="001D43D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">n academic year </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7567">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7567">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, shall </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00420473">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>{insert salary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7567" w:rsidR="00420473">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FF7567">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">be </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Should </w:t>
       </w:r>
       <w:r w:rsidRPr="0008149D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="0064731A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Department/Unit</w:t>
       </w:r>
@@ -2351,263 +2328,205 @@
       <w:r w:rsidRPr="00DA59A3" w:rsidR="00743095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA59A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Annual performance evaluations</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA59A3" w:rsidR="00B26E20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA59A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall be conducted </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> with </w:t>
+        <w:t xml:space="preserve">shall be conducted consistent with </w:t>
       </w:r>
       <w:r w:rsidR="00DA59A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA59A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>processes</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk160021701" w:id="14"/>
       <w:r w:rsidRPr="00B26E20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B26E20" w:rsidR="00B26E20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk160020405" w:id="15"/>
       <w:bookmarkStart w:name="_Hlk160018661" w:id="16"/>
       <w:r w:rsidRPr="00192873" w:rsidR="00B26E20">
         <w:rPr>
           <w:rStyle w:val="cf11"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about annual pay adjustments is in </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="00B26E20" w:rsidR="00B26E20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Regent Policy </w:t>
+          <w:t>Regent Policy 11.B</w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00192873" w:rsidR="00B26E20">
         <w:rPr>
           <w:rStyle w:val="cf11"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkEnd w:id="16"/>
     <w:p w:rsidRPr="00B26E20" w:rsidR="00951BCC" w:rsidRDefault="00951BCC" w14:paraId="1EC1D679" w14:textId="382FC725">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0092057B" w:rsidP="00534B8E" w:rsidRDefault="00984C92" w14:paraId="1081A5E6" w14:textId="47531253">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Benefits</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Benefits.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>will receive any benefits normally provided</w:t>
       </w:r>
       <w:r w:rsidR="00975C63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">the standard University of Colorado benefits programs, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the standard University of Colorado benefits programs, provided that </w:t>
       </w:r>
       <w:r w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
       <w:r w:rsidRPr="00534B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> meets eligibility requirements for such benefits.</w:t>
       </w:r>
       <w:r w:rsidR="004B2D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004B2D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2663,173 +2582,134 @@
     <w:p w:rsidRPr="00951BCC" w:rsidR="00951BCC" w:rsidP="00534B8E" w:rsidRDefault="00951BCC" w14:paraId="5F7968EE" w14:textId="4C07F141">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Promotion</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Promotion. </w:t>
       </w:r>
       <w:r w:rsidR="0049178C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If during the contract period the Faculty Member is promoted, Faculty Member will be issued a new contract. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk158723349" w:id="17"/>
       <w:r w:rsidR="006E19DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Primary Unit Criteria for promotion is available at this link {</w:t>
       </w:r>
       <w:commentRangeStart w:id="18"/>
       <w:r w:rsidRPr="00FF7567" w:rsidR="006E19DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert link</w:t>
       </w:r>
       <w:commentRangeEnd w:id="18"/>
       <w:r w:rsidR="006E19DE">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="18"/>
       </w:r>
       <w:r w:rsidR="006E19DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">}. </w:t>
       </w:r>
       <w:r w:rsidR="0064731A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Please note, t</w:t>
       </w:r>
       <w:r w:rsidR="004303DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">he definition for Primary Unit </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">he definition for Primary Unit is located in </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="0064731A" w:rsidR="004303DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Regent Policy </w:t>
+          <w:t>Regent Policy 11.B</w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="004303DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Subsection 5(D). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p w:rsidRPr="00534B8E" w:rsidR="006D4B95" w:rsidP="00534B8E" w:rsidRDefault="006D4B95" w14:paraId="3131B571" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3585,80 +3465,58 @@
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">parties expressly acknowledge and agree that if </w:t>
       </w:r>
       <w:r w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s employment is </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">this </w:t>
+        <w:t xml:space="preserve">’s employment is terminated for cause under this </w:t>
       </w:r>
       <w:r w:rsidR="005D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F04D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, then </w:t>
       </w:r>
       <w:r w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
       <w:r>
@@ -3750,67 +3608,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F96A69" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Termination for Lack of Funds.</w:t>
       </w:r>
       <w:r w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F96A69" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>As required by Colorado law (C.R.S. § 24-19-104(</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">d)), this </w:t>
+        <w:t xml:space="preserve">As required by Colorado law (C.R.S. § 24-19-104(1.5)(d)), this </w:t>
       </w:r>
       <w:r w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96A69" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be terminated by the University if the University: i. ceases to be an enterprise, as defined by Colo. Const. X § 20(2)(d); and ii. lacks present cash reserves sufficient to pledge irrevocably to satisfy the terms of the </w:t>
       </w:r>
       <w:r w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contract.</w:t>
       </w:r>
       <w:r w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -4252,53 +4094,56 @@
       <w:r w:rsidRPr="00FF7567" w:rsidR="00F04D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00F04D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">term </w:t>
       </w:r>
       <w:commentRangeStart w:id="19"/>
       <w:r w:rsidRPr="004B2D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>expiration date</w:t>
       </w:r>
       <w:commentRangeEnd w:id="19"/>
-      <w:r w:rsidR="00F04D45">
+      <w:r w:rsidRPr="00FF7567" w:rsidR="00F04D45">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00FF7567">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7567">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F96A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">for any reason other than reasons listed in </w:t>
       </w:r>
       <w:r w:rsidR="005D1B54">
         <w:rPr>
@@ -5532,310 +5377,308 @@
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to promptly disclose all such discoveries to the University and execute all papers as the University may deem necessary to secure for the University the rights herein assigned.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B26E20" w:rsidRDefault="00B26E20" w14:paraId="717278AC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006D4B95" w:rsidRDefault="00984C92" w14:paraId="69AC8084" w14:textId="09500AD9">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A044A9">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004B2D5C">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="004B2D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:commentRangeStart w:id="20"/>
-      <w:r w:rsidR="004B2D5C">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="004B2D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004B2D5C">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>For individuals new to the University</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>: IRCA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pursuant to the Immigration Reform and Control Act (IRCA), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understands that the University must verify </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s employment eligibility within the first three working days of employment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understands that, as a condition of employment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete an I-9 Form and provide the University with certain documents verifying employment eligibility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D4B95" w:rsidRDefault="006D4B95" w14:paraId="19CB3B45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D4B95" w:rsidRDefault="00984C92" w14:paraId="24AD8E73" w14:textId="00598600">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="004B2D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A044A9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>For individuals new to the University</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="20"/>
-      <w:r w:rsidR="001D43D9">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="20"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00582BE0">
+        <w:commentReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Pledge.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00582BE0">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understands that, as a condition of employment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00582BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty Member</w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must sign and return the attached pledge form to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="001D6C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the Office of Faculty Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t>{insert date}</w:t>
       </w:r>
-      <w:r w:rsidRPr="7F7CC9E0">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. The pledge form is attached as </w:t>
       </w:r>
-      <w:r w:rsidRPr="7F7CC9E0">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Attachment A</w:t>
       </w:r>
-      <w:r w:rsidRPr="7F7CC9E0">
+      <w:r w:rsidRPr="5D520CE7" w:rsidR="00984C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, incorporated by reference. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="7F7CC9E0" w:rsidP="7F7CC9E0" w:rsidRDefault="7F7CC9E0" w14:paraId="7C65FE9D" w14:textId="5D2FF8AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005B4140" w:rsidR="409D3462" w:rsidP="005B4140" w:rsidRDefault="002E274D" w14:paraId="3E777739" w14:textId="5C0B5C51">
+    <w:p w:rsidR="002E274D" w:rsidP="409D3462" w:rsidRDefault="002E274D" w14:paraId="1A241746" w14:textId="25447326">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="409D3462">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="409D3462" w:rsidR="004B2D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="409D3462">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
@@ -5903,791 +5746,703 @@
         </w:rPr>
         <w:t> By accepting this offer you verify that you’ve read the University’s background check requirements, including your self-disclosure obligation that begins from the date of acceptance,</w:t>
       </w:r>
       <w:r w:rsidRPr="409D3462" w:rsidR="007329C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> available on the web at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="409D3462" w:rsidR="007329C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/policies/background-check-policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="409D3462" w:rsidR="007329C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E274D" w:rsidP="409D3462" w:rsidRDefault="004B2D5C" w14:paraId="7C81369D" w14:textId="6F6E673D">
+    <w:p w:rsidR="002E274D" w:rsidP="7C32612D" w:rsidRDefault="004B2D5C" w14:paraId="7C81369D" w14:textId="003A2E5E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="409D3462">
+      <w:r w:rsidRPr="7C32612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="409D3462" w:rsidR="002E274D">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="002E274D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="002E274D">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="002E274D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="00395B50">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00395B50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Training</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="409D3462" w:rsidR="00395B50">
+        <w:t>Training Requirements.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00395B50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="002E274D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All faculty at the University of Colorado are required to complete training on policies and processes applicable to sexual misconduct, discrimination, harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="002672E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and any other requirements.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="004A67CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please review accompanying offer letter for links and details of these requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96A69" w:rsidR="006A5B8F" w:rsidP="7C32612D" w:rsidRDefault="006A5B8F" w14:paraId="3A5FDE9A" w14:textId="727A0923">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00EC638A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Contract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="002E274D">
-[...29 lines deleted...]
-        <w:widowControl/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document contains the entire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the parties and shall be binding upon the parties, their heirs, administrators, successors and assigns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96A69" w:rsidR="006A5B8F" w:rsidP="7C32612D" w:rsidRDefault="00EC638A" w14:paraId="098EA356" w14:textId="722C6B1C">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F319B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...43 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Severability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69">
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If any provision of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69">
-[...83 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is determined to be void, invalid, or unenforceable for any reason, it shall be considered severed from this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69" w:rsidR="006A5B8F">
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and such invalidity shall not affect the validity or enforceability of the remaining provisions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F96A69" w:rsidR="006A5B8F" w:rsidP="006A5B8F" w:rsidRDefault="006A5B8F" w14:paraId="401CC088" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F96A69" w:rsidR="006A5B8F" w:rsidP="409D3462" w:rsidRDefault="00EC638A" w14:paraId="2A12F447" w14:textId="29157F28">
+    <w:p w:rsidRPr="00F23E06" w:rsidR="7C32612D" w:rsidP="7C32612D" w:rsidRDefault="00EC638A" w14:paraId="1D03B037" w14:textId="1C2DF9F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="409D3462">
+      <w:r w:rsidRPr="7C32612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Waiver.</w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Waiver by any party of a breach of any provision of this </w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the other party shall not operate as or be construed to be a waiver of any subsequent breach hereto. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="409D3462" w:rsidP="409D3462" w:rsidRDefault="409D3462" w14:paraId="5ABFE09E" w14:textId="0C2AD7D6">
+    <w:p w:rsidR="006A5B8F" w:rsidP="7C32612D" w:rsidRDefault="00EC638A" w14:paraId="374E26A4" w14:textId="4ABDB588">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Governing Law and Authorities.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="006A5B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This Contract is subject to, and shall be interpreted consistently with federal law, the laws of the State of Colorado, and University laws and policies, as they may be amended from time to time. To the extent that this Contract or the laws and policies of the University conflict with state or federal laws, state or federal laws shall prevail. To the extent this Contract conflicts with the laws or policies of the University, the laws or policies of the University shall prevail. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w:rsidRPr="00F96A69" w:rsidR="006D4B95" w:rsidP="7C32612D" w:rsidRDefault="006A5B8F" w14:paraId="49370181" w14:textId="4EB6BDF3">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="004A3FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00EC638A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3FFE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Amendments or Modifications.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may not be amended or modified except as mutually agreed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00984C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in writing and signed by both parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F96A69" w:rsidR="006D4B95" w:rsidP="7C32612D" w:rsidRDefault="00984C92" w14:paraId="0142EE71" w14:textId="71884C01">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D" w:rsidR="00EC638A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="409D3462" w:rsidR="006A5B8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Notice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69" w:rsidR="00984C92">
-[...115 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Any notice or other communication hereunder will be in writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hand-delivered, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mailed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via registered or certified mail, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overnight courier, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sent by el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ectronic mail or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>confirmed facsimile transmission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be deemed provided, if (a) hand-delivered, on the date of delivery, (b) mailed, the date deposited, postage prepaid, in the United States mail, (c) sent by overnight courier, one business day after </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the date of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">delivery to such courier, or (d) sent by </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">electronic mail or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">confirmed facsimile, the </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="7C32612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96A69">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="7C32612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of transmission.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="7C32612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F96A69" w:rsidR="006D4B95" w:rsidP="00F96A69" w:rsidRDefault="006D4B95" w14:paraId="7FC20E2F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F96A69" w:rsidR="006D4B95" w:rsidP="00F96A69" w:rsidRDefault="00984C92" w14:paraId="52A71690" w14:textId="6B937663">
       <w:pPr>
         <w:numPr>
@@ -6954,68 +6709,66 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00921B23" w:rsidR="009F160E" w:rsidP="009F160E" w:rsidRDefault="009F160E" w14:paraId="13AE5536" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="t64"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="decimal" w:pos="6837"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="0002A2CD" w14:textId="3FF6F33D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="3A904EF7" w14:textId="26CE3EE7">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Unit Chair or Director</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -7052,68 +6805,66 @@
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="4EB9F8BF" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="4F8887DC" w14:textId="362F1CC1">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="3F2AB115" w14:textId="08EB2C8F">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dean </w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -7154,68 +6905,66 @@
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="78F80BEC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="5EEE5465" w14:textId="6132AFC9">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001D6C91" w:rsidP="002677B3" w:rsidRDefault="001D6C91" w14:paraId="06423ABA" w14:textId="48C57C04">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Michele S. Moses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -7377,68 +7126,66 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="0E6DB4E1" w14:textId="213A530F">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="7F7CC9E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002677B3" w:rsidP="002677B3" w:rsidRDefault="002677B3" w14:paraId="7DEE363C" w14:textId="12CE9462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33E0B769">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[Insert Faculty Member’s Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="33E0B769" w:rsidR="00F319B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7495,51 +7242,51 @@
     </w:p>
     <w:p w:rsidRPr="007C066A" w:rsidR="005E5383" w:rsidP="005E5383" w:rsidRDefault="005E5383" w14:paraId="20B0D420" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005E5383" w:rsidP="005E5383" w:rsidRDefault="005E5383" w14:paraId="3AC68918" w14:textId="77777777"/>
     <w:p w:rsidR="00F319B7" w:rsidRDefault="00F319B7" w14:paraId="01E96F94" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E5383" w:rsidP="005E5383" w:rsidRDefault="005E5383" w14:paraId="6D8643C5" w14:textId="7378F204">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E475F2F" wp14:editId="29CFCFB8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E475F2F" wp14:editId="2ADB8333">
             <wp:extent cx="3444633" cy="706591"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="cu-logo_fl.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -7687,52 +7434,52 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-            <w:pict w14:anchorId="45BFD1E1">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7AD7B045">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="23398B06">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" style="position:absolute;margin-left:302.4pt;margin-top:31.35pt;width:172.8pt;height:136.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:allowincell="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNGX8BFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6Yx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2l2exmmB0EUqUPy8Gh127eGHRR6Dbbgk9GYM2UlVNruCv7l8/bV&#10;DWc+CFsJA1YV/Kg8v12/fLHqXK6m0ICpFDICsT7vXMGbEFyeZV42qhV+BE5ZctaArQhk4i6rUHSE&#10;3ppsOh5fZx1g5RCk8p5u7wcnXyf8ulYyfKxrrwIzBafaQtox7WXcs/VK5DsUrtHyVIb4hypaoS0l&#10;PUPdiyDYHvVvUK2WCB7qMJLQZlDXWqrUA3UzGf/SzWMjnEq9EDnenWny/w9Wfjg8uk/IQv8aehpg&#10;asK7B5BfPbOwaYTdqTtE6BolKko8iZRlnfP56Wmk2uc+gpTde6hoyGIfIAH1NbaRFeqTEToN4Hgm&#10;XfWBSbqcTpaz+TW5JPkmi6vFFRkxh8ifnjv04a2ClsVDwZGmmuDF4cGHIfQpJGbzYHS11cYkA3fl&#10;xiA7CFLANq0T+k9hxrKu4Mv5dD4w8FeIcVp/gmh1ICkb3Rb85hwk8sjbG1sloQWhzXCm7ow9ERm5&#10;G1gMfdlTYCS0hOpIlCIMkqUvRocG8DtnHcm14P7bXqDizLyzNJblZDaL+k7GbL6YkoGXnvLSI6wk&#10;qIIHzobjJgx/Yu9Q7xrKNAjBwh2NstaJ5OeqTnWTJNOYTt8nav7STlHPn3z9AwAA//8DAFBLAwQU&#10;AAYACAAAACEAH3HrYeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;aULahjgVQgLBDdoKrm68TSLsdbDdNPw95gS3He1o5k21nqxhI/rQO5JwMxPAkBqne2ol7LaP10tg&#10;ISrSyjhCCd8YYF2fn1Wq1O5EbzhuYstSCIVSSehiHErOQ9OhVWHmBqT0OzhvVUzSt1x7dUrh1vC5&#10;EAW3qqfU0KkBHzpsPjdHK2GZP48f4SV7fW+Kg1nFq8X49OWlvLyY7u+ARZzinxl+8RM61Ilp746k&#10;AzMSCpEn9JiO+QJYMqxuRQ5sLyHLigx4XfH/E+ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAM0ZfwEVAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAB9x62HhAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="005E5383" w:rsidP="005E5383" w:rsidRDefault="005E5383" w14:paraId="3903B764" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If you are not a citizen of the United States </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7818,50 +7565,54 @@
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTACHMENT A:  </w:t>
       </w:r>
       <w:commentRangeStart w:id="26"/>
       <w:r w:rsidR="005E5383">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Faculty Pledge</w:t>
       </w:r>
       <w:commentRangeEnd w:id="26"/>
       <w:r w:rsidR="00BA3128">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="26"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E5383" w:rsidP="005E5383" w:rsidRDefault="005E5383" w14:paraId="5351BE7B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005E5383" w:rsidP="005E5383" w:rsidRDefault="005E5383" w14:paraId="0205526C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
@@ -9025,133 +8776,169 @@
       <w:r>
         <w:t>Boulder campus: if faculty member has already completed this requirement, then please add the following language at the end of the section: “This requirement has been completed.”</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-02-13T13:35:00Z" w:id="26">
     <w:p w:rsidR="00BA3128" w:rsidP="00BA3128" w:rsidRDefault="00BA3128" w14:paraId="225997E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please remove if Faculty Member has already met this requirement.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...16 lines deleted...]
-  <w15:commentEx w15:paraId="225997E8" w15:done="0"/>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:commentEx w15:done="1" w15:paraId="085F7E49"/>
+  <w15:commentEx w15:done="0" w15:paraId="12AED641"/>
+  <w15:commentEx w15:done="0" w15:paraId="09E09E50"/>
+  <w15:commentEx w15:done="0" w15:paraId="76BFA244"/>
+  <w15:commentEx w15:done="0" w15:paraId="61A4A9B3"/>
+  <w15:commentEx w15:done="0" w15:paraId="4A038650"/>
+  <w15:commentEx w15:done="0" w15:paraId="17BAC9E2"/>
+  <w15:commentEx w15:done="0" w15:paraId="1A234157"/>
+  <w15:commentEx w15:done="0" w15:paraId="1A679A89"/>
+  <w15:commentEx w15:done="0" w15:paraId="151A85D2"/>
+  <w15:commentEx w15:done="0" w15:paraId="3F0AE198"/>
+  <w15:commentEx w15:done="0" w15:paraId="284B2F1B"/>
+  <w15:commentEx w15:done="0" w15:paraId="0C973ADB"/>
+  <w15:commentEx w15:done="0" w15:paraId="6F230E45"/>
+  <w15:commentEx w15:done="0" w15:paraId="72164511"/>
+  <w15:commentEx w15:done="0" w15:paraId="235A25BB"/>
+  <w15:commentEx w15:done="0" w15:paraId="225997E8"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
   <w16cex:commentExtensible w16cex:durableId="61C839A7" w16cex:dateUtc="2024-02-27T04:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="29767504" w16cex:dateUtc="2024-02-27T05:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7EB239E8" w16cex:dateUtc="2024-02-13T04:33:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="32E988D9" w16cex:dateUtc="2024-02-13T02:10:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="39EEB95C" w16cex:dateUtc="2024-03-27T16:54:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="39EEB95C" w16cex:dateUtc="2024-03-27T16:54:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2026-08-28T21:37:33.34Z">
+              <cr:user userId="S::cati9718@colorado.edu::4c5e1309-b065-464b-82f5-5c99fe51447d" userProvider="AD" userName="Carolyn Tir"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
   <w16cex:commentExtensible w16cex:durableId="0916D966" w16cex:dateUtc="2024-02-08T18:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="347DB470" w16cex:dateUtc="2024-02-12T20:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7BE4FF08" w16cex:dateUtc="2024-02-12T20:40:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="432DBB58" w16cex:dateUtc="2024-02-13T00:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="61B6D15D" w16cex:dateUtc="2024-02-13T00:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7A6E7937" w16cex:dateUtc="2024-02-13T05:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="415653BA" w16cex:dateUtc="2024-02-13T04:49:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5E62A7D3" w16cex:dateUtc="2024-02-13T20:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="14595D38" w16cex:dateUtc="2024-02-13T00:39:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="79A4CC2E" w16cex:dateUtc="2024-03-27T16:57:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="4A347DE7" w16cex:dateUtc="2024-03-27T16:57:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="79A4CC2E" w16cex:dateUtc="2024-03-27T16:57:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2026-08-28T21:37:24.123Z">
+              <cr:user userId="S::cati9718@colorado.edu::4c5e1309-b065-464b-82f5-5c99fe51447d" userProvider="AD" userName="Carolyn Tir"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="4A347DE7" w16cex:dateUtc="2024-03-27T16:57:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2026-08-28T21:37:25.474Z">
+              <cr:user userId="S::cati9718@colorado.edu::4c5e1309-b065-464b-82f5-5c99fe51447d" userProvider="AD" userName="Carolyn Tir"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
   <w16cex:commentExtensible w16cex:durableId="3CBB7024" w16cex:dateUtc="2024-02-13T20:35:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
   <w16cid:commentId w16cid:paraId="085F7E49" w16cid:durableId="61C839A7"/>
   <w16cid:commentId w16cid:paraId="12AED641" w16cid:durableId="29767504"/>
   <w16cid:commentId w16cid:paraId="09E09E50" w16cid:durableId="7EB239E8"/>
   <w16cid:commentId w16cid:paraId="76BFA244" w16cid:durableId="32E988D9"/>
   <w16cid:commentId w16cid:paraId="61A4A9B3" w16cid:durableId="39EEB95C"/>
   <w16cid:commentId w16cid:paraId="4A038650" w16cid:durableId="0916D966"/>
   <w16cid:commentId w16cid:paraId="17BAC9E2" w16cid:durableId="347DB470"/>
   <w16cid:commentId w16cid:paraId="1A234157" w16cid:durableId="7BE4FF08"/>
   <w16cid:commentId w16cid:paraId="1A679A89" w16cid:durableId="432DBB58"/>
   <w16cid:commentId w16cid:paraId="151A85D2" w16cid:durableId="61B6D15D"/>
   <w16cid:commentId w16cid:paraId="3F0AE198" w16cid:durableId="7A6E7937"/>
   <w16cid:commentId w16cid:paraId="284B2F1B" w16cid:durableId="415653BA"/>
   <w16cid:commentId w16cid:paraId="0C973ADB" w16cid:durableId="5E62A7D3"/>
   <w16cid:commentId w16cid:paraId="6F230E45" w16cid:durableId="14595D38"/>
   <w16cid:commentId w16cid:paraId="72164511" w16cid:durableId="79A4CC2E"/>
   <w16cid:commentId w16cid:paraId="235A25BB" w16cid:durableId="4A347DE7"/>
   <w16cid:commentId w16cid:paraId="225997E8" w16cid:durableId="3CBB7024"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B1B80" w:rsidRDefault="003B1B80" w14:paraId="2B2EC837" w14:textId="77777777">
+    <w:p w:rsidR="00DC3F39" w:rsidRDefault="00DC3F39" w14:paraId="1854D7A7" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B1B80" w:rsidRDefault="003B1B80" w14:paraId="3A300928" w14:textId="77777777">
+    <w:p w:rsidR="00DC3F39" w:rsidRDefault="00DC3F39" w14:paraId="399508C6" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="003B1B80" w:rsidRDefault="003B1B80" w14:paraId="16F5BE80" w14:textId="77777777"/>
+    <w:p w:rsidR="00DC3F39" w:rsidRDefault="00DC3F39" w14:paraId="7FC9FEC7" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9365,65 +9152,65 @@
   </w:p>
   <w:p w:rsidRPr="00534B8E" w:rsidR="006D4B95" w:rsidP="00534B8E" w:rsidRDefault="006D4B95" w14:paraId="1EDFA5C2" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B1B80" w:rsidRDefault="003B1B80" w14:paraId="32867304" w14:textId="77777777">
+    <w:p w:rsidR="00DC3F39" w:rsidRDefault="00DC3F39" w14:paraId="246AE41A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B1B80" w:rsidRDefault="003B1B80" w14:paraId="283F4F89" w14:textId="77777777">
+    <w:p w:rsidR="00DC3F39" w:rsidRDefault="00DC3F39" w14:paraId="08F95E04" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="003B1B80" w:rsidRDefault="003B1B80" w14:paraId="2DB07006" w14:textId="77777777"/>
+    <w:p w:rsidR="00DC3F39" w:rsidRDefault="00DC3F39" w14:paraId="321EB362" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00A044A9" w:rsidR="006D4B95" w:rsidP="00A044A9" w:rsidRDefault="006D4B95" w14:paraId="2CA3CF98" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -13711,99 +13498,97 @@
   <w:num w:numId="32" w16cid:durableId="791435152">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="470679721">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="105930418">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="System Academic Affairs">
     <w15:presenceInfo w15:providerId="None" w15:userId="System Academic Affairs"/>
   </w15:person>
   <w15:person w15:author="Kim Overmier">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:zoom w:percent="120"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D4B95"/>
     <w:rsid w:val="0000066D"/>
     <w:rsid w:val="00003939"/>
     <w:rsid w:val="00004DB3"/>
     <w:rsid w:val="00011E42"/>
     <w:rsid w:val="00015F29"/>
     <w:rsid w:val="0002119E"/>
     <w:rsid w:val="00021A35"/>
     <w:rsid w:val="00026409"/>
     <w:rsid w:val="000303CC"/>
     <w:rsid w:val="00042D6D"/>
     <w:rsid w:val="00044FF6"/>
     <w:rsid w:val="00052F45"/>
     <w:rsid w:val="000557A8"/>
     <w:rsid w:val="00057888"/>
     <w:rsid w:val="00061A43"/>
     <w:rsid w:val="000659CA"/>
     <w:rsid w:val="00075B9A"/>
     <w:rsid w:val="0008149D"/>
     <w:rsid w:val="00082B53"/>
     <w:rsid w:val="000849C2"/>
-    <w:rsid w:val="00085834"/>
     <w:rsid w:val="00086168"/>
     <w:rsid w:val="00092843"/>
     <w:rsid w:val="000933C6"/>
     <w:rsid w:val="000A3F56"/>
     <w:rsid w:val="000A4C04"/>
     <w:rsid w:val="000A6417"/>
     <w:rsid w:val="000A6999"/>
     <w:rsid w:val="000A7386"/>
     <w:rsid w:val="000C57F9"/>
     <w:rsid w:val="000D07F8"/>
     <w:rsid w:val="000D65CB"/>
     <w:rsid w:val="000D7A01"/>
     <w:rsid w:val="000F28E5"/>
     <w:rsid w:val="000F311F"/>
     <w:rsid w:val="0010001B"/>
     <w:rsid w:val="00100132"/>
     <w:rsid w:val="00102061"/>
     <w:rsid w:val="00105A8F"/>
     <w:rsid w:val="00105CAA"/>
     <w:rsid w:val="00107458"/>
     <w:rsid w:val="0011159B"/>
     <w:rsid w:val="00114C30"/>
     <w:rsid w:val="00120361"/>
     <w:rsid w:val="0012321F"/>
     <w:rsid w:val="00124E21"/>
@@ -13865,51 +13650,50 @@
     <w:rsid w:val="002D311C"/>
     <w:rsid w:val="002D58ED"/>
     <w:rsid w:val="002E274D"/>
     <w:rsid w:val="002E6205"/>
     <w:rsid w:val="002E7E32"/>
     <w:rsid w:val="002F20EF"/>
     <w:rsid w:val="002F3E73"/>
     <w:rsid w:val="0030406A"/>
     <w:rsid w:val="00315861"/>
     <w:rsid w:val="00316739"/>
     <w:rsid w:val="00316FEE"/>
     <w:rsid w:val="003231F0"/>
     <w:rsid w:val="0032562D"/>
     <w:rsid w:val="0034141C"/>
     <w:rsid w:val="003604BA"/>
     <w:rsid w:val="00366438"/>
     <w:rsid w:val="00370F72"/>
     <w:rsid w:val="00373CC4"/>
     <w:rsid w:val="00380DC0"/>
     <w:rsid w:val="00395B50"/>
     <w:rsid w:val="003970FA"/>
     <w:rsid w:val="003975C2"/>
     <w:rsid w:val="00397AE6"/>
     <w:rsid w:val="003A24D9"/>
     <w:rsid w:val="003A3887"/>
-    <w:rsid w:val="003B1B80"/>
     <w:rsid w:val="003B1DE8"/>
     <w:rsid w:val="003B2984"/>
     <w:rsid w:val="003B41A7"/>
     <w:rsid w:val="003C1B02"/>
     <w:rsid w:val="003C4115"/>
     <w:rsid w:val="003C77DA"/>
     <w:rsid w:val="003D55D5"/>
     <w:rsid w:val="003F2B2D"/>
     <w:rsid w:val="0040422D"/>
     <w:rsid w:val="004066E4"/>
     <w:rsid w:val="00413EAC"/>
     <w:rsid w:val="00420473"/>
     <w:rsid w:val="0042197B"/>
     <w:rsid w:val="004252D0"/>
     <w:rsid w:val="004303DD"/>
     <w:rsid w:val="00431037"/>
     <w:rsid w:val="004328D9"/>
     <w:rsid w:val="00434819"/>
     <w:rsid w:val="00435F8C"/>
     <w:rsid w:val="004411F9"/>
     <w:rsid w:val="00450B37"/>
     <w:rsid w:val="00453C3F"/>
     <w:rsid w:val="00462EAA"/>
     <w:rsid w:val="00463807"/>
     <w:rsid w:val="00464320"/>
@@ -13941,51 +13725,50 @@
     <w:rsid w:val="004F6D45"/>
     <w:rsid w:val="005000C0"/>
     <w:rsid w:val="00501B3D"/>
     <w:rsid w:val="00501BDE"/>
     <w:rsid w:val="00531122"/>
     <w:rsid w:val="00534B8E"/>
     <w:rsid w:val="005404E5"/>
     <w:rsid w:val="00554A63"/>
     <w:rsid w:val="005626FD"/>
     <w:rsid w:val="0056416C"/>
     <w:rsid w:val="005668C8"/>
     <w:rsid w:val="00570734"/>
     <w:rsid w:val="00572241"/>
     <w:rsid w:val="00576933"/>
     <w:rsid w:val="00582A1B"/>
     <w:rsid w:val="00582BE0"/>
     <w:rsid w:val="00584ADC"/>
     <w:rsid w:val="00586A6D"/>
     <w:rsid w:val="00587A74"/>
     <w:rsid w:val="005906BC"/>
     <w:rsid w:val="00593E26"/>
     <w:rsid w:val="00594154"/>
     <w:rsid w:val="005951F1"/>
     <w:rsid w:val="005A3572"/>
     <w:rsid w:val="005A3A8C"/>
-    <w:rsid w:val="005B4140"/>
     <w:rsid w:val="005B420E"/>
     <w:rsid w:val="005B567C"/>
     <w:rsid w:val="005B6FB1"/>
     <w:rsid w:val="005C10CD"/>
     <w:rsid w:val="005C37A9"/>
     <w:rsid w:val="005D057F"/>
     <w:rsid w:val="005D1B54"/>
     <w:rsid w:val="005D7D29"/>
     <w:rsid w:val="005E3129"/>
     <w:rsid w:val="005E5383"/>
     <w:rsid w:val="005F6B9A"/>
     <w:rsid w:val="006065EE"/>
     <w:rsid w:val="00606C1B"/>
     <w:rsid w:val="006138D3"/>
     <w:rsid w:val="00616473"/>
     <w:rsid w:val="006253E7"/>
     <w:rsid w:val="0062639D"/>
     <w:rsid w:val="0063116E"/>
     <w:rsid w:val="006352F0"/>
     <w:rsid w:val="00640D31"/>
     <w:rsid w:val="00641FDC"/>
     <w:rsid w:val="0064731A"/>
     <w:rsid w:val="006543C8"/>
     <w:rsid w:val="0065512C"/>
     <w:rsid w:val="0065695D"/>
@@ -14054,63 +13837,62 @@
     <w:rsid w:val="00861682"/>
     <w:rsid w:val="008649D2"/>
     <w:rsid w:val="00871B45"/>
     <w:rsid w:val="008819EA"/>
     <w:rsid w:val="00884467"/>
     <w:rsid w:val="008906C1"/>
     <w:rsid w:val="00890C27"/>
     <w:rsid w:val="00896B06"/>
     <w:rsid w:val="008979C5"/>
     <w:rsid w:val="00897BB1"/>
     <w:rsid w:val="008A0B80"/>
     <w:rsid w:val="008A11A9"/>
     <w:rsid w:val="008A25FA"/>
     <w:rsid w:val="008A5BE4"/>
     <w:rsid w:val="008A6EAE"/>
     <w:rsid w:val="008C1CD4"/>
     <w:rsid w:val="008C7B60"/>
     <w:rsid w:val="008E5DAF"/>
     <w:rsid w:val="008F5D30"/>
     <w:rsid w:val="009133CF"/>
     <w:rsid w:val="0092057B"/>
     <w:rsid w:val="00920CC6"/>
     <w:rsid w:val="00921B23"/>
     <w:rsid w:val="00923917"/>
     <w:rsid w:val="009248C2"/>
+    <w:rsid w:val="00925107"/>
     <w:rsid w:val="00926AB1"/>
-    <w:rsid w:val="00927024"/>
     <w:rsid w:val="009369DF"/>
     <w:rsid w:val="0094108B"/>
     <w:rsid w:val="0094499E"/>
     <w:rsid w:val="00946BC6"/>
     <w:rsid w:val="00951BCC"/>
     <w:rsid w:val="009556FF"/>
     <w:rsid w:val="00956631"/>
     <w:rsid w:val="00965090"/>
     <w:rsid w:val="009714C5"/>
     <w:rsid w:val="00973B05"/>
-    <w:rsid w:val="00973C16"/>
     <w:rsid w:val="00975C63"/>
     <w:rsid w:val="0097757D"/>
     <w:rsid w:val="00980283"/>
     <w:rsid w:val="00984C92"/>
     <w:rsid w:val="00985D4E"/>
     <w:rsid w:val="00991693"/>
     <w:rsid w:val="009A4D10"/>
     <w:rsid w:val="009B2B2B"/>
     <w:rsid w:val="009B46D0"/>
     <w:rsid w:val="009B4760"/>
     <w:rsid w:val="009B5267"/>
     <w:rsid w:val="009C5F22"/>
     <w:rsid w:val="009C6DFA"/>
     <w:rsid w:val="009D0059"/>
     <w:rsid w:val="009D3F91"/>
     <w:rsid w:val="009D428B"/>
     <w:rsid w:val="009D7703"/>
     <w:rsid w:val="009E09D8"/>
     <w:rsid w:val="009F160E"/>
     <w:rsid w:val="009F7528"/>
     <w:rsid w:val="00A01003"/>
     <w:rsid w:val="00A027C8"/>
     <w:rsid w:val="00A044A9"/>
     <w:rsid w:val="00A04D09"/>
     <w:rsid w:val="00A07385"/>
@@ -14120,244 +13902,244 @@
     <w:rsid w:val="00A215D7"/>
     <w:rsid w:val="00A253C2"/>
     <w:rsid w:val="00A25561"/>
     <w:rsid w:val="00A26565"/>
     <w:rsid w:val="00A26F29"/>
     <w:rsid w:val="00A27B4B"/>
     <w:rsid w:val="00A27E19"/>
     <w:rsid w:val="00A34B9C"/>
     <w:rsid w:val="00A3510F"/>
     <w:rsid w:val="00A36F98"/>
     <w:rsid w:val="00A4047A"/>
     <w:rsid w:val="00A43A11"/>
     <w:rsid w:val="00A4657D"/>
     <w:rsid w:val="00A53405"/>
     <w:rsid w:val="00A567D1"/>
     <w:rsid w:val="00A61ADF"/>
     <w:rsid w:val="00A63C2B"/>
     <w:rsid w:val="00A70784"/>
     <w:rsid w:val="00A7099F"/>
     <w:rsid w:val="00A72957"/>
     <w:rsid w:val="00A81EC4"/>
     <w:rsid w:val="00A825A5"/>
     <w:rsid w:val="00A827EE"/>
     <w:rsid w:val="00A83ABF"/>
     <w:rsid w:val="00A841DF"/>
-    <w:rsid w:val="00A84DCC"/>
     <w:rsid w:val="00A87484"/>
     <w:rsid w:val="00A903D5"/>
     <w:rsid w:val="00A93A0E"/>
     <w:rsid w:val="00A959D9"/>
     <w:rsid w:val="00A97D31"/>
     <w:rsid w:val="00AA3846"/>
     <w:rsid w:val="00AB2CA1"/>
     <w:rsid w:val="00AB3329"/>
     <w:rsid w:val="00AB768A"/>
     <w:rsid w:val="00AC12CC"/>
     <w:rsid w:val="00AC3E28"/>
     <w:rsid w:val="00AD222C"/>
     <w:rsid w:val="00AD3C71"/>
     <w:rsid w:val="00AD4246"/>
     <w:rsid w:val="00AE1E73"/>
     <w:rsid w:val="00AF29EC"/>
     <w:rsid w:val="00AF38FE"/>
-    <w:rsid w:val="00AF71FB"/>
     <w:rsid w:val="00B0368B"/>
     <w:rsid w:val="00B03739"/>
     <w:rsid w:val="00B07226"/>
     <w:rsid w:val="00B16A67"/>
     <w:rsid w:val="00B239D2"/>
     <w:rsid w:val="00B26E20"/>
     <w:rsid w:val="00B27AEF"/>
     <w:rsid w:val="00B378D6"/>
     <w:rsid w:val="00B439BA"/>
     <w:rsid w:val="00B50D93"/>
     <w:rsid w:val="00B54242"/>
     <w:rsid w:val="00B678EF"/>
     <w:rsid w:val="00B758F7"/>
     <w:rsid w:val="00B80F22"/>
     <w:rsid w:val="00B847D1"/>
     <w:rsid w:val="00B90325"/>
     <w:rsid w:val="00B942F3"/>
     <w:rsid w:val="00B96755"/>
     <w:rsid w:val="00B975F8"/>
     <w:rsid w:val="00BA3128"/>
     <w:rsid w:val="00BB2763"/>
     <w:rsid w:val="00BC32D4"/>
     <w:rsid w:val="00BE1723"/>
     <w:rsid w:val="00BE2B17"/>
     <w:rsid w:val="00BE2E13"/>
     <w:rsid w:val="00BE3988"/>
     <w:rsid w:val="00BE7F7C"/>
     <w:rsid w:val="00C04B96"/>
     <w:rsid w:val="00C078A4"/>
     <w:rsid w:val="00C20233"/>
     <w:rsid w:val="00C2608C"/>
     <w:rsid w:val="00C32E7C"/>
     <w:rsid w:val="00C3439E"/>
     <w:rsid w:val="00C35032"/>
     <w:rsid w:val="00C46751"/>
     <w:rsid w:val="00C474F5"/>
     <w:rsid w:val="00C60275"/>
     <w:rsid w:val="00C606EA"/>
     <w:rsid w:val="00C76658"/>
     <w:rsid w:val="00C77A13"/>
     <w:rsid w:val="00C83832"/>
     <w:rsid w:val="00C850DC"/>
     <w:rsid w:val="00C966CC"/>
     <w:rsid w:val="00C97D7C"/>
     <w:rsid w:val="00CA12DD"/>
     <w:rsid w:val="00CA795F"/>
     <w:rsid w:val="00CB561D"/>
     <w:rsid w:val="00CB739F"/>
     <w:rsid w:val="00CC28C6"/>
     <w:rsid w:val="00CD2C0A"/>
-    <w:rsid w:val="00CD7D24"/>
     <w:rsid w:val="00CE0E49"/>
     <w:rsid w:val="00CE5CC2"/>
     <w:rsid w:val="00CF4DAE"/>
     <w:rsid w:val="00CF794D"/>
     <w:rsid w:val="00D076CF"/>
     <w:rsid w:val="00D12706"/>
     <w:rsid w:val="00D14522"/>
     <w:rsid w:val="00D22AA3"/>
     <w:rsid w:val="00D2652B"/>
     <w:rsid w:val="00D3068F"/>
     <w:rsid w:val="00D338FF"/>
     <w:rsid w:val="00D35B10"/>
     <w:rsid w:val="00D42098"/>
     <w:rsid w:val="00D42852"/>
     <w:rsid w:val="00D45D49"/>
     <w:rsid w:val="00D51D2C"/>
     <w:rsid w:val="00D536E9"/>
     <w:rsid w:val="00D65249"/>
     <w:rsid w:val="00D6567E"/>
     <w:rsid w:val="00D66838"/>
     <w:rsid w:val="00D7481D"/>
     <w:rsid w:val="00D83733"/>
     <w:rsid w:val="00D93082"/>
-    <w:rsid w:val="00D93CDC"/>
     <w:rsid w:val="00D94D06"/>
     <w:rsid w:val="00D97FB9"/>
     <w:rsid w:val="00DA2000"/>
     <w:rsid w:val="00DA3663"/>
-    <w:rsid w:val="00DA4CD3"/>
     <w:rsid w:val="00DA59A3"/>
     <w:rsid w:val="00DA70FE"/>
     <w:rsid w:val="00DB3182"/>
     <w:rsid w:val="00DB3C64"/>
+    <w:rsid w:val="00DC3F39"/>
     <w:rsid w:val="00DC4C78"/>
     <w:rsid w:val="00DC71D1"/>
     <w:rsid w:val="00DD2D5F"/>
     <w:rsid w:val="00DD40B9"/>
     <w:rsid w:val="00DD4883"/>
     <w:rsid w:val="00DD50CC"/>
     <w:rsid w:val="00DE0A04"/>
     <w:rsid w:val="00DE0E23"/>
     <w:rsid w:val="00E00671"/>
     <w:rsid w:val="00E032E7"/>
     <w:rsid w:val="00E03306"/>
     <w:rsid w:val="00E03790"/>
     <w:rsid w:val="00E04C87"/>
     <w:rsid w:val="00E05F53"/>
     <w:rsid w:val="00E10B92"/>
     <w:rsid w:val="00E11BC2"/>
     <w:rsid w:val="00E22B8B"/>
     <w:rsid w:val="00E22DA0"/>
     <w:rsid w:val="00E2371D"/>
     <w:rsid w:val="00E25163"/>
     <w:rsid w:val="00E30AE2"/>
     <w:rsid w:val="00E336BC"/>
     <w:rsid w:val="00E36BDB"/>
     <w:rsid w:val="00E36E99"/>
     <w:rsid w:val="00E44993"/>
     <w:rsid w:val="00E53A79"/>
     <w:rsid w:val="00E56D64"/>
     <w:rsid w:val="00E603E3"/>
     <w:rsid w:val="00E62246"/>
     <w:rsid w:val="00E62CF4"/>
     <w:rsid w:val="00E71156"/>
     <w:rsid w:val="00E9568C"/>
     <w:rsid w:val="00E95AA7"/>
     <w:rsid w:val="00EA509C"/>
     <w:rsid w:val="00EA5E0A"/>
     <w:rsid w:val="00EB5584"/>
     <w:rsid w:val="00EC0F66"/>
     <w:rsid w:val="00EC638A"/>
     <w:rsid w:val="00ED55D4"/>
     <w:rsid w:val="00ED7682"/>
-    <w:rsid w:val="00EE71A9"/>
     <w:rsid w:val="00EF04EF"/>
     <w:rsid w:val="00EF4DBE"/>
     <w:rsid w:val="00F0410F"/>
     <w:rsid w:val="00F04D45"/>
     <w:rsid w:val="00F050DB"/>
     <w:rsid w:val="00F10775"/>
     <w:rsid w:val="00F132BB"/>
+    <w:rsid w:val="00F23E06"/>
     <w:rsid w:val="00F24CC4"/>
     <w:rsid w:val="00F319B7"/>
     <w:rsid w:val="00F334CC"/>
     <w:rsid w:val="00F34E6A"/>
     <w:rsid w:val="00F42E01"/>
     <w:rsid w:val="00F438C0"/>
     <w:rsid w:val="00F444AC"/>
     <w:rsid w:val="00F46464"/>
     <w:rsid w:val="00F467B4"/>
     <w:rsid w:val="00F569D4"/>
     <w:rsid w:val="00F60F56"/>
     <w:rsid w:val="00F64368"/>
     <w:rsid w:val="00F67035"/>
     <w:rsid w:val="00F74B93"/>
     <w:rsid w:val="00F75C00"/>
     <w:rsid w:val="00F86C9B"/>
     <w:rsid w:val="00F916E4"/>
     <w:rsid w:val="00F9484B"/>
     <w:rsid w:val="00F95591"/>
     <w:rsid w:val="00F96A69"/>
     <w:rsid w:val="00F9741B"/>
     <w:rsid w:val="00F977C1"/>
     <w:rsid w:val="00FA27A9"/>
     <w:rsid w:val="00FA7A24"/>
     <w:rsid w:val="00FB3C18"/>
     <w:rsid w:val="00FB655F"/>
     <w:rsid w:val="00FB7C34"/>
     <w:rsid w:val="00FC674C"/>
     <w:rsid w:val="00FC7E19"/>
     <w:rsid w:val="00FD4739"/>
     <w:rsid w:val="00FE0B13"/>
     <w:rsid w:val="00FE2D12"/>
     <w:rsid w:val="00FE7E7D"/>
     <w:rsid w:val="00FF0DD8"/>
     <w:rsid w:val="00FF1229"/>
     <w:rsid w:val="00FF3F76"/>
     <w:rsid w:val="00FF6A92"/>
     <w:rsid w:val="00FF7422"/>
     <w:rsid w:val="00FF7567"/>
     <w:rsid w:val="00FF7EC1"/>
     <w:rsid w:val="33E0B769"/>
+    <w:rsid w:val="3C8F07FA"/>
     <w:rsid w:val="409D3462"/>
-    <w:rsid w:val="57FE4432"/>
+    <w:rsid w:val="50ED096C"/>
+    <w:rsid w:val="5D520CE7"/>
+    <w:rsid w:val="659B0F08"/>
+    <w:rsid w:val="7C32612D"/>
     <w:rsid w:val="7F7CC9E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -15711,85 +15493,85 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B07226"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB3182"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB3182"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:locked/>
     <w:rsid w:val="00DB3182"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB3182"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00DB3182"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
@@ -16713,45 +16495,48 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator>Mary Anne Paul</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Carolyn Tir</lastModifiedBy>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>