--- v0 (2025-11-05)
+++ v1 (2026-10-19)
@@ -1,3911 +1,3438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7979A269" w14:textId="4F9FFDA8" w:rsidR="0017440E" w:rsidRPr="007D7494" w:rsidRDefault="0017440E" w:rsidP="007D7494"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7979A269" w14:textId="283E065F" w:rsidR="0017440E" w:rsidRDefault="0017440E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A589CDE" w14:textId="539B81CB" w:rsidR="0017440E" w:rsidRDefault="007F1665" w:rsidP="004D252D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6160"/>
+        </w:tabs>
+        <w:ind w:left="-810"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069200B">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="746FE678" wp14:editId="0FCF262F">
+            <wp:extent cx="1962150" cy="390525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1962150" cy="390525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4486BAE7" w14:textId="77777777" w:rsidR="0017440E" w:rsidRDefault="0017440E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBD09FA" w14:textId="77777777" w:rsidR="007E5142" w:rsidRDefault="007E5142" w:rsidP="007E5142">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1234C8C3" w14:textId="77777777" w:rsidR="007E5142" w:rsidRDefault="007E5142" w:rsidP="00AA5DF6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="314BCCDF" w14:textId="0F04E9AF" w:rsidR="007E5142" w:rsidRPr="007D7494" w:rsidRDefault="007E5142" w:rsidP="007D7494">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E06ADF2" w14:textId="77777777" w:rsidR="007E5142" w:rsidRPr="00F509CE" w:rsidRDefault="007E5142" w:rsidP="00AA5DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F509CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Memorandum of Understanding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314BCCDF" w14:textId="2800FA79" w:rsidR="007E5142" w:rsidRPr="00F509CE" w:rsidRDefault="4DD3DAF4" w:rsidP="5B722879">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t>For</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidR="0D192197" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="10344B58" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="43FF4414" w14:textId="77777777" w:rsidR="007E5142" w:rsidRPr="007D7494" w:rsidRDefault="007E5142" w:rsidP="007D7494">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FF4414" w14:textId="77777777" w:rsidR="007E5142" w:rsidRPr="00F509CE" w:rsidRDefault="007E5142" w:rsidP="00AA5DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7494">
-        <w:rPr>
+      <w:r w:rsidRPr="00F509CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>A Faculty Member Rostered in the</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6C0CC0" w14:textId="1FCC6964" w:rsidR="00F075D7" w:rsidRPr="007D7494" w:rsidRDefault="00F075D7" w:rsidP="007D7494">
+    <w:p w14:paraId="3A6C0CC0" w14:textId="2A003120" w:rsidR="00F075D7" w:rsidRDefault="0A7A7E66" w:rsidP="295082DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="10344B58" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r w:rsidR="003B0E3C" w:rsidRPr="007D7494">
-[...14 lines deleted...]
-    <w:p w14:paraId="5EDFB406" w14:textId="4BF05219" w:rsidR="00E04111" w:rsidRPr="007D7494" w:rsidRDefault="00E04111" w:rsidP="007D7494">
+    </w:p>
+    <w:p w14:paraId="5EDFB406" w14:textId="6DE845E3" w:rsidR="00E04111" w:rsidRPr="00F509CE" w:rsidRDefault="3B5BFC22" w:rsidP="295082DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7494">
-        <w:rPr>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">with Tenure </w:t>
       </w:r>
-      <w:r w:rsidR="00F53F40" w:rsidRPr="007D7494">
-        <w:rPr>
+      <w:r w:rsidR="604B3918" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-        <w:rPr>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:r w:rsidR="00F075D7" w:rsidRPr="007D7494">
-        <w:rPr>
+      <w:r w:rsidR="10344B58" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
-      <w:r w:rsidR="003B0E3C" w:rsidRPr="007D7494">
-[...14 lines deleted...]
-    <w:p w14:paraId="470A21FF" w14:textId="3C3D754B" w:rsidR="00E04111" w:rsidRDefault="00911C63" w:rsidP="007D7494">
+    </w:p>
+    <w:p w14:paraId="470A21FF" w14:textId="11F3E1EE" w:rsidR="00E04111" w:rsidRPr="00F509CE" w:rsidRDefault="00F075D7" w:rsidP="007E5142">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:bCs/>
-[...13 lines deleted...]
-          <w:color w:val="1130E9"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-[...32 lines deleted...]
-          <w:color w:val="1130E9"/>
+    </w:p>
+    <w:p w14:paraId="6AC708FA" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="00914285" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B05AC0" w14:textId="297A43C5" w:rsidR="00E04111" w:rsidRPr="001133E1" w:rsidRDefault="199E66B1" w:rsidP="478813FE">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is hiring </w:t>
+      </w:r>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="4E35F13D" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a</w:t>
+      </w:r>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/an ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The position will be </w:t>
+      </w:r>
+      <w:r w:rsidR="372B6AC5" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rostered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="5A8C58BC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
-[...25 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="4EFCB65E" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="57E22400" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the _</w:t>
+      </w:r>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFCB65E" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-[...67 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="0BDFCD22" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(academic unit) </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFCB65E" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>as the tenure home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  This MOU is to document the arrangement </w:t>
+      </w:r>
+      <w:r w:rsidR="72001BFA" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
-      <w:r w:rsidR="00F075D7" w:rsidRPr="009B13F1">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="1BF34DDE" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="43897C6F" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="1BF34DDE" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="372B6AC5" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D0842" w:rsidRPr="009B13F1">
-[...61 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="1BF34DDE" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="372B6AC5" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="2FDF80A8" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The Institutes</w:t>
+      </w:r>
+      <w:r w:rsidR="7F159734" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Provost Office </w:t>
+      </w:r>
+      <w:r w:rsidR="372B6AC5" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
-      <w:r w:rsidR="003D0842" w:rsidRPr="009B13F1">
-[...13 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="40E777EC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="63DB05FC" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tenure Home College or School) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>regarding various facets of the faculty member’s appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38966260" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="009B13F1" w:rsidRDefault="00E04111" w:rsidP="007D7494">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="009B13F1">
+    <w:p w14:paraId="38966260" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="0036475B" w:rsidRDefault="00E04111" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C48C2A1" w14:textId="37DCEA99" w:rsidR="00E04111" w:rsidRPr="0036475B" w:rsidRDefault="3B5BFC22" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F53F40" w:rsidRPr="009B13F1">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Space:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="10344B58" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="437D4F0F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[indicate one or both: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>office space</w:t>
+      </w:r>
+      <w:r w:rsidR="510ADB50" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or</w:t>
+      </w:r>
+      <w:r w:rsidR="5E9E7D40" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>laboratory space</w:t>
+      </w:r>
+      <w:r w:rsidR="6EDD1436" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will accommodate the space needs of students, post-docs, or researchers associated with the faculty member, according to their Byl</w:t>
+      </w:r>
+      <w:r w:rsidR="23922FFF" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aws and Standing Rules.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5F9ED1" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="0036475B" w:rsidRDefault="00E04111" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055C6303" w14:textId="1C8A3C70" w:rsidR="00E04111" w:rsidRPr="0036475B" w:rsidRDefault="00E04111" w:rsidP="295082DB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Merit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B13F1">
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53F40" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Review:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Merit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F53F40" w:rsidRPr="009B13F1">
-[...17 lines deleted...]
-      <w:r w:rsidR="00187255" w:rsidRPr="009B13F1">
+      <w:r w:rsidR="3A63229A" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Post Tenure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidR="36AC7E07" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53F40" w:rsidRPr="295082DB">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5DF6" w:rsidRPr="009B13F1">
-[...11 lines deleted...]
-      <w:r w:rsidR="0085576C" w:rsidRPr="009B13F1">
+      <w:r w:rsidR="660B5F13" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53F40" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will conduct annual merit reviews for the faculty member in the context of its faculty evaluation criteria.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00187255" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="71571784" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DF6" w:rsidRPr="295082DB">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0085576C" w:rsidRPr="009B13F1">
-[...23 lines deleted...]
-      <w:r w:rsidR="00D30DD1" w:rsidRPr="009B13F1">
+      <w:r w:rsidR="00F53F40" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will forward the outcome to the Director of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB349E" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53F40" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, who will take this evaluation into consideration as a final evaluation is completed in the context of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="002C721A" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>(Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7" w:rsidRPr="295082DB">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D30DD1" w:rsidRPr="009B13F1">
-[...37 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="00F53F40" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>rostered faculty and the salary pool made available by the Institutes.  Results will be submitted to the Dean of the Institutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D250CEC" w14:textId="79ABFD14" w:rsidR="5FDD6F1F" w:rsidRDefault="5FDD6F1F" w:rsidP="5FDD6F1F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D561F9" w14:textId="1447F9CC" w:rsidR="5FDD6F1F" w:rsidRPr="00FA2E4A" w:rsidRDefault="6031B9F5" w:rsidP="5807FBF1">
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When ________ becomes eligible for Post-Tenure Review (five years after earning tenure and every </w:t>
+      </w:r>
+      <w:r w:rsidR="36A40EE1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>subsequent five-year period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), the </w:t>
+      </w:r>
+      <w:r w:rsidR="3D57A427" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will conduct the Post-Tenure Review in accordance with their post-tenure review criteria. The </w:t>
+      </w:r>
+      <w:r w:rsidR="5EFAC1A3" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="65346049" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will forward the outcome to the Director </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidR="65346049" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="36A0C10A" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidR="65346049" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________</w:t>
+      </w:r>
+      <w:r w:rsidR="2E6703A0" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="3C169C04" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="2E6703A0" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nstitute)</w:t>
+      </w:r>
+      <w:r w:rsidR="65346049" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F53F40" w:rsidRPr="009B13F1">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidR="1BAFACE3" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In the event of a </w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidR="2471A413" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that results in a </w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="2471A413" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>not meeting expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="2471A413" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation, the </w:t>
+      </w:r>
+      <w:r w:rsidR="2C2D5DB9" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="4FEF403C" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will lead conversations between the </w:t>
+      </w:r>
+      <w:r w:rsidR="14E002AC" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="4FEF403C" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the institute</w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in developing a Performance Improvement Plan. </w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5">
+        <w:t>If there is disagreement about the outcome of the review</w:t>
+      </w:r>
+      <w:r w:rsidR="09EBF9E7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5">
+        <w:t>the Chair of _________(</w:t>
+      </w:r>
+      <w:r w:rsidR="6CD47B42">
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5">
+        <w:t>) and Director of ___________(Institute) will discuss the nature of the disagreement. A disagreement between the tenure home and the institute about the outcome of the review or a proposal for a potential separation or transfer of the FTE will be adjudicated by the Dean of the (</w:t>
+      </w:r>
+      <w:r w:rsidR="1C49BBE9">
+        <w:t>Tenure Home</w:t>
+      </w:r>
+      <w:r w:rsidR="0BA9B0F5">
+        <w:t xml:space="preserve">) and the Dean of the Institutes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444F2E93" w14:textId="77777777" w:rsidR="00702CA3" w:rsidRPr="0036475B" w:rsidRDefault="00702CA3" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12003577" w14:textId="68A66848" w:rsidR="00F56933" w:rsidRDefault="00E04111" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching, </w:t>
       </w:r>
-      <w:r w:rsidR="00CD1557" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00CD1557" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Scholarly and Creative Work</w:t>
       </w:r>
-      <w:r w:rsidR="00F53F40" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00F53F40" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00CD1557" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00CD1557" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">Leadership and </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Service Expectations:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For purposes of annual merit evaluation, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036475B" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efforts and accomplishments will be assessed </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">according to the following formula: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% teaching, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="00E925A2">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>scholarly and creative</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="00E925A2">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leadership and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service to the Department, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>(Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="00187255" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University and profession. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk70335437"/>
+      <w:r w:rsidR="00F56933" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your normal classroom teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignment will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="003A12C5">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> courses per</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic year.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="004E67C4" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Courses are assigned by the Chair based on curriculum needs, and in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consul</w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidR="004E67C4" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the faculty member, and associate chairs.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E67C4" w:rsidRPr="0036475B">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F56933" w:rsidRPr="007D7494">
-[...192 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+    </w:p>
+    <w:p w14:paraId="2457E0A2" w14:textId="77777777" w:rsidR="003A12C5" w:rsidRPr="00A3693F" w:rsidRDefault="003A12C5" w:rsidP="00A3693F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2752C73D" w14:textId="5F9B16D4" w:rsidR="00A3693F" w:rsidRDefault="00A3693F" w:rsidP="00A3693F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036475B">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">Should you be appointed or elected to a time-consuming or multi-year service activity in one unit, the chair/director of the other unit should be consulted. You will have a full vote on all issues relating to </w:t>
       </w:r>
-      <w:r w:rsidR="00720C26" w:rsidRPr="007D7494">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>__________(Department)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> business as would a full-time faculty member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4E1E78" w14:textId="77777777" w:rsidR="00F56933" w:rsidRPr="0036475B" w:rsidRDefault="00F56933" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF3AED8" w14:textId="6C2D2334" w:rsidR="00E04111" w:rsidRPr="003A12C5" w:rsidRDefault="00AA5DF6" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive Review for Reappointment, </w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Promotion</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Tenure</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reviews</w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> At the time of the Comprehensive </w:t>
       </w:r>
-      <w:r w:rsidR="00372B9D" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00372B9D" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
-      <w:r w:rsidR="0012610E" w:rsidRPr="007D7494">
+      <w:r w:rsidR="0012610E" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">for Reappointment </w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>prior to tenure, the Chair of</w:t>
       </w:r>
-      <w:r w:rsidR="004D252D" w:rsidRPr="007D7494">
+      <w:r w:rsidR="004D252D" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________(Department)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Director of </w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_____________ (Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="00696F68" w:rsidRPr="5807FBF1">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00720C26" w:rsidRPr="007D7494">
-[...7 lines deleted...]
-          <w:color w:val="1130E9"/>
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall assess whether the candidate is progressing satisfactorily in both units.  Should a conflict arise in which progress is judged to be satisfactory in one unit and not the other, the Chair, Director and faculty member shall meet to decide whether a joint appointment is in the best interests of the units, the University, and the faculty member.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158778BA" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="003A12C5" w:rsidRDefault="00E04111" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014386A6" w14:textId="624C0982" w:rsidR="004D252D" w:rsidRDefault="00372B9D" w:rsidP="5807FBF1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprehensive review for reappointment, promotion, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and tenure decisions will proceed according </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75207" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0D89" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>By-Laws</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
-[...13 lines deleted...]
-          <w:color w:val="1130E9"/>
+      <w:r w:rsidR="00EA0D89" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Standing Rules </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56933" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F075D7" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>(Department)</w:t>
+      </w:r>
+      <w:r w:rsidR="004730A1" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in consultation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75207" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>the Institute.</w:t>
+      </w:r>
+      <w:r w:rsidR="0036475B" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECBD95C" w14:textId="77777777" w:rsidR="004D252D" w:rsidRDefault="004D252D" w:rsidP="00DC19A4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9D1574" w14:textId="5D84C83D" w:rsidR="00DC19A4" w:rsidRPr="003A12C5" w:rsidRDefault="00F075D7" w:rsidP="295082DB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Optional:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0D19C725" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Tenure Home</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Institute approve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years of credit toward your tenure process, with a comprehensive review </w:t>
+      </w:r>
+      <w:r w:rsidR="00372B9D" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for reappointment </w:t>
+      </w:r>
+      <w:r w:rsidR="00055E96" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________ (AY) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00372B9D" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a review for promotion to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00372B9D" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professor and tenure</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00055E96" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidR="00372B9D" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ (AY). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3031641D" w14:textId="77777777" w:rsidR="00DC19A4" w:rsidRPr="003A12C5" w:rsidRDefault="00DC19A4" w:rsidP="00DC19A4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307F5F30" w14:textId="16BDBC77" w:rsidR="00EB349E" w:rsidRDefault="05CC4932" w:rsidP="295082DB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve">enured faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="35E9257D">
+        <w:t xml:space="preserve">rostered in the Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve">provide input to the tenure home in these reviews. Comprehensive review for reappointment, promotion, and tenure reviews will proceed according to the primary unit criteria and bylaws of the _______ </w:t>
+      </w:r>
+      <w:r w:rsidR="02CEFF84">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="76558570">
+        <w:t>Tenure Home</w:t>
+      </w:r>
+      <w:r w:rsidR="02CEFF84">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve"> in consultation with ___________(Institute). For these reviews, a single dossier will be prepared by </w:t>
+      </w:r>
+      <w:r w:rsidR="02CEFF84">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="012A6038">
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve"> with support from _________(Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="4CD5C216">
+        <w:t>) and</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve"> forwarded to the College of _____________ Dean’s Personnel Committee. The </w:t>
+      </w:r>
+      <w:r w:rsidR="7F584379">
+        <w:t xml:space="preserve">tenure home </w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t>will appoint a joint Primary Unit Evaluation committee (PUEC), with at least one member from __________ (Institute) and the rest from _________</w:t>
+      </w:r>
+      <w:r w:rsidR="1FE85792">
+        <w:t>(Tenure Home)</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve">, to evaluate the candidate’s teaching, scholarly and creative work, and leadership and service. The criteria for evaluating teaching, scholarly and creative work, and leadership and service will follow those laid out in the </w:t>
+      </w:r>
+      <w:r w:rsidR="519A48F0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0C307E77">
+        <w:t xml:space="preserve">enure </w:t>
+      </w:r>
+      <w:r w:rsidR="6EC1F390">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="0C307E77">
+        <w:t>ome</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="3DC09F63">
+        <w:t>primary unit criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="61BFC49A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="61BFC49A" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>insert link to criteria here</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t>. For the review, the Director of  ___________ (Institute) will provide a letter of evaluation for the faculty member and this letter will be included in an advisory capacity in the official review dossier. In line with the ________(Institute) bylaws, the Director's letter should include input from</w:t>
+      </w:r>
+      <w:r w:rsidR="78B08931">
+        <w:t xml:space="preserve"> tenured faculty rostered in</w:t>
+      </w:r>
+      <w:r w:rsidR="64CF1A6C">
+        <w:t xml:space="preserve"> _________(Institute) on the areas of scholarly and creative work, leadership and service, and teaching, as applicable. Institutes do not vote on tenure, only the tenure home’s tenured faculty vote on tenure as part of the primary unit evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21737840" w14:textId="77777777" w:rsidR="00EB349E" w:rsidRDefault="00EB349E" w:rsidP="00EB349E"/>
+    <w:p w14:paraId="65D8F17C" w14:textId="1B4C5006" w:rsidR="00EB349E" w:rsidRDefault="00EB349E" w:rsidP="295082DB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If there is disagreement about the outcome of the comprehensive review for reappointment, promotion, or tenure, the Chair of _________(</w:t>
+      </w:r>
+      <w:r w:rsidR="304641D9">
+        <w:t>Tenure Home</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) and Director of </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>appropriate,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+        <w:t xml:space="preserve">___________(Institute) will discuss the nature of the disagreement. A disagreement between the tenure home and the institute about the outcome of the review or a proposal for a potential separation or transfer of the FTE will be adjudicated by the Dean of the (Home College) and the Dean of the Institutes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF8A0A8" w14:textId="77777777" w:rsidR="00EB349E" w:rsidRDefault="00EB349E" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427D1325" w14:textId="2C59788E" w:rsidR="00E04111" w:rsidRPr="0036475B" w:rsidRDefault="00E04111" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Research/Proposal Processing/ICR Sharing:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The DA-ICR will be distributed between the two units</w:t>
+      </w:r>
+      <w:r w:rsidR="004730A1" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="004730A1" w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will go to </w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>________(Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="00914285" w:rsidRPr="0036475B">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3C33D795" w:rsidRPr="007D7494">
-[...246 lines deleted...]
-      <w:r w:rsidR="00A3693F" w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="0036475B">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00372B9D" w:rsidRPr="007D7494">
-[...361 lines deleted...]
-    <w:p w14:paraId="5DF8A0A8" w14:textId="77777777" w:rsidR="00EB349E" w:rsidRPr="007D7494" w:rsidRDefault="00EB349E" w:rsidP="007D7494">
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% to </w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>________(Department)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036475B">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>. In general, the relative contributions shall be scaled by the relative amount of DA-ICR received by each unit on grants in which the shared faculty is a Principal Investigator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B691EE" w14:textId="77777777" w:rsidR="009D1CD9" w:rsidRPr="0036475B" w:rsidRDefault="009D1CD9" w:rsidP="0036475B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427D1325" w14:textId="4A67E8AB" w:rsidR="00E04111" w:rsidRPr="007D7494" w:rsidRDefault="00E04111" w:rsidP="007D7494">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+    <w:p w14:paraId="62642A52" w14:textId="1482B702" w:rsidR="00916ECC" w:rsidRPr="0036475B" w:rsidRDefault="0085320E" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t>Research/Proposal Processing/ICR Sharing:</w:t>
-[...119 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+        <w:t xml:space="preserve">(Optional) </w:t>
+      </w:r>
+      <w:r w:rsidR="00762E38" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Optional) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00762E38" w:rsidRPr="007D7494">
+        <w:t xml:space="preserve">Start-Up Funds:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00762E38" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>As stated in the offer letter, $</w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00762E38" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be provided as part of a start-up package ($</w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00762E38" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="7448ECBD" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the College of </w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>; $</w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>____________(Institute)</w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>, and $</w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="00440B1F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>the Institutes</w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk137218049"/>
+      <w:r w:rsidR="00762E38" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>These funds may be used by the faculty member to support their research mission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00762E38" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Funds will be available </w:t>
+      </w:r>
+      <w:r w:rsidR="00170614" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>during _____ years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B8730B" w14:textId="56B8E32B" w:rsidR="00916ECC" w:rsidRPr="0036475B" w:rsidRDefault="00916ECC" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36165F61" w14:textId="25E06E1B" w:rsidR="00EE4DD9" w:rsidRPr="00EE4DD9" w:rsidRDefault="0085320E" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Start-Up Funds:  </w:t>
-[...185 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+        <w:t xml:space="preserve">(Optional) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D815C0" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Optional) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D815C0" w:rsidRPr="007D7494">
+        <w:t>Graduate student support:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D815C0" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4DD9" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>You will</w:t>
+      </w:r>
+      <w:r w:rsidR="0036475B" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have the opportunity to advise graduate students through </w:t>
+      </w:r>
+      <w:r w:rsidR="001133E1" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>ENVS</w:t>
+      </w:r>
+      <w:r w:rsidR="0036475B" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4DD9" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="45D79D88" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>tenure home</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4DD9" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3693F" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigns Teaching Assistant (TA) based on specific course offerings including the courses you will be involved with. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4DD9" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>In addition, prior to tenure, you will be prioritized to bring in additional graduate students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEFC709" w14:textId="77777777" w:rsidR="00D815C0" w:rsidRPr="0036475B" w:rsidRDefault="00D815C0" w:rsidP="0036475B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530C75EF" w14:textId="77B6C5B3" w:rsidR="00CF7FE6" w:rsidRPr="002C721A" w:rsidRDefault="002C721A" w:rsidP="295082DB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Graduate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D7494">
+        <w:t xml:space="preserve">(Optional) </w:t>
+      </w:r>
+      <w:r w:rsidR="001934CA" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D815C0" w:rsidRPr="007D7494">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF748A" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve">tudent </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D7494">
+        <w:t>ab</w:t>
+      </w:r>
+      <w:r w:rsidR="001934CA" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D815C0" w:rsidRPr="007D7494">
+        <w:t xml:space="preserve"> space</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t>upport:</w:t>
-[...93 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001934CA" w:rsidRPr="295082DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Optional) </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D7494">
-[...27 lines deleted...]
-          <w:color w:val="1130E9"/>
+      <w:r w:rsidR="5458818B" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Tenure Home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Institute will provide X space for </w:t>
+      </w:r>
+      <w:r w:rsidR="004D252D" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B40F301" w14:textId="77777777" w:rsidR="00CF7FE6" w:rsidRPr="00DC19A4" w:rsidRDefault="00CF7FE6" w:rsidP="00C52BF7">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178F209E" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>We agree to the above:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E31BD9" w14:textId="77777777" w:rsidR="007A35D6" w:rsidRPr="00DC19A4" w:rsidRDefault="007A35D6" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB0347D" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DA8563" w14:textId="22AD9B97" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173C090C" w14:textId="550E2EF3" w:rsidR="00037431" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>, Director</w:t>
+      </w:r>
+      <w:r w:rsidR="007A35D6" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0070608B" w:rsidRPr="007D7494">
-[...21 lines deleted...]
-          <w:color w:val="1130E9"/>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007A35D6" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7533E247" w14:textId="43F02F47" w:rsidR="00830E7E" w:rsidRPr="00DC19A4" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00830E7E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-[...124 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627CC496" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678EA600" w14:textId="77777777" w:rsidR="00E04111" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63048296" w14:textId="77777777" w:rsidR="00461F32" w:rsidRPr="00DC19A4" w:rsidRDefault="00461F32" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66834356" w14:textId="240660D1" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:tab/>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173C090C" w14:textId="00FA0A97" w:rsidR="00037431" w:rsidRPr="007D7494" w:rsidRDefault="007D7494" w:rsidP="007D7494">
-[...219 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="54BB2550" w14:textId="5CFC3005" w:rsidR="00037431" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>, Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656FDA" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00037431" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A935D8F" w14:textId="29A3329D" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="007A35D6" w:rsidP="007A35D6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Department of</w:t>
+      </w:r>
+      <w:r w:rsidR="00830E7E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00830E7E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00830E7E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00916ECC" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7278F536" w14:textId="77777777" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC5A5DD" w14:textId="77777777" w:rsidR="00E04111" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1BA372" w14:textId="77777777" w:rsidR="00461F32" w:rsidRPr="00DC19A4" w:rsidRDefault="00461F32" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3878D4AB" w14:textId="0742FE93" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="00E04111" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3C8E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3C8E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D3C8E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D3C8E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D3C8E" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BB2550" w14:textId="10B8B28D" w:rsidR="00037431" w:rsidRPr="007D7494" w:rsidRDefault="007D7494" w:rsidP="007D7494">
-[...204 lines deleted...]
-    <w:p w14:paraId="0E83859B" w14:textId="60F9B77C" w:rsidR="00E04111" w:rsidRPr="007D7494" w:rsidRDefault="00656FDA" w:rsidP="007D7494">
+    <w:p w14:paraId="0E83859B" w14:textId="12226A4C" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="319B37B5" w:rsidP="00E04111">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="478813FE">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Massimo Ruzzene</w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
+      <w:r w:rsidR="34A0704F" w:rsidRPr="478813FE">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002543F3" w:rsidRPr="007D7494">
+      <w:r w:rsidR="3F9820B6" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="11A17B79" w:rsidRPr="478813FE">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Vice Chancellor</w:t>
       </w:r>
-      <w:r w:rsidR="004D3C8E" w:rsidRPr="007D7494">
-[...23 lines deleted...]
-      <w:r w:rsidR="002543F3" w:rsidRPr="007D7494">
+      <w:r w:rsidR="00656FDA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656FDA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656FDA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656FDA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="11A17B79" w:rsidRPr="478813FE">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="00E04111" w:rsidRPr="007D7494">
-[...6 lines deleted...]
-    <w:p w14:paraId="66A94AD9" w14:textId="7B716449" w:rsidR="00631B64" w:rsidRPr="007D7494" w:rsidRDefault="00E04111" w:rsidP="007D7494">
+      <w:r w:rsidR="00656FDA">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A94AD9" w14:textId="41550C0F" w:rsidR="00631B64" w:rsidRPr="00DC19A4" w:rsidRDefault="34A0704F" w:rsidP="00E04111">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="478813FE">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
-      <w:r w:rsidR="002543F3" w:rsidRPr="007D7494">
+      <w:r w:rsidR="11A17B79" w:rsidRPr="478813FE">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidR="009E7B16" w:rsidRPr="007D7494">
-[...12 lines deleted...]
-    <w:p w14:paraId="20ABF010" w14:textId="77777777" w:rsidR="00440B1F" w:rsidRPr="007D7494" w:rsidRDefault="00440B1F" w:rsidP="007D7494">
+      <w:r w:rsidR="0BB0B2BB" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Innovation</w:t>
+      </w:r>
+      <w:r w:rsidR="7C19E9C8" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="11A17B79" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dean of </w:t>
+      </w:r>
+      <w:r w:rsidR="1CCDDA48" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="11A17B79" w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>he Institutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0350D617" w14:textId="13F2CA0B" w:rsidR="00631B64" w:rsidRDefault="3877F34E" w:rsidP="00E04111">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="63A6FB75" w14:textId="77777777" w:rsidR="00440B1F" w:rsidRPr="007D7494" w:rsidRDefault="00440B1F" w:rsidP="007D7494">
+      </w:pPr>
+      <w:r w:rsidRPr="478813FE">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Slade Professor of Mechanical Engineering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ABF010" w14:textId="77777777" w:rsidR="00440B1F" w:rsidRDefault="00440B1F" w:rsidP="00E04111">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F31EE2C" w14:textId="51DCE310" w:rsidR="00E04111" w:rsidRPr="007D7494" w:rsidRDefault="00631B64" w:rsidP="007D7494">
+    <w:p w14:paraId="63A6FB75" w14:textId="77777777" w:rsidR="00440B1F" w:rsidRPr="00DC19A4" w:rsidRDefault="00440B1F" w:rsidP="00E04111">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7494">
-[...174 lines deleted...]
-    <w:p w14:paraId="70A8EBE5" w14:textId="26F2F63A" w:rsidR="00AA5DF6" w:rsidRPr="007D7494" w:rsidRDefault="00AA5DF6" w:rsidP="007D7494">
+    </w:p>
+    <w:p w14:paraId="4F31EE2C" w14:textId="026393A6" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="00631B64" w:rsidP="00E04111">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7494">
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04111" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498AE235" w14:textId="7629F918" w:rsidR="00E04111" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="00E04111">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>, Dean</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E7B16" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001133E1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C721A">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00631B64" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7014DC06" w14:textId="57B33D21" w:rsidR="003164DA" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r w:rsidR="75E60A05" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>/School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00631B64" w:rsidRPr="295082DB">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9DB1B6" w14:textId="7FB74A43" w:rsidR="00AA5DF6" w:rsidRPr="00DC19A4" w:rsidRDefault="00AA5DF6" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A8E08E" w14:textId="2ABB76F0" w:rsidR="00AA5DF6" w:rsidRDefault="00AA5DF6" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062397E0" w14:textId="77777777" w:rsidR="00440B1F" w:rsidRDefault="00440B1F" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB2A9A" w14:textId="77777777" w:rsidR="00440B1F" w:rsidRPr="00DC19A4" w:rsidRDefault="00440B1F" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A8EBE5" w14:textId="6F702896" w:rsidR="00AA5DF6" w:rsidRPr="00DC19A4" w:rsidRDefault="00AA5DF6" w:rsidP="00AA5DF6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-[...52 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6EA5E8" w14:textId="1B393E23" w:rsidR="00AA5DF6" w:rsidRPr="00DC19A4" w:rsidRDefault="00AA5DF6" w:rsidP="00AA5DF6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Michele S. Moses, Vice </w:t>
+      </w:r>
+      <w:r w:rsidR="2470EC7F" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Chancellor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240F0E6B" w14:textId="654CE576" w:rsidR="00AA5DF6" w:rsidRPr="007D7494" w:rsidRDefault="00AA5DF6" w:rsidP="007D7494">
-[...42 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7EDF768A" w14:textId="1FB09FDF" w:rsidR="00AA5DF6" w:rsidRPr="00DC19A4" w:rsidRDefault="7CBCA38F" w:rsidP="5807FBF1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Senior Vice Provost</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DF6" w:rsidRPr="5807FBF1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Faculty Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240F0E6B" w14:textId="77777777" w:rsidR="00AA5DF6" w:rsidRPr="00DC19A4" w:rsidRDefault="00AA5DF6" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B49CB09" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FF1807" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D496C7B" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
         <w:t xml:space="preserve">I accept these commitments, conditional upon approval of my appointment by the Provost and Executive Vice Chancellor for Academic Affairs of the University of Colorado Boulder.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D37D68" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="007D7494" w:rsidRDefault="002543F3" w:rsidP="007D7494">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="007D7494">
+    <w:p w14:paraId="44D37D68" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007EC6A4" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A973C79" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F7BEF5" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5965898B" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC19A4">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-[...35 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275A750F" w14:textId="0795C05E" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002C721A" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="1130E9"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>Candidate</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7494">
-[...41 lines deleted...]
-      <w:r w:rsidR="002543F3" w:rsidRPr="007D7494">
+      <w:r w:rsidR="001133E1">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002543F3" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002543F3" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002543F3" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002543F3" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002543F3" w:rsidRPr="00DC19A4">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002543F3" w:rsidRPr="00DC19A4">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544998F0" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="007D7494" w:rsidRDefault="002543F3" w:rsidP="007D7494">
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="544998F0" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267D1CE2" w14:textId="77777777" w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidRDefault="002543F3" w:rsidP="003F19EC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002543F3" w:rsidRPr="00DC19A4" w:rsidSect="000A267D">
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Kim Overmier" w:date="2026-08-18T09:01:00Z" w:initials="KO">
+    <w:p w14:paraId="7E4D764F" w14:textId="77777777" w:rsidR="001C48C9" w:rsidRDefault="001C48C9" w:rsidP="001C48C9">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Units, please feel welcome to customize this section to reflect your review procedures and who will receive copies of reviews.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="7E4D764F" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="4FA27722" w16cex:dateUtc="2026-08-18T17:01:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="7E4D764F" w16cid:durableId="4FA27722"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D6D0C91" w14:textId="77777777" w:rsidR="008017C1" w:rsidRDefault="008017C1" w:rsidP="0006753D">
+    <w:p w14:paraId="1E3C08A2" w14:textId="77777777" w:rsidR="00D34E93" w:rsidRDefault="00D34E93" w:rsidP="0006753D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36290BE6" w14:textId="77777777" w:rsidR="008017C1" w:rsidRDefault="008017C1" w:rsidP="0006753D">
+    <w:p w14:paraId="7DDF08F7" w14:textId="77777777" w:rsidR="00D34E93" w:rsidRDefault="00D34E93" w:rsidP="0006753D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
-    <w:altName w:val="Arial Italic"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:panose1 w:val="020B0600040502020204"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...173 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73AC1856" w14:textId="77777777" w:rsidR="008017C1" w:rsidRDefault="008017C1" w:rsidP="0006753D">
+    <w:p w14:paraId="17CB39EE" w14:textId="77777777" w:rsidR="00D34E93" w:rsidRDefault="00D34E93" w:rsidP="0006753D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10FEBDDC" w14:textId="77777777" w:rsidR="008017C1" w:rsidRDefault="008017C1" w:rsidP="0006753D">
+    <w:p w14:paraId="6C8AE0F0" w14:textId="77777777" w:rsidR="00D34E93" w:rsidRDefault="00D34E93" w:rsidP="0006753D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37EF3084" w14:textId="77777777" w:rsidR="0006753D" w:rsidRDefault="0006753D" w:rsidP="0006753D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...62 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A354CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D7C1E76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3981,414 +3508,519 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1252005521">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Kim Overmier">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="113"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0043387B"/>
     <w:rsid w:val="00006060"/>
     <w:rsid w:val="00022592"/>
     <w:rsid w:val="000300DC"/>
     <w:rsid w:val="00037431"/>
     <w:rsid w:val="00055E96"/>
     <w:rsid w:val="00056E6A"/>
     <w:rsid w:val="00062AC4"/>
     <w:rsid w:val="0006753D"/>
     <w:rsid w:val="000736D7"/>
-    <w:rsid w:val="00076E51"/>
     <w:rsid w:val="00086D9E"/>
     <w:rsid w:val="000A267D"/>
     <w:rsid w:val="000B2B36"/>
     <w:rsid w:val="000C0551"/>
     <w:rsid w:val="000C0708"/>
-    <w:rsid w:val="000D7A98"/>
     <w:rsid w:val="000E2BBF"/>
-    <w:rsid w:val="000F0EE9"/>
     <w:rsid w:val="001133E1"/>
     <w:rsid w:val="0012610E"/>
     <w:rsid w:val="001310D3"/>
+    <w:rsid w:val="00156F9B"/>
     <w:rsid w:val="00165779"/>
     <w:rsid w:val="00170614"/>
     <w:rsid w:val="0017440E"/>
     <w:rsid w:val="00177D8E"/>
     <w:rsid w:val="00183F87"/>
     <w:rsid w:val="00187255"/>
     <w:rsid w:val="00193253"/>
     <w:rsid w:val="001934CA"/>
-    <w:rsid w:val="001A4C27"/>
+    <w:rsid w:val="001C48C9"/>
     <w:rsid w:val="001C72D5"/>
     <w:rsid w:val="001D4419"/>
     <w:rsid w:val="001F4B1C"/>
     <w:rsid w:val="002211AD"/>
     <w:rsid w:val="00227741"/>
     <w:rsid w:val="00235F26"/>
     <w:rsid w:val="002514F9"/>
     <w:rsid w:val="002522FE"/>
     <w:rsid w:val="002543F3"/>
+    <w:rsid w:val="002635F2"/>
     <w:rsid w:val="00282BE8"/>
     <w:rsid w:val="002A173C"/>
     <w:rsid w:val="002B0DFC"/>
     <w:rsid w:val="002C721A"/>
     <w:rsid w:val="002E1DF0"/>
-    <w:rsid w:val="00301FF4"/>
     <w:rsid w:val="003164DA"/>
     <w:rsid w:val="00317BF0"/>
     <w:rsid w:val="003306B8"/>
     <w:rsid w:val="0036475B"/>
     <w:rsid w:val="00367B4B"/>
     <w:rsid w:val="00372B9D"/>
     <w:rsid w:val="00372D24"/>
     <w:rsid w:val="0039555E"/>
     <w:rsid w:val="003A12C5"/>
-    <w:rsid w:val="003B0E3C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D0842"/>
     <w:rsid w:val="003E4A8A"/>
     <w:rsid w:val="003F00F7"/>
     <w:rsid w:val="003F19EC"/>
     <w:rsid w:val="00411B57"/>
     <w:rsid w:val="004312C4"/>
     <w:rsid w:val="0043387B"/>
     <w:rsid w:val="00433C7F"/>
     <w:rsid w:val="00440B1F"/>
     <w:rsid w:val="00461F32"/>
+    <w:rsid w:val="004664B8"/>
     <w:rsid w:val="004730A1"/>
-    <w:rsid w:val="0047686F"/>
-    <w:rsid w:val="0048032B"/>
     <w:rsid w:val="004A529A"/>
     <w:rsid w:val="004C4AC7"/>
     <w:rsid w:val="004C599A"/>
     <w:rsid w:val="004D252D"/>
     <w:rsid w:val="004D3C8E"/>
     <w:rsid w:val="004E185D"/>
     <w:rsid w:val="004E2B31"/>
     <w:rsid w:val="004E67C4"/>
     <w:rsid w:val="00506636"/>
     <w:rsid w:val="005078A6"/>
     <w:rsid w:val="0055371F"/>
     <w:rsid w:val="005614E5"/>
     <w:rsid w:val="0057717E"/>
     <w:rsid w:val="00586182"/>
     <w:rsid w:val="005C066A"/>
     <w:rsid w:val="005D762A"/>
     <w:rsid w:val="005F0991"/>
     <w:rsid w:val="00607E5F"/>
     <w:rsid w:val="00612B84"/>
     <w:rsid w:val="00631B64"/>
     <w:rsid w:val="00641A7C"/>
     <w:rsid w:val="00656FDA"/>
-    <w:rsid w:val="00672527"/>
-    <w:rsid w:val="00674014"/>
     <w:rsid w:val="00682427"/>
     <w:rsid w:val="006844A7"/>
     <w:rsid w:val="0068537D"/>
     <w:rsid w:val="0069200B"/>
     <w:rsid w:val="006938FF"/>
     <w:rsid w:val="00695679"/>
     <w:rsid w:val="00696F68"/>
     <w:rsid w:val="006A0FD1"/>
     <w:rsid w:val="006B0838"/>
     <w:rsid w:val="006E13A6"/>
     <w:rsid w:val="006E6356"/>
     <w:rsid w:val="006F7632"/>
     <w:rsid w:val="006F7BF3"/>
     <w:rsid w:val="00702CA3"/>
-    <w:rsid w:val="0070608B"/>
     <w:rsid w:val="00720492"/>
-    <w:rsid w:val="00720C26"/>
     <w:rsid w:val="00730168"/>
     <w:rsid w:val="007332E4"/>
     <w:rsid w:val="00736AE0"/>
     <w:rsid w:val="00742988"/>
-    <w:rsid w:val="00760967"/>
     <w:rsid w:val="00762A30"/>
     <w:rsid w:val="00762E38"/>
     <w:rsid w:val="007718D0"/>
     <w:rsid w:val="0077203E"/>
+    <w:rsid w:val="00773EAF"/>
     <w:rsid w:val="007818DD"/>
     <w:rsid w:val="007A35D6"/>
     <w:rsid w:val="007B6469"/>
-    <w:rsid w:val="007D7494"/>
     <w:rsid w:val="007E5142"/>
     <w:rsid w:val="007F1665"/>
     <w:rsid w:val="007F798F"/>
-    <w:rsid w:val="008017C1"/>
     <w:rsid w:val="00830E7E"/>
     <w:rsid w:val="0085005C"/>
     <w:rsid w:val="00851F8C"/>
     <w:rsid w:val="0085320E"/>
-    <w:rsid w:val="008550EF"/>
-    <w:rsid w:val="0085576C"/>
     <w:rsid w:val="008623DB"/>
     <w:rsid w:val="00862E53"/>
     <w:rsid w:val="00867FDF"/>
     <w:rsid w:val="008738DB"/>
     <w:rsid w:val="008873CA"/>
     <w:rsid w:val="008A21CD"/>
     <w:rsid w:val="008A3FAE"/>
     <w:rsid w:val="008A7292"/>
-    <w:rsid w:val="008B090F"/>
     <w:rsid w:val="008C19C4"/>
     <w:rsid w:val="008C29BD"/>
     <w:rsid w:val="008D40E9"/>
-    <w:rsid w:val="008E7B85"/>
     <w:rsid w:val="008F3B8E"/>
     <w:rsid w:val="008F537F"/>
-    <w:rsid w:val="00900D37"/>
     <w:rsid w:val="0090310A"/>
     <w:rsid w:val="0090354F"/>
-    <w:rsid w:val="00911C63"/>
     <w:rsid w:val="00914285"/>
     <w:rsid w:val="00916ECC"/>
     <w:rsid w:val="00920541"/>
     <w:rsid w:val="00924352"/>
     <w:rsid w:val="009333E3"/>
+    <w:rsid w:val="00944D1A"/>
     <w:rsid w:val="009667BD"/>
     <w:rsid w:val="0098743D"/>
-    <w:rsid w:val="009B13F1"/>
     <w:rsid w:val="009D1BC5"/>
-    <w:rsid w:val="009D1CCB"/>
     <w:rsid w:val="009D1CD9"/>
     <w:rsid w:val="009D769E"/>
     <w:rsid w:val="009E1ED5"/>
     <w:rsid w:val="009E7B16"/>
+    <w:rsid w:val="009F780E"/>
     <w:rsid w:val="00A064FF"/>
     <w:rsid w:val="00A07984"/>
     <w:rsid w:val="00A3693F"/>
-    <w:rsid w:val="00A422A3"/>
     <w:rsid w:val="00A56428"/>
     <w:rsid w:val="00A623C9"/>
     <w:rsid w:val="00A65D7D"/>
-    <w:rsid w:val="00A805E0"/>
     <w:rsid w:val="00AA5DF6"/>
     <w:rsid w:val="00AA7BDF"/>
     <w:rsid w:val="00AB579C"/>
     <w:rsid w:val="00AD3D28"/>
     <w:rsid w:val="00AD6864"/>
     <w:rsid w:val="00AE64BB"/>
+    <w:rsid w:val="00AF532E"/>
     <w:rsid w:val="00B01CDA"/>
     <w:rsid w:val="00B155E7"/>
     <w:rsid w:val="00B15C6F"/>
     <w:rsid w:val="00B34E9D"/>
     <w:rsid w:val="00B677C0"/>
-    <w:rsid w:val="00B800A3"/>
     <w:rsid w:val="00B876A4"/>
     <w:rsid w:val="00B9045A"/>
     <w:rsid w:val="00B9494C"/>
     <w:rsid w:val="00B94D84"/>
+    <w:rsid w:val="00BA022A"/>
     <w:rsid w:val="00BA09DF"/>
     <w:rsid w:val="00BA2AFB"/>
     <w:rsid w:val="00BC6F12"/>
     <w:rsid w:val="00BE441B"/>
-    <w:rsid w:val="00C1588C"/>
-    <w:rsid w:val="00C16054"/>
     <w:rsid w:val="00C21511"/>
     <w:rsid w:val="00C2313A"/>
     <w:rsid w:val="00C26F60"/>
     <w:rsid w:val="00C32512"/>
     <w:rsid w:val="00C35E69"/>
     <w:rsid w:val="00C52BF7"/>
     <w:rsid w:val="00C67F8D"/>
-    <w:rsid w:val="00C803BE"/>
     <w:rsid w:val="00CC08E3"/>
     <w:rsid w:val="00CC3385"/>
     <w:rsid w:val="00CC7538"/>
     <w:rsid w:val="00CD1557"/>
     <w:rsid w:val="00CD3FE0"/>
     <w:rsid w:val="00CE3FA4"/>
     <w:rsid w:val="00CF4C5A"/>
     <w:rsid w:val="00CF7FE6"/>
     <w:rsid w:val="00D27263"/>
-    <w:rsid w:val="00D30DD1"/>
+    <w:rsid w:val="00D34E93"/>
     <w:rsid w:val="00D5193F"/>
     <w:rsid w:val="00D75207"/>
     <w:rsid w:val="00D815C0"/>
     <w:rsid w:val="00DA454E"/>
     <w:rsid w:val="00DA7135"/>
     <w:rsid w:val="00DB571D"/>
     <w:rsid w:val="00DB7F01"/>
     <w:rsid w:val="00DC19A4"/>
     <w:rsid w:val="00DC1A14"/>
-    <w:rsid w:val="00E022C6"/>
     <w:rsid w:val="00E04111"/>
     <w:rsid w:val="00E04361"/>
     <w:rsid w:val="00E074D4"/>
     <w:rsid w:val="00E12768"/>
     <w:rsid w:val="00E12BC3"/>
     <w:rsid w:val="00E3503E"/>
-    <w:rsid w:val="00E44145"/>
-    <w:rsid w:val="00E53CB5"/>
     <w:rsid w:val="00E624B1"/>
     <w:rsid w:val="00E62906"/>
     <w:rsid w:val="00E75C80"/>
     <w:rsid w:val="00E81F44"/>
     <w:rsid w:val="00E840C7"/>
     <w:rsid w:val="00E86B29"/>
     <w:rsid w:val="00E925A2"/>
     <w:rsid w:val="00EA0D89"/>
     <w:rsid w:val="00EB1449"/>
     <w:rsid w:val="00EB349E"/>
     <w:rsid w:val="00ED3E1C"/>
     <w:rsid w:val="00EE4C6E"/>
     <w:rsid w:val="00EE4DD9"/>
     <w:rsid w:val="00EE4EEF"/>
     <w:rsid w:val="00EF748A"/>
     <w:rsid w:val="00F00DBC"/>
     <w:rsid w:val="00F075D7"/>
     <w:rsid w:val="00F235D1"/>
     <w:rsid w:val="00F25D60"/>
-    <w:rsid w:val="00F304C9"/>
     <w:rsid w:val="00F4214E"/>
     <w:rsid w:val="00F509CE"/>
     <w:rsid w:val="00F53F40"/>
     <w:rsid w:val="00F56933"/>
+    <w:rsid w:val="00F74D9C"/>
+    <w:rsid w:val="00FA12A3"/>
+    <w:rsid w:val="00FA2E4A"/>
     <w:rsid w:val="00FC66CE"/>
     <w:rsid w:val="00FD0ECF"/>
     <w:rsid w:val="00FD104A"/>
-    <w:rsid w:val="017C3EA7"/>
-[...38 lines deleted...]
-    <w:rsid w:val="752A6F85"/>
+    <w:rsid w:val="012A6038"/>
+    <w:rsid w:val="02CEFF84"/>
+    <w:rsid w:val="047C18DD"/>
+    <w:rsid w:val="05CC4932"/>
+    <w:rsid w:val="07996B1D"/>
+    <w:rsid w:val="07F5FAE2"/>
+    <w:rsid w:val="082B0732"/>
+    <w:rsid w:val="082E0C49"/>
+    <w:rsid w:val="08648ABE"/>
+    <w:rsid w:val="09EBF9E7"/>
+    <w:rsid w:val="0A7A7E66"/>
+    <w:rsid w:val="0B58694D"/>
+    <w:rsid w:val="0BA9B0F5"/>
+    <w:rsid w:val="0BB0B2BB"/>
+    <w:rsid w:val="0BDFCD22"/>
+    <w:rsid w:val="0C307E77"/>
+    <w:rsid w:val="0C4DC40E"/>
+    <w:rsid w:val="0C5DAD22"/>
+    <w:rsid w:val="0CB88AA1"/>
+    <w:rsid w:val="0D192197"/>
+    <w:rsid w:val="0D19C725"/>
+    <w:rsid w:val="0D2E5472"/>
+    <w:rsid w:val="10344B58"/>
+    <w:rsid w:val="11A17B79"/>
+    <w:rsid w:val="1436A154"/>
+    <w:rsid w:val="143BCDEE"/>
+    <w:rsid w:val="146EF485"/>
+    <w:rsid w:val="14E002AC"/>
+    <w:rsid w:val="173F82CE"/>
+    <w:rsid w:val="18BAC289"/>
+    <w:rsid w:val="199E66B1"/>
+    <w:rsid w:val="1BAFACE3"/>
+    <w:rsid w:val="1BF34DDE"/>
+    <w:rsid w:val="1C49BBE9"/>
+    <w:rsid w:val="1CCDDA48"/>
+    <w:rsid w:val="1EDEFA93"/>
+    <w:rsid w:val="1FCB4550"/>
+    <w:rsid w:val="1FE85792"/>
+    <w:rsid w:val="208434D5"/>
+    <w:rsid w:val="23922FFF"/>
+    <w:rsid w:val="23FA33DC"/>
+    <w:rsid w:val="2470EC7F"/>
+    <w:rsid w:val="2471A413"/>
+    <w:rsid w:val="25261514"/>
+    <w:rsid w:val="26769D80"/>
+    <w:rsid w:val="26973D18"/>
+    <w:rsid w:val="27734414"/>
+    <w:rsid w:val="27952F0C"/>
+    <w:rsid w:val="28FED51E"/>
+    <w:rsid w:val="295082DB"/>
+    <w:rsid w:val="2A6BE398"/>
+    <w:rsid w:val="2C2D5DB9"/>
+    <w:rsid w:val="2C8C0142"/>
+    <w:rsid w:val="2CCC583B"/>
+    <w:rsid w:val="2E6703A0"/>
+    <w:rsid w:val="2E792688"/>
+    <w:rsid w:val="2FDF80A8"/>
+    <w:rsid w:val="304641D9"/>
+    <w:rsid w:val="30677E7C"/>
+    <w:rsid w:val="309F55E4"/>
+    <w:rsid w:val="319B37B5"/>
+    <w:rsid w:val="326A2A13"/>
+    <w:rsid w:val="328E7FFE"/>
+    <w:rsid w:val="32FD8CF8"/>
+    <w:rsid w:val="33BB17DC"/>
+    <w:rsid w:val="34A0704F"/>
+    <w:rsid w:val="35E9257D"/>
+    <w:rsid w:val="361C1D63"/>
+    <w:rsid w:val="36A0C10A"/>
+    <w:rsid w:val="36A40EE1"/>
+    <w:rsid w:val="36AC7E07"/>
+    <w:rsid w:val="372B6AC5"/>
+    <w:rsid w:val="3877F34E"/>
+    <w:rsid w:val="3896B6A9"/>
+    <w:rsid w:val="3A63229A"/>
+    <w:rsid w:val="3B5BFC22"/>
+    <w:rsid w:val="3C169C04"/>
+    <w:rsid w:val="3D57A427"/>
+    <w:rsid w:val="3DC09F63"/>
+    <w:rsid w:val="3F3BA35E"/>
+    <w:rsid w:val="3F7F6B12"/>
+    <w:rsid w:val="3F9820B6"/>
+    <w:rsid w:val="4028CF1D"/>
+    <w:rsid w:val="405058B4"/>
+    <w:rsid w:val="40E777EC"/>
+    <w:rsid w:val="42E1D4AB"/>
+    <w:rsid w:val="437D4F0F"/>
+    <w:rsid w:val="43897C6F"/>
+    <w:rsid w:val="43BE2DCF"/>
+    <w:rsid w:val="44FB4BF7"/>
+    <w:rsid w:val="45D79D88"/>
+    <w:rsid w:val="45F8C9CD"/>
+    <w:rsid w:val="478813FE"/>
+    <w:rsid w:val="48858FD8"/>
+    <w:rsid w:val="4C576FC2"/>
+    <w:rsid w:val="4CB61C07"/>
+    <w:rsid w:val="4CD5C216"/>
+    <w:rsid w:val="4DD3DAF4"/>
+    <w:rsid w:val="4E35F13D"/>
+    <w:rsid w:val="4EFCB65E"/>
+    <w:rsid w:val="4FEF403C"/>
+    <w:rsid w:val="50358495"/>
+    <w:rsid w:val="510ADB50"/>
+    <w:rsid w:val="519A48F0"/>
+    <w:rsid w:val="51EF1213"/>
+    <w:rsid w:val="5221DAD9"/>
+    <w:rsid w:val="5458818B"/>
+    <w:rsid w:val="57481624"/>
+    <w:rsid w:val="577177C3"/>
+    <w:rsid w:val="57E22400"/>
+    <w:rsid w:val="5807FBF1"/>
+    <w:rsid w:val="594CE8D1"/>
+    <w:rsid w:val="5A1CFB38"/>
+    <w:rsid w:val="5A8C58BC"/>
+    <w:rsid w:val="5B722879"/>
+    <w:rsid w:val="5E9E7D40"/>
+    <w:rsid w:val="5EFAC1A3"/>
+    <w:rsid w:val="5F560E91"/>
+    <w:rsid w:val="5FDD6F1F"/>
+    <w:rsid w:val="6031B9F5"/>
+    <w:rsid w:val="604B3918"/>
+    <w:rsid w:val="611E9FF1"/>
+    <w:rsid w:val="61BFC49A"/>
+    <w:rsid w:val="61E12E97"/>
+    <w:rsid w:val="61F360A7"/>
+    <w:rsid w:val="632D7BEF"/>
+    <w:rsid w:val="63513EC0"/>
+    <w:rsid w:val="63558EC8"/>
+    <w:rsid w:val="63DB05FC"/>
+    <w:rsid w:val="64CF1A6C"/>
+    <w:rsid w:val="65346049"/>
+    <w:rsid w:val="660B5F13"/>
+    <w:rsid w:val="69819CF3"/>
+    <w:rsid w:val="6BCF37C8"/>
+    <w:rsid w:val="6C6F20AD"/>
+    <w:rsid w:val="6C95835F"/>
+    <w:rsid w:val="6CD47B42"/>
+    <w:rsid w:val="6D012F98"/>
+    <w:rsid w:val="6D849512"/>
+    <w:rsid w:val="6E962958"/>
+    <w:rsid w:val="6EC1F390"/>
+    <w:rsid w:val="6EDD1436"/>
+    <w:rsid w:val="71571784"/>
+    <w:rsid w:val="72001BFA"/>
+    <w:rsid w:val="7394368C"/>
+    <w:rsid w:val="7448ECBD"/>
+    <w:rsid w:val="758087F4"/>
+    <w:rsid w:val="75E60A05"/>
+    <w:rsid w:val="76558570"/>
+    <w:rsid w:val="7817F445"/>
+    <w:rsid w:val="78B08931"/>
+    <w:rsid w:val="78F3A195"/>
+    <w:rsid w:val="795BFBF8"/>
+    <w:rsid w:val="79D75107"/>
+    <w:rsid w:val="7A30824C"/>
+    <w:rsid w:val="7C19E9C8"/>
+    <w:rsid w:val="7CBCA38F"/>
+    <w:rsid w:val="7DDD5507"/>
+    <w:rsid w:val="7F159734"/>
+    <w:rsid w:val="7F584379"/>
+    <w:rsid w:val="7F70E178"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12BA6EE0"/>
   <w15:docId w15:val="{EB0246AC-B188-4B7F-8D59-1129D1343633}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5105,117 +4737,108 @@
     <w:rsid w:val="0036475B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="searchhighlight">
     <w:name w:val="searchhighlight"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0036475B"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001133E1"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001133E1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:semiHidden/>
     <w:rsid w:val="001133E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001133E1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="001133E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009667BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...5 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="282614064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1009599413">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="150"/>
           <w:marRight w:val="150"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5569,55 +5192,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2122145961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5841,68 +5460,419 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
+    <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="47997a34-eb9a-4eaa-a761-1788e724c96a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="14" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="52802cc5-2881-4dd7-9d75-38905e9cf7fb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87a02735-565f-44ef-8fff-c62e8983cbfe" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{40d1bab6-1ad4-4fc6-99b1-72e259f7d025}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="87a02735-565f-44ef-8fff-c62e8983cbfe">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E2A2A63-020C-4C79-85FC-E116983CA757}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FEAFDCD-536A-4540-93D7-F551E6A58DF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14FCA4B6-421F-4C1C-81E3-2247511078A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D51B6BD-6CBC-4C6A-862F-B22C53BBD065}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1238</Words>
-  <Characters>7057</Characters>
+  <Words>1236</Words>
+  <Characters>7051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Colorado Denver</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8279</CharactersWithSpaces>
+  <CharactersWithSpaces>8271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>James White</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>