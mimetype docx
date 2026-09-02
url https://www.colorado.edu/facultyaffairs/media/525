--- v0 (2026-07-19)
+++ v1 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30483CA2" w14:textId="6FBF93CC" w:rsidR="002275D5" w:rsidRDefault="000D56DB" w:rsidP="002275D5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403F9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">LETTER OF APPOINTMENT </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidR="002275D5" w:rsidRPr="00403F9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -750,56 +750,68 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>semester</w:t>
       </w:r>
       <w:r w:rsidR="00D97829">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of eligibility will be </w:t>
       </w:r>
       <w:r w:rsidR="7807ED67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[insert semester start date falls in]</w:t>
       </w:r>
       <w:r w:rsidR="002B1322">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and your eligibility will conclude </w:t>
       </w:r>
+      <w:commentRangeStart w:id="3"/>
       <w:r w:rsidR="41395B2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[insert semester end date falls in]</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="00057B20">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="002B1322">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168F0BA2" w14:textId="69355D7D" w:rsidR="003A1959" w:rsidRDefault="003A1959" w:rsidP="13FAA893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718CDE70" w14:textId="74CAD1F9" w:rsidR="006D4118" w:rsidRPr="00481AA7" w:rsidRDefault="006D4118" w:rsidP="13FAA893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
@@ -888,70 +900,70 @@
       <w:r w:rsidR="000C371B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert salary</w:t>
       </w:r>
       <w:r w:rsidR="0CAF710B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>}. This</w:t>
       </w:r>
       <w:r w:rsidR="000C371B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a {</w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidR="000C371B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">insert % </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="000C371B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>FTE</w:t>
       </w:r>
       <w:r w:rsidR="000C371B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">} </w:t>
       </w:r>
       <w:r w:rsidR="7753BAB8" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">position and </w:t>
@@ -1083,52 +1095,52 @@
       </w:r>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>teach</w:t>
       </w:r>
       <w:r w:rsidR="1ADDC2F8" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {</w:t>
       </w:r>
-      <w:commentRangeStart w:id="4"/>
       <w:commentRangeStart w:id="5"/>
+      <w:commentRangeStart w:id="6"/>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
       <w:r w:rsidR="00403F9C" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">name of </w:t>
       </w:r>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidR="00403F9C" w:rsidRPr="72A4759E">
@@ -1140,70 +1152,70 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00403F9C" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be taught, XX Semester</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:commentReference w:id="4"/>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidRPr="72A4759E">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00BB0A00" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="000C371B" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00451377" w:rsidRPr="72A4759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2483,51 +2495,51 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C69538D" w14:textId="77777777" w:rsidR="00C31D60" w:rsidRDefault="00C31D60" w:rsidP="13FAA893">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C39A16" w14:textId="23897D81" w:rsidR="003C3A0B" w:rsidRDefault="003C3A0B" w:rsidP="13FAA893">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk157627578"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk157627578"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This offer is contingent upon the satisfactory completion of a criminal background check as required by the University. You will receive an e-mail from the University’s external vendor, HireRight Customer Service (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>customerservice@hireright.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2643,51 +2655,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044C5BE9" w14:textId="77777777" w:rsidR="003C3A0B" w:rsidRDefault="003C3A0B" w:rsidP="13FAA893">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B550D40" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="003370B5" w:rsidRDefault="0076163D" w:rsidP="13FAA893">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(If</w:t>
       </w:r>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2758,60 +2770,60 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(If currently or formerly employed (within the last three years) at the university)</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> As a current or former employee at the university, you have already met the provisions of the Immigration Reform and Control Act (IRCA), which requires every employee to certify eligibility for employment.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:commentRangeEnd w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
+        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="441A6C8E" w14:textId="7A4896CE" w:rsidR="0B41802D" w:rsidRDefault="0076163D" w:rsidP="00333D2D">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33A60C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This position is exempt from the overtime provisions of the Fair Labor Standards Act and as such is not eligible for overtime compensation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F8D41D" w14:textId="0EEB41EB" w:rsidR="33A60C54" w:rsidRDefault="33A60C54" w:rsidP="33A60C54">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
@@ -2878,103 +2890,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C3A0B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The laws of the state of Colorado require that faculty members of the University who are citizens of the United States affirm in writing that they will support the constitutions of the United States and of Colorado, and that they will faithfully execute the duties of their employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As a condition of employment, you must sign and return </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk157627507"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk157627507"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">attached </w:t>
       </w:r>
       <w:r w:rsidR="003C3A0B" w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">faculty </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pledge form </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert name</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
@@ -3572,71 +3584,71 @@
     <w:p w14:paraId="2A7A3483" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D3D57DD" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk157610880"/>
-      <w:commentRangeStart w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk157610880"/>
+      <w:commentRangeStart w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely, </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
+      <w:commentRangeEnd w:id="12"/>
       <w:r w:rsidRPr="00447544">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="11"/>
+        <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25607DB2" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01C2E94A" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3649,51 +3661,51 @@
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7C6445" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="181F813D" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BADC74C" w14:textId="396D246C" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4186,68 +4198,68 @@
     </w:p>
     <w:p w14:paraId="19260E73" w14:textId="77777777" w:rsidR="00466245" w:rsidRDefault="00466245" w:rsidP="13FAA893">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30879633" w14:textId="77777777" w:rsidR="00466245" w:rsidRDefault="00466245" w:rsidP="13FAA893">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C37CAAC" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5317D77B" w14:textId="079018B6" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="00B14D98" w:rsidP="0076163D">
+    <w:p w14:paraId="5317D77B" w14:textId="079018B6" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="00E17971" w:rsidP="0076163D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:pict w14:anchorId="153E7E14">
+        <w:pict w14:anchorId="5EC6FCF3">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" alt="" style="position:absolute;margin-left:302.4pt;margin-top:53.1pt;width:172.8pt;height:136.8pt;z-index:1;mso-wrap-style:square;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0;v-text-anchor:top" o:allowincell="f">
+          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:302.4pt;margin-top:53.1pt;width:172.8pt;height:136.8pt;z-index:251657728;mso-wrap-edited:f" o:allowincell="f">
             <v:textbox style="mso-next-textbox:#_x0000_s1026">
               <w:txbxContent>
                 <w:p w14:paraId="6A3304B0" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If you are not a citizen of the United States </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t>and</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4276,78 +4288,78 @@
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="729C231F" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D"/>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B27804" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk157627983"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk157627983"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTACHMENT A:  </w:t>
       </w:r>
-      <w:commentRangeStart w:id="13"/>
+      <w:commentRangeStart w:id="14"/>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Faculty Pledge</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
+      <w:commentRangeEnd w:id="14"/>
       <w:r w:rsidR="007A45F9" w:rsidRPr="00374756">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="13"/>
+        <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB30A04" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3894301E" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -4749,96 +4761,96 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B269C45" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="005562A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="310F0240" w14:textId="7F31C431" w:rsidR="00A03C2C" w:rsidRDefault="00A03C2C" w:rsidP="00481AA7">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="11520"/>
           <w:tab w:val="left" w:pos="400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27D62E9D" w14:textId="77777777" w:rsidR="00A03C2C" w:rsidRDefault="00A03C2C" w:rsidP="00A03C2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A03C2C" w:rsidSect="00941DA3">
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="System Academic Affairs" w:date="2024-02-26T23:01:00Z" w:initials="MD">
     <w:p w14:paraId="7A17FDE8" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="00B93358" w:rsidP="001D1987">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Campuses - Any material alterations to this template contract</w:t>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> must be approved by the CU System Office of the Vice President of Academic Affairs, in consultation with the CU System Office of University Counsel.  </w:t>
@@ -4991,340 +5003,356 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>By definition in APS 5060, Lecturers and Senior Lecturers can ONLY be part-time employees of CU and ONLY hired on a course by course bases. Further, this definition requires a new letter of appointment each term.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Danielle Alicia Brunner" w:date="2025-01-08T13:20:00Z" w:initials="DB">
     <w:p w14:paraId="36B55749" w14:textId="23B219B0" w:rsidR="00577109" w:rsidRDefault="00577109">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="44E16E89">
         <w:t>Does not require "department" if does not exist</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="System Academic Affairs" w:date="2024-02-26T23:07:00Z" w:initials="MD">
+  <w:comment w:id="3" w:author="Kim Overmier" w:date="2026-08-12T14:35:00Z" w:initials="KO">
+    <w:p w14:paraId="076F9AE7" w14:textId="77777777" w:rsidR="00057B20" w:rsidRDefault="00057B20" w:rsidP="00057B20">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Example: If 8/13/2026 is the start date, then Fall 2026 will be the semester eligibility begins. Therefore, eligibility will conclude Fall 2029, or no later than 8/13/2029. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="System Academic Affairs" w:date="2024-02-26T23:07:00Z" w:initials="MD">
     <w:p w14:paraId="11FB140C" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="00B93358" w:rsidP="001D1987">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:t xml:space="preserve">Campuses - The % FTE for Lecturers or Senior Lecturers must be less than .5 FTE.  </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="System Academic Affairs" w:date="2024-02-25T21:37:00Z" w:initials="MD">
+  <w:comment w:id="5" w:author="System Academic Affairs" w:date="2024-02-25T21:37:00Z" w:initials="MD">
     <w:p w14:paraId="683CC99A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="000C371B" w:rsidP="001D1987">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:t xml:space="preserve">Campuses - Please modify as appropriate to name the specific course(s) to be taught and the semester in which they will be taught.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0F1074" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF7277A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Per APS 5060, Lecturers and Senior Lecturers are hired on a part-time, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>course by course basis and require a new letter of appointment each term.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Kim Overmier" w:date="2025-01-10T11:43:00Z" w:initials="KO">
+  <w:comment w:id="6" w:author="Kim Overmier" w:date="2025-01-10T11:43:00Z" w:initials="KO">
     <w:p w14:paraId="0FAA9D31" w14:textId="77777777" w:rsidR="007D20F8" w:rsidRDefault="002B09BF" w:rsidP="007D20F8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007D20F8">
         <w:t xml:space="preserve">Recommendation: (insert language) Units may include this information VIA the below table OR by listing the name(s) of the course(s) and the semester they are being taught. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="System Academic Affairs" w:date="2024-01-31T20:47:00Z" w:initials="MD">
+  <w:comment w:id="8" w:author="System Academic Affairs" w:date="2024-01-31T20:47:00Z" w:initials="MD">
     <w:p w14:paraId="792ADE55" w14:textId="560BF265" w:rsidR="003370B5" w:rsidRDefault="003370B5" w:rsidP="003370B5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please include one of these two IRCA options.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="System Academic Affairs" w:date="2024-01-31T20:33:00Z" w:initials="MD">
+  <w:comment w:id="10" w:author="System Academic Affairs" w:date="2024-01-31T20:33:00Z" w:initials="MD">
     <w:p w14:paraId="7CA049FA" w14:textId="77777777" w:rsidR="00E4496B" w:rsidRDefault="00E4496B" w:rsidP="00E4496B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please include for individuals who are new to the university.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="System Academic Affairs" w:date="2024-01-29T16:50:00Z" w:initials="MD">
+  <w:comment w:id="12" w:author="System Academic Affairs" w:date="2024-01-29T16:50:00Z" w:initials="MD">
     <w:p w14:paraId="2C42F9A0" w14:textId="13A0BEEE" w:rsidR="000441D4" w:rsidRDefault="003370B5" w:rsidP="000441D4">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="000441D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Campuses - Please insert appropriate signature lines.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="System Academic Affairs" w:date="2024-02-26T23:11:00Z" w:initials="MD">
+  <w:comment w:id="14" w:author="System Academic Affairs" w:date="2024-02-26T23:11:00Z" w:initials="MD">
     <w:p w14:paraId="206F4811" w14:textId="77777777" w:rsidR="007A45F9" w:rsidRDefault="007A45F9" w:rsidP="007A45F9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please remove if Faculty Member has already met this requirement.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3046BBF4" w15:done="0"/>
   <w15:commentEx w15:paraId="0A69A567" w15:done="0"/>
   <w15:commentEx w15:paraId="36B55749" w15:done="0"/>
+  <w15:commentEx w15:paraId="076F9AE7" w15:done="0"/>
   <w15:commentEx w15:paraId="11FB140C" w15:done="0"/>
   <w15:commentEx w15:paraId="7FF7277A" w15:done="0"/>
   <w15:commentEx w15:paraId="0FAA9D31" w15:paraIdParent="7FF7277A" w15:done="0"/>
   <w15:commentEx w15:paraId="792ADE55" w15:done="0"/>
   <w15:commentEx w15:paraId="7CA049FA" w15:done="0"/>
   <w15:commentEx w15:paraId="2C42F9A0" w15:done="0"/>
   <w15:commentEx w15:paraId="206F4811" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="526093F8" w16cex:dateUtc="2025-01-08T20:20:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="541C9B8D" w16cex:dateUtc="2026-08-12T22:35:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6C50F5C2" w16cex:dateUtc="2025-01-10T20:43:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3046BBF4" w16cid:durableId="0C1389E8"/>
   <w16cid:commentId w16cid:paraId="0A69A567" w16cid:durableId="155B56DC"/>
   <w16cid:commentId w16cid:paraId="36B55749" w16cid:durableId="526093F8"/>
+  <w16cid:commentId w16cid:paraId="076F9AE7" w16cid:durableId="541C9B8D"/>
   <w16cid:commentId w16cid:paraId="11FB140C" w16cid:durableId="36598CB1"/>
   <w16cid:commentId w16cid:paraId="7FF7277A" w16cid:durableId="4A2EB817"/>
   <w16cid:commentId w16cid:paraId="0FAA9D31" w16cid:durableId="6C50F5C2"/>
   <w16cid:commentId w16cid:paraId="792ADE55" w16cid:durableId="0702A400"/>
   <w16cid:commentId w16cid:paraId="7CA049FA" w16cid:durableId="3C5560BE"/>
   <w16cid:commentId w16cid:paraId="2C42F9A0" w16cid:durableId="4B35F412"/>
   <w16cid:commentId w16cid:paraId="206F4811" w16cid:durableId="033CEB62"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D312069" w14:textId="77777777" w:rsidR="00B14D98" w:rsidRDefault="00B14D98">
+    <w:p w14:paraId="0E0CBE1B" w14:textId="77777777" w:rsidR="00E17971" w:rsidRDefault="00E17971">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05549A29" w14:textId="77777777" w:rsidR="00B14D98" w:rsidRDefault="00B14D98">
+    <w:p w14:paraId="1E725755" w14:textId="77777777" w:rsidR="00E17971" w:rsidRDefault="00E17971">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="46482586" w14:textId="77777777" w:rsidR="00B14D98" w:rsidRDefault="00B14D98"/>
+    <w:p w14:paraId="776C1789" w14:textId="77777777" w:rsidR="00E17971" w:rsidRDefault="00E17971"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times (PCL6)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chicago">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="744309B6" w14:textId="77777777" w:rsidR="001236E9" w:rsidRDefault="001236E9" w:rsidP="00781F3B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="13FAA893">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="13FAA893">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="13FAA893">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -5335,73 +5363,73 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="13FAA893">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4AD87032" w14:textId="77777777" w:rsidR="001236E9" w:rsidRDefault="001236E9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11596592" w14:textId="77777777" w:rsidR="00B14D98" w:rsidRDefault="00B14D98">
+    <w:p w14:paraId="23FAF1D4" w14:textId="77777777" w:rsidR="00E17971" w:rsidRDefault="00E17971">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="118C5496" w14:textId="77777777" w:rsidR="00B14D98" w:rsidRDefault="00B14D98">
+    <w:p w14:paraId="698F6779" w14:textId="77777777" w:rsidR="00E17971" w:rsidRDefault="00E17971">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E579791" w14:textId="77777777" w:rsidR="00B14D98" w:rsidRDefault="00B14D98"/>
+    <w:p w14:paraId="2DA9B439" w14:textId="77777777" w:rsidR="00E17971" w:rsidRDefault="00E17971"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F07D201" w14:textId="77777777" w:rsidR="002275D5" w:rsidRPr="00403F9C" w:rsidRDefault="002275D5" w:rsidP="002275D5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:hanging="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00403F9C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
@@ -5465,51 +5493,51 @@
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>, At-Will</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53A5D304" w14:textId="77777777" w:rsidR="002275D5" w:rsidRDefault="002275D5" w:rsidP="002275D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C7B7452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="795A1448"/>
     <w:lvl w:ilvl="0" w:tplc="84B495F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="55423BA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8085,63 +8113,63 @@
   <w:num w:numId="18" w16cid:durableId="1175072410">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1300189525">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="187187094">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1371490421">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1408958521">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2108036646">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2053653127">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Danielle Alicia Brunner">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::dabr7587@colorado.edu::4c7ff502-8401-4083-bd11-14ce4f5be5ce"/>
   </w15:person>
   <w15:person w15:author="Kim Overmier">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="123"/>
+  <w:zoom w:percent="150"/>
   <w:printFractionalCharacterWidth/>
   <w:hideGrammaticalErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:printColBlack/>
     <w:showBreaksInFrames/>
     <w:suppressSpBfAfterPgBrk/>
     <w:swapBordersFacingPages/>
     <w:convMailMergeEsc/>
     <w:usePrinterMetrics/>
@@ -8166,55 +8194,55 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDaysLC0sDA1MQNhc3MjJR2l4NTi4sz8PJACo1oAUgQeiSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00981C68"/>
     <w:rsid w:val="0000061E"/>
     <w:rsid w:val="00000A48"/>
     <w:rsid w:val="00010AC7"/>
     <w:rsid w:val="00011582"/>
     <w:rsid w:val="00016415"/>
     <w:rsid w:val="00021024"/>
     <w:rsid w:val="00021C72"/>
     <w:rsid w:val="0002237B"/>
     <w:rsid w:val="00027F27"/>
     <w:rsid w:val="000304E2"/>
     <w:rsid w:val="0004223F"/>
     <w:rsid w:val="000441D4"/>
     <w:rsid w:val="00046199"/>
     <w:rsid w:val="00051B31"/>
     <w:rsid w:val="00052785"/>
+    <w:rsid w:val="00057B20"/>
     <w:rsid w:val="00061E14"/>
     <w:rsid w:val="00065D4A"/>
     <w:rsid w:val="0006703D"/>
     <w:rsid w:val="0007122C"/>
-    <w:rsid w:val="000714A1"/>
     <w:rsid w:val="0007389B"/>
     <w:rsid w:val="00074040"/>
     <w:rsid w:val="00077E71"/>
     <w:rsid w:val="00080235"/>
     <w:rsid w:val="0008214D"/>
     <w:rsid w:val="0008634A"/>
     <w:rsid w:val="00086859"/>
     <w:rsid w:val="000905D3"/>
     <w:rsid w:val="000973CA"/>
     <w:rsid w:val="000A40EC"/>
     <w:rsid w:val="000A7B17"/>
     <w:rsid w:val="000B459A"/>
     <w:rsid w:val="000B5B40"/>
     <w:rsid w:val="000B61A9"/>
     <w:rsid w:val="000C2894"/>
     <w:rsid w:val="000C371B"/>
     <w:rsid w:val="000C3ADB"/>
     <w:rsid w:val="000C406D"/>
     <w:rsid w:val="000C4515"/>
     <w:rsid w:val="000C71E8"/>
     <w:rsid w:val="000D56DB"/>
     <w:rsid w:val="000D639D"/>
     <w:rsid w:val="000E174E"/>
     <w:rsid w:val="000E2764"/>
     <w:rsid w:val="000E65E8"/>
@@ -8251,50 +8279,51 @@
     <w:rsid w:val="00176F17"/>
     <w:rsid w:val="00177CA9"/>
     <w:rsid w:val="00185424"/>
     <w:rsid w:val="00191425"/>
     <w:rsid w:val="00193757"/>
     <w:rsid w:val="00196044"/>
     <w:rsid w:val="001A0CD8"/>
     <w:rsid w:val="001A0EEE"/>
     <w:rsid w:val="001A39D5"/>
     <w:rsid w:val="001A3C05"/>
     <w:rsid w:val="001A3E67"/>
     <w:rsid w:val="001A4460"/>
     <w:rsid w:val="001A7A6C"/>
     <w:rsid w:val="001B2D3D"/>
     <w:rsid w:val="001B3C56"/>
     <w:rsid w:val="001B52F4"/>
     <w:rsid w:val="001B5BCF"/>
     <w:rsid w:val="001C6133"/>
     <w:rsid w:val="001C6B90"/>
     <w:rsid w:val="001C74BE"/>
     <w:rsid w:val="001D1987"/>
     <w:rsid w:val="001E21DB"/>
     <w:rsid w:val="001F1A96"/>
     <w:rsid w:val="001F36AA"/>
     <w:rsid w:val="001F41BB"/>
+    <w:rsid w:val="001F438C"/>
     <w:rsid w:val="001F5F86"/>
     <w:rsid w:val="00200703"/>
     <w:rsid w:val="0021367D"/>
     <w:rsid w:val="00214537"/>
     <w:rsid w:val="00215A19"/>
     <w:rsid w:val="00217268"/>
     <w:rsid w:val="00222E04"/>
     <w:rsid w:val="00222F95"/>
     <w:rsid w:val="00223120"/>
     <w:rsid w:val="002237BC"/>
     <w:rsid w:val="0022687E"/>
     <w:rsid w:val="002275D5"/>
     <w:rsid w:val="00235939"/>
     <w:rsid w:val="002363F3"/>
     <w:rsid w:val="00242CD2"/>
     <w:rsid w:val="002434CC"/>
     <w:rsid w:val="002457B6"/>
     <w:rsid w:val="0025260F"/>
     <w:rsid w:val="0025630E"/>
     <w:rsid w:val="002615F3"/>
     <w:rsid w:val="00265A93"/>
     <w:rsid w:val="00267948"/>
     <w:rsid w:val="00270131"/>
     <w:rsid w:val="00270E45"/>
     <w:rsid w:val="00271228"/>
@@ -8339,51 +8368,50 @@
     <w:rsid w:val="003067C2"/>
     <w:rsid w:val="00310817"/>
     <w:rsid w:val="00311795"/>
     <w:rsid w:val="003121D3"/>
     <w:rsid w:val="00314746"/>
     <w:rsid w:val="00315B2B"/>
     <w:rsid w:val="00322ACA"/>
     <w:rsid w:val="00323151"/>
     <w:rsid w:val="00330926"/>
     <w:rsid w:val="00333D2D"/>
     <w:rsid w:val="00336334"/>
     <w:rsid w:val="00336C9D"/>
     <w:rsid w:val="003370B5"/>
     <w:rsid w:val="00346B99"/>
     <w:rsid w:val="003525D1"/>
     <w:rsid w:val="00352CAA"/>
     <w:rsid w:val="00355053"/>
     <w:rsid w:val="003623B6"/>
     <w:rsid w:val="0036594B"/>
     <w:rsid w:val="00367431"/>
     <w:rsid w:val="00371021"/>
     <w:rsid w:val="00372C02"/>
     <w:rsid w:val="00374FEC"/>
     <w:rsid w:val="003759B4"/>
     <w:rsid w:val="0037628A"/>
-    <w:rsid w:val="003776CB"/>
     <w:rsid w:val="003901FC"/>
     <w:rsid w:val="003909A8"/>
     <w:rsid w:val="00391BC5"/>
     <w:rsid w:val="00393718"/>
     <w:rsid w:val="003A1959"/>
     <w:rsid w:val="003A1EC1"/>
     <w:rsid w:val="003A357E"/>
     <w:rsid w:val="003A4AB0"/>
     <w:rsid w:val="003A5194"/>
     <w:rsid w:val="003A6D45"/>
     <w:rsid w:val="003A7151"/>
     <w:rsid w:val="003B2229"/>
     <w:rsid w:val="003C336E"/>
     <w:rsid w:val="003C3A0B"/>
     <w:rsid w:val="003D5693"/>
     <w:rsid w:val="003D575F"/>
     <w:rsid w:val="003D60B2"/>
     <w:rsid w:val="003E25F3"/>
     <w:rsid w:val="003E35F0"/>
     <w:rsid w:val="003E5EBB"/>
     <w:rsid w:val="003E6359"/>
     <w:rsid w:val="003F0EF8"/>
     <w:rsid w:val="003F7623"/>
     <w:rsid w:val="0040127F"/>
     <w:rsid w:val="004018A2"/>
@@ -8564,50 +8592,51 @@
     <w:rsid w:val="00781F3B"/>
     <w:rsid w:val="00787B7E"/>
     <w:rsid w:val="00791E6B"/>
     <w:rsid w:val="007A013D"/>
     <w:rsid w:val="007A45E2"/>
     <w:rsid w:val="007A45F9"/>
     <w:rsid w:val="007B37FC"/>
     <w:rsid w:val="007C1199"/>
     <w:rsid w:val="007C6C7C"/>
     <w:rsid w:val="007C7A99"/>
     <w:rsid w:val="007D0335"/>
     <w:rsid w:val="007D07A1"/>
     <w:rsid w:val="007D133B"/>
     <w:rsid w:val="007D20F8"/>
     <w:rsid w:val="007D2716"/>
     <w:rsid w:val="007D429F"/>
     <w:rsid w:val="007D44A4"/>
     <w:rsid w:val="007E28AA"/>
     <w:rsid w:val="007E3F3E"/>
     <w:rsid w:val="007E7344"/>
     <w:rsid w:val="007F0706"/>
     <w:rsid w:val="00802DB8"/>
     <w:rsid w:val="00802EF7"/>
     <w:rsid w:val="008047E2"/>
     <w:rsid w:val="008056EF"/>
+    <w:rsid w:val="0081298A"/>
     <w:rsid w:val="00813CEE"/>
     <w:rsid w:val="00820BB1"/>
     <w:rsid w:val="008227C2"/>
     <w:rsid w:val="0082293A"/>
     <w:rsid w:val="00825FA2"/>
     <w:rsid w:val="0083061A"/>
     <w:rsid w:val="008323E7"/>
     <w:rsid w:val="008324C8"/>
     <w:rsid w:val="0083414F"/>
     <w:rsid w:val="00835699"/>
     <w:rsid w:val="00837C35"/>
     <w:rsid w:val="00841187"/>
     <w:rsid w:val="00844701"/>
     <w:rsid w:val="008452F6"/>
     <w:rsid w:val="00845F5D"/>
     <w:rsid w:val="00852176"/>
     <w:rsid w:val="00857EAD"/>
     <w:rsid w:val="008603D5"/>
     <w:rsid w:val="008623C9"/>
     <w:rsid w:val="0086288D"/>
     <w:rsid w:val="00863D09"/>
     <w:rsid w:val="008663D5"/>
     <w:rsid w:val="00867842"/>
     <w:rsid w:val="00886AA3"/>
     <w:rsid w:val="00886EB0"/>
@@ -8697,51 +8726,50 @@
     <w:rsid w:val="00A81ACC"/>
     <w:rsid w:val="00A84F66"/>
     <w:rsid w:val="00A85C9A"/>
     <w:rsid w:val="00A872A5"/>
     <w:rsid w:val="00A95B09"/>
     <w:rsid w:val="00AA0FD2"/>
     <w:rsid w:val="00AA553E"/>
     <w:rsid w:val="00AA65B5"/>
     <w:rsid w:val="00AB10A8"/>
     <w:rsid w:val="00AB1548"/>
     <w:rsid w:val="00AC29BA"/>
     <w:rsid w:val="00AC3AEF"/>
     <w:rsid w:val="00AD1B07"/>
     <w:rsid w:val="00AE1254"/>
     <w:rsid w:val="00AE3826"/>
     <w:rsid w:val="00AE3A0D"/>
     <w:rsid w:val="00AE3BDC"/>
     <w:rsid w:val="00AE6113"/>
     <w:rsid w:val="00AF4654"/>
     <w:rsid w:val="00AF7ADA"/>
     <w:rsid w:val="00B00910"/>
     <w:rsid w:val="00B01DF1"/>
     <w:rsid w:val="00B03EBA"/>
     <w:rsid w:val="00B050AB"/>
     <w:rsid w:val="00B1047B"/>
-    <w:rsid w:val="00B14D98"/>
     <w:rsid w:val="00B14F4D"/>
     <w:rsid w:val="00B17C7C"/>
     <w:rsid w:val="00B22E08"/>
     <w:rsid w:val="00B23851"/>
     <w:rsid w:val="00B40B22"/>
     <w:rsid w:val="00B44849"/>
     <w:rsid w:val="00B4634D"/>
     <w:rsid w:val="00B73F3B"/>
     <w:rsid w:val="00B7436E"/>
     <w:rsid w:val="00B77CA8"/>
     <w:rsid w:val="00B83900"/>
     <w:rsid w:val="00B85957"/>
     <w:rsid w:val="00B8607A"/>
     <w:rsid w:val="00B86CB3"/>
     <w:rsid w:val="00B92424"/>
     <w:rsid w:val="00B93358"/>
     <w:rsid w:val="00B93C2F"/>
     <w:rsid w:val="00B95398"/>
     <w:rsid w:val="00B95727"/>
     <w:rsid w:val="00B95798"/>
     <w:rsid w:val="00B97E69"/>
     <w:rsid w:val="00BA118B"/>
     <w:rsid w:val="00BA15DF"/>
     <w:rsid w:val="00BA66CB"/>
     <w:rsid w:val="00BA68A4"/>
@@ -8836,88 +8864,90 @@
     <w:rsid w:val="00D77E21"/>
     <w:rsid w:val="00D8442F"/>
     <w:rsid w:val="00D84BFF"/>
     <w:rsid w:val="00D91D8E"/>
     <w:rsid w:val="00D9563C"/>
     <w:rsid w:val="00D95CC2"/>
     <w:rsid w:val="00D9652A"/>
     <w:rsid w:val="00D97829"/>
     <w:rsid w:val="00DA1D56"/>
     <w:rsid w:val="00DA29B0"/>
     <w:rsid w:val="00DA2B91"/>
     <w:rsid w:val="00DA4E9D"/>
     <w:rsid w:val="00DB365C"/>
     <w:rsid w:val="00DC4179"/>
     <w:rsid w:val="00DC481E"/>
     <w:rsid w:val="00DC6485"/>
     <w:rsid w:val="00DD0425"/>
     <w:rsid w:val="00DD55A0"/>
     <w:rsid w:val="00DE50C5"/>
     <w:rsid w:val="00DE627A"/>
     <w:rsid w:val="00DF324E"/>
     <w:rsid w:val="00DF6AF7"/>
     <w:rsid w:val="00E01FFF"/>
     <w:rsid w:val="00E12871"/>
     <w:rsid w:val="00E16DA3"/>
+    <w:rsid w:val="00E17971"/>
     <w:rsid w:val="00E220FB"/>
     <w:rsid w:val="00E32D5B"/>
     <w:rsid w:val="00E34BC1"/>
     <w:rsid w:val="00E34EFA"/>
     <w:rsid w:val="00E35C81"/>
     <w:rsid w:val="00E366CA"/>
     <w:rsid w:val="00E44349"/>
     <w:rsid w:val="00E4496B"/>
     <w:rsid w:val="00E468EE"/>
     <w:rsid w:val="00E46961"/>
     <w:rsid w:val="00E46E5A"/>
     <w:rsid w:val="00E52DB4"/>
     <w:rsid w:val="00E55E55"/>
     <w:rsid w:val="00E648E1"/>
     <w:rsid w:val="00E659A6"/>
     <w:rsid w:val="00E65B32"/>
     <w:rsid w:val="00E76D09"/>
     <w:rsid w:val="00E802CB"/>
     <w:rsid w:val="00E8250F"/>
     <w:rsid w:val="00E868D6"/>
     <w:rsid w:val="00E908F6"/>
     <w:rsid w:val="00E90D23"/>
     <w:rsid w:val="00E94293"/>
     <w:rsid w:val="00E97354"/>
     <w:rsid w:val="00E97679"/>
     <w:rsid w:val="00EA59C6"/>
     <w:rsid w:val="00EA69D8"/>
     <w:rsid w:val="00EA6B92"/>
     <w:rsid w:val="00EB7986"/>
     <w:rsid w:val="00EC05BA"/>
     <w:rsid w:val="00EC07BC"/>
     <w:rsid w:val="00EC3B98"/>
     <w:rsid w:val="00ED0909"/>
     <w:rsid w:val="00ED4628"/>
     <w:rsid w:val="00ED4BE0"/>
     <w:rsid w:val="00ED507A"/>
     <w:rsid w:val="00ED6F44"/>
     <w:rsid w:val="00ED7465"/>
+    <w:rsid w:val="00ED7DA0"/>
     <w:rsid w:val="00EE06D2"/>
     <w:rsid w:val="00EE561F"/>
     <w:rsid w:val="00EF0EA8"/>
     <w:rsid w:val="00F0091C"/>
     <w:rsid w:val="00F05E00"/>
     <w:rsid w:val="00F12098"/>
     <w:rsid w:val="00F22078"/>
     <w:rsid w:val="00F23AE4"/>
     <w:rsid w:val="00F23EB0"/>
     <w:rsid w:val="00F30564"/>
     <w:rsid w:val="00F3359E"/>
     <w:rsid w:val="00F34044"/>
     <w:rsid w:val="00F343BD"/>
     <w:rsid w:val="00F40185"/>
     <w:rsid w:val="00F44B01"/>
     <w:rsid w:val="00F4637B"/>
     <w:rsid w:val="00F46619"/>
     <w:rsid w:val="00F50F47"/>
     <w:rsid w:val="00F531B5"/>
     <w:rsid w:val="00F555CF"/>
     <w:rsid w:val="00F55A15"/>
     <w:rsid w:val="00F60951"/>
     <w:rsid w:val="00F70445"/>
     <w:rsid w:val="00F73330"/>
     <w:rsid w:val="00F752AB"/>
@@ -10487,63 +10517,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10759,129 +10776,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34EE4A5D-783A-4CA1-9F7A-4A11D4FF6F40}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8E27829-CC31-45F0-86D9-92EF68A156ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
     <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4F3F861-90DA-4DC9-9523-D8840FFB2402}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34EE4A5D-783A-4CA1-9F7A-4A11D4FF6F40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D4D10A-CBE0-47F8-913C-BEFCF2EA52EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1530</Words>
+  <Words>1531</Words>
   <Characters>8727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UCD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10237</CharactersWithSpaces>
+  <CharactersWithSpaces>10238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Letter of Offer Template:	Professional Research Assistant/Associate</dc:title>
   <dc:subject/>
   <dc:creator>Mary Lou Fenili</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>