--- v0 (2025-10-08)
+++ v1 (2026-08-26)
@@ -16,2443 +16,2558 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30483CA2" w14:textId="6FBF93CC" w:rsidR="002275D5" w:rsidRDefault="000D56DB" w:rsidP="002275D5">
+    <w:p w:rsidR="002275D5" w:rsidP="00786C19" w:rsidRDefault="000D56DB" w14:paraId="30483CA2" w14:textId="6FBF93CC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403F9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">LETTER OF APPOINTMENT </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
-      <w:r w:rsidR="002275D5" w:rsidRPr="00403F9C">
+      <w:r w:rsidRPr="00403F9C" w:rsidR="002275D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>TEMPLATE</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00B93358">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4AE5DF" w14:textId="3A86C183" w:rsidR="00B93358" w:rsidRPr="00403F9C" w:rsidRDefault="00EF0EA8" w:rsidP="002275D5">
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00B93358" w:rsidP="00786C19" w:rsidRDefault="00EF0EA8" w14:paraId="5E4AE5DF" w14:textId="5307305C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0B41802D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Lecturer</w:t>
       </w:r>
-      <w:r w:rsidR="5EEFE36A" w:rsidRPr="0B41802D">
+      <w:r w:rsidR="00B47C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00290DAE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0B41802D" w:rsidR="00B93358">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>TBD Title</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B73F3B" w:rsidRPr="0B41802D">
+        <w:t>At-Will (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="0B41802D" w:rsidR="00B93358">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B93358" w:rsidRPr="0B41802D">
+        <w:t>see comment</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0B41802D" w:rsidR="00B93358">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At-Will (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B93358" w:rsidRPr="0B41802D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="002275D5" w:rsidP="00786C19" w:rsidRDefault="002275D5" w14:paraId="7A617FBD" w14:textId="392A0A92">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>see comment</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00B93358" w:rsidRPr="0B41802D">
+      </w:pPr>
+      <w:r w:rsidRPr="00403F9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Header"/>
+        <w:t>January 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="096E6CCD" w14:textId="77777777" w:rsidR="00306438" w:rsidRPr="00403F9C" w:rsidRDefault="00306438" w:rsidP="00CE0DE0">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00306438" w:rsidP="00786C19" w:rsidRDefault="00306438" w14:paraId="096E6CCD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
-        <w:jc w:val="center"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C50A0C1" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00106D63" w:rsidP="13FAA893">
-      <w:pPr>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00106D63" w14:paraId="6C50A0C1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4FB0" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C33F35D" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="6C33F35D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00106D63" w14:paraId="200C1C51" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4FB0" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA707B3" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00106D63" w:rsidP="13FAA893">
-      <w:pPr>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00106D63" w14:paraId="0BA707B3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4FB0" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DF2151" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00106D63" w:rsidP="13FAA893">
-      <w:pPr>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00106D63" w14:paraId="21DF2151" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4FB0" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">City, </w:t>
       </w:r>
-      <w:r w:rsidR="0055740A" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="0055740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4FB0" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
-      <w:r w:rsidR="0055740A" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="0055740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4FB0" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA4FB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>ip</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080DD840" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
-[...8 lines deleted...]
-    <w:p w14:paraId="162DCF17" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="080DD840" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="162DCF17" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="780"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
-        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r w:rsidR="002C7DCE" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="002C7DCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3DAC" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00BB3DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidR="002C7DCE" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="002C7DCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766E75E6" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="766E75E6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06AE02E0" w14:textId="01749772" w:rsidR="00746CB2" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
+    <w:p w:rsidR="00746CB2" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="06AE02E0" w14:textId="5C1F4672">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33A60C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to offer you a </w:t>
       </w:r>
-      <w:r w:rsidR="004F189A">
+      <w:r w:rsidR="00E92664">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lecturer</w:t>
       </w:r>
-      <w:r w:rsidR="005B5F29" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="005B5F29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> appointment </w:t>
       </w:r>
-      <w:r w:rsidR="0D65AEFC" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0D65AEFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in the {</w:t>
       </w:r>
-      <w:r w:rsidR="0D65AEFC" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0D65AEFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert department/unit name</w:t>
       </w:r>
-      <w:r w:rsidR="0D65AEFC" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0D65AEFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>} of the University of Colorado {</w:t>
       </w:r>
-      <w:r w:rsidR="0D65AEFC" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0D65AEFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>insert name of campus</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">}. </w:t>
+        <w:t xml:space="preserve">insert name of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0D65AEFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>campus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0D65AEFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33A60C54" w:rsidR="004B62AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="33A60C54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
-      <w:r w:rsidR="0037628A" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="0037628A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="009137A2" w:rsidRPr="33A60C54">
-[...5 lines deleted...]
-      <w:r w:rsidR="003A1959" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="009137A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offer is made upon the recommendation of the Department </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="33A60C54" w:rsidR="009137A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="33A60C54" w:rsidR="009137A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________ with the concurrence of the Dean of the ____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33A60C54" w:rsidR="003A1959">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007E3F3E" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="007E3F3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="33A60C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="33A60C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">his appointment is not eligible for and does not lead to the award of tenure. </w:t>
       </w:r>
       <w:r w:rsidR="000441D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In this letter, I outline the terms and conditions of this offer and provide additional information about your appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168F0BA2" w14:textId="69355D7D" w:rsidR="003A1959" w:rsidRDefault="003A1959" w:rsidP="13FAA893">
+    <w:p w:rsidR="003A1959" w:rsidP="00786C19" w:rsidRDefault="003A1959" w14:paraId="168F0BA2" w14:textId="69355D7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718CDE70" w14:textId="74CAD1F9" w:rsidR="006D4118" w:rsidRPr="00481AA7" w:rsidRDefault="006D4118" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="006D4118" w:rsidP="00786C19" w:rsidRDefault="006D4118" w14:paraId="718CDE70" w14:textId="74CAD1F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Appointment Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB10AD6" w14:textId="77777777" w:rsidR="00746CB2" w:rsidRPr="00403F9C" w:rsidRDefault="00746CB2" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00746CB2" w:rsidP="00786C19" w:rsidRDefault="00746CB2" w14:paraId="5CB10AD6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31DBCAFB" w14:textId="77777777" w:rsidR="00880D96" w:rsidRDefault="00CA4FB0" w:rsidP="00880D96">
-[...133 lines deleted...]
-    <w:p w14:paraId="081D837C" w14:textId="77777777" w:rsidR="00937983" w:rsidRDefault="00937983" w:rsidP="13FAA893">
+    <w:p w:rsidR="00EA59C6" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="26CBDCC0" w14:textId="041BA5C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="26CBDCC0" w14:textId="575C39AD" w:rsidR="00EA59C6" w:rsidRDefault="11FF678E" w:rsidP="13FAA893">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13FAA893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your appointment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will begin on {</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>} at a salary of {</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>insert salary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="0CAF710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>}. This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a {</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="3"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert % </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>FTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="7753BAB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">position and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00EA59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compensation will be distributed over the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="554DAFF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>course of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="7E0A6F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your contract, subject to term or semester start and end date. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="11FF678E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00DC481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he contract will conclude upon your submission of final grades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00EA59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Prorated pay is distributed on the last business day of each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00EA59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00EA59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contract is active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA59C6" w:rsidP="00786C19" w:rsidRDefault="00EA59C6" w14:paraId="1217A7EF" w14:textId="04AB969E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="1217A7EF" w14:textId="04AB969E" w:rsidR="00EA59C6" w:rsidRDefault="00EA59C6" w:rsidP="13FAA893">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="35C2F4BB" w14:paraId="0EF9AE2E" w14:textId="76ECE28B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="0EF9AE2E" w14:textId="76ECE28B" w:rsidR="00B97E69" w:rsidRDefault="35C2F4BB" w:rsidP="13FAA893">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72A4759E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NARRATIVE FORM: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Your responsibilities include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00451377">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>teach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="1ADDC2F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00403F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00403F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00403F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be taught, XX Semester</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00BB0A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="000C371B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00451377">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="004A765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00311795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a term-limited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="004A765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="004417FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the XX Semester. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00E44349">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please review the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="002F66AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> university’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00E44349">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic calendar for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00970BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00AF7ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00970BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="00AF7ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="72A4759E" w:rsidR="002F66AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.colorado.edu/academics/academic-calendar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="72A4759E" w:rsidR="002F66AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="00B97E69" w14:paraId="1B9BC68C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
-        <w:rPr>
-[...258 lines deleted...]
-    <w:p w14:paraId="1B9BC68C" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRDefault="00B97E69" w:rsidP="13FAA893">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="41408999" w:rsidP="00786C19" w:rsidRDefault="41408999" w14:paraId="3FD2AAA4" w14:textId="0B1F8081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
-        <w:rPr>
-[...24 lines deleted...]
-        </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TABLE FORM:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2148"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2307"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="2422"/>
+        <w:gridCol w:w="2372"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B97E69" w:rsidRPr="00A847B3" w14:paraId="53E66F0F" w14:textId="77777777" w:rsidTr="13FAA893">
+      <w:tr w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidTr="13FAA893" w14:paraId="53E66F0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2331" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="421CA64D" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="00A847B3" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="421CA64D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6024AFB6" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="00A847B3" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="6024AFB6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A75CDDA" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="00A847B3" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="7A75CDDA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Percentage of Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14672440" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="00A847B3" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="14672440" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Salary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97E69" w:rsidRPr="00A847B3" w14:paraId="7AB3472B" w14:textId="77777777" w:rsidTr="13FAA893">
+      <w:tr w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidTr="13FAA893" w14:paraId="7AB3472B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2331" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3F7B0C" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="4A3F7B0C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00606B15" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="00606B15" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF8B170" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="0DF8B170" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18BBE0FF" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="18BBE0FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97E69" w:rsidRPr="00A847B3" w14:paraId="26EC8008" w14:textId="77777777" w:rsidTr="13FAA893">
+      <w:tr w:rsidRPr="00A847B3" w:rsidR="00B97E69" w:rsidTr="13FAA893" w14:paraId="26EC8008" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2331" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABE3948" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="00C33284" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="00C33284" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="4ABE3948" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Totals:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA86A86" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="7EA86A86" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0BA20C" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="1E0BA20C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F547A81" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRPr="004F15D0" w:rsidRDefault="031B4B2E" w:rsidP="13FAA893">
+          <w:p w:rsidRPr="004F15D0" w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="031B4B2E" w14:paraId="3F547A81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13FAA893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59F86C3A" w14:textId="77777777" w:rsidR="00B97E69" w:rsidRDefault="00B97E69" w:rsidP="13FAA893">
+    <w:p w:rsidR="00B97E69" w:rsidP="00786C19" w:rsidRDefault="00B97E69" w14:paraId="59F86C3A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="1E0E5241" w14:textId="3B4827F2" w:rsidR="00E659A6" w:rsidRPr="00481AA7" w:rsidRDefault="0029492D" w:rsidP="13FAA893">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00481AA7" w:rsidR="00E659A6" w:rsidP="00786C19" w:rsidRDefault="0029492D" w14:paraId="1E0E5241" w14:textId="3B4827F2">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="01D33A0E" w:rsidRPr="3BA7E0E0">
+      <w:r w:rsidRPr="3BA7E0E0" w:rsidR="01D33A0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PTIONAL LANGUAGE</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00314746" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00314746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Units may include</w:t>
       </w:r>
-      <w:r w:rsidR="00314746" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00314746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>additional</w:t>
       </w:r>
-      <w:r w:rsidR="00314746" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00314746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2B96B7DC" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="2B96B7DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>school/college information regarding</w:t>
       </w:r>
-      <w:r w:rsidR="00314746" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00314746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7A5DAE7C" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="7A5DAE7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appointments</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> here</w:t>
       </w:r>
-      <w:r w:rsidR="00CA604A" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00CA604A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3A4CC143" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="3A4CC143">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106B3BA7" w14:textId="7A39186B" w:rsidR="0B41802D" w:rsidRDefault="0B41802D" w:rsidP="13FAA893">
+    <w:p w:rsidR="0B41802D" w:rsidP="00786C19" w:rsidRDefault="0B41802D" w14:paraId="106B3BA7" w14:textId="7A39186B">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DAE0DEF" w14:textId="459B8834" w:rsidR="29AE884E" w:rsidRPr="00481AA7" w:rsidRDefault="00E659A6" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="29AE884E" w:rsidP="00786C19" w:rsidRDefault="00E659A6" w14:paraId="0DAE0DEF" w14:textId="253D2321">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
-      <w:r w:rsidR="3A4CC143" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="3A4CC143">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Student count tied to additional compensation above base </w:t>
       </w:r>
-      <w:r w:rsidR="311C8FE6" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="311C8FE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rate; </w:t>
       </w:r>
-      <w:r w:rsidR="58ECFB90" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="58ECFB90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollment contingent language</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0E73E841" w14:textId="40AC4E24" w:rsidR="13FAA893" w:rsidRDefault="13FAA893" w:rsidP="13FAA893">
+      <w:r w:rsidR="00392BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="13FAA893" w:rsidP="00786C19" w:rsidRDefault="13FAA893" w14:paraId="0E73E841" w14:textId="40AC4E24">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2566E577" w14:textId="57B7D0CF" w:rsidR="00303183" w:rsidRDefault="00625AD2" w:rsidP="13FAA893">
+    <w:p w:rsidR="00B47C92" w:rsidP="00786C19" w:rsidRDefault="00625AD2" w14:paraId="3FE1BA85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13FAA893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By accepting this appointment, you agree to perform these duties and responsibilities consistent with applicable policies and procedures of your campus, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00303183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00303183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>college/school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="4D05DB53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="3D872ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="3D872ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BA7E0E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BA7E0E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B47C92" w:rsidP="00786C19" w:rsidRDefault="00B47C92" w14:paraId="69B9B0DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00392BB6" w:rsidR="00303183" w:rsidP="00786C19" w:rsidRDefault="00E92664" w14:paraId="2566E577" w14:textId="36DE5E3A">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00B47C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With agreement from you, your course load may be altered by the Department/Unit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00B47C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If courses are added or reduced without a change in other assigned duties, then your total % FTE and the associated job code and salary will be adjusted accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00303183" w:rsidP="00786C19" w:rsidRDefault="00303183" w14:paraId="16DEB14F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13FAA893">
-[...101 lines deleted...]
-    <w:p w14:paraId="7A4CE999" w14:textId="4D66AC89" w:rsidR="00F60951" w:rsidRPr="00481AA7" w:rsidRDefault="00F60951" w:rsidP="13FAA893">
+    </w:p>
+    <w:p w:rsidRPr="00481AA7" w:rsidR="00F60951" w:rsidP="00786C19" w:rsidRDefault="00F60951" w14:paraId="7A4CE999" w14:textId="4D66AC89">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C53B9E" w14:textId="77777777" w:rsidR="00AA0FD2" w:rsidRDefault="00AA0FD2" w:rsidP="13FAA893">
+    <w:p w:rsidR="00AA0FD2" w:rsidP="00786C19" w:rsidRDefault="00AA0FD2" w14:paraId="58C53B9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1478A0E2" w14:textId="4107F627" w:rsidR="00C24D8E" w:rsidRDefault="00FA506F" w:rsidP="00290DAE">
+    <w:p w:rsidR="00C24D8E" w:rsidP="00786C19" w:rsidRDefault="00FA506F" w14:paraId="1478A0E2" w14:textId="4107F627">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           </w:rPr>
           <w:t>Center for Teaching and Learning (CTL)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> offers all faculty a variety of professional development workshops throughout the year in establishing strong learning environments and discipline-specific pedagogy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DCF181" w14:textId="77777777" w:rsidR="00290DAE" w:rsidRPr="00290DAE" w:rsidRDefault="00290DAE" w:rsidP="00290DAE">
+    <w:p w:rsidRPr="00290DAE" w:rsidR="00290DAE" w:rsidP="00786C19" w:rsidRDefault="00290DAE" w14:paraId="30DCF181" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB73694" w14:textId="78BA33E6" w:rsidR="005E5898" w:rsidRPr="00481AA7" w:rsidRDefault="00C31D60" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="00C31D60" w14:paraId="3AB73694" w14:textId="78BA33E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Policies and Training Responsibilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5A47C" w14:textId="77777777" w:rsidR="005E5898" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="21B5A47C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7947F60B" w14:textId="77777777" w:rsidR="003A1EC1" w:rsidRDefault="003A1EC1" w:rsidP="13FAA893">
-      <w:pPr>
+    <w:p w:rsidR="003A1EC1" w:rsidP="00786C19" w:rsidRDefault="003A1EC1" w14:paraId="7947F60B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">State law specifically requires that you be an employee-at-will in your non-tenure track position and that the following paragraph be included in this letter of offer.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69209870" w14:textId="77777777" w:rsidR="003A1EC1" w:rsidRDefault="003A1EC1" w:rsidP="13FAA893">
+        <w:t xml:space="preserve">State law specifically requires that you be an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>employee-at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-will in your non-tenure track position and that the following paragraph be included in this letter of offer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A1EC1" w:rsidP="00786C19" w:rsidRDefault="003A1EC1" w14:paraId="69209870" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5073DEEB" w14:textId="33A20182" w:rsidR="005E5898" w:rsidRPr="00481AA7" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="5073DEEB" w14:textId="33A20182">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s employ and where either the university or you may lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60B540B4" w14:textId="77777777" w:rsidR="005E5898" w:rsidRPr="00403F9C" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+        <w:t xml:space="preserve">Your appointment is at-will, which means you do not have a contractual right, express or implied, to remain in the university’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="13FAA893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>employ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="13FAA893">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and where either the university or you may lawfully terminate the employment relationship at any time, with or without cause. No compensation, whether as a buy-out of the remaining term of contract, as liquidated damages, or as any other form of remuneration, shall be owed or paid to you upon or after termination of such contract except for compensation that was earned prior to the date of termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00403F9C" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="60B540B4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24802DE8" w14:textId="77777777" w:rsidR="005E5898" w:rsidRPr="00504E1D" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00504E1D" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="24802DE8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The following policy links are provided pursuant to </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>APS 5002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Faculty Appointment Process: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646DE210" w14:textId="77777777" w:rsidR="005E5898" w:rsidRPr="00394EAC" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00394EAC" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="646DE210" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="547"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>APS 5060 - Faculty Appointments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66867646" w14:textId="77777777" w:rsidR="005E5898" w:rsidRPr="00394EAC" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00394EAC" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="66867646" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="547"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>APS 1014 - Intellectual Property that is Educational Material</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F743BF0" w14:textId="77777777" w:rsidR="005E5898" w:rsidRPr="00394EAC" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00394EAC" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="4F743BF0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="547"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Article 5.B.2 - Principles of Academic Freedom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Laws of the Regents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392C3E3B" w14:textId="77777777" w:rsidR="005E5898" w:rsidRPr="00443730" w:rsidRDefault="005E5898" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00786C19" w:rsidR="00C31D60" w:rsidP="00786C19" w:rsidRDefault="005E5898" w14:paraId="4C69538D" w14:textId="1321A827">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="547"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>APS 2027 - Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C69538D" w14:textId="77777777" w:rsidR="00C31D60" w:rsidRDefault="00C31D60" w:rsidP="13FAA893">
-[...13 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00786C19" w:rsidR="00786C19" w:rsidP="00786C19" w:rsidRDefault="00786C19" w14:paraId="4D0F7072" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1440" w:right="547"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C3A0B" w:rsidP="00786C19" w:rsidRDefault="003C3A0B" w14:paraId="02C39A16" w14:textId="23897D81">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk157627578"/>
+      <w:bookmarkStart w:name="_Hlk157627578" w:id="6"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This offer is contingent upon the satisfactory completion of a criminal background check as required by the University. You will receive an e-mail from the University’s external vendor, HireRight Customer Service (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>customerservice@hireright.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) that will direct you to complete the authorization form on-line. The background check must be completed prior to employment.</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Background checks must be renewed every 3 years, so if you completed a check </w:t>
       </w:r>
-      <w:r w:rsidR="006D57FD" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="006D57FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>than 3 years ago, you will be asked to complete a new one. By accepting this offer you verify that you’ve read the University’s background check requirements, including your self-disclosure obligation which begins from the date of acceptance, available on the web at:</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/policies/background-check-policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D3EFA" w14:textId="77777777" w:rsidR="00333D2D" w:rsidRDefault="00333D2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="00333D2D" w:rsidP="00786C19" w:rsidRDefault="00333D2D" w14:paraId="382D3EFA" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432EBDB0" w14:textId="7272C645" w:rsidR="003C3A0B" w:rsidRPr="00C9131E" w:rsidRDefault="003C3A0B" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00C9131E" w:rsidR="003C3A0B" w:rsidP="00786C19" w:rsidRDefault="003C3A0B" w14:paraId="432EBDB0" w14:textId="7272C645">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All new faculty at the University of Colorado Boulder are required to complete training on sexual misconduct, discrimination, and harassment. A CU </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identikey</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is required </w:t>
       </w:r>
-      <w:r w:rsidR="2AA2EAE5" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="2AA2EAE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> access the training. You will receive an e-mail from your college or school personnel coordinator once your </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identikey</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2480,2112 +2595,2061 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is in place, please visit the following web address located on the Office of Institutional Equity and Compliance (OIEC) website for instructions on how to complete the required training: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/institutionalequity/training-and-education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044C5BE9" w14:textId="77777777" w:rsidR="003C3A0B" w:rsidRDefault="003C3A0B" w:rsidP="13FAA893">
-      <w:pPr>
+    <w:p w:rsidR="003C3A0B" w:rsidP="00786C19" w:rsidRDefault="003C3A0B" w14:paraId="044C5BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B550D40" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="003370B5" w:rsidRDefault="0076163D" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="003370B5" w:rsidR="0076163D" w:rsidP="00786C19" w:rsidRDefault="0076163D" w14:paraId="7B550D40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:commentRangeStart w:id="6"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(If</w:t>
       </w:r>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>new to the university</w:t>
       </w:r>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pursuant to the Immigration Reform and Control Act (IRCA), the University must verify your employment eligibility within the first three working days of employment. As a condition of employment, you must complete an I-9 Form and provide the University with certain documents verifying employment eligibility.</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7109DB24" w14:textId="4EF711EA" w:rsidR="0B41802D" w:rsidRDefault="0076163D" w:rsidP="00333D2D">
+    <w:p w:rsidR="0B41802D" w:rsidP="00786C19" w:rsidRDefault="0B41802D" w14:paraId="311D3550" w14:textId="083B282C">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0B41802D" w:rsidP="00786C19" w:rsidRDefault="0076163D" w14:paraId="7109DB24" w14:textId="4EF711EA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(If currently or formerly employed (within the last three years) at the university)</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> As a current or former employee at the university, you have already met the provisions of the </w:t>
-[...10 lines deleted...]
-      <w:commentRangeEnd w:id="6"/>
+        <w:t xml:space="preserve"> As a current or former employee at the university, you have already met the provisions of the Immigration Reform and Control Act (IRCA), which requires every employee to certify eligibility for employment.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="441A6C8E" w14:textId="7A4896CE" w:rsidR="0B41802D" w:rsidRDefault="0076163D" w:rsidP="00333D2D">
+        <w:commentReference w:id="7"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidR="33A60C54" w:rsidP="00786C19" w:rsidRDefault="0076163D" w14:paraId="42F8D41D" w14:textId="36CFEFEB">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33A60C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This position is exempt from the overtime provisions of the Fair Labor Standards Act and as such is not eligible for overtime compensation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF91D2D" w14:textId="5F1D8680" w:rsidR="0B41802D" w:rsidRDefault="00E4496B" w:rsidP="00F23EB0">
+    <w:p w:rsidR="00786C19" w:rsidP="00786C19" w:rsidRDefault="00786C19" w14:paraId="5678C987" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="3BA7E0E0">
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(If</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0B41802D" w:rsidP="00786C19" w:rsidRDefault="00E4496B" w14:paraId="5AF91D2D" w14:textId="6EABF8E8">
+      <w:pPr>
+        <w:pStyle w:val="WPDefaults"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>new to the university</w:t>
+        <w:t>(If</w:t>
       </w:r>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BA7E0E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>new to the university</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BA7E0E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C3A0B" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="003C3A0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The laws of the state of Colorado require that faculty members of the University who are citizens of the United States affirm in writing that they will support the constitutions of the United States and of Colorado, and that they will faithfully execute the duties of their employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As a condition of employment, you must sign and return </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk157627507"/>
+      <w:bookmarkStart w:name="_Hlk157627507" w:id="8"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">attached </w:t>
       </w:r>
-      <w:r w:rsidR="003C3A0B" w:rsidRPr="13FAA893">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="003C3A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">faculty </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pledge form </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert name</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>campus office which holds pledges</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no later than </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>insert date</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The pledge form is attached as </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment A</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, incorporated by reference. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9D6D9C" w14:textId="39B003A3" w:rsidR="13FAA893" w:rsidRDefault="00A03C2C" w:rsidP="00F23EB0">
+    <w:p w:rsidR="13FAA893" w:rsidP="00786C19" w:rsidRDefault="00A03C2C" w14:paraId="6F9D6D9C" w14:textId="39B003A3">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accepting this position, you agree to </w:t>
       </w:r>
-      <w:r w:rsidR="005F69A7" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="005F69A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eet obligations imposed by federal, state, and local law</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7B5B" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00BF7B5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and comply with all laws, rules, regulations, policies, procedures, and resolutions, adopted by the Board of Regents, the University of Colorado, and the campus or other unit in which your appointment is made. For a list of university-related policies, go to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="13FAA893">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cu.edu/ope/policy-related-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255628CC" w14:textId="48634887" w:rsidR="00065D4A" w:rsidRDefault="004750D7" w:rsidP="13FAA893">
+    <w:p w:rsidR="00065D4A" w:rsidP="00786C19" w:rsidRDefault="004750D7" w14:paraId="255628CC" w14:textId="48634887">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions, please contact your faculty </w:t>
       </w:r>
-      <w:r w:rsidR="007D429F" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="007D429F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">liaison </w:t>
       </w:r>
-      <w:r w:rsidR="007D429F" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="007D429F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(insert title/</w:t>
       </w:r>
-      <w:r w:rsidR="00AF4654" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00AF4654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>resource link)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF4654" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00AF4654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BB2FE7" w14:textId="69508B8B" w:rsidR="0B41802D" w:rsidRDefault="0B41802D" w:rsidP="3BA7E0E0">
-[...103 lines deleted...]
-    <w:p w14:paraId="106A7DD1" w14:textId="251F12D5" w:rsidR="0B41802D" w:rsidRDefault="0B41802D" w:rsidP="13FAA893">
+    <w:p w:rsidR="0B41802D" w:rsidP="00786C19" w:rsidRDefault="0B41802D" w14:paraId="14BB2FE7" w14:textId="69508B8B">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26755402" w14:textId="00C98581" w:rsidR="00336334" w:rsidRDefault="00A51419" w:rsidP="13FAA893">
+    <w:p w:rsidR="00336334" w:rsidP="00786C19" w:rsidRDefault="336ED863" w14:paraId="1A81507E" w14:textId="0EB7C6BC">
+      <w:pPr>
+        <w:pStyle w:val="WPDefaults"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3BA7E0E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OPTIONAL LANGUAGE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00077E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00077E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Units may include additional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="164988B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school/college </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="492B08D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="492B08D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>expectatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="67330A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B41802D" w:rsidP="00786C19" w:rsidRDefault="0B41802D" w14:paraId="106A7DD1" w14:textId="251F12D5">
+      <w:pPr>
+        <w:pStyle w:val="WPDefaults"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="13FAA893" w:rsidP="00786C19" w:rsidRDefault="00A51419" w14:paraId="5F43D594" w14:textId="68947192">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3BA7E0E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="223FB5EC" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="223FB5EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00336334" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Course limit/credit hours</w:t>
       </w:r>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit</w:t>
       </w:r>
-      <w:r w:rsidR="00336334" w:rsidRPr="13FAA893">
+      <w:r w:rsidRPr="13FAA893" w:rsidR="00336334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F43D594" w14:textId="7491B3CC" w:rsidR="13FAA893" w:rsidRDefault="13FAA893" w:rsidP="13FAA893">
-[...11 lines deleted...]
-    <w:p w14:paraId="439EC3E1" w14:textId="3573E43D" w:rsidR="003E35F0" w:rsidRDefault="00A51419" w:rsidP="33A60C54">
+    <w:p w:rsidRPr="00786C19" w:rsidR="005E5898" w:rsidP="00786C19" w:rsidRDefault="00A51419" w14:paraId="3453686E" w14:textId="5694A8AD">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33A60C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A&amp;S: </w:t>
       </w:r>
-      <w:r w:rsidR="00336334" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="00336334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I accept this offer as described above, with the understanding that the Courses Agreed to Teach Grid is completed and returned with this appointment letter, that a background check must be completed satisfactorily before I begin this appointment, and that this offer is conditional upon adequate enrollment and approval of my appointment by the Dean of the College of Arts and Sciences. I certify that I am not being compensated for more than 4 courses or the equivalent for any one semester. This 4-course limit includes all courses taught at the University of Colorado, including Continuing Education and all other CU campuses. Self-paced courses taught through Continuing Education do not count against teaching limits and are exempted per this policy: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="33A60C54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.colorado.edu/asfacultystaff/personnel-administration/policies-procedures/facultytemporary-other/recruitment-hiring</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00336334" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="33A60C54" w:rsidR="00336334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B45B46" w14:textId="18BDBD74" w:rsidR="13FAA893" w:rsidRDefault="13FAA893" w:rsidP="13FAA893">
-      <w:pPr>
+    <w:p w:rsidR="008D7A47" w:rsidP="110A0F6A" w:rsidRDefault="008D7A47" w14:paraId="02E6F9B6" w14:textId="0F5DF693">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5898" w:rsidP="110A0F6A" w:rsidRDefault="005E5898" w14:paraId="1EF18D3D" w14:textId="16F92510">
+      <w:pPr>
+        <w:pStyle w:val="WPDefaults"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...106 lines deleted...]
-      <w:r w:rsidRPr="33A60C54">
+      </w:pPr>
+      <w:r w:rsidRPr="110A0F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note, university systems will account for </w:t>
       </w:r>
-      <w:r w:rsidR="003F0EF8" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="110A0F6A" w:rsidR="003F0EF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="110A0F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">appointments </w:t>
       </w:r>
-      <w:r w:rsidR="66626680" w:rsidRPr="33A60C54">
+      <w:r w:rsidRPr="110A0F6A" w:rsidR="66626680">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the University of Colorado</w:t>
       </w:r>
-      <w:r w:rsidRPr="33A60C54">
-[...64 lines deleted...]
-        <w:t xml:space="preserve">If you have any questions about available benefits, please contact </w:t>
+      <w:r w:rsidR="415D1583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, regardless of the unit in which you are teaching/working. If you have questions about your benefits eligibility, please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="004F189A" w:rsidRPr="33A60C54">
+        <w:r w:rsidRPr="110A0F6A" w:rsidR="415D1583">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Benefits, part of Employee Services</w:t>
+          <w:t>https://www.cu.edu/employee-services/benefits-wellness</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004F189A">
-[...11 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:r w:rsidR="415D1583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="415D1583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or reach out to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="110A0F6A" w:rsidR="415D1583">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>benefits@cu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="415D1583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or by phone at 303-860-4200, option 3.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="110A0F6A" w:rsidP="110A0F6A" w:rsidRDefault="110A0F6A" w14:paraId="3FB7615F" w14:textId="6114B96A">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CBE053" w14:textId="2EFDAB1C" w:rsidR="33A60C54" w:rsidRDefault="33A60C54" w:rsidP="33A60C54">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00A03C2C" w:rsidP="00786C19" w:rsidRDefault="00A03C2C" w14:paraId="763A660C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A03C2C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="3969CA14" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13FAA893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We look forward to your acceptance of this offer and to your contributions to the University of Colorado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7A3483" w14:textId="77777777" w:rsidR="00CA4FB0" w:rsidRPr="00403F9C" w:rsidRDefault="00CA4FB0" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00403F9C" w:rsidR="00CA4FB0" w:rsidP="00786C19" w:rsidRDefault="00CA4FB0" w14:paraId="2A7A3483" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D3D57DD" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="2D3D57DD" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk157610880"/>
-      <w:commentRangeStart w:id="10"/>
+      <w:bookmarkStart w:name="_Hlk157610880" w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely, </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="10"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="25607DB2" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="25607DB2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C2E94A" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="01C2E94A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7C6445" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="2D7C6445" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="181F813D" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="181F813D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BADC74C" w14:textId="396D246C" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="0BADC74C" w14:textId="396D246C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurred by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4474245A" w14:textId="77777777" w:rsidR="00D84BFF" w:rsidRDefault="00D84BFF" w:rsidP="13FAA893">
+    <w:p w:rsidR="00D84BFF" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="4474245A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C362B0" w14:textId="3D280C7E" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="24C362B0" w14:textId="3D280C7E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ADB6A0" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="76ADB6A0" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dean </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01441D47" w14:textId="77777777" w:rsidR="003370B5" w:rsidRPr="00447544" w:rsidRDefault="003370B5" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00447544" w:rsidR="003370B5" w:rsidP="00786C19" w:rsidRDefault="003370B5" w14:paraId="01441D47" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D23D7BA" w14:textId="10DF629E" w:rsidR="0076163D" w:rsidRPr="00481AA7" w:rsidRDefault="00414815" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="0076163D" w:rsidP="00786C19" w:rsidRDefault="00414815" w14:paraId="2D23D7BA" w14:textId="10DF629E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I accept this</w:t>
       </w:r>
       <w:r w:rsidR="00ED4BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0008634A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidR="00ED4BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5CD842" w14:textId="77777777" w:rsidR="00ED4BE0" w:rsidRPr="00481AA7" w:rsidRDefault="00ED4BE0" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="00ED4BE0" w:rsidP="00786C19" w:rsidRDefault="00ED4BE0" w14:paraId="2D5CD842" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32505B93" w14:textId="0DB77C1D" w:rsidR="00ED4BE0" w:rsidRPr="00481AA7" w:rsidRDefault="00ED4BE0" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="00481AA7" w:rsidR="00ED4BE0" w:rsidP="00786C19" w:rsidRDefault="00ED4BE0" w14:paraId="32505B93" w14:textId="0DB77C1D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F8C7F1" w14:textId="24D82735" w:rsidR="003C3A0B" w:rsidRDefault="00D84BFF" w:rsidP="13FAA893">
+    <w:p w:rsidR="003C3A0B" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="58F8C7F1" w14:textId="24D82735">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Candidate Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C82C75" w14:textId="77777777" w:rsidR="00D84BFF" w:rsidRDefault="00D84BFF" w:rsidP="13FAA893">
+    <w:p w:rsidR="00D84BFF" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="27C82C75" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E143F5D" w14:textId="2B4B4955" w:rsidR="00D84BFF" w:rsidRDefault="00D84BFF" w:rsidP="13FAA893">
+    <w:p w:rsidR="00D84BFF" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="0E143F5D" w14:textId="2B4B4955">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I do not accept this appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384D216D" w14:textId="77777777" w:rsidR="00D84BFF" w:rsidRDefault="00D84BFF" w:rsidP="13FAA893">
+    <w:p w:rsidR="00D84BFF" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="384D216D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7071F46D" w14:textId="77777777" w:rsidR="00D84BFF" w:rsidRPr="005633CE" w:rsidRDefault="00D84BFF" w:rsidP="13FAA893">
+    <w:p w:rsidRPr="005633CE" w:rsidR="00D84BFF" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="7071F46D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006622B9" w14:textId="3FFABF17" w:rsidR="00481AA7" w:rsidRDefault="00D84BFF" w:rsidP="3C91300E">
+    <w:p w:rsidR="00481AA7" w:rsidP="00786C19" w:rsidRDefault="00D84BFF" w14:paraId="006622B9" w14:textId="3FFABF17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Candidate Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E0DFAB" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="00481AA7" w:rsidP="00786C19" w:rsidRDefault="00481AA7" w14:paraId="126A4CED" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00481AA7" w:rsidP="0076163D" w:rsidRDefault="00481AA7" w14:paraId="37EF87C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="13FAA893" w:rsidP="13FAA893" w:rsidRDefault="13FAA893" w14:paraId="7AF7E237" w14:textId="01E79B02">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045E60FA" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="13FAA893" w:rsidP="13FAA893" w:rsidRDefault="13FAA893" w14:paraId="7FE8B22A" w14:textId="51FDE714">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="281F8773" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="13FAA893" w:rsidP="13FAA893" w:rsidRDefault="13FAA893" w14:paraId="20C5F73E" w14:textId="5BD5A3B0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6940A5BD" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="77F1D2F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ECDA210" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="564F217D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD0EA1F" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="72CFA291" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CD0B91" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="6BF42E50" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A217F04" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="01E8BABB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F757D67" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="195604BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="558B7266" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="7F803F6F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1FD984" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="240EB5D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784442EB" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="67E35348" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C115FB" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="4B3F41F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C526268" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="20ED29D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432DF8CE" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="3944B1E4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F06C8D5" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="2F164555" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41533FE7" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="24250F85" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="459BB10C" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="3C064232" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45DE6737" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="72085A58" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78572187" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="30C5B793" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A554F9" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="70E9E368" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C88D4FC" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="64011076" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="024183E2" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="3E8761B9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F76741" w14:textId="77777777" w:rsidR="00192F2D" w:rsidRDefault="00192F2D" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="68948D62" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4D6584" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="08C83CDA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FDF4BD1" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="3518AEA6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C37CAAC" w14:textId="77777777" w:rsidR="007462EB" w:rsidRDefault="007462EB" w:rsidP="13FAA893">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="48EF5301" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5317D77B" w14:textId="0E8CCEB7" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="004F189A" w:rsidP="0076163D">
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="40A608EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="63E0DFAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="045E60FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="281F8773" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="6940A5BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="0ECDA210" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="7BD0EA1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="15CD0B91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="4A217F04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="1F757D67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="558B7266" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="4F4D6584" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="0FDF4BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007462EB" w:rsidP="13FAA893" w:rsidRDefault="007462EB" w14:paraId="4C37CAAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="00000000" w14:paraId="5317D77B" w14:textId="079018B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...191 lines deleted...]
-    <w:p w14:paraId="54B27804" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+        <w:pict w14:anchorId="5EC6FCF3">
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1026" style="position:absolute;margin-left:302.4pt;margin-top:53.1pt;width:172.8pt;height:136.8pt;z-index:1;mso-wrap-edited:f" o:allowincell="f" type="#_x0000_t202">
+            <v:textbox style="mso-next-textbox:#_x0000_s1026">
+              <w:txbxContent>
+                <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="6A3304B0" w14:textId="77777777">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">If you are not a citizen of the United States </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>and</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> are appointed on a temporary basis, you are not required to make this pledge.  To exercise this option, please print your name on the line below in this box.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="4247CF45" w14:textId="77777777"/>
+                <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="57E76328" w14:textId="77777777"/>
+                <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="62D3CE3F" w14:textId="77777777">
+                  <w:r>
+                    <w:rPr>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="729C231F" w14:textId="77777777"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="54B27804" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk157627983"/>
+      <w:bookmarkStart w:name="_Hlk157627983" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTACHMENT A:  </w:t>
       </w:r>
-      <w:commentRangeStart w:id="12"/>
+      <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Faculty Pledge</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="12"/>
+      <w:commentRangeEnd w:id="13"/>
       <w:r w:rsidR="007A45F9">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DB30A04" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+        <w:commentReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="5DB30A04" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3894301E" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="3894301E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2806C19F" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="2806C19F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUIRED BY C.R.S. 22-61-104</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263EB89F" w14:textId="77777777" w:rsidR="004676BE" w:rsidRPr="00374756" w:rsidRDefault="004676BE" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="004676BE" w:rsidP="0076163D" w:rsidRDefault="004676BE" w14:paraId="263EB89F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01980C08" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="01980C08" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41124FF2" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="41124FF2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7691C3DD" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="7691C3DD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5113EF7E" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="5113EF7E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D79882" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="04D79882" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E025DA2" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="5E025DA2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BCF08B7" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="1BCF08B7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="708E076E" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="708E076E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BFF496" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="13BFF496" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4616C814" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="4616C814" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="730679D5" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="730679D5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A7CE706" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="5A7CE706" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I solemnly pledge that I will uphold the Constitution of the United States and the Constitution of the State of Colorado, and I will faithfully perform the duties of the position upon which I am about to enter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B7BAC2" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="04B7BAC2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17845555" w14:textId="49250C86" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="17845555" w14:textId="49250C86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
@@ -4711,808 +4775,774 @@
       <w:r w:rsidR="007462EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature __________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACA61D7" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="0076163D">
+    <w:p w:rsidR="0076163D" w:rsidP="0076163D" w:rsidRDefault="0076163D" w14:paraId="4ACA61D7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51184547" w14:textId="77777777" w:rsidR="0076163D" w:rsidRPr="00374756" w:rsidRDefault="0076163D" w:rsidP="007462EB">
+    <w:p w:rsidRPr="00374756" w:rsidR="0076163D" w:rsidP="007462EB" w:rsidRDefault="0076163D" w14:paraId="51184547" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name Printed _______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B269C45" w14:textId="77777777" w:rsidR="0076163D" w:rsidRDefault="0076163D" w:rsidP="005562A3">
+    <w:p w:rsidR="0076163D" w:rsidP="005562A3" w:rsidRDefault="0076163D" w14:paraId="2B269C45" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="310F0240" w14:textId="7F31C431" w:rsidR="00A03C2C" w:rsidRDefault="00A03C2C" w:rsidP="00481AA7">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w:rsidR="00A03C2C" w:rsidP="00481AA7" w:rsidRDefault="00A03C2C" w14:paraId="310F0240" w14:textId="7F31C431">
       <w:pPr>
         <w:pStyle w:val="WPDefaults"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="11520"/>
           <w:tab w:val="left" w:pos="400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D62E9D" w14:textId="77777777" w:rsidR="00A03C2C" w:rsidRDefault="00A03C2C" w:rsidP="00A03C2C">
+    <w:p w:rsidR="00A03C2C" w:rsidP="00A03C2C" w:rsidRDefault="00A03C2C" w14:paraId="27D62E9D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A03C2C" w:rsidSect="00941DA3">
-      <w:headerReference w:type="default" r:id="rId28"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="System Academic Affairs" w:date="2024-02-26T23:01:00Z" w:initials="MD">
-    <w:p w14:paraId="7A17FDE8" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="00B93358" w:rsidP="001D1987">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-02-26T23:01:00Z" w:id="0">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="00B93358" w14:paraId="7A17FDE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Campuses - Any material alterations to this template contract</w:t>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> must be approved by the CU System Office of the Vice President of Academic Affairs, in consultation with the CU System Office of University Counsel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05749789" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="05749789" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E605C2" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="64E605C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>If you are unsure if a change is material or not material, please contact your campus legal counsel to discuss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6777DD02" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="6777DD02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C668764" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="7C668764" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blanks in this template are for the job title (or working title if applicable), information specific to the campus, the department/unit, the responsibilities of the position, effective date, salary, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0464F63A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="0464F63A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3046BBF4" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="3046BBF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>All comments that begin with “Campuses -” are here to guide faculty affairs and human resources staff who are completing these templates.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="1" w:author="System Academic Affairs" w:date="2024-02-26T22:59:00Z" w:initials="MD">
-    <w:p w14:paraId="24A551EA" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="00B93358" w:rsidP="001D1987">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-02-26T22:59:00Z" w:id="1">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="00B93358" w14:paraId="24A551EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:t xml:space="preserve">Campuses - </w:t>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">This letter of appointment template is for an </w:t>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>At-Will</w:t>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> term of appointment and applies to the following faculty titles: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7544426A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="7544426A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lecturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B4D67D" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="56B4D67D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Lecturer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72956E85" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="72956E85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69BDE0D8" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="69BDE0D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId1">
         <w:r w:rsidRPr="00846C0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>appendix of APS 5060</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for updated definitions of faculty titles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3467BA7A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="3467BA7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A69A567" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="0A69A567" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>By definition in APS 5060, Lecturers and Senior Lecturers can ONLY be part-time employees of CU and ONLY hired on a course by course bases. Further, this definition requires a new letter of appointment each term.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="Danielle Alicia Brunner" w:date="2025-01-08T13:20:00Z" w:initials="DB">
-    <w:p w14:paraId="36B55749" w14:textId="23B219B0" w:rsidR="00577109" w:rsidRDefault="00577109">
+  <w:comment w:initials="DB" w:author="Danielle Alicia Brunner" w:date="2025-01-08T13:20:00Z" w:id="2">
+    <w:p w:rsidR="00577109" w:rsidRDefault="00577109" w14:paraId="36B55749" w14:textId="23B219B0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="44E16E89">
         <w:t>Does not require "department" if does not exist</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="System Academic Affairs" w:date="2024-02-25T21:37:00Z" w:initials="MD">
-    <w:p w14:paraId="683CC99A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="000C371B" w:rsidP="001D1987">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-02-26T23:07:00Z" w:id="3">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="00B93358" w14:paraId="11FB140C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="001D1987">
+        <w:t xml:space="preserve">Campuses - The % FTE for Lecturers or Senior Lecturers must be less than .5 FTE.  </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-02-25T21:37:00Z" w:id="4">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="000C371B" w14:paraId="683CC99A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="001D1987">
         <w:t xml:space="preserve">Campuses - Please modify as appropriate to name the specific course(s) to be taught and the semester in which they will be taught.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0F1074" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="7F0F1074" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF7277A" w14:textId="77777777" w:rsidR="001D1987" w:rsidRDefault="001D1987" w:rsidP="001D1987">
+    <w:p w:rsidR="001D1987" w:rsidP="001D1987" w:rsidRDefault="001D1987" w14:paraId="7FF7277A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Per APS 5060, Lecturers and Senior Lecturers are hired on a part-time, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>course by course basis and require a new letter of appointment each term.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Kim Overmier" w:date="2025-01-10T11:43:00Z" w:initials="KO">
-    <w:p w14:paraId="0FAA9D31" w14:textId="77777777" w:rsidR="007D20F8" w:rsidRDefault="002B09BF" w:rsidP="007D20F8">
+  <w:comment w:initials="KO" w:author="Kim Overmier" w:date="2025-01-10T11:43:00Z" w:id="5">
+    <w:p w:rsidR="007D20F8" w:rsidP="007D20F8" w:rsidRDefault="002B09BF" w14:paraId="0FAA9D31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007D20F8">
         <w:t xml:space="preserve">Recommendation: (insert language) Units may include this information VIA the below table OR by listing the name(s) of the course(s) and the semester they are being taught. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="System Academic Affairs" w:date="2024-01-31T20:47:00Z" w:initials="MD">
-    <w:p w14:paraId="792ADE55" w14:textId="560BF265" w:rsidR="003370B5" w:rsidRDefault="003370B5" w:rsidP="003370B5">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-01-31T20:47:00Z" w:id="7">
+    <w:p w:rsidR="003370B5" w:rsidP="003370B5" w:rsidRDefault="003370B5" w14:paraId="792ADE55" w14:textId="560BF265">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please include one of these two IRCA options.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="System Academic Affairs" w:date="2024-01-31T20:33:00Z" w:initials="MD">
-    <w:p w14:paraId="7CA049FA" w14:textId="77777777" w:rsidR="00E4496B" w:rsidRDefault="00E4496B" w:rsidP="00E4496B">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-01-31T20:33:00Z" w:id="9">
+    <w:p w:rsidR="00E4496B" w:rsidP="00E4496B" w:rsidRDefault="00E4496B" w14:paraId="7CA049FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please include for individuals who are new to the university.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="System Academic Affairs" w:date="2024-01-29T16:50:00Z" w:initials="MD">
-    <w:p w14:paraId="2C42F9A0" w14:textId="5A863D42" w:rsidR="000441D4" w:rsidRDefault="003370B5" w:rsidP="000441D4">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-01-29T16:50:00Z" w:id="11">
+    <w:p w:rsidR="000441D4" w:rsidP="000441D4" w:rsidRDefault="003370B5" w14:paraId="2C42F9A0" w14:textId="5A863D42">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="000441D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Campuses - Please insert appropriate signature lines.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="System Academic Affairs" w:date="2024-02-26T23:11:00Z" w:initials="MD">
-    <w:p w14:paraId="206F4811" w14:textId="77777777" w:rsidR="007A45F9" w:rsidRDefault="007A45F9" w:rsidP="007A45F9">
+  <w:comment w:initials="MD" w:author="System Academic Affairs" w:date="2024-02-26T23:11:00Z" w:id="13">
+    <w:p w:rsidR="007A45F9" w:rsidP="007A45F9" w:rsidRDefault="007A45F9" w14:paraId="206F4811" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Campuses - Please remove if Faculty Member has already met this requirement.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3046BBF4" w15:done="0"/>
   <w15:commentEx w15:paraId="0A69A567" w15:done="0"/>
   <w15:commentEx w15:paraId="36B55749" w15:done="0"/>
+  <w15:commentEx w15:paraId="11FB140C" w15:done="0"/>
   <w15:commentEx w15:paraId="7FF7277A" w15:done="0"/>
   <w15:commentEx w15:paraId="0FAA9D31" w15:paraIdParent="7FF7277A" w15:done="0"/>
   <w15:commentEx w15:paraId="792ADE55" w15:done="0"/>
   <w15:commentEx w15:paraId="7CA049FA" w15:done="0"/>
   <w15:commentEx w15:paraId="2C42F9A0" w15:done="0"/>
   <w15:commentEx w15:paraId="206F4811" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="526093F8" w16cex:dateUtc="2025-01-08T20:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6C50F5C2" w16cex:dateUtc="2025-01-10T20:43:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3046BBF4" w16cid:durableId="0C1389E8"/>
   <w16cid:commentId w16cid:paraId="0A69A567" w16cid:durableId="155B56DC"/>
   <w16cid:commentId w16cid:paraId="36B55749" w16cid:durableId="526093F8"/>
+  <w16cid:commentId w16cid:paraId="11FB140C" w16cid:durableId="36598CB1"/>
   <w16cid:commentId w16cid:paraId="7FF7277A" w16cid:durableId="4A2EB817"/>
   <w16cid:commentId w16cid:paraId="0FAA9D31" w16cid:durableId="6C50F5C2"/>
   <w16cid:commentId w16cid:paraId="792ADE55" w16cid:durableId="0702A400"/>
   <w16cid:commentId w16cid:paraId="7CA049FA" w16cid:durableId="3C5560BE"/>
   <w16cid:commentId w16cid:paraId="2C42F9A0" w16cid:durableId="4B35F412"/>
   <w16cid:commentId w16cid:paraId="206F4811" w16cid:durableId="033CEB62"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="463A12F0" w14:textId="77777777" w:rsidR="00E01AD8" w:rsidRDefault="00E01AD8">
+    <w:p w:rsidR="006505F8" w:rsidRDefault="006505F8" w14:paraId="61C87B49" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AFFB53C" w14:textId="77777777" w:rsidR="00E01AD8" w:rsidRDefault="00E01AD8">
+    <w:p w:rsidR="006505F8" w:rsidRDefault="006505F8" w14:paraId="0CCF639C" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="445F0E2A" w14:textId="77777777" w:rsidR="00E01AD8" w:rsidRDefault="00E01AD8"/>
+    <w:p w:rsidR="006505F8" w:rsidRDefault="006505F8" w14:paraId="5A454026" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times (PCL6)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chicago">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="744309B6" w14:textId="77777777" w:rsidR="001236E9" w:rsidRDefault="001236E9" w:rsidP="00781F3B">
+  <w:p w:rsidR="001236E9" w:rsidP="6F2F56A9" w:rsidRDefault="001236E9" w14:paraId="744309B6" w14:textId="4D93B16D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="13FAA893">
-[...34 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="4AD87032" w14:textId="77777777" w:rsidR="001236E9" w:rsidRDefault="001236E9">
+  <w:p w:rsidR="001236E9" w:rsidRDefault="001236E9" w14:paraId="4AD87032" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FFB1489" w14:textId="77777777" w:rsidR="00E01AD8" w:rsidRDefault="00E01AD8">
+    <w:p w:rsidR="006505F8" w:rsidRDefault="006505F8" w14:paraId="18B2E436" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3306A706" w14:textId="77777777" w:rsidR="00E01AD8" w:rsidRDefault="00E01AD8">
+    <w:p w:rsidR="006505F8" w:rsidRDefault="006505F8" w14:paraId="1AA5EC1A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08F9F40E" w14:textId="77777777" w:rsidR="00E01AD8" w:rsidRDefault="00E01AD8"/>
+    <w:p w:rsidR="006505F8" w:rsidRDefault="006505F8" w14:paraId="65CB3918" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F07D201" w14:textId="77777777" w:rsidR="002275D5" w:rsidRPr="00403F9C" w:rsidRDefault="002275D5" w:rsidP="002275D5">
+  <w:p w:rsidRPr="00403F9C" w:rsidR="002275D5" w:rsidP="002275D5" w:rsidRDefault="002275D5" w14:paraId="5F07D201" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:hanging="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00403F9C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>[Add letterhead]</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4A106A32" w14:textId="77777777" w:rsidR="002275D5" w:rsidRPr="00403F9C" w:rsidRDefault="002275D5">
+  <w:p w:rsidRPr="00403F9C" w:rsidR="002275D5" w:rsidRDefault="002275D5" w14:paraId="4A106A32" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="72C6E756" w14:textId="571778B6" w:rsidR="002275D5" w:rsidRPr="00403F9C" w:rsidRDefault="13FAA893">
+  <w:p w:rsidRPr="00403F9C" w:rsidR="002275D5" w:rsidRDefault="13FAA893" w14:paraId="72C6E756" w14:textId="11F4D02B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="13FAA893">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>DRAFT - Lecturer/T</w:t>
-[...15 lines deleted...]
-      <w:t>, At-Will</w:t>
+      <w:t>DRAFT - Lecturer, At-Will</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="53A5D304" w14:textId="77777777" w:rsidR="002275D5" w:rsidRDefault="002275D5" w:rsidP="002275D5">
+  <w:p w:rsidR="002275D5" w:rsidP="002275D5" w:rsidRDefault="002275D5" w14:paraId="53A5D304" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C7B7452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="795A1448"/>
     <w:lvl w:ilvl="0" w:tplc="84B495F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5728,293 +5758,293 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13B6599B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9CCA892C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15348B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2368192"/>
     <w:lvl w:ilvl="0" w:tplc="2F30B052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C2C47888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="99F00850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1F44C0C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="37841B7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="05165C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DD18703C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3DA43FCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="144C09C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="167825C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC7AC67C"/>
     <w:lvl w:ilvl="0" w:tplc="C6E6E2D6">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -7442,174 +7472,85 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DAD01C80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547A1BE0"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55434420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87C65AE2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
@@ -7623,51 +7564,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559F786F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCEC9D92"/>
     <w:lvl w:ilvl="0" w:tplc="64824AE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C5585AD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7736,235 +7677,235 @@
     <w:lvl w:ilvl="7" w:tplc="DABA9D6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="90B267B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="572B5E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B028A3E4"/>
     <w:lvl w:ilvl="0" w:tplc="32E611AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F280AD66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B5FE85EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9810233A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EC6C8E82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="746CE2BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FB7EABB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A31E269A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4342B05C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E0F009E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAA4F294"/>
     <w:lvl w:ilvl="0" w:tplc="6B58A35C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
@@ -7978,51 +7919,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6F3126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87264162"/>
     <w:lvl w:ilvl="0" w:tplc="E018A2F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49B07C3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8134,259 +8075,277 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1621842766">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="116071416">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1079211916">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="166096051">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1828016225">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1513450901">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1262910913">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="664625867">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1520464763">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2068649362">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="724794464">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1117068009">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="368839978">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1175072410">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1300189525">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="187187094">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1371490421">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1408958521">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2108036646">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2053653127">
-    <w:abstractNumId w:val="21"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:person w15:author="System Academic Affairs">
-[...1 lines deleted...]
-  </w15:person>
   <w15:person w15:author="Danielle Alicia Brunner">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::dabr7587@colorado.edu::4c7ff502-8401-4083-bd11-14ce4f5be5ce"/>
   </w15:person>
   <w15:person w15:author="Kim Overmier">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::kiov6903@colorado.edu::446fc578-3edf-47dc-a2c5-82f797682854"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:printFractionalCharacterWidth/>
   <w:hideGrammaticalErrors/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:printColBlack/>
+    <w:showBreaksInFrames/>
+    <w:suppressSpBfAfterPgBrk/>
+    <w:swapBordersFacingPages/>
+    <w:convMailMergeEsc/>
+    <w:usePrinterMetrics/>
+    <w:forgetLastTabAlignment/>
+    <w:noSpaceRaiseLower/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDaysLC0sDA1MQNhc3MjJR2l4NTi4sz8PJACo1oAUgQeiSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00981C68"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="0000061E"/>
     <w:rsid w:val="00000A48"/>
-    <w:rsid w:val="0000203C"/>
     <w:rsid w:val="00010AC7"/>
     <w:rsid w:val="00011582"/>
     <w:rsid w:val="00016415"/>
     <w:rsid w:val="00021024"/>
     <w:rsid w:val="00021C72"/>
     <w:rsid w:val="0002237B"/>
     <w:rsid w:val="00027F27"/>
     <w:rsid w:val="000304E2"/>
     <w:rsid w:val="0004223F"/>
     <w:rsid w:val="000441D4"/>
     <w:rsid w:val="00046199"/>
     <w:rsid w:val="00051B31"/>
     <w:rsid w:val="00052785"/>
     <w:rsid w:val="00061E14"/>
     <w:rsid w:val="00065D4A"/>
     <w:rsid w:val="0006703D"/>
     <w:rsid w:val="0007122C"/>
     <w:rsid w:val="0007389B"/>
     <w:rsid w:val="00074040"/>
     <w:rsid w:val="00077E71"/>
+    <w:rsid w:val="00080235"/>
     <w:rsid w:val="0008634A"/>
     <w:rsid w:val="00086859"/>
     <w:rsid w:val="000905D3"/>
     <w:rsid w:val="000973CA"/>
     <w:rsid w:val="000A40EC"/>
     <w:rsid w:val="000A7B17"/>
     <w:rsid w:val="000B459A"/>
     <w:rsid w:val="000B5B40"/>
     <w:rsid w:val="000B61A9"/>
     <w:rsid w:val="000C2894"/>
     <w:rsid w:val="000C371B"/>
     <w:rsid w:val="000C3ADB"/>
     <w:rsid w:val="000C406D"/>
     <w:rsid w:val="000C4515"/>
     <w:rsid w:val="000C71E8"/>
     <w:rsid w:val="000D56DB"/>
+    <w:rsid w:val="000D639D"/>
     <w:rsid w:val="000E174E"/>
     <w:rsid w:val="000E2764"/>
     <w:rsid w:val="000E65E8"/>
     <w:rsid w:val="000F1A77"/>
     <w:rsid w:val="000F2134"/>
     <w:rsid w:val="000F5668"/>
     <w:rsid w:val="000F6573"/>
     <w:rsid w:val="00100480"/>
     <w:rsid w:val="00100E85"/>
     <w:rsid w:val="001052B1"/>
     <w:rsid w:val="00106D63"/>
     <w:rsid w:val="00112960"/>
     <w:rsid w:val="001172C3"/>
     <w:rsid w:val="001236E9"/>
+    <w:rsid w:val="001237FC"/>
     <w:rsid w:val="001251B1"/>
     <w:rsid w:val="001314AE"/>
     <w:rsid w:val="00131A64"/>
     <w:rsid w:val="0013212A"/>
     <w:rsid w:val="00134D4D"/>
     <w:rsid w:val="00137DFC"/>
     <w:rsid w:val="00142453"/>
     <w:rsid w:val="00146BA6"/>
     <w:rsid w:val="00150207"/>
     <w:rsid w:val="00150C1F"/>
     <w:rsid w:val="00152B44"/>
     <w:rsid w:val="00153178"/>
     <w:rsid w:val="00157B74"/>
     <w:rsid w:val="00163770"/>
     <w:rsid w:val="00170718"/>
     <w:rsid w:val="00170A30"/>
     <w:rsid w:val="00176D4D"/>
     <w:rsid w:val="00177CA9"/>
     <w:rsid w:val="00185424"/>
     <w:rsid w:val="00191425"/>
-    <w:rsid w:val="00192F2D"/>
     <w:rsid w:val="00193757"/>
     <w:rsid w:val="00196044"/>
     <w:rsid w:val="001A0CD8"/>
     <w:rsid w:val="001A0EEE"/>
     <w:rsid w:val="001A39D5"/>
     <w:rsid w:val="001A3C05"/>
     <w:rsid w:val="001A3E67"/>
     <w:rsid w:val="001A4460"/>
     <w:rsid w:val="001A7A6C"/>
+    <w:rsid w:val="001B1FFA"/>
     <w:rsid w:val="001B2D3D"/>
     <w:rsid w:val="001B3C56"/>
     <w:rsid w:val="001B52F4"/>
     <w:rsid w:val="001B5BCF"/>
     <w:rsid w:val="001C6133"/>
     <w:rsid w:val="001C6B90"/>
     <w:rsid w:val="001C74BE"/>
     <w:rsid w:val="001D1987"/>
     <w:rsid w:val="001E21DB"/>
     <w:rsid w:val="001F1A96"/>
     <w:rsid w:val="001F36AA"/>
     <w:rsid w:val="001F41BB"/>
     <w:rsid w:val="00200703"/>
-    <w:rsid w:val="00212E89"/>
     <w:rsid w:val="00214537"/>
     <w:rsid w:val="00215A19"/>
     <w:rsid w:val="00217268"/>
     <w:rsid w:val="00222E04"/>
     <w:rsid w:val="00222F95"/>
     <w:rsid w:val="00223120"/>
     <w:rsid w:val="002237BC"/>
     <w:rsid w:val="002275D5"/>
     <w:rsid w:val="00235939"/>
     <w:rsid w:val="002363F3"/>
     <w:rsid w:val="00242CD2"/>
     <w:rsid w:val="002434CC"/>
     <w:rsid w:val="002457B6"/>
     <w:rsid w:val="0025260F"/>
     <w:rsid w:val="0025630E"/>
     <w:rsid w:val="002615F3"/>
     <w:rsid w:val="00265A93"/>
     <w:rsid w:val="00267948"/>
     <w:rsid w:val="00270131"/>
     <w:rsid w:val="00270E45"/>
     <w:rsid w:val="00271228"/>
     <w:rsid w:val="00272490"/>
     <w:rsid w:val="00273072"/>
     <w:rsid w:val="002738C3"/>
     <w:rsid w:val="0027458E"/>
@@ -8424,400 +8383,410 @@
     <w:rsid w:val="00306438"/>
     <w:rsid w:val="003067C2"/>
     <w:rsid w:val="00310817"/>
     <w:rsid w:val="00311795"/>
     <w:rsid w:val="00314746"/>
     <w:rsid w:val="00315B2B"/>
     <w:rsid w:val="00322ACA"/>
     <w:rsid w:val="00323151"/>
     <w:rsid w:val="00330926"/>
     <w:rsid w:val="00333D2D"/>
     <w:rsid w:val="00336334"/>
     <w:rsid w:val="00336C9D"/>
     <w:rsid w:val="003370B5"/>
     <w:rsid w:val="00346B99"/>
     <w:rsid w:val="003525D1"/>
     <w:rsid w:val="00352CAA"/>
     <w:rsid w:val="00355053"/>
     <w:rsid w:val="003623B6"/>
     <w:rsid w:val="0036594B"/>
     <w:rsid w:val="00367431"/>
     <w:rsid w:val="00371021"/>
     <w:rsid w:val="00372C02"/>
     <w:rsid w:val="00374FEC"/>
     <w:rsid w:val="0037628A"/>
     <w:rsid w:val="003901FC"/>
+    <w:rsid w:val="003909A8"/>
     <w:rsid w:val="00391BC5"/>
+    <w:rsid w:val="00392BB6"/>
     <w:rsid w:val="00393718"/>
     <w:rsid w:val="003A1959"/>
     <w:rsid w:val="003A1EC1"/>
     <w:rsid w:val="003A357E"/>
     <w:rsid w:val="003A4AB0"/>
     <w:rsid w:val="003A5194"/>
     <w:rsid w:val="003A6D45"/>
     <w:rsid w:val="003A7151"/>
     <w:rsid w:val="003B2229"/>
     <w:rsid w:val="003C336E"/>
     <w:rsid w:val="003C3A0B"/>
     <w:rsid w:val="003D5693"/>
     <w:rsid w:val="003D575F"/>
     <w:rsid w:val="003D60B2"/>
-    <w:rsid w:val="003D7194"/>
     <w:rsid w:val="003E25F3"/>
     <w:rsid w:val="003E35F0"/>
     <w:rsid w:val="003E5EBB"/>
     <w:rsid w:val="003E6359"/>
     <w:rsid w:val="003F0EF8"/>
     <w:rsid w:val="003F7623"/>
     <w:rsid w:val="0040127F"/>
     <w:rsid w:val="004018A2"/>
     <w:rsid w:val="00403F9C"/>
     <w:rsid w:val="004069F2"/>
     <w:rsid w:val="00414815"/>
     <w:rsid w:val="00420C09"/>
     <w:rsid w:val="00422E81"/>
     <w:rsid w:val="00424D74"/>
     <w:rsid w:val="00425286"/>
     <w:rsid w:val="00435531"/>
     <w:rsid w:val="004417FB"/>
     <w:rsid w:val="004418F5"/>
     <w:rsid w:val="00443337"/>
     <w:rsid w:val="0044498C"/>
     <w:rsid w:val="00447E34"/>
     <w:rsid w:val="00450AA5"/>
     <w:rsid w:val="00451377"/>
+    <w:rsid w:val="004519FE"/>
     <w:rsid w:val="0045513F"/>
     <w:rsid w:val="00455295"/>
     <w:rsid w:val="00455C3E"/>
     <w:rsid w:val="0045734B"/>
     <w:rsid w:val="0045796B"/>
     <w:rsid w:val="00457A89"/>
     <w:rsid w:val="004642A2"/>
     <w:rsid w:val="00464D06"/>
     <w:rsid w:val="0046584E"/>
     <w:rsid w:val="00466CFF"/>
     <w:rsid w:val="004676BE"/>
     <w:rsid w:val="00472BBF"/>
     <w:rsid w:val="00474739"/>
     <w:rsid w:val="004750D7"/>
     <w:rsid w:val="0048087D"/>
     <w:rsid w:val="00481AA7"/>
     <w:rsid w:val="00485085"/>
     <w:rsid w:val="004878C0"/>
     <w:rsid w:val="0049537E"/>
     <w:rsid w:val="00495973"/>
     <w:rsid w:val="004A2634"/>
     <w:rsid w:val="004A2DE0"/>
     <w:rsid w:val="004A4D32"/>
     <w:rsid w:val="004A58B7"/>
     <w:rsid w:val="004A765F"/>
     <w:rsid w:val="004B2DD0"/>
     <w:rsid w:val="004B62AD"/>
     <w:rsid w:val="004C15B5"/>
     <w:rsid w:val="004E0603"/>
     <w:rsid w:val="004E06BA"/>
     <w:rsid w:val="004E257C"/>
     <w:rsid w:val="004E38BD"/>
     <w:rsid w:val="004E47E1"/>
-    <w:rsid w:val="004F189A"/>
     <w:rsid w:val="004F5B2F"/>
     <w:rsid w:val="004F7264"/>
     <w:rsid w:val="00501CD3"/>
     <w:rsid w:val="00505832"/>
     <w:rsid w:val="00510EDC"/>
+    <w:rsid w:val="00513332"/>
     <w:rsid w:val="0051379A"/>
     <w:rsid w:val="0051611B"/>
     <w:rsid w:val="005178A3"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="0052393F"/>
     <w:rsid w:val="005246DF"/>
     <w:rsid w:val="00547C91"/>
     <w:rsid w:val="00553C69"/>
     <w:rsid w:val="005562A3"/>
     <w:rsid w:val="0055740A"/>
     <w:rsid w:val="00562EC1"/>
     <w:rsid w:val="00566E5E"/>
     <w:rsid w:val="005723FF"/>
     <w:rsid w:val="00577109"/>
     <w:rsid w:val="00577119"/>
     <w:rsid w:val="0057735C"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="005843F1"/>
     <w:rsid w:val="005859CB"/>
     <w:rsid w:val="00590A8C"/>
     <w:rsid w:val="00591137"/>
     <w:rsid w:val="00597D79"/>
     <w:rsid w:val="005A08B6"/>
     <w:rsid w:val="005A22FC"/>
     <w:rsid w:val="005A5A99"/>
     <w:rsid w:val="005B1355"/>
     <w:rsid w:val="005B5D78"/>
     <w:rsid w:val="005B5F29"/>
     <w:rsid w:val="005B6A89"/>
+    <w:rsid w:val="005B6EBB"/>
     <w:rsid w:val="005B6F07"/>
+    <w:rsid w:val="005B72B5"/>
     <w:rsid w:val="005B79F0"/>
     <w:rsid w:val="005B7B49"/>
     <w:rsid w:val="005B7FDC"/>
     <w:rsid w:val="005C0F4B"/>
     <w:rsid w:val="005C5361"/>
     <w:rsid w:val="005D277E"/>
     <w:rsid w:val="005D4814"/>
     <w:rsid w:val="005D65EA"/>
     <w:rsid w:val="005E04D9"/>
     <w:rsid w:val="005E16B6"/>
     <w:rsid w:val="005E3963"/>
     <w:rsid w:val="005E5898"/>
     <w:rsid w:val="005F088C"/>
     <w:rsid w:val="005F2915"/>
     <w:rsid w:val="005F4FDF"/>
     <w:rsid w:val="005F5A61"/>
     <w:rsid w:val="005F69A7"/>
     <w:rsid w:val="005F72FD"/>
     <w:rsid w:val="005F7A97"/>
     <w:rsid w:val="00601774"/>
+    <w:rsid w:val="006028B6"/>
     <w:rsid w:val="00602ACE"/>
     <w:rsid w:val="00604C34"/>
     <w:rsid w:val="00607ED8"/>
     <w:rsid w:val="00624F87"/>
     <w:rsid w:val="00625AD2"/>
     <w:rsid w:val="00625EF6"/>
     <w:rsid w:val="006352EB"/>
     <w:rsid w:val="006364B3"/>
     <w:rsid w:val="006378B3"/>
     <w:rsid w:val="00641555"/>
     <w:rsid w:val="00644664"/>
     <w:rsid w:val="006505B0"/>
+    <w:rsid w:val="006505F8"/>
     <w:rsid w:val="00660B20"/>
     <w:rsid w:val="006630F8"/>
     <w:rsid w:val="006658A3"/>
     <w:rsid w:val="00665B2D"/>
     <w:rsid w:val="006745C6"/>
     <w:rsid w:val="00677CA5"/>
     <w:rsid w:val="006846AA"/>
     <w:rsid w:val="0068492C"/>
     <w:rsid w:val="00685196"/>
     <w:rsid w:val="0069118D"/>
     <w:rsid w:val="006933D8"/>
     <w:rsid w:val="00694E46"/>
     <w:rsid w:val="006A5142"/>
     <w:rsid w:val="006A5AE2"/>
     <w:rsid w:val="006A7A79"/>
     <w:rsid w:val="006B1FDF"/>
     <w:rsid w:val="006C5D7C"/>
     <w:rsid w:val="006C60E8"/>
     <w:rsid w:val="006C6BE6"/>
     <w:rsid w:val="006D4118"/>
     <w:rsid w:val="006D57FD"/>
     <w:rsid w:val="006E3AEF"/>
     <w:rsid w:val="006E4DBC"/>
     <w:rsid w:val="006E6CDA"/>
     <w:rsid w:val="006F077B"/>
     <w:rsid w:val="00705476"/>
     <w:rsid w:val="00711960"/>
     <w:rsid w:val="00713F94"/>
     <w:rsid w:val="00715998"/>
     <w:rsid w:val="007228DB"/>
     <w:rsid w:val="00722F90"/>
     <w:rsid w:val="00723F8A"/>
     <w:rsid w:val="00724AC8"/>
     <w:rsid w:val="00726A44"/>
     <w:rsid w:val="007318BD"/>
     <w:rsid w:val="00736D25"/>
     <w:rsid w:val="0074072A"/>
     <w:rsid w:val="00742193"/>
     <w:rsid w:val="007462EB"/>
     <w:rsid w:val="00746CB2"/>
     <w:rsid w:val="0076163D"/>
     <w:rsid w:val="00762050"/>
     <w:rsid w:val="00765A35"/>
     <w:rsid w:val="00766DC6"/>
     <w:rsid w:val="00766E8E"/>
+    <w:rsid w:val="007676CE"/>
     <w:rsid w:val="00770E23"/>
     <w:rsid w:val="00772E03"/>
     <w:rsid w:val="007777F6"/>
     <w:rsid w:val="00777F76"/>
     <w:rsid w:val="00781F3B"/>
+    <w:rsid w:val="00786C19"/>
     <w:rsid w:val="00787B7E"/>
     <w:rsid w:val="00791E6B"/>
     <w:rsid w:val="007A013D"/>
+    <w:rsid w:val="007A132E"/>
     <w:rsid w:val="007A45E2"/>
     <w:rsid w:val="007A45F9"/>
     <w:rsid w:val="007B37FC"/>
     <w:rsid w:val="007C1199"/>
     <w:rsid w:val="007C6C7C"/>
     <w:rsid w:val="007C7A99"/>
     <w:rsid w:val="007D0335"/>
     <w:rsid w:val="007D07A1"/>
     <w:rsid w:val="007D133B"/>
     <w:rsid w:val="007D20F8"/>
     <w:rsid w:val="007D2716"/>
     <w:rsid w:val="007D429F"/>
     <w:rsid w:val="007D44A4"/>
     <w:rsid w:val="007E28AA"/>
     <w:rsid w:val="007E3F3E"/>
     <w:rsid w:val="007E7344"/>
     <w:rsid w:val="007F0706"/>
-    <w:rsid w:val="007F11D5"/>
     <w:rsid w:val="00802DB8"/>
     <w:rsid w:val="00802EF7"/>
     <w:rsid w:val="008047E2"/>
     <w:rsid w:val="008056EF"/>
     <w:rsid w:val="00813CEE"/>
     <w:rsid w:val="00820BB1"/>
     <w:rsid w:val="008227C2"/>
     <w:rsid w:val="0082293A"/>
     <w:rsid w:val="00825FA2"/>
     <w:rsid w:val="0083061A"/>
     <w:rsid w:val="008323E7"/>
     <w:rsid w:val="008324C8"/>
     <w:rsid w:val="0083414F"/>
     <w:rsid w:val="00835699"/>
     <w:rsid w:val="00837C35"/>
     <w:rsid w:val="00841187"/>
     <w:rsid w:val="00844701"/>
     <w:rsid w:val="008452F6"/>
+    <w:rsid w:val="008453CF"/>
     <w:rsid w:val="00845F5D"/>
     <w:rsid w:val="00852176"/>
     <w:rsid w:val="00857EAD"/>
     <w:rsid w:val="008603D5"/>
     <w:rsid w:val="008623C9"/>
     <w:rsid w:val="0086288D"/>
     <w:rsid w:val="00863D09"/>
     <w:rsid w:val="008663D5"/>
     <w:rsid w:val="00867842"/>
-    <w:rsid w:val="00880D96"/>
     <w:rsid w:val="00886EB0"/>
     <w:rsid w:val="00886F52"/>
     <w:rsid w:val="0089613C"/>
     <w:rsid w:val="008A0E42"/>
     <w:rsid w:val="008A3F33"/>
     <w:rsid w:val="008A508F"/>
+    <w:rsid w:val="008B002F"/>
     <w:rsid w:val="008B721E"/>
     <w:rsid w:val="008C0DBA"/>
     <w:rsid w:val="008C1C52"/>
     <w:rsid w:val="008C1CD1"/>
     <w:rsid w:val="008C61F9"/>
     <w:rsid w:val="008C7A4C"/>
     <w:rsid w:val="008C7DFB"/>
     <w:rsid w:val="008D07D1"/>
     <w:rsid w:val="008D20EF"/>
     <w:rsid w:val="008D65DA"/>
+    <w:rsid w:val="008D7A47"/>
     <w:rsid w:val="008E1DC6"/>
     <w:rsid w:val="008F03EB"/>
     <w:rsid w:val="008F36EE"/>
     <w:rsid w:val="008F5BF6"/>
     <w:rsid w:val="0091166D"/>
     <w:rsid w:val="00911B57"/>
     <w:rsid w:val="00912ADD"/>
     <w:rsid w:val="009137A2"/>
+    <w:rsid w:val="00913A2E"/>
     <w:rsid w:val="00915985"/>
     <w:rsid w:val="0091667E"/>
     <w:rsid w:val="0092524F"/>
     <w:rsid w:val="00931F7A"/>
     <w:rsid w:val="00933B7E"/>
     <w:rsid w:val="00934878"/>
     <w:rsid w:val="00936131"/>
-    <w:rsid w:val="00937983"/>
     <w:rsid w:val="00941DA3"/>
-    <w:rsid w:val="0094250A"/>
     <w:rsid w:val="0094493F"/>
     <w:rsid w:val="0094709B"/>
     <w:rsid w:val="00947587"/>
     <w:rsid w:val="0095415E"/>
     <w:rsid w:val="0095488D"/>
     <w:rsid w:val="00957435"/>
     <w:rsid w:val="009604F5"/>
     <w:rsid w:val="00961A2F"/>
     <w:rsid w:val="0096409C"/>
     <w:rsid w:val="00970BAC"/>
     <w:rsid w:val="00973E8A"/>
     <w:rsid w:val="00974388"/>
     <w:rsid w:val="009746B8"/>
     <w:rsid w:val="00981151"/>
     <w:rsid w:val="00981C68"/>
     <w:rsid w:val="009850CF"/>
     <w:rsid w:val="009A1D44"/>
-    <w:rsid w:val="009A3639"/>
     <w:rsid w:val="009C0107"/>
     <w:rsid w:val="009C500B"/>
     <w:rsid w:val="009C7394"/>
     <w:rsid w:val="009D647A"/>
     <w:rsid w:val="009E2856"/>
     <w:rsid w:val="009E59CF"/>
     <w:rsid w:val="009F7995"/>
     <w:rsid w:val="00A004EA"/>
     <w:rsid w:val="00A03C2C"/>
     <w:rsid w:val="00A047FA"/>
     <w:rsid w:val="00A10E94"/>
     <w:rsid w:val="00A1181F"/>
     <w:rsid w:val="00A27AA0"/>
     <w:rsid w:val="00A27EF2"/>
-    <w:rsid w:val="00A321FA"/>
     <w:rsid w:val="00A325C5"/>
     <w:rsid w:val="00A331AB"/>
     <w:rsid w:val="00A335E8"/>
     <w:rsid w:val="00A3424F"/>
     <w:rsid w:val="00A351EE"/>
     <w:rsid w:val="00A51419"/>
     <w:rsid w:val="00A5295A"/>
     <w:rsid w:val="00A52EA2"/>
     <w:rsid w:val="00A5710F"/>
     <w:rsid w:val="00A65CD1"/>
     <w:rsid w:val="00A67C81"/>
     <w:rsid w:val="00A73055"/>
     <w:rsid w:val="00A81ACC"/>
     <w:rsid w:val="00A84F66"/>
     <w:rsid w:val="00A85C9A"/>
     <w:rsid w:val="00A872A5"/>
     <w:rsid w:val="00A95B09"/>
     <w:rsid w:val="00AA0FD2"/>
     <w:rsid w:val="00AA553E"/>
     <w:rsid w:val="00AA65B5"/>
+    <w:rsid w:val="00AA72D7"/>
     <w:rsid w:val="00AB10A8"/>
     <w:rsid w:val="00AB1548"/>
     <w:rsid w:val="00AC29BA"/>
     <w:rsid w:val="00AC3AEF"/>
+    <w:rsid w:val="00AC5070"/>
     <w:rsid w:val="00AD1B07"/>
     <w:rsid w:val="00AE1254"/>
     <w:rsid w:val="00AE3826"/>
     <w:rsid w:val="00AE3A0D"/>
     <w:rsid w:val="00AE3BDC"/>
     <w:rsid w:val="00AE6113"/>
     <w:rsid w:val="00AF4654"/>
     <w:rsid w:val="00AF7ADA"/>
     <w:rsid w:val="00B00910"/>
     <w:rsid w:val="00B01DF1"/>
     <w:rsid w:val="00B03EBA"/>
     <w:rsid w:val="00B050AB"/>
     <w:rsid w:val="00B1047B"/>
     <w:rsid w:val="00B14F4D"/>
     <w:rsid w:val="00B17C7C"/>
     <w:rsid w:val="00B22E08"/>
     <w:rsid w:val="00B23851"/>
     <w:rsid w:val="00B40B22"/>
     <w:rsid w:val="00B44849"/>
     <w:rsid w:val="00B4634D"/>
+    <w:rsid w:val="00B47C92"/>
     <w:rsid w:val="00B73F3B"/>
     <w:rsid w:val="00B7436E"/>
     <w:rsid w:val="00B77CA8"/>
     <w:rsid w:val="00B83900"/>
     <w:rsid w:val="00B85957"/>
     <w:rsid w:val="00B86CB3"/>
     <w:rsid w:val="00B92424"/>
     <w:rsid w:val="00B93358"/>
     <w:rsid w:val="00B93C2F"/>
     <w:rsid w:val="00B95398"/>
     <w:rsid w:val="00B95727"/>
     <w:rsid w:val="00B95798"/>
     <w:rsid w:val="00B97E69"/>
     <w:rsid w:val="00BA15DF"/>
     <w:rsid w:val="00BA66CB"/>
     <w:rsid w:val="00BA68A4"/>
     <w:rsid w:val="00BA6C5F"/>
     <w:rsid w:val="00BB0A00"/>
     <w:rsid w:val="00BB3932"/>
     <w:rsid w:val="00BB3DAC"/>
     <w:rsid w:val="00BB5520"/>
     <w:rsid w:val="00BC34D2"/>
     <w:rsid w:val="00BC55B5"/>
     <w:rsid w:val="00BC72E0"/>
     <w:rsid w:val="00BC7BAD"/>
@@ -8832,158 +8801,163 @@
     <w:rsid w:val="00C00FA0"/>
     <w:rsid w:val="00C02C5E"/>
     <w:rsid w:val="00C13EE0"/>
     <w:rsid w:val="00C158EC"/>
     <w:rsid w:val="00C24D8E"/>
     <w:rsid w:val="00C3191A"/>
     <w:rsid w:val="00C31D60"/>
     <w:rsid w:val="00C33350"/>
     <w:rsid w:val="00C4674B"/>
     <w:rsid w:val="00C47905"/>
     <w:rsid w:val="00C5162A"/>
     <w:rsid w:val="00C527D7"/>
     <w:rsid w:val="00C64138"/>
     <w:rsid w:val="00C666D6"/>
     <w:rsid w:val="00C67DAF"/>
     <w:rsid w:val="00C70AD6"/>
     <w:rsid w:val="00C7127E"/>
     <w:rsid w:val="00C7218E"/>
     <w:rsid w:val="00C72FAB"/>
     <w:rsid w:val="00C737E3"/>
     <w:rsid w:val="00C7401C"/>
     <w:rsid w:val="00C74447"/>
     <w:rsid w:val="00C76571"/>
     <w:rsid w:val="00C7799A"/>
     <w:rsid w:val="00C84201"/>
+    <w:rsid w:val="00C90091"/>
     <w:rsid w:val="00C93CDA"/>
     <w:rsid w:val="00C96797"/>
+    <w:rsid w:val="00C96AEC"/>
     <w:rsid w:val="00C978B2"/>
+    <w:rsid w:val="00CA1397"/>
     <w:rsid w:val="00CA4FB0"/>
     <w:rsid w:val="00CA604A"/>
     <w:rsid w:val="00CB00CB"/>
     <w:rsid w:val="00CB506C"/>
     <w:rsid w:val="00CB5660"/>
     <w:rsid w:val="00CB6848"/>
     <w:rsid w:val="00CC25AB"/>
     <w:rsid w:val="00CC3A5D"/>
     <w:rsid w:val="00CD1171"/>
     <w:rsid w:val="00CD620C"/>
+    <w:rsid w:val="00CD68C2"/>
     <w:rsid w:val="00CE01DB"/>
     <w:rsid w:val="00CE0DE0"/>
     <w:rsid w:val="00CE1422"/>
     <w:rsid w:val="00CE2CEF"/>
     <w:rsid w:val="00CF54E6"/>
     <w:rsid w:val="00CF7502"/>
     <w:rsid w:val="00D0432A"/>
     <w:rsid w:val="00D04ABB"/>
     <w:rsid w:val="00D135A7"/>
     <w:rsid w:val="00D1526D"/>
     <w:rsid w:val="00D268B3"/>
     <w:rsid w:val="00D279F1"/>
     <w:rsid w:val="00D31B9F"/>
     <w:rsid w:val="00D33AEC"/>
     <w:rsid w:val="00D34AE2"/>
     <w:rsid w:val="00D40A5D"/>
     <w:rsid w:val="00D43329"/>
     <w:rsid w:val="00D459F7"/>
     <w:rsid w:val="00D469D6"/>
     <w:rsid w:val="00D52BBD"/>
     <w:rsid w:val="00D57CD6"/>
     <w:rsid w:val="00D672C0"/>
     <w:rsid w:val="00D6743C"/>
     <w:rsid w:val="00D708E3"/>
     <w:rsid w:val="00D7239D"/>
     <w:rsid w:val="00D73935"/>
     <w:rsid w:val="00D7570F"/>
     <w:rsid w:val="00D77E21"/>
     <w:rsid w:val="00D8442F"/>
     <w:rsid w:val="00D84BFF"/>
     <w:rsid w:val="00D91D8E"/>
     <w:rsid w:val="00D9563C"/>
     <w:rsid w:val="00D95CC2"/>
     <w:rsid w:val="00D9652A"/>
     <w:rsid w:val="00DA1D56"/>
     <w:rsid w:val="00DA29B0"/>
     <w:rsid w:val="00DA2B91"/>
     <w:rsid w:val="00DA4E9D"/>
     <w:rsid w:val="00DB365C"/>
     <w:rsid w:val="00DC4179"/>
     <w:rsid w:val="00DC481E"/>
     <w:rsid w:val="00DC6485"/>
     <w:rsid w:val="00DD0425"/>
-    <w:rsid w:val="00DD4752"/>
     <w:rsid w:val="00DD55A0"/>
     <w:rsid w:val="00DE50C5"/>
     <w:rsid w:val="00DE627A"/>
     <w:rsid w:val="00DF324E"/>
-    <w:rsid w:val="00E01AD8"/>
     <w:rsid w:val="00E01FFF"/>
     <w:rsid w:val="00E12871"/>
     <w:rsid w:val="00E16DA3"/>
     <w:rsid w:val="00E220FB"/>
     <w:rsid w:val="00E32D5B"/>
     <w:rsid w:val="00E34BC1"/>
     <w:rsid w:val="00E34EFA"/>
     <w:rsid w:val="00E35C81"/>
     <w:rsid w:val="00E366CA"/>
     <w:rsid w:val="00E44349"/>
     <w:rsid w:val="00E4496B"/>
+    <w:rsid w:val="00E468EE"/>
     <w:rsid w:val="00E46961"/>
     <w:rsid w:val="00E46E5A"/>
     <w:rsid w:val="00E52DB4"/>
     <w:rsid w:val="00E648E1"/>
     <w:rsid w:val="00E659A6"/>
     <w:rsid w:val="00E65B32"/>
     <w:rsid w:val="00E76D09"/>
     <w:rsid w:val="00E802CB"/>
     <w:rsid w:val="00E8250F"/>
     <w:rsid w:val="00E868D6"/>
     <w:rsid w:val="00E908F6"/>
     <w:rsid w:val="00E90D23"/>
+    <w:rsid w:val="00E92664"/>
     <w:rsid w:val="00E94293"/>
     <w:rsid w:val="00E97354"/>
     <w:rsid w:val="00E97679"/>
     <w:rsid w:val="00EA59C6"/>
     <w:rsid w:val="00EA69D8"/>
     <w:rsid w:val="00EA6B92"/>
     <w:rsid w:val="00EB7986"/>
     <w:rsid w:val="00EC05BA"/>
     <w:rsid w:val="00EC07BC"/>
     <w:rsid w:val="00EC3B98"/>
     <w:rsid w:val="00ED0909"/>
     <w:rsid w:val="00ED4628"/>
     <w:rsid w:val="00ED4BE0"/>
     <w:rsid w:val="00ED507A"/>
     <w:rsid w:val="00ED6F44"/>
     <w:rsid w:val="00ED7465"/>
     <w:rsid w:val="00EE06D2"/>
     <w:rsid w:val="00EE561F"/>
     <w:rsid w:val="00EF0EA8"/>
     <w:rsid w:val="00F0091C"/>
     <w:rsid w:val="00F22078"/>
     <w:rsid w:val="00F23AE4"/>
     <w:rsid w:val="00F23EB0"/>
+    <w:rsid w:val="00F24760"/>
     <w:rsid w:val="00F30564"/>
     <w:rsid w:val="00F3359E"/>
     <w:rsid w:val="00F34044"/>
     <w:rsid w:val="00F343BD"/>
     <w:rsid w:val="00F4637B"/>
     <w:rsid w:val="00F46619"/>
     <w:rsid w:val="00F50F47"/>
     <w:rsid w:val="00F531B5"/>
     <w:rsid w:val="00F555CF"/>
     <w:rsid w:val="00F55A15"/>
     <w:rsid w:val="00F60951"/>
     <w:rsid w:val="00F70445"/>
     <w:rsid w:val="00F73330"/>
     <w:rsid w:val="00F752AB"/>
     <w:rsid w:val="00F81C40"/>
     <w:rsid w:val="00F86873"/>
     <w:rsid w:val="00F91BB7"/>
     <w:rsid w:val="00F92B51"/>
     <w:rsid w:val="00F961D8"/>
     <w:rsid w:val="00FA506F"/>
     <w:rsid w:val="00FB0967"/>
     <w:rsid w:val="00FB09F0"/>
     <w:rsid w:val="00FB130A"/>
     <w:rsid w:val="00FB29E2"/>
     <w:rsid w:val="00FC1F04"/>
@@ -9002,50 +8976,51 @@
     <w:rsid w:val="0328572E"/>
     <w:rsid w:val="03B08BEF"/>
     <w:rsid w:val="042948CA"/>
     <w:rsid w:val="04814D71"/>
     <w:rsid w:val="04D7832F"/>
     <w:rsid w:val="05F4504E"/>
     <w:rsid w:val="05F9B299"/>
     <w:rsid w:val="05FB0A66"/>
     <w:rsid w:val="0615E21C"/>
     <w:rsid w:val="064264F3"/>
     <w:rsid w:val="07C273CA"/>
     <w:rsid w:val="08950B96"/>
     <w:rsid w:val="08CCCAB7"/>
     <w:rsid w:val="0983EAC4"/>
     <w:rsid w:val="0A851560"/>
     <w:rsid w:val="0A95793F"/>
     <w:rsid w:val="0B41802D"/>
     <w:rsid w:val="0B5394E9"/>
     <w:rsid w:val="0B5D9D68"/>
     <w:rsid w:val="0BFDE8DC"/>
     <w:rsid w:val="0CAF710B"/>
     <w:rsid w:val="0D09BC48"/>
     <w:rsid w:val="0D2FCA11"/>
     <w:rsid w:val="0D65AEFC"/>
     <w:rsid w:val="0FEE525F"/>
+    <w:rsid w:val="110A0F6A"/>
     <w:rsid w:val="11FF678E"/>
     <w:rsid w:val="12139B5D"/>
     <w:rsid w:val="13D45202"/>
     <w:rsid w:val="13FAA893"/>
     <w:rsid w:val="14385BBD"/>
     <w:rsid w:val="14AF84A0"/>
     <w:rsid w:val="15DFF30A"/>
     <w:rsid w:val="164988B6"/>
     <w:rsid w:val="165E3D23"/>
     <w:rsid w:val="16D63CE6"/>
     <w:rsid w:val="17D52B53"/>
     <w:rsid w:val="17F3A42E"/>
     <w:rsid w:val="18A544A8"/>
     <w:rsid w:val="192920E5"/>
     <w:rsid w:val="19B93692"/>
     <w:rsid w:val="19D39857"/>
     <w:rsid w:val="1A7BFDE3"/>
     <w:rsid w:val="1A829F78"/>
     <w:rsid w:val="1ADDC2F8"/>
     <w:rsid w:val="1B7006B2"/>
     <w:rsid w:val="1C35FBBC"/>
     <w:rsid w:val="1C67A2EF"/>
     <w:rsid w:val="1C695A6F"/>
     <w:rsid w:val="1D0255AA"/>
     <w:rsid w:val="1DB15CF3"/>
@@ -9063,50 +9038,51 @@
     <w:rsid w:val="223FB5EC"/>
     <w:rsid w:val="229CDA43"/>
     <w:rsid w:val="22CB5774"/>
     <w:rsid w:val="22F532D0"/>
     <w:rsid w:val="232396D1"/>
     <w:rsid w:val="23B9AA32"/>
     <w:rsid w:val="2429DED9"/>
     <w:rsid w:val="2667D403"/>
     <w:rsid w:val="26CA167C"/>
     <w:rsid w:val="27F0523C"/>
     <w:rsid w:val="289DD202"/>
     <w:rsid w:val="2939E71C"/>
     <w:rsid w:val="296A14C3"/>
     <w:rsid w:val="29997344"/>
     <w:rsid w:val="29A462AB"/>
     <w:rsid w:val="29AE884E"/>
     <w:rsid w:val="2A4785F0"/>
     <w:rsid w:val="2A54452C"/>
     <w:rsid w:val="2A6FD5BD"/>
     <w:rsid w:val="2AA2EAE5"/>
     <w:rsid w:val="2AF3FF29"/>
     <w:rsid w:val="2B160FD1"/>
     <w:rsid w:val="2B96B7DC"/>
     <w:rsid w:val="2C03B21F"/>
     <w:rsid w:val="2C6063E8"/>
+    <w:rsid w:val="2D0F8498"/>
     <w:rsid w:val="2D3D3040"/>
     <w:rsid w:val="2DFB107B"/>
     <w:rsid w:val="2E1B00F9"/>
     <w:rsid w:val="2FBE55D4"/>
     <w:rsid w:val="3056B199"/>
     <w:rsid w:val="30F25A51"/>
     <w:rsid w:val="3100569A"/>
     <w:rsid w:val="311C8FE6"/>
     <w:rsid w:val="3176FEDE"/>
     <w:rsid w:val="31C70159"/>
     <w:rsid w:val="32D0710E"/>
     <w:rsid w:val="32ECFFD4"/>
     <w:rsid w:val="336ED863"/>
     <w:rsid w:val="33A60C54"/>
     <w:rsid w:val="346EC6BF"/>
     <w:rsid w:val="34A14D48"/>
     <w:rsid w:val="34BA026F"/>
     <w:rsid w:val="34FA1D37"/>
     <w:rsid w:val="351904CD"/>
     <w:rsid w:val="35498CDB"/>
     <w:rsid w:val="358BC1AD"/>
     <w:rsid w:val="3598E9AF"/>
     <w:rsid w:val="35B5D26D"/>
     <w:rsid w:val="35C2F4BB"/>
     <w:rsid w:val="368D316E"/>
@@ -9117,182 +9093,185 @@
     <w:rsid w:val="38C2AA45"/>
     <w:rsid w:val="38F37C90"/>
     <w:rsid w:val="3A0798ED"/>
     <w:rsid w:val="3A491567"/>
     <w:rsid w:val="3A4CC143"/>
     <w:rsid w:val="3A6CE7FA"/>
     <w:rsid w:val="3A706BDC"/>
     <w:rsid w:val="3A8E7555"/>
     <w:rsid w:val="3B20E4EB"/>
     <w:rsid w:val="3BA7E0E0"/>
     <w:rsid w:val="3BF6FEFE"/>
     <w:rsid w:val="3C91300E"/>
     <w:rsid w:val="3D872ECA"/>
     <w:rsid w:val="3DFD72BD"/>
     <w:rsid w:val="3E0EA691"/>
     <w:rsid w:val="3E1AAA0F"/>
     <w:rsid w:val="3E27A8F4"/>
     <w:rsid w:val="3E5696BC"/>
     <w:rsid w:val="3FE89C24"/>
     <w:rsid w:val="408D17FF"/>
     <w:rsid w:val="40D575CD"/>
     <w:rsid w:val="40F19A1E"/>
     <w:rsid w:val="412DDB5B"/>
     <w:rsid w:val="412FE804"/>
     <w:rsid w:val="41408999"/>
+    <w:rsid w:val="415D1583"/>
     <w:rsid w:val="41D16581"/>
     <w:rsid w:val="42B24639"/>
     <w:rsid w:val="42BA976B"/>
     <w:rsid w:val="42D77E38"/>
     <w:rsid w:val="434FB310"/>
     <w:rsid w:val="43B2F739"/>
     <w:rsid w:val="43F2DE10"/>
     <w:rsid w:val="4423FB75"/>
     <w:rsid w:val="4432FD2B"/>
     <w:rsid w:val="4467EB42"/>
     <w:rsid w:val="44B4F274"/>
     <w:rsid w:val="45975F51"/>
     <w:rsid w:val="45A3EB58"/>
     <w:rsid w:val="45ED7807"/>
     <w:rsid w:val="4697BAAA"/>
     <w:rsid w:val="47A28F26"/>
     <w:rsid w:val="47C7246B"/>
     <w:rsid w:val="4917AEFA"/>
     <w:rsid w:val="492B08D9"/>
     <w:rsid w:val="4954222C"/>
     <w:rsid w:val="49BEE3E3"/>
     <w:rsid w:val="49DF8C79"/>
     <w:rsid w:val="4A05E650"/>
     <w:rsid w:val="4B8022A1"/>
     <w:rsid w:val="4C6EA3A9"/>
     <w:rsid w:val="4D05DB53"/>
     <w:rsid w:val="4D4612E4"/>
     <w:rsid w:val="4EC30AB3"/>
     <w:rsid w:val="4F49E329"/>
     <w:rsid w:val="4F945033"/>
     <w:rsid w:val="50FDB05B"/>
     <w:rsid w:val="513AE86B"/>
     <w:rsid w:val="51B80717"/>
     <w:rsid w:val="52ADD7F4"/>
     <w:rsid w:val="53A01D4C"/>
     <w:rsid w:val="53F1D0C9"/>
     <w:rsid w:val="54F13B1E"/>
     <w:rsid w:val="550178C4"/>
     <w:rsid w:val="554DAFF5"/>
     <w:rsid w:val="565FD1B8"/>
     <w:rsid w:val="56BB8136"/>
+    <w:rsid w:val="58C1CAE0"/>
     <w:rsid w:val="58ECFB90"/>
     <w:rsid w:val="59EF7878"/>
     <w:rsid w:val="5B8D3D75"/>
     <w:rsid w:val="5E2F947E"/>
     <w:rsid w:val="5E56A2EE"/>
     <w:rsid w:val="5E7D1118"/>
     <w:rsid w:val="5EEFE36A"/>
     <w:rsid w:val="60C9A7E3"/>
     <w:rsid w:val="610154CD"/>
     <w:rsid w:val="625BF9A9"/>
     <w:rsid w:val="62CE48B1"/>
     <w:rsid w:val="6338DD58"/>
     <w:rsid w:val="63526B89"/>
     <w:rsid w:val="640C74F5"/>
     <w:rsid w:val="6500C587"/>
     <w:rsid w:val="65D02B23"/>
     <w:rsid w:val="65DDEF95"/>
     <w:rsid w:val="66626680"/>
     <w:rsid w:val="66D83B18"/>
     <w:rsid w:val="67330A99"/>
     <w:rsid w:val="67CC309D"/>
     <w:rsid w:val="6871306B"/>
     <w:rsid w:val="68FFAAC1"/>
     <w:rsid w:val="69224FA6"/>
     <w:rsid w:val="69510260"/>
     <w:rsid w:val="6976F281"/>
     <w:rsid w:val="6A64729A"/>
     <w:rsid w:val="6C06F22E"/>
     <w:rsid w:val="6CA2537E"/>
     <w:rsid w:val="6D11351C"/>
     <w:rsid w:val="6DA28BDB"/>
     <w:rsid w:val="6DEE4EF0"/>
+    <w:rsid w:val="6F2F56A9"/>
     <w:rsid w:val="6F7B0B9B"/>
     <w:rsid w:val="700BC5FD"/>
     <w:rsid w:val="706DB3FA"/>
     <w:rsid w:val="7073089E"/>
     <w:rsid w:val="709B6A2D"/>
     <w:rsid w:val="71536F07"/>
     <w:rsid w:val="7183B692"/>
     <w:rsid w:val="71BA56CF"/>
     <w:rsid w:val="72A4759E"/>
     <w:rsid w:val="76B912CA"/>
     <w:rsid w:val="76C1DF3A"/>
     <w:rsid w:val="76C83A82"/>
     <w:rsid w:val="76D05CD8"/>
     <w:rsid w:val="7753BAB8"/>
     <w:rsid w:val="78A9D8DD"/>
     <w:rsid w:val="79B91156"/>
     <w:rsid w:val="7A305E69"/>
     <w:rsid w:val="7A5DAE7C"/>
     <w:rsid w:val="7C1F4784"/>
     <w:rsid w:val="7C9F7737"/>
     <w:rsid w:val="7DCC5263"/>
     <w:rsid w:val="7DD097A4"/>
     <w:rsid w:val="7E0A6F82"/>
     <w:rsid w:val="7EB3A7AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A052060"/>
   <w15:docId w15:val="{8A3C3E17-A650-4A27-BB27-40F5BF28B28F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times (PCL6)" w:eastAsia="Times New Roman" w:hAnsi="Times (PCL6)" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times (PCL6)" w:hAnsi="Times (PCL6)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9314,73 +9293,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9423,52 +9402,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9529,57 +9508,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="400"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
@@ -9612,128 +9591,128 @@
         <w:tab w:val="left" w:pos="300"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WPDefaults">
+  <w:style w:type="paragraph" w:styleId="WPDefaults" w:customStyle="1">
     <w:name w:val="WP Defaults"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
         <w:tab w:val="left" w:pos="11520"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Chicago" w:hAnsi="Chicago"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Document">
+  <w:style w:type="paragraph" w:styleId="Document" w:customStyle="1">
     <w:name w:val="Document"/>
     <w:basedOn w:val="WPDefaults"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1080"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
@@ -9865,228 +9844,228 @@
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="008A508F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="009A1D44"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p4">
+  <w:style w:type="paragraph" w:styleId="p4" w:customStyle="1">
     <w:name w:val="p4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001236E9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="780"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="660"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="0096409C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="default0">
+  <w:style w:type="paragraph" w:styleId="default0" w:customStyle="1">
     <w:name w:val="default"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005562A3"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00607ED8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F0706"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="0007389B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="0007389B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="0007389B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="0007389B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="0007389B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004018A2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002275D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="004C15B5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
     <w:name w:val="cf01"/>
     <w:rsid w:val="007D2716"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B97E69"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003C3A0B"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00DA2B91"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="28653177">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="92484039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -10217,55 +10196,55 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2105152277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/asfacultystaff/personnel-administration/policies-procedures/facultytemporary-other/recruitment-hiring" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/sites/default/files/5002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/policy-related-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/institutionalequity/training-and-education" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/academics/academic-calendar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/policies/background-check-policy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/5060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/asfacultystaff/personnel-administration/policies-procedures/facultytemporary-other/recruitment-hiring" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/2027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/sites/default/files/5002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/policy-related-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/center/teaching-learning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/regents/law/5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/institutionalequity/training-and-education" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/academics/academic-calendar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/policies/background-check-policy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benefits@cu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/ope/aps/1014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@hireright.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/employee-services/benefits-wellness" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -10532,80 +10511,232 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D3DE832412BAFA44A1357F3EF8FA7BA8" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="348a61cbe9f6cc99c5b5f5e303f9a0d1">
-[...1 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="47997a34-eb9a-4eaa-a761-1788e724c96a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039E060FC2A31B442A6906E10C7ECD1EB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd5a72256ad21731f35891792ed31a3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47997a34-eb9a-4eaa-a761-1788e724c96a" xmlns:ns3="87a02735-565f-44ef-8fff-c62e8983cbfe" xmlns:ns4="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f56f920a5c30958b9a9f275aea1b029" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <xsd:import namespace="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
+    <xsd:import namespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="47997a34-eb9a-4eaa-a761-1788e724c96a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="14" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:internalName="PublishingExpirationDate">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="52802cc5-2881-4dd7-9d75-38905e9cf7fb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87a02735-565f-44ef-8fff-c62e8983cbfe" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{40d1bab6-1ad4-4fc6-99b1-72e259f7d025}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="87a02735-565f-44ef-8fff-c62e8983cbfe">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10663,140 +10794,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D3EEFF-4E53-4597-B146-116C521A645D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4F3F861-90DA-4DC9-9523-D8840FFB2402}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D4D10A-CBE0-47F8-913C-BEFCF2EA52EF}">
-[...8 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34EE4A5D-783A-4CA1-9F7A-4A11D4FF6F40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D4D10A-CBE0-47F8-913C-BEFCF2EA52EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4F3F861-90DA-4DC9-9523-D8840FFB2402}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8E27829-CC31-45F0-86D9-92EF68A156ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="47997a34-eb9a-4eaa-a761-1788e724c96a"/>
+    <ds:schemaRef ds:uri="87a02735-565f-44ef-8fff-c62e8983cbfe"/>
+    <ds:schemaRef ds:uri="92c16b9d-8c83-445e-a4f4-1fe3d2f43f13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UCD</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Letter of Offer Template:	Professional Research Assistant/Associate</dc:title>
   <dc:subject/>
   <dc:creator>Mary Lou Fenili</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Andre W Grothe</lastModifiedBy>
+  <revision>22</revision>
+  <lastPrinted>2006-03-20T17:13:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010039E060FC2A31B442A6906E10C7ECD1EB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>