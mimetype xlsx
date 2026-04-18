--- v0 (2025-10-21)
+++ v1 (2026-04-18)
@@ -9,88 +9,88 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11003"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/mava4129_colorado_edu/Documents/Documents/SERVICE/EVEN/EVEN Graduate/EVEN PhD Annual Assessment Plan/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/mava4129_colorado_edu/Documents/Documents/SERVICE/EVEN/EVEN Graduate/Manuals/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="687" documentId="8_{7731A5DC-0035-1A40-8794-C81D2DFE9AD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{77CF9375-79F0-6D4F-B080-D6CB80E55F75}"/>
+  <xr:revisionPtr revIDLastSave="743" documentId="8_{7731A5DC-0035-1A40-8794-C81D2DFE9AD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F341BAF-E81C-0244-8CEA-892BB9F01EE7}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="30240" windowHeight="18880" xr2:uid="{9C9A6173-5257-D64B-B0DD-9C1571913334}"/>
+    <workbookView xWindow="1380" yWindow="500" windowWidth="48740" windowHeight="28300" xr2:uid="{9C9A6173-5257-D64B-B0DD-9C1571913334}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="PhD" sheetId="1" r:id="rId2"/>
     <sheet name="MS Thesis" sheetId="5" r:id="rId3"/>
     <sheet name="PMP - General" sheetId="6" r:id="rId4"/>
     <sheet name="PMP - Air Quality" sheetId="7" r:id="rId5"/>
     <sheet name="PMP - Water Reuse" sheetId="8" r:id="rId6"/>
     <sheet name="PMP - Global" sheetId="10" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="113">
   <si>
     <t>Semester taken</t>
   </si>
   <si>
     <t>CVEN 5464 Environmental Engineering Processes</t>
   </si>
   <si>
     <t>Elective 1</t>
   </si>
   <si>
     <t>Elective 2</t>
   </si>
   <si>
     <t>Elective 3</t>
   </si>
   <si>
     <t>Elective 4</t>
   </si>
   <si>
     <t>Elective 5</t>
   </si>
   <si>
     <t>Elective 6</t>
   </si>
   <si>
@@ -252,194 +252,189 @@
   <si>
     <t>EVEN Professional Master Program (PMP) - General</t>
   </si>
   <si>
     <t>Instructions:</t>
   </si>
   <si>
     <t>EVEN Doctor of Philosophy (PhD)</t>
   </si>
   <si>
     <t>EVEN Professional Research-Based Master Program (MS Thesis)</t>
   </si>
   <si>
     <t>If you are substituting a required course, list the course you took here:</t>
   </si>
   <si>
     <t>For elective course suggestions, please refer to the Graduate Program Handbook.</t>
   </si>
   <si>
     <t>1. EVEN Processes</t>
   </si>
   <si>
     <t xml:space="preserve">2. Chemistry requirement </t>
   </si>
   <si>
-    <t>3. Math requirement</t>
-[...1 lines deleted...]
-  <si>
     <t>4. Microbiology couse</t>
   </si>
   <si>
     <t>5. Air pollution course</t>
   </si>
   <si>
     <t>6. Water / wastewater course</t>
   </si>
   <si>
     <t>EVEN Professional Master Program (PMP) - Water Reuse</t>
   </si>
   <si>
-    <t>3. Microbiology couse</t>
-[...1 lines deleted...]
-  <si>
     <t>CVEN 5594 Water Reuse</t>
   </si>
   <si>
-    <t>4. Water treatment course</t>
-[...7 lines deleted...]
-  <si>
     <t>10. Elective</t>
   </si>
   <si>
     <t>CVEN 5393 Water Resources Systems and Management</t>
   </si>
   <si>
-    <t>CVEN 5834 Water Reuse Planning and Implementation</t>
-[...4 lines deleted...]
-  <si>
     <t>8. One of</t>
   </si>
   <si>
     <t>9. One of</t>
   </si>
   <si>
     <t>EVEN 6504 Advanced Physical Chemical Water Treatment</t>
   </si>
   <si>
     <t>EVEN 5584 Sustainability Engineering Design</t>
   </si>
   <si>
     <t>CVEN 5424 Environmental Organic Chemistry</t>
   </si>
   <si>
-    <t>Water Reuse - Take one of</t>
-[...1 lines deleted...]
-  <si>
     <t>Water Reuse - Take two of</t>
   </si>
   <si>
     <t>When did you take this sub course?</t>
   </si>
   <si>
     <t>4. Air pollution control</t>
   </si>
   <si>
     <t>EVEN Professional Master Program (PMP) - Global Environmental Engineering</t>
   </si>
   <si>
     <t>CVEN 5919 Global Development for Engineers</t>
   </si>
   <si>
     <t>CVEN 5939 Global Development Field Practicum</t>
   </si>
   <si>
     <t>Global Engineering - One of</t>
   </si>
   <si>
     <t>CVEN 5939 Water, Sanitation and Hygiene (WASH) sequence</t>
   </si>
   <si>
     <t>Global Engineering - WASH or Household Energy</t>
   </si>
   <si>
     <t>MCEN5228 Household Energy Systems in the Global South sequence</t>
   </si>
   <si>
     <t>4. Global Development</t>
   </si>
   <si>
     <t>5. Global Practicum</t>
   </si>
   <si>
     <t>6. WASH or Household Energy</t>
   </si>
   <si>
     <t>CVEN 5474 Hazardous Waste Management</t>
-  </si>
-[...1 lines deleted...]
-    <t>CVEN 5554 Fundamentals of Air Quality Management</t>
   </si>
   <si>
     <t>3. Microbiology</t>
   </si>
   <si>
     <t>Six Mortenson Center credits:
 (list course code, name, and number of credits because some of these are 1 credit)</t>
   </si>
   <si>
     <t>EVEN Graduate Coursework Requirement Check</t>
   </si>
   <si>
     <t>1. Select the appropriate Sheet for your degree/track and delete the others.</t>
   </si>
   <si>
     <t>3. Pink cells have drop-down lists to make it easier to fill them out with our required courses. You must select one course from the drop-down list. If you have not yet taken that course, leave the cell empty.</t>
   </si>
   <si>
     <t>4. If you have petitioned to substitute a required course, leave the corresponding row for that course empty on columns C and D, and instead fill out columns E and F.</t>
   </si>
   <si>
     <t>2. Edit/fill only cells marked in yellow</t>
   </si>
   <si>
     <t>Transferred course 4 
 (BAM only / double-counted for BS)</t>
   </si>
   <si>
     <t>If you have taken graduate courses outside CU or in the CU BS program (BAM) and transferred those credits to your MS degree, please list each course below.</t>
   </si>
   <si>
     <t>EVEN Professional Master Program (PMP) - Air Quality</t>
   </si>
   <si>
     <t>Section 2 - Transferred coursework</t>
   </si>
   <si>
     <t>Section 1 - Program coursework</t>
   </si>
   <si>
     <t>For elective course suggestions, please refer to the Graduate Program Handbook or the Mortenson Center Website</t>
+  </si>
+  <si>
+    <t>Course
+(CU Code and Title, or enter "transfer" and see Section 2)</t>
+  </si>
+  <si>
+    <t>3. Quantitative analysis requirement</t>
+  </si>
+  <si>
+    <t>CVEN 5514 Bioremediation</t>
+  </si>
+  <si>
+    <t>7. Environmental treatment course</t>
+  </si>
+  <si>
+    <t>5. Water treatment course</t>
+  </si>
+  <si>
+    <t>6. Wastewater course</t>
+  </si>
+  <si>
+    <t>7. Water reuse course</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -613,53 +608,50 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
@@ -698,50 +690,53 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
@@ -1086,3145 +1081,3182 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/even/current-students/graduate-studies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/even/current-students/graduate-studies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/even/current-students/graduate-studies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/even/current-students/graduate-studies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/even/current-students/graduate-studies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/even/current-students/graduate-studies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1282C967-2DCE-3340-88F8-95A7491AD48B}">
-  <dimension ref="A1:AA49"/>
+  <dimension ref="A1:AA46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="100.6640625" style="29" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="10.83203125" style="29"/>
+    <col min="1" max="1" width="100.6640625" style="28" customWidth="1"/>
+    <col min="2" max="19" width="10.83203125" style="48"/>
+    <col min="20" max="20" width="27.6640625" style="48" customWidth="1"/>
+    <col min="21" max="25" width="10.83203125" style="48"/>
+    <col min="26" max="26" width="2.33203125" style="29" customWidth="1"/>
+    <col min="27" max="27" width="65.83203125" style="28" customWidth="1"/>
+    <col min="28" max="16384" width="10.83203125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="17" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
-[...2 lines deleted...]
-      <c r="AA1" s="31" t="s">
+      <c r="A1" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:27" ht="17" x14ac:dyDescent="0.2">
-      <c r="A2" s="41"/>
-      <c r="AA2" s="29" t="s">
+      <c r="A2" s="40"/>
+      <c r="AA2" s="28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="17" x14ac:dyDescent="0.2">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="AA3" s="29" t="s">
+      <c r="AA3" s="28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:27" ht="17" x14ac:dyDescent="0.2">
-      <c r="A4" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AA4" s="29" t="s">
+      <c r="A4" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA4" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="17" x14ac:dyDescent="0.2">
-      <c r="A5" s="42" t="s">
+      <c r="A5" s="41" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="34" x14ac:dyDescent="0.2">
+      <c r="A6" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA6" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="34" x14ac:dyDescent="0.2">
+      <c r="A7" s="40" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA7" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="48" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z9" s="29"/>
+      <c r="AA9" s="48" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z10" s="29"/>
+      <c r="AA10" s="48" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z11" s="29"/>
+    </row>
+    <row r="12" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z13" s="29"/>
+      <c r="AA13" s="48" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z15" s="29"/>
+      <c r="AA15" s="48" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z16" s="29"/>
+    </row>
+    <row r="17" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z17" s="29"/>
+      <c r="AA17" s="49" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="26:27" s="48" customFormat="1" ht="34" x14ac:dyDescent="0.2">
+      <c r="Z18" s="29"/>
+      <c r="AA18" s="48" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z19" s="29"/>
+      <c r="AA19" s="48" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z20" s="29"/>
+      <c r="AA20" s="48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="48" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z22" s="29"/>
+    </row>
+    <row r="23" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z23" s="29"/>
+      <c r="AA23" s="50" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="25" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z25" s="29"/>
+      <c r="AA25" s="48" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z26" s="29"/>
+    </row>
+    <row r="27" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z27" s="29"/>
+      <c r="AA27" s="49" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z28" s="29"/>
+      <c r="AA28" s="48" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z29" s="29"/>
+      <c r="AA29" s="48" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z30" s="29"/>
+      <c r="AA30" s="48" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z31" s="29"/>
+      <c r="AA31" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z32" s="29"/>
+    </row>
+    <row r="33" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z33" s="29"/>
+      <c r="AA33" s="49" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z34" s="29"/>
+      <c r="AA34" s="48" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z35" s="29"/>
+      <c r="AA35" s="48" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="36" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z36" s="29"/>
+    </row>
+    <row r="37" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z37" s="29"/>
+      <c r="AA37" s="49" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="38" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z38" s="29"/>
+      <c r="AA38" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z39" s="29"/>
+      <c r="AA39" s="48" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="40" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="48" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="6" spans="1:27" ht="34" x14ac:dyDescent="0.2">
-[...84 lines deleted...]
-      <c r="AA24" s="49" t="s">
+    <row r="41" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z41" s="29"/>
+      <c r="AA41" s="48" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="25" spans="27:27" s="49" customFormat="1" ht="17" x14ac:dyDescent="0.2">
-      <c r="AA25" s="49" t="s">
+    <row r="42" spans="26:27" s="48" customFormat="1" ht="17" x14ac:dyDescent="0.2">
+      <c r="Z42" s="29"/>
+      <c r="AA42" s="48" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="26" spans="27:27" s="49" customFormat="1" x14ac:dyDescent="0.2"/>
-[...86 lines deleted...]
-    <row r="49" s="49" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z43" s="29"/>
+    </row>
+    <row r="44" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z44" s="29"/>
+    </row>
+    <row r="45" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z45" s="29"/>
+    </row>
+    <row r="46" spans="26:27" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z46" s="29"/>
+    </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84410706-E7EE-C448-B5B2-ED508F54A2A5}">
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24" style="1" customWidth="1"/>
-    <col min="2" max="2" width="54" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.1640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.1640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.1640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="32" style="1" customWidth="1"/>
     <col min="6" max="12" width="16.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="28" t="s">
+      <c r="B1" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="C1" s="45"/>
-[...3 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="45"/>
-[...3 lines deleted...]
-      <c r="G2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="45"/>
-[...3 lines deleted...]
-      <c r="G3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="45"/>
-[...3 lines deleted...]
-      <c r="G4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="19"/>
-[...4 lines deleted...]
-      <c r="G5" s="44"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="21"/>
-[...4 lines deleted...]
-      <c r="G6" s="44"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B7" s="48"/>
-[...4 lines deleted...]
-      <c r="G7" s="44"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="46" t="s">
-[...7 lines deleted...]
-      <c r="G8" s="44"/>
+      <c r="A8" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8" s="43"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
     </row>
     <row r="9" spans="1:7" ht="51" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="17" t="s">
+      <c r="B9" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="17" t="s">
+      <c r="D9" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="36" t="s">
+      <c r="E9" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F9" s="37" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="44"/>
+      <c r="F9" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" s="43"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
-      <c r="E10" s="34"/>
-[...1 lines deleted...]
-      <c r="G10" s="44"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="43"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="39"/>
+      <c r="B11" s="38"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="34"/>
-[...1 lines deleted...]
-      <c r="G11" s="44"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="43"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B12" s="39"/>
+        <v>107</v>
+      </c>
+      <c r="B12" s="38"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="35"/>
-[...1 lines deleted...]
-      <c r="G12" s="44"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="43"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="10"/>
       <c r="D13" s="11"/>
-      <c r="E13" s="44"/>
-[...1 lines deleted...]
-      <c r="G13" s="44"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="43"/>
+      <c r="G13" s="43"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="10"/>
       <c r="D14" s="11"/>
-      <c r="E14" s="44"/>
-[...1 lines deleted...]
-      <c r="G14" s="44"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="10"/>
       <c r="D15" s="11"/>
-      <c r="E15" s="44"/>
-[...1 lines deleted...]
-      <c r="G15" s="44"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="10"/>
       <c r="D16" s="11"/>
-      <c r="E16" s="44"/>
-[...1 lines deleted...]
-      <c r="G16" s="44"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="10"/>
       <c r="D17" s="11"/>
-      <c r="E17" s="44"/>
-[...1 lines deleted...]
-      <c r="G17" s="44"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="10"/>
       <c r="D18" s="11"/>
-      <c r="E18" s="44"/>
-[...1 lines deleted...]
-      <c r="G18" s="44"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="14"/>
-      <c r="E19" s="44"/>
-[...1 lines deleted...]
-      <c r="G19" s="44"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B20" s="44"/>
-[...4 lines deleted...]
-      <c r="G20" s="44"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="44"/>
-[...5 lines deleted...]
-      <c r="G21" s="44"/>
+      <c r="A21" s="43"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="43"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="46" t="s">
-[...7 lines deleted...]
-      <c r="G22" s="44"/>
+      <c r="A22" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="43"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="E23" s="44"/>
-[...1 lines deleted...]
-      <c r="G23" s="44"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E24" s="44"/>
-[...1 lines deleted...]
-      <c r="G24" s="44"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="10"/>
       <c r="D25" s="11"/>
-      <c r="E25" s="44"/>
-[...1 lines deleted...]
-      <c r="G25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11"/>
-      <c r="E26" s="44"/>
-[...1 lines deleted...]
-      <c r="G26" s="44"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
-      <c r="E27" s="44"/>
-[...1 lines deleted...]
-      <c r="G27" s="44"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10"/>
       <c r="D28" s="11"/>
-      <c r="E28" s="44"/>
-[...1 lines deleted...]
-      <c r="G28" s="44"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="10"/>
       <c r="D29" s="11"/>
-      <c r="E29" s="44"/>
-[...1 lines deleted...]
-      <c r="G29" s="44"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="10"/>
       <c r="D30" s="11"/>
-      <c r="E30" s="44"/>
-[...1 lines deleted...]
-      <c r="G30" s="44"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="13"/>
       <c r="D31" s="14"/>
-      <c r="E31" s="44"/>
-[...1 lines deleted...]
-      <c r="G31" s="44"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
     </row>
     <row r="32" spans="1:7" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
-      <c r="E32" s="44"/>
-[...1 lines deleted...]
-      <c r="G32" s="44"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="54"/>
       <c r="B33" s="54"/>
       <c r="C33" s="54"/>
       <c r="D33" s="54"/>
-      <c r="E33" s="44"/>
-[...1 lines deleted...]
-      <c r="G33" s="44"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A34" s="44"/>
-[...5 lines deleted...]
-      <c r="G34" s="44"/>
+      <c r="A34" s="43"/>
+      <c r="B34" s="43"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A35" s="44"/>
-[...5 lines deleted...]
-      <c r="G35" s="44"/>
+      <c r="A35" s="43"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A36" s="44"/>
-[...5 lines deleted...]
-      <c r="G36" s="44"/>
+      <c r="A36" s="43"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A37" s="44"/>
-[...5 lines deleted...]
-      <c r="G37" s="44"/>
+      <c r="A37" s="43"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="44"/>
-[...5 lines deleted...]
-      <c r="G38" s="44"/>
+      <c r="A38" s="43"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A39" s="44"/>
-[...5 lines deleted...]
-      <c r="G39" s="44"/>
+      <c r="A39" s="43"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A40" s="44"/>
-[...5 lines deleted...]
-      <c r="G40" s="44"/>
+      <c r="A40" s="43"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A32:D33"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A20" r:id="rId1" xr:uid="{F8D66CAD-68D5-3640-AB8A-73EF52FFBFC0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{95AAB216-B9A4-8C42-955F-E9E57EA2183B}">
           <x14:formula1>
             <xm:f>Instructions!$AA$2:$AA$4</xm:f>
           </x14:formula1>
           <xm:sqref>D10:D19</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{39BDC353-5F2F-A24E-BA5F-D22F44E0E3FC}">
           <x14:formula1>
             <xm:f>Instructions!$AA$7:$AA$10</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F8A98DF9-18A7-0A4D-8AD3-09CEA495E150}">
           <x14:formula1>
             <xm:f>Instructions!$AA$18:$AA$21</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6DD51BB1-2A31-864B-832D-A9166BE81668}">
           <x14:formula1>
             <xm:f>Instructions!$AA$13:$AA$15</xm:f>
           </x14:formula1>
           <xm:sqref>B11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{481A59DD-31BA-BA4B-AB39-10DE504B2C1F}">
   <dimension ref="A1:F40"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.1640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="65.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.1640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" style="1" customWidth="1"/>
     <col min="6" max="12" width="16.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="28" t="s">
+      <c r="B1" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="C1" s="45"/>
-[...2 lines deleted...]
-      <c r="F1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="45"/>
-[...2 lines deleted...]
-      <c r="F2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="45"/>
-[...2 lines deleted...]
-      <c r="F3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="45"/>
-[...2 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="19"/>
-[...3 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="44"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B7" s="48"/>
-[...10 lines deleted...]
-      <c r="D8" s="45"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+    </row>
+    <row r="8" spans="1:6" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
     </row>
     <row r="9" spans="1:6" ht="51" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="23" t="s">
+      <c r="C9" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="23" t="s">
+      <c r="D9" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="36" t="s">
+      <c r="E9" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F9" s="37" t="s">
-        <v>88</v>
+      <c r="F9" s="36" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
-      <c r="E10" s="34"/>
-      <c r="F10" s="19"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="18"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="39"/>
+      <c r="B11" s="38"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="34"/>
-      <c r="F11" s="19"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B12" s="39"/>
+        <v>107</v>
+      </c>
+      <c r="B12" s="38"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="35"/>
-      <c r="F12" s="20"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="19"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="10"/>
       <c r="D13" s="11"/>
-      <c r="E13" s="44"/>
-      <c r="F13" s="44"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="43"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="10"/>
       <c r="D14" s="11"/>
-      <c r="E14" s="44"/>
-      <c r="F14" s="44"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="10"/>
       <c r="D15" s="11"/>
-      <c r="E15" s="44"/>
-      <c r="F15" s="44"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="10"/>
       <c r="D16" s="11"/>
-      <c r="E16" s="44"/>
-      <c r="F16" s="44"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="13"/>
       <c r="D17" s="14"/>
-      <c r="E17" s="44"/>
-      <c r="F17" s="44"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A18" s="47" t="s">
+      <c r="A18" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="44"/>
-[...3 lines deleted...]
-      <c r="F18" s="44"/>
+      <c r="B18" s="43"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A19" s="44"/>
-[...4 lines deleted...]
-      <c r="F19" s="44"/>
+      <c r="A19" s="43"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="46" t="s">
-[...6 lines deleted...]
-      <c r="F20" s="44"/>
+      <c r="A20" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E21" s="44"/>
-      <c r="F21" s="44"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A22" s="18" t="s">
+      <c r="A22" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="25" t="s">
+      <c r="B22" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="C22" s="26" t="s">
+      <c r="C22" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D22" s="27" t="s">
+      <c r="D22" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="E22" s="44"/>
-      <c r="F22" s="44"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="10"/>
       <c r="D23" s="11"/>
-      <c r="E23" s="44"/>
-      <c r="F23" s="44"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
-      <c r="E24" s="44"/>
-      <c r="F24" s="44"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="10"/>
       <c r="D25" s="11"/>
-      <c r="E25" s="44"/>
-      <c r="F25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="14"/>
-      <c r="E26" s="44"/>
-      <c r="F26" s="44"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
     </row>
     <row r="27" spans="1:6" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="53"/>
       <c r="C27" s="53"/>
       <c r="D27" s="53"/>
-      <c r="E27" s="44"/>
-      <c r="F27" s="44"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="54"/>
       <c r="B28" s="54"/>
       <c r="C28" s="54"/>
       <c r="D28" s="54"/>
-      <c r="E28" s="44"/>
-      <c r="F28" s="44"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A29" s="44"/>
-[...4 lines deleted...]
-      <c r="F29" s="44"/>
+      <c r="A29" s="43"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A30" s="44"/>
-[...4 lines deleted...]
-      <c r="F30" s="44"/>
+      <c r="A30" s="43"/>
+      <c r="B30" s="43"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A31" s="52"/>
-[...4 lines deleted...]
-      <c r="F31" s="44"/>
+      <c r="A31" s="51"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A32" s="44"/>
-[...4 lines deleted...]
-      <c r="F32" s="44"/>
+      <c r="A32" s="43"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="44"/>
-[...4 lines deleted...]
-      <c r="F33" s="44"/>
+      <c r="A33" s="43"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A34" s="44"/>
-[...4 lines deleted...]
-      <c r="F34" s="44"/>
+      <c r="A34" s="43"/>
+      <c r="B34" s="43"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="44"/>
-[...4 lines deleted...]
-      <c r="F35" s="44"/>
+      <c r="A35" s="43"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A36" s="44"/>
-[...4 lines deleted...]
-      <c r="F36" s="44"/>
+      <c r="A36" s="43"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A37" s="44"/>
-[...4 lines deleted...]
-      <c r="F37" s="44"/>
+      <c r="A37" s="43"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="44"/>
-[...4 lines deleted...]
-      <c r="F38" s="44"/>
+      <c r="A38" s="43"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A39" s="44"/>
-[...4 lines deleted...]
-      <c r="F39" s="44"/>
+      <c r="A39" s="43"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="44"/>
-[...4 lines deleted...]
-      <c r="F40" s="44"/>
+      <c r="A40" s="43"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:D28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A18" r:id="rId1" xr:uid="{35EBDE71-55C9-1648-80B0-454BF8759B7B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5EDD92D8-663D-3540-A0AA-FC5E451C5A81}">
           <x14:formula1>
             <xm:f>Instructions!$AA$7:$AA$10</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0899E58E-B6DC-B041-9F41-70F498FD54B6}">
           <x14:formula1>
             <xm:f>Instructions!$AA$2:$AA$4</xm:f>
           </x14:formula1>
           <xm:sqref>D10:D17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0FF746F8-145B-944D-8E15-E427387BC16C}">
           <x14:formula1>
             <xm:f>Instructions!$AA$13:$AA$15</xm:f>
           </x14:formula1>
           <xm:sqref>B11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{679BBD75-6DC9-3541-85F7-B6734A13783C}">
           <x14:formula1>
             <xm:f>Instructions!$AA$18:$AA$21</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28629718-CFFE-A14D-A924-0F633EEF1205}">
   <dimension ref="A1:F33"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:XFD21"/>
+    <sheetView zoomScale="180" zoomScaleNormal="180" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="63" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.1640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" style="1" customWidth="1"/>
     <col min="6" max="12" width="16.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="28" t="s">
+      <c r="B1" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="C1" s="45"/>
-[...2 lines deleted...]
-      <c r="F1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="45"/>
-[...2 lines deleted...]
-      <c r="F2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="45"/>
-[...2 lines deleted...]
-      <c r="F3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="45"/>
-[...2 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
     </row>
     <row r="5" spans="1:6" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="21"/>
-[...14 lines deleted...]
-      <c r="D7" s="45"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+    </row>
+    <row r="6" spans="1:6" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+    </row>
+    <row r="7" spans="1:6" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
     </row>
     <row r="8" spans="1:6" ht="51" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="23" t="s">
+      <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="23" t="s">
+      <c r="D8" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="37" t="s">
-        <v>88</v>
+      <c r="F8" s="36" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
-      <c r="E9" s="34"/>
-      <c r="F9" s="19"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="18"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="39"/>
+      <c r="B10" s="38"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
-      <c r="E10" s="34"/>
-      <c r="F10" s="19"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="18"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B11" s="39"/>
+        <v>107</v>
+      </c>
+      <c r="B11" s="38"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="34"/>
-      <c r="F11" s="19"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="34"/>
+      <c r="E12" s="33"/>
       <c r="F12" s="11"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
-      <c r="E13" s="34"/>
+      <c r="E13" s="33"/>
       <c r="F13" s="11"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B14" s="39"/>
+        <v>69</v>
+      </c>
+      <c r="B14" s="38"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
-      <c r="E14" s="35"/>
+      <c r="E14" s="34"/>
       <c r="F14" s="14"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="11"/>
-      <c r="E15" s="44"/>
-      <c r="F15" s="44"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="11"/>
-      <c r="E16" s="44"/>
-      <c r="F16" s="44"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="11"/>
-      <c r="E17" s="44"/>
-      <c r="F17" s="44"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
-      <c r="E18" s="44"/>
-      <c r="F18" s="44"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="44"/>
-[...3 lines deleted...]
-      <c r="F19" s="44"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="44"/>
-[...4 lines deleted...]
-      <c r="F20" s="44"/>
+      <c r="A20" s="43"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A21" s="46" t="s">
-[...6 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="A21" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="43"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A22" s="44" t="s">
-[...6 lines deleted...]
-      <c r="F22" s="44"/>
+      <c r="A22" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="43"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A23" s="18" t="s">
+      <c r="A23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="25" t="s">
+      <c r="B23" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="26" t="s">
+      <c r="C23" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="27" t="s">
+      <c r="D23" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="44"/>
-      <c r="F23" s="44"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
-      <c r="E24" s="44"/>
-      <c r="F24" s="44"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="10"/>
       <c r="D25" s="11"/>
-      <c r="E25" s="44"/>
-      <c r="F25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11"/>
-      <c r="E26" s="44"/>
-      <c r="F26" s="44"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
     </row>
     <row r="27" spans="1:6" ht="34" x14ac:dyDescent="0.2">
-      <c r="A27" s="43" t="s">
-        <v>109</v>
+      <c r="A27" s="42" t="s">
+        <v>100</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="13"/>
       <c r="D27" s="14"/>
-      <c r="E27" s="44"/>
-      <c r="F27" s="44"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
     </row>
     <row r="28" spans="1:6" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="53"/>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
-      <c r="E28" s="44"/>
-      <c r="F28" s="44"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
-      <c r="E29" s="44"/>
-      <c r="F29" s="44"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A30" s="44"/>
-[...4 lines deleted...]
-      <c r="F30" s="44"/>
+      <c r="A30" s="43"/>
+      <c r="B30" s="43"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A31" s="44"/>
-[...4 lines deleted...]
-      <c r="F31" s="44"/>
+      <c r="A31" s="43"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A32" s="44"/>
-[...4 lines deleted...]
-      <c r="F32" s="44"/>
+      <c r="A32" s="43"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A33" s="44"/>
-[...3 lines deleted...]
-      <c r="E33" s="44"/>
+      <c r="A33" s="43"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A28:D29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{A73FE8A6-6600-4F42-8170-456806F5F9DE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{997A7752-CE82-AC45-B55B-94D8FE9A0C1E}">
           <x14:formula1>
             <xm:f>Instructions!$AA$18:$AA$21</xm:f>
           </x14:formula1>
           <xm:sqref>B11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{782A694D-0B4E-D246-A241-7CC127C18ACB}">
           <x14:formula1>
             <xm:f>Instructions!$AA$13:$AA$15</xm:f>
           </x14:formula1>
           <xm:sqref>B10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{277B87EE-5850-5845-93F2-0ED4A827DD65}">
           <x14:formula1>
             <xm:f>Instructions!$AA$2:$AA$4</xm:f>
           </x14:formula1>
           <xm:sqref>D9:D18</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6B41F6EF-0A2D-AB41-A514-FD1D023F3CBE}">
           <x14:formula1>
             <xm:f>Instructions!$AA$24:$AA$25</xm:f>
           </x14:formula1>
           <xm:sqref>B14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BD19811-1BE8-274C-BAF3-F603089D5809}">
   <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:XFD22"/>
+      <selection activeCell="A11" sqref="A11:B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="74.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.1640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" style="1" customWidth="1"/>
     <col min="6" max="12" width="16.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="28" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="44"/>
+      <c r="B1" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="45"/>
-[...2 lines deleted...]
-      <c r="F2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="45"/>
-[...2 lines deleted...]
-      <c r="F3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="45"/>
-[...2 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
     </row>
     <row r="5" spans="1:6" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="21"/>
-[...14 lines deleted...]
-      <c r="D7" s="45"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+    </row>
+    <row r="6" spans="1:6" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+    </row>
+    <row r="7" spans="1:6" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
     </row>
     <row r="8" spans="1:6" ht="51" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="23" t="s">
+      <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="23" t="s">
+      <c r="D8" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="37" t="s">
-        <v>88</v>
+      <c r="F8" s="36" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
-      <c r="E9" s="34"/>
-      <c r="F9" s="19"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="18"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="39"/>
+      <c r="B10" s="38"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
-      <c r="E10" s="34"/>
-      <c r="F10" s="19"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="18"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B11" s="39"/>
+        <v>107</v>
+      </c>
+      <c r="B11" s="38"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="34"/>
-      <c r="F11" s="19"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="35"/>
-      <c r="F12" s="20"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="19"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="11"/>
-      <c r="E13" s="44"/>
-      <c r="F13" s="44"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="43"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="11"/>
-      <c r="E14" s="44"/>
-      <c r="F14" s="44"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="11"/>
-      <c r="E15" s="44"/>
-      <c r="F15" s="44"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="11"/>
-      <c r="E16" s="44"/>
-      <c r="F16" s="44"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="11"/>
-      <c r="E17" s="44"/>
-      <c r="F17" s="44"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
-      <c r="E18" s="44"/>
-      <c r="F18" s="44"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="44"/>
-[...3 lines deleted...]
-      <c r="F19" s="44"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="44"/>
-[...4 lines deleted...]
-      <c r="F20" s="44"/>
+      <c r="A20" s="43"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A21" s="46" t="s">
-[...9 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="A21" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="43"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
+    </row>
+    <row r="22" spans="1:6" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="45"/>
-      <c r="D22" s="45"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A23" s="18" t="s">
+      <c r="A23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="25" t="s">
+      <c r="B23" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="26" t="s">
+      <c r="C23" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="27" t="s">
+      <c r="D23" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="44"/>
-      <c r="F23" s="44"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
-      <c r="E24" s="44"/>
-      <c r="F24" s="44"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="10"/>
       <c r="D25" s="11"/>
-      <c r="E25" s="44"/>
-      <c r="F25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11"/>
-      <c r="E26" s="44"/>
-      <c r="F26" s="44"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="13"/>
       <c r="D27" s="14"/>
-      <c r="E27" s="44"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" s="44" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+    </row>
+    <row r="28" spans="1:6" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="53"/>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
     </row>
-    <row r="29" spans="1:6" s="44" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
     </row>
-    <row r="30" spans="1:6" s="44" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D31" s="45"/>
+    <row r="30" spans="1:6" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+    </row>
+    <row r="31" spans="1:6" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A32" s="44"/>
-[...4 lines deleted...]
-      <c r="F32" s="44"/>
+      <c r="A32" s="43"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="44"/>
-[...4 lines deleted...]
-      <c r="F33" s="44"/>
+      <c r="A33" s="43"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A34" s="44"/>
-[...4 lines deleted...]
-      <c r="F34" s="44"/>
+      <c r="A34" s="43"/>
+      <c r="B34" s="43"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="44"/>
-[...4 lines deleted...]
-      <c r="F35" s="44"/>
+      <c r="A35" s="43"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A36" s="44"/>
-[...4 lines deleted...]
-      <c r="F36" s="44"/>
+      <c r="A36" s="43"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A37" s="44"/>
-[...4 lines deleted...]
-      <c r="F37" s="44"/>
+      <c r="A37" s="43"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="44"/>
-[...4 lines deleted...]
-      <c r="F38" s="44"/>
+      <c r="A38" s="43"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A39" s="44"/>
-[...4 lines deleted...]
-      <c r="F39" s="44"/>
+      <c r="A39" s="43"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="44"/>
-[...4 lines deleted...]
-      <c r="F40" s="44"/>
+      <c r="A40" s="43"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A41" s="44"/>
-[...4 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="A41" s="43"/>
+      <c r="B41" s="43"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A42" s="44"/>
-[...4 lines deleted...]
-      <c r="F42" s="44"/>
+      <c r="A42" s="43"/>
+      <c r="B42" s="43"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A28:D29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{52943F1B-69CA-C94B-BDA4-59D62288445E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F4A44E13-3A84-7D4F-B6D9-9762715ED761}">
           <x14:formula1>
             <xm:f>Instructions!$AA$2:$AA$4</xm:f>
           </x14:formula1>
           <xm:sqref>D9:D18</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EC9EAB81-1720-6B41-9CA3-90EF09336571}">
           <x14:formula1>
             <xm:f>Instructions!$AA$14:$AA$15</xm:f>
           </x14:formula1>
           <xm:sqref>B10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{206AFBAB-B0E4-8749-BEE8-A5D6F9698372}">
           <x14:formula1>
             <xm:f>Instructions!$AA$18:$AA$21</xm:f>
           </x14:formula1>
           <xm:sqref>B11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A13F8464-4E6E-9A47-8C2D-DEA1B4544354}">
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:XFD21"/>
+    <sheetView zoomScale="180" zoomScaleNormal="180" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="74.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.1640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" style="1" customWidth="1"/>
     <col min="6" max="12" width="16.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="28" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="44"/>
+      <c r="B1" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="45"/>
-[...4 lines deleted...]
-      <c r="H2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="45"/>
-[...4 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="45"/>
-[...4 lines deleted...]
-      <c r="H4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
     </row>
     <row r="5" spans="1:8" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="21"/>
-[...16 lines deleted...]
-      <c r="D7" s="45"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+    </row>
+    <row r="6" spans="1:8" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+    </row>
+    <row r="7" spans="1:8" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
     </row>
     <row r="8" spans="1:8" ht="51" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="23" t="s">
+      <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="23" t="s">
+      <c r="D8" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="37" t="s">
-[...3 lines deleted...]
-      <c r="H8" s="44"/>
+      <c r="F8" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
-      <c r="E9" s="34"/>
-[...2 lines deleted...]
-      <c r="H9" s="44"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
-      <c r="E10" s="34"/>
-[...2 lines deleted...]
-      <c r="H10" s="44"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A11" s="33" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A11" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11" s="38"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="34"/>
-[...2 lines deleted...]
-      <c r="H11" s="44"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A12" s="8" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="A12" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>49</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="34"/>
-[...2 lines deleted...]
-      <c r="H12" s="44"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
-      <c r="E13" s="34"/>
-[...2 lines deleted...]
-      <c r="H13" s="44"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="43"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
-      <c r="E14" s="34"/>
-[...2 lines deleted...]
-      <c r="H14" s="44"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="39"/>
+      <c r="A15" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
-      <c r="E15" s="34"/>
-[...2 lines deleted...]
-      <c r="H15" s="44"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B16" s="39"/>
+        <v>74</v>
+      </c>
+      <c r="B16" s="38"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
-      <c r="E16" s="34"/>
-[...2 lines deleted...]
-      <c r="H16" s="44"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B17" s="39"/>
+        <v>75</v>
+      </c>
+      <c r="B17" s="38"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
-      <c r="E17" s="34"/>
-[...2 lines deleted...]
-      <c r="H17" s="44"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
-      <c r="E18" s="35"/>
-[...2 lines deleted...]
-      <c r="H18" s="44"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="44"/>
-[...3 lines deleted...]
-      <c r="F19" s="44"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A20" s="44"/>
-[...4 lines deleted...]
-      <c r="F20" s="44"/>
+      <c r="A20" s="43"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A21" s="46" t="s">
-[...9 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="A21" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="43"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
+    </row>
+    <row r="22" spans="1:8" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="45"/>
-      <c r="D22" s="45"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A23" s="18" t="s">
+      <c r="A23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="25" t="s">
+      <c r="B23" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="26" t="s">
+      <c r="C23" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="27" t="s">
+      <c r="D23" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="44"/>
-[...2 lines deleted...]
-      <c r="H23" s="44"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
-      <c r="E24" s="44"/>
-[...2 lines deleted...]
-      <c r="H24" s="44"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
+      <c r="H24" s="43"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="10"/>
       <c r="D25" s="11"/>
-      <c r="E25" s="44"/>
-[...2 lines deleted...]
-      <c r="H25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11"/>
-      <c r="E26" s="44"/>
-[...2 lines deleted...]
-      <c r="H26" s="44"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="13"/>
       <c r="D27" s="14"/>
-      <c r="E27" s="44"/>
-[...2 lines deleted...]
-      <c r="H27" s="44"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
     </row>
     <row r="28" spans="1:8" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="53"/>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
-      <c r="E28" s="44"/>
-[...2 lines deleted...]
-      <c r="H28" s="44"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
-      <c r="E29" s="44"/>
-[...2 lines deleted...]
-      <c r="H29" s="44"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A30" s="44"/>
-[...6 lines deleted...]
-      <c r="H30" s="44"/>
+      <c r="A30" s="43"/>
+      <c r="B30" s="43"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A31" s="44"/>
-[...6 lines deleted...]
-      <c r="H31" s="44"/>
+      <c r="A31" s="43"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A32" s="44"/>
-[...6 lines deleted...]
-      <c r="H32" s="44"/>
+      <c r="A32" s="43"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A33" s="44"/>
-[...6 lines deleted...]
-      <c r="H33" s="44"/>
+      <c r="A33" s="43"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A34" s="44"/>
-[...6 lines deleted...]
-      <c r="H34" s="44"/>
+      <c r="A34" s="43"/>
+      <c r="B34" s="43"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A35" s="44"/>
-[...6 lines deleted...]
-      <c r="H35" s="44"/>
+      <c r="A35" s="43"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A36" s="44"/>
-[...6 lines deleted...]
-      <c r="H36" s="44"/>
+      <c r="A36" s="43"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A37" s="44"/>
-[...6 lines deleted...]
-      <c r="H37" s="44"/>
+      <c r="A37" s="43"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A38" s="44"/>
-[...6 lines deleted...]
-      <c r="H38" s="44"/>
+      <c r="A38" s="43"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A39" s="44"/>
-[...6 lines deleted...]
-      <c r="H39" s="44"/>
+      <c r="A39" s="43"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A40" s="44"/>
-[...6 lines deleted...]
-      <c r="H40" s="44"/>
+      <c r="A40" s="43"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A41" s="44"/>
-[...6 lines deleted...]
-      <c r="H41" s="44"/>
+      <c r="A41" s="43"/>
+      <c r="B41" s="43"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A42" s="44"/>
-[...6 lines deleted...]
-      <c r="H42" s="44"/>
+      <c r="A42" s="43"/>
+      <c r="B42" s="43"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A28:D29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{4FB6085B-DA7E-4544-9F10-7986CFFB411B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{06FF3D5C-0A4F-3844-848E-E9A6C034360D}">
+          <x14:formula1>
+            <xm:f>Instructions!$AA$28:$AA$31</xm:f>
+          </x14:formula1>
+          <xm:sqref>B16:B17</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7348F7BF-BD7E-884D-A1F3-9B4E1843DB64}">
+          <x14:formula1>
+            <xm:f>Instructions!$AA$18:$AA$21</xm:f>
+          </x14:formula1>
+          <xm:sqref>B11</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2662BF3-5761-3D44-82BA-392BD9D1AE29}">
           <x14:formula1>
             <xm:f>Instructions!$AA$2:$AA$4</xm:f>
           </x14:formula1>
           <xm:sqref>D9:D18</xm:sqref>
-        </x14:dataValidation>
-[...10 lines deleted...]
-          <xm:sqref>B16:B17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29E7E8FD-88E7-4F43-B831-7682D03960F4}">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.1640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="77.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.1640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" style="1" customWidth="1"/>
     <col min="6" max="12" width="16.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="28" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="44"/>
+      <c r="B1" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="45"/>
-[...4 lines deleted...]
-      <c r="H2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="45"/>
-[...4 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="45"/>
-[...4 lines deleted...]
-      <c r="H4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
     </row>
     <row r="5" spans="1:8" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="21"/>
-[...16 lines deleted...]
-      <c r="D7" s="45"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+    </row>
+    <row r="6" spans="1:8" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+    </row>
+    <row r="7" spans="1:8" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
     </row>
     <row r="8" spans="1:8" ht="51" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="23" t="s">
+      <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="23" t="s">
+      <c r="D8" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="37" t="s">
-[...3 lines deleted...]
-      <c r="H8" s="44"/>
+      <c r="F8" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
-      <c r="E9" s="34"/>
-[...2 lines deleted...]
-      <c r="H9" s="44"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="39"/>
+      <c r="B10" s="38"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
-      <c r="E10" s="34"/>
-[...2 lines deleted...]
-      <c r="H10" s="44"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="34"/>
-[...2 lines deleted...]
-      <c r="H11" s="44"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A12" s="33" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="A12" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>83</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
-      <c r="E12" s="34"/>
-[...2 lines deleted...]
-      <c r="H12" s="44"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
-      <c r="E13" s="34"/>
-[...2 lines deleted...]
-      <c r="H13" s="44"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="43"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B14" s="39"/>
+        <v>91</v>
+      </c>
+      <c r="B14" s="38"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
-      <c r="E14" s="34"/>
-[...2 lines deleted...]
-      <c r="H14" s="44"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="39"/>
+      <c r="A15" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="38"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
-      <c r="E15" s="34"/>
-[...2 lines deleted...]
-      <c r="H15" s="44"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="55" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
-      <c r="E16" s="34"/>
-[...2 lines deleted...]
-      <c r="H16" s="44"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="56"/>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
-      <c r="E17" s="34"/>
-[...2 lines deleted...]
-      <c r="H17" s="44"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="56"/>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
-      <c r="E18" s="34"/>
-[...2 lines deleted...]
-      <c r="H18" s="44"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="56"/>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
-      <c r="E19" s="34"/>
-[...2 lines deleted...]
-      <c r="H19" s="44"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="56"/>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
-      <c r="E20" s="34"/>
-[...2 lines deleted...]
-      <c r="H20" s="44"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="57"/>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
-      <c r="E21" s="35"/>
-[...2 lines deleted...]
-      <c r="H21" s="44"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A22" s="47" t="s">
-[...6 lines deleted...]
-      <c r="F22" s="44"/>
+      <c r="A22" s="46" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="43"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A23" s="44"/>
-[...4 lines deleted...]
-      <c r="F23" s="44"/>
+      <c r="A23" s="43"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A24" s="46" t="s">
-[...6 lines deleted...]
-      <c r="F24" s="44"/>
+      <c r="A24" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="43"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D25" s="45"/>
-[...3 lines deleted...]
-      <c r="H25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="25" t="s">
+      <c r="B26" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="26" t="s">
+      <c r="C26" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D26" s="27" t="s">
+      <c r="D26" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" s="44"/>
-[...2 lines deleted...]
-      <c r="H26" s="44"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
-      <c r="E27" s="44"/>
-[...2 lines deleted...]
-      <c r="H27" s="44"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="10"/>
       <c r="D28" s="11"/>
-      <c r="E28" s="44"/>
-[...2 lines deleted...]
-      <c r="H28" s="44"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="10"/>
       <c r="D29" s="11"/>
-      <c r="E29" s="44"/>
-[...2 lines deleted...]
-      <c r="H29" s="44"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="13"/>
       <c r="D30" s="14"/>
-      <c r="E30" s="44"/>
-[...4 lines deleted...]
-    <row r="31" spans="1:8" s="44" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+    </row>
+    <row r="31" spans="1:8" s="43" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
     </row>
-    <row r="32" spans="1:8" s="44" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="54"/>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="54"/>
     </row>
-    <row r="33" spans="1:8" s="44" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D34" s="45"/>
+    <row r="33" spans="1:8" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+    </row>
+    <row r="34" spans="1:8" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A35" s="44"/>
-[...6 lines deleted...]
-      <c r="H35" s="44"/>
+      <c r="A35" s="43"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A36" s="44"/>
-[...6 lines deleted...]
-      <c r="H36" s="44"/>
+      <c r="A36" s="43"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A37" s="44"/>
-[...6 lines deleted...]
-      <c r="H37" s="44"/>
+      <c r="A37" s="43"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A38" s="44"/>
-[...6 lines deleted...]
-      <c r="H38" s="44"/>
+      <c r="A38" s="43"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A39" s="44"/>
-[...6 lines deleted...]
-      <c r="H39" s="44"/>
+      <c r="A39" s="43"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A40" s="44"/>
-[...6 lines deleted...]
-      <c r="H40" s="44"/>
+      <c r="A40" s="43"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A41" s="44"/>
-[...6 lines deleted...]
-      <c r="H41" s="44"/>
+      <c r="A41" s="43"/>
+      <c r="B41" s="43"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A42" s="44"/>
-[...6 lines deleted...]
-      <c r="H42" s="44"/>
+      <c r="A42" s="43"/>
+      <c r="B42" s="43"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="A16:A21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A22" r:id="rId1" display="For elective course suggestions, please refer to the Graduate Program Handbook." xr:uid="{88266320-A3BB-DC48-BC8B-1F6E6F4DD020}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5BDBC9A7-0DFE-A641-9268-807FC29B24E0}">
           <x14:formula1>
-            <xm:f>Instructions!$AA$41:$AA$45</xm:f>
+            <xm:f>Instructions!$AA$38:$AA$42</xm:f>
           </x14:formula1>
           <xm:sqref>B15</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4A1DBDDC-ADCF-B64B-9680-CDB5AE3858DF}">
           <x14:formula1>
             <xm:f>Instructions!$AA$2:$AA$4</xm:f>
           </x14:formula1>
           <xm:sqref>D9:D21</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3A723690-FE33-034D-BBE2-2493F04939E2}">
           <x14:formula1>
             <xm:f>Instructions!$AA$13:$AA$15</xm:f>
           </x14:formula1>
           <xm:sqref>B10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D6D1F1DE-38C3-F542-A326-8A297266AAE1}">
           <x14:formula1>
-            <xm:f>Instructions!$AA$37:$AA$38</xm:f>
+            <xm:f>Instructions!$AA$34:$AA$35</xm:f>
           </x14:formula1>
           <xm:sqref>B14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>